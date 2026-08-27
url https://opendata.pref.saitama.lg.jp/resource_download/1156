--- v0 (2025-10-30)
+++ v1 (2026-08-27)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\115036\Box\【02_課所共有】01_07_市町村課\R07年度\06　交付税担当\56_交付税担当全般\56_01_交付税担当全般\56_01_110_ホームページ\250725_HP更新（普交等）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\115036\Box\【02_課所共有】01_07_市町村課\R08年度\06　交付税担当\58_地方交付税全般\58_02_普通交付税\58_02_090_本算定\110_HP用資料作成\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44BA0D80-1309-40CB-87D4-372E575630A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32BA71EC-EF43-4523-AB57-CE6E42656F29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="地方特例交付金" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">地方特例交付金!$A$1:$M$47</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">地方特例交付金!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D46" i="3" l="1"/>
   <c r="C46" i="3"/>
   <c r="J29" i="3"/>
   <c r="K29" i="3"/>
-  <c r="L29" i="3" s="1"/>
   <c r="L6" i="3"/>
   <c r="L7" i="3"/>
   <c r="L8" i="3"/>
   <c r="L9" i="3"/>
   <c r="L10" i="3"/>
   <c r="L11" i="3"/>
   <c r="L12" i="3"/>
   <c r="L13" i="3"/>
   <c r="L14" i="3"/>
   <c r="L15" i="3"/>
   <c r="L16" i="3"/>
   <c r="L17" i="3"/>
   <c r="L18" i="3"/>
   <c r="L19" i="3"/>
   <c r="L20" i="3"/>
   <c r="L21" i="3"/>
   <c r="L22" i="3"/>
   <c r="L23" i="3"/>
   <c r="L24" i="3"/>
   <c r="L25" i="3"/>
   <c r="L26" i="3"/>
   <c r="E45" i="3"/>
   <c r="L27" i="3"/>
   <c r="L28" i="3"/>
   <c r="M28" i="3"/>
@@ -167,62 +166,63 @@
   <c r="F32" i="3"/>
   <c r="E33" i="3"/>
   <c r="F33" i="3"/>
   <c r="E34" i="3"/>
   <c r="F34" i="3"/>
   <c r="E35" i="3"/>
   <c r="F35" i="3"/>
   <c r="E36" i="3"/>
   <c r="F36" i="3"/>
   <c r="E37" i="3"/>
   <c r="F37" i="3"/>
   <c r="E38" i="3"/>
   <c r="F38" i="3"/>
   <c r="E39" i="3"/>
   <c r="F39" i="3"/>
   <c r="E40" i="3"/>
   <c r="F40" i="3"/>
   <c r="E41" i="3"/>
   <c r="F41" i="3"/>
   <c r="E42" i="3"/>
   <c r="F42" i="3"/>
   <c r="E43" i="3"/>
   <c r="F43" i="3"/>
   <c r="E44" i="3"/>
   <c r="F44" i="3"/>
-  <c r="J30" i="3" l="1"/>
+  <c r="L29" i="3" l="1"/>
+  <c r="J30" i="3"/>
   <c r="M29" i="3"/>
   <c r="E46" i="3"/>
   <c r="F46" i="3"/>
   <c r="K30" i="3"/>
   <c r="M30" i="3" l="1"/>
   <c r="L30" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="79">
   <si>
     <t>川越市</t>
   </si>
   <si>
     <t>熊谷市</t>
   </si>
   <si>
     <t>川口市</t>
   </si>
   <si>
     <t>行田市</t>
   </si>
   <si>
     <t>秩父市</t>
   </si>
   <si>
     <t>所沢市</t>
   </si>
   <si>
     <t>飯能市</t>
   </si>
   <si>
     <t>加須市</t>
   </si>
   <si>
@@ -486,148 +486,122 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>市　　計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>町 村 計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>県  　計</t>
     <rPh sb="0" eb="1">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>白岡市</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和６年度
+    <t>２　令和８年度地方特例交付金決定額</t>
+    <rPh sb="2" eb="3">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ワ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>チホウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>トクレイ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>コウフキン</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケッテイ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和８年度
 交付決定額</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヘイネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウフ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ケッテイガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>２　令和７年度地方特例交付金決定額</t>
-[...26 lines deleted...]
-  <si>
     <t>令和７年度
 交付決定額</t>
-    <rPh sb="0" eb="1">
-[...3 lines deleted...]
-      <t>ワ</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヘイネンド</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウフ</t>
     </rPh>
     <rPh sb="8" eb="11">
-      <t>ケッテイガク</t>
-[...21 lines deleted...]
-    <rPh sb="7" eb="10">
       <t>ケッテイガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;▲ &quot;#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
@@ -1220,118 +1194,118 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
-    </xf>
-[...40 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1628,1710 +1602,1710 @@
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.875" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.625" style="5" customWidth="1"/>
     <col min="3" max="4" width="14.25" style="3" customWidth="1"/>
     <col min="5" max="5" width="19.125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.125" style="3" customWidth="1"/>
     <col min="7" max="7" width="2" style="3" customWidth="1"/>
     <col min="8" max="8" width="3.875" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.625" style="3" customWidth="1"/>
     <col min="10" max="11" width="14.125" style="3" customWidth="1"/>
     <col min="12" max="12" width="18" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.125" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24" x14ac:dyDescent="0.15">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="2"/>
+    </row>
+    <row r="2" spans="1:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="62"/>
+      <c r="L2" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="70" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="49"/>
-[...17 lines deleted...]
-      <c r="A3" s="56" t="s">
+      <c r="D3" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="E3" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="G3" s="25"/>
+      <c r="H3" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="I3" s="67" t="s">
         <v>58</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="J3" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="K3" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="D3" s="58" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="63" t="s">
+      <c r="L3" s="54" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="65" t="s">
+      <c r="M3" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="G3" s="25"/>
-[...17 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="57"/>
-[...4 lines deleted...]
-      <c r="F4" s="66"/>
+      <c r="A4" s="71"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="57"/>
       <c r="G4" s="26"/>
-      <c r="H4" s="52"/>
-[...4 lines deleted...]
-      <c r="M4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="57"/>
-      <c r="B5" s="54"/>
+      <c r="A5" s="71"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="11" t="s">
         <v>65</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>66</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>67</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>68</v>
       </c>
       <c r="G5" s="27"/>
-      <c r="H5" s="52"/>
-      <c r="I5" s="55"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="69"/>
       <c r="J5" s="11" t="s">
         <v>65</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>66</v>
       </c>
       <c r="L5" s="12" t="s">
         <v>67</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="35">
         <v>1</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>60</v>
       </c>
       <c r="C6" s="14">
+        <v>5899608</v>
+      </c>
+      <c r="D6" s="14">
         <v>1928240</v>
-      </c>
-[...1 lines deleted...]
-        <v>10668654</v>
       </c>
       <c r="E6" s="15">
         <f>+C6-D6</f>
-        <v>-8740414</v>
+        <v>3971368</v>
       </c>
       <c r="F6" s="16">
         <f>ROUND((C6/D6-1)*100,1)</f>
-        <v>-81.900000000000006</v>
+        <v>206</v>
       </c>
       <c r="G6" s="28"/>
       <c r="H6" s="32">
         <v>41</v>
       </c>
       <c r="I6" s="41" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="14">
+        <v>90975</v>
+      </c>
+      <c r="K6" s="14">
         <v>50386</v>
-      </c>
-[...1 lines deleted...]
-        <v>271489</v>
       </c>
       <c r="L6" s="15">
         <f>+J6-K6</f>
-        <v>-221103</v>
+        <v>40589</v>
       </c>
       <c r="M6" s="24">
         <f>ROUND((J6/K6-1)*100,1)</f>
-        <v>-81.400000000000006</v>
+        <v>80.599999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="36">
         <v>2</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="17">
+        <v>587999</v>
+      </c>
+      <c r="D7" s="17">
         <v>380631</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045318</v>
       </c>
       <c r="E7" s="17">
         <f>+C7-D7</f>
-        <v>-1664687</v>
+        <v>207368</v>
       </c>
       <c r="F7" s="18">
         <f t="shared" ref="F7:F44" si="0">ROUND((C7/D7-1)*100,1)</f>
-        <v>-81.400000000000006</v>
+        <v>54.5</v>
       </c>
       <c r="G7" s="28"/>
       <c r="H7" s="33">
         <v>42</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="17">
+        <v>68414</v>
+      </c>
+      <c r="K7" s="17">
         <v>41202</v>
-      </c>
-[...1 lines deleted...]
-        <v>216292</v>
       </c>
       <c r="L7" s="17">
         <f>+J7-K7</f>
-        <v>-175090</v>
+        <v>27212</v>
       </c>
       <c r="M7" s="18">
         <f t="shared" ref="M7:M28" si="1">ROUND((J7/K7-1)*100,1)</f>
-        <v>-81</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="37">
         <v>3</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="17">
+        <v>349335</v>
+      </c>
+      <c r="D8" s="17">
         <v>168328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048769</v>
       </c>
       <c r="E8" s="17">
         <f>+C8-D8</f>
-        <v>-880441</v>
+        <v>181007</v>
       </c>
       <c r="F8" s="18">
         <f t="shared" si="0"/>
-        <v>-83.9</v>
+        <v>107.5</v>
       </c>
       <c r="G8" s="28"/>
       <c r="H8" s="33">
         <v>43</v>
       </c>
       <c r="I8" s="38" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="17">
+        <v>46122</v>
+      </c>
+      <c r="K8" s="17">
         <v>17079</v>
-      </c>
-[...1 lines deleted...]
-        <v>154286</v>
       </c>
       <c r="L8" s="17">
         <f t="shared" ref="L8:L28" si="2">+J8-K8</f>
-        <v>-137207</v>
+        <v>29043</v>
       </c>
       <c r="M8" s="18">
         <f t="shared" si="1"/>
-        <v>-88.9</v>
+        <v>170.1</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="37">
         <v>4</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="17">
+        <v>876036</v>
+      </c>
+      <c r="D9" s="17">
         <v>656217</v>
-      </c>
-[...1 lines deleted...]
-        <v>3519555</v>
       </c>
       <c r="E9" s="17">
         <f>+C9-D9</f>
-        <v>-2863338</v>
+        <v>219819</v>
       </c>
       <c r="F9" s="18">
         <f t="shared" si="0"/>
-        <v>-81.400000000000006</v>
+        <v>33.5</v>
       </c>
       <c r="G9" s="28"/>
       <c r="H9" s="34">
         <v>44</v>
       </c>
       <c r="I9" s="38" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="17">
+        <v>19714</v>
+      </c>
+      <c r="K9" s="17">
         <v>6547</v>
-      </c>
-[...1 lines deleted...]
-        <v>53453</v>
       </c>
       <c r="L9" s="17">
         <f t="shared" si="2"/>
-        <v>-46906</v>
+        <v>13167</v>
       </c>
       <c r="M9" s="18">
         <f t="shared" si="1"/>
-        <v>-87.8</v>
+        <v>201.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="36">
         <v>5</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="17">
+        <v>152931</v>
+      </c>
+      <c r="D10" s="17">
         <v>70122</v>
-      </c>
-[...1 lines deleted...]
-        <v>422267</v>
       </c>
       <c r="E10" s="17">
         <f>+C10-D10</f>
-        <v>-352145</v>
+        <v>82809</v>
       </c>
       <c r="F10" s="18">
         <f t="shared" si="0"/>
-        <v>-83.4</v>
+        <v>118.1</v>
       </c>
       <c r="G10" s="28"/>
       <c r="H10" s="33">
         <v>45</v>
       </c>
       <c r="I10" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="17">
+        <v>55160</v>
+      </c>
+      <c r="K10" s="17">
         <v>30644</v>
-      </c>
-[...1 lines deleted...]
-        <v>131154</v>
       </c>
       <c r="L10" s="17">
         <f t="shared" si="2"/>
-        <v>-100510</v>
+        <v>24516</v>
       </c>
       <c r="M10" s="18">
         <f t="shared" si="1"/>
-        <v>-76.599999999999994</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="37">
         <v>6</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="17">
+        <v>108033</v>
+      </c>
+      <c r="D11" s="17">
         <v>43091</v>
-      </c>
-[...1 lines deleted...]
-        <v>297091</v>
       </c>
       <c r="E11" s="17">
         <f t="shared" ref="E11:E44" si="3">+C11-D11</f>
-        <v>-254000</v>
+        <v>64942</v>
       </c>
       <c r="F11" s="18">
         <f t="shared" si="0"/>
-        <v>-85.5</v>
+        <v>150.69999999999999</v>
       </c>
       <c r="G11" s="28"/>
       <c r="H11" s="33">
         <v>46</v>
       </c>
       <c r="I11" s="38" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="17">
+        <v>39147</v>
+      </c>
+      <c r="K11" s="17">
         <v>14299</v>
-      </c>
-[...1 lines deleted...]
-        <v>93648</v>
       </c>
       <c r="L11" s="17">
         <f t="shared" si="2"/>
-        <v>-79349</v>
+        <v>24848</v>
       </c>
       <c r="M11" s="18">
         <f t="shared" si="1"/>
-        <v>-84.7</v>
+        <v>173.8</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="37">
         <v>7</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="17">
+        <v>497795</v>
+      </c>
+      <c r="D12" s="17">
         <v>337600</v>
-      </c>
-[...1 lines deleted...]
-        <v>1976104</v>
       </c>
       <c r="E12" s="17">
         <f t="shared" si="3"/>
-        <v>-1638504</v>
+        <v>160195</v>
       </c>
       <c r="F12" s="18">
         <f t="shared" si="0"/>
-        <v>-82.9</v>
+        <v>47.5</v>
       </c>
       <c r="G12" s="28"/>
       <c r="H12" s="34">
         <v>47</v>
       </c>
       <c r="I12" s="38" t="s">
         <v>42</v>
       </c>
       <c r="J12" s="17">
+        <v>47880</v>
+      </c>
+      <c r="K12" s="17">
         <v>10817</v>
-      </c>
-[...1 lines deleted...]
-        <v>128379</v>
       </c>
       <c r="L12" s="17">
         <f t="shared" si="2"/>
-        <v>-117562</v>
+        <v>37063</v>
       </c>
       <c r="M12" s="18">
         <f t="shared" si="1"/>
-        <v>-91.6</v>
+        <v>342.6</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="36">
         <v>8</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="17">
+        <v>136827</v>
+      </c>
+      <c r="D13" s="17">
         <v>76062</v>
-      </c>
-[...1 lines deleted...]
-        <v>434508</v>
       </c>
       <c r="E13" s="17">
         <f t="shared" si="3"/>
-        <v>-358446</v>
+        <v>60765</v>
       </c>
       <c r="F13" s="18">
         <f t="shared" si="0"/>
-        <v>-82.5</v>
+        <v>79.900000000000006</v>
       </c>
       <c r="G13" s="28"/>
       <c r="H13" s="33">
         <v>48</v>
       </c>
       <c r="I13" s="38" t="s">
         <v>43</v>
       </c>
       <c r="J13" s="17">
+        <v>46914</v>
+      </c>
+      <c r="K13" s="17">
         <v>11430</v>
-      </c>
-[...1 lines deleted...]
-        <v>95419</v>
       </c>
       <c r="L13" s="17">
         <f t="shared" si="2"/>
-        <v>-83989</v>
+        <v>35484</v>
       </c>
       <c r="M13" s="18">
         <f t="shared" si="1"/>
-        <v>-88</v>
+        <v>310.39999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="37">
         <v>9</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="17">
+        <v>263152</v>
+      </c>
+      <c r="D14" s="17">
         <v>111424</v>
-      </c>
-[...1 lines deleted...]
-        <v>623104</v>
       </c>
       <c r="E14" s="17">
         <f t="shared" si="3"/>
-        <v>-511680</v>
+        <v>151728</v>
       </c>
       <c r="F14" s="18">
         <f t="shared" si="0"/>
-        <v>-82.1</v>
+        <v>136.19999999999999</v>
       </c>
       <c r="G14" s="28"/>
       <c r="H14" s="33">
         <v>49</v>
       </c>
       <c r="I14" s="38" t="s">
         <v>44</v>
       </c>
       <c r="J14" s="17">
+        <v>41024</v>
+      </c>
+      <c r="K14" s="17">
         <v>11936</v>
-      </c>
-[...1 lines deleted...]
-        <v>89439</v>
       </c>
       <c r="L14" s="17">
         <f t="shared" si="2"/>
-        <v>-77503</v>
+        <v>29088</v>
       </c>
       <c r="M14" s="18">
         <f t="shared" si="1"/>
-        <v>-86.7</v>
+        <v>243.7</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="37">
         <v>10</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="17">
+        <v>147764</v>
+      </c>
+      <c r="D15" s="17">
         <v>68814</v>
-      </c>
-[...1 lines deleted...]
-        <v>420507</v>
       </c>
       <c r="E15" s="17">
         <f t="shared" si="3"/>
-        <v>-351693</v>
+        <v>78950</v>
       </c>
       <c r="F15" s="18">
         <f t="shared" si="0"/>
-        <v>-83.6</v>
+        <v>114.7</v>
       </c>
       <c r="G15" s="28"/>
       <c r="H15" s="34">
         <v>50</v>
       </c>
       <c r="I15" s="38" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="17">
+        <v>25487</v>
+      </c>
+      <c r="K15" s="17">
         <v>7156</v>
-      </c>
-[...1 lines deleted...]
-        <v>63227</v>
       </c>
       <c r="L15" s="17">
         <f t="shared" si="2"/>
-        <v>-56071</v>
+        <v>18331</v>
       </c>
       <c r="M15" s="18">
         <f t="shared" si="1"/>
-        <v>-88.7</v>
+        <v>256.2</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="36">
         <v>11</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="17">
+        <v>181909</v>
+      </c>
+      <c r="D16" s="17">
         <v>102783</v>
-      </c>
-[...1 lines deleted...]
-        <v>527570</v>
       </c>
       <c r="E16" s="17">
         <f t="shared" si="3"/>
-        <v>-424787</v>
+        <v>79126</v>
       </c>
       <c r="F16" s="18">
         <f t="shared" si="0"/>
-        <v>-80.5</v>
+        <v>77</v>
       </c>
       <c r="G16" s="28"/>
       <c r="H16" s="33">
         <v>51</v>
       </c>
       <c r="I16" s="42" t="s">
         <v>63</v>
       </c>
       <c r="J16" s="17">
+        <v>22346</v>
+      </c>
+      <c r="K16" s="17">
         <v>3565</v>
-      </c>
-[...1 lines deleted...]
-        <v>45510</v>
       </c>
       <c r="L16" s="17">
         <f t="shared" si="2"/>
-        <v>-41945</v>
+        <v>18781</v>
       </c>
       <c r="M16" s="18">
         <f t="shared" si="1"/>
-        <v>-92.2</v>
+        <v>526.79999999999995</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="37">
         <v>12</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="17">
+        <v>359139</v>
+      </c>
+      <c r="D17" s="17">
         <v>223348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266488</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" si="3"/>
-        <v>-1043140</v>
+        <v>135791</v>
       </c>
       <c r="F17" s="18">
         <f t="shared" si="0"/>
-        <v>-82.4</v>
+        <v>60.8</v>
       </c>
       <c r="G17" s="28"/>
       <c r="H17" s="33">
         <v>52</v>
       </c>
       <c r="I17" s="38" t="s">
         <v>46</v>
       </c>
       <c r="J17" s="17">
+        <v>14328</v>
+      </c>
+      <c r="K17" s="17">
         <v>5425</v>
-      </c>
-[...1 lines deleted...]
-        <v>39395</v>
       </c>
       <c r="L17" s="17">
         <f t="shared" si="2"/>
-        <v>-33970</v>
+        <v>8903</v>
       </c>
       <c r="M17" s="18">
         <f t="shared" si="1"/>
-        <v>-86.2</v>
+        <v>164.1</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="37">
         <v>13</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="17">
+        <v>247046</v>
+      </c>
+      <c r="D18" s="17">
         <v>155731</v>
-      </c>
-[...1 lines deleted...]
-        <v>851299</v>
       </c>
       <c r="E18" s="17">
         <f t="shared" si="3"/>
-        <v>-695568</v>
+        <v>91315</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="0"/>
-        <v>-81.7</v>
+        <v>58.6</v>
       </c>
       <c r="G18" s="28"/>
       <c r="H18" s="34">
         <v>53</v>
       </c>
       <c r="I18" s="38" t="s">
         <v>47</v>
       </c>
       <c r="J18" s="17">
+        <v>18061</v>
+      </c>
+      <c r="K18" s="17">
         <v>5937</v>
-      </c>
-[...1 lines deleted...]
-        <v>44434</v>
       </c>
       <c r="L18" s="17">
         <f t="shared" si="2"/>
-        <v>-38497</v>
+        <v>12124</v>
       </c>
       <c r="M18" s="18">
         <f t="shared" si="1"/>
-        <v>-86.6</v>
+        <v>204.2</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="36">
         <v>14</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="17">
+        <v>116440</v>
+      </c>
+      <c r="D19" s="17">
         <v>53604</v>
-      </c>
-[...1 lines deleted...]
-        <v>294403</v>
       </c>
       <c r="E19" s="17">
         <f t="shared" si="3"/>
-        <v>-240799</v>
+        <v>62836</v>
       </c>
       <c r="F19" s="18">
         <f t="shared" si="0"/>
-        <v>-81.8</v>
+        <v>117.2</v>
       </c>
       <c r="G19" s="28"/>
       <c r="H19" s="33">
         <v>54</v>
       </c>
       <c r="I19" s="38" t="s">
         <v>48</v>
       </c>
       <c r="J19" s="17">
+        <v>11370</v>
+      </c>
+      <c r="K19" s="17">
         <v>2924</v>
-      </c>
-[...1 lines deleted...]
-        <v>30257</v>
       </c>
       <c r="L19" s="17">
         <f t="shared" si="2"/>
-        <v>-27333</v>
+        <v>8446</v>
       </c>
       <c r="M19" s="18">
         <f t="shared" si="1"/>
-        <v>-90.3</v>
+        <v>288.89999999999998</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="37">
         <v>15</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="17">
+        <v>213722</v>
+      </c>
+      <c r="D20" s="17">
         <v>123224</v>
-      </c>
-[...1 lines deleted...]
-        <v>681975</v>
       </c>
       <c r="E20" s="17">
         <f t="shared" si="3"/>
-        <v>-558751</v>
+        <v>90498</v>
       </c>
       <c r="F20" s="18">
         <f t="shared" si="0"/>
-        <v>-81.900000000000006</v>
+        <v>73.400000000000006</v>
       </c>
       <c r="G20" s="28"/>
       <c r="H20" s="33">
         <v>55</v>
       </c>
       <c r="I20" s="38" t="s">
         <v>49</v>
       </c>
       <c r="J20" s="17">
+        <v>19249</v>
+      </c>
+      <c r="K20" s="17">
         <v>3958</v>
-      </c>
-[...1 lines deleted...]
-        <v>46400</v>
       </c>
       <c r="L20" s="17">
         <f t="shared" si="2"/>
-        <v>-42442</v>
+        <v>15291</v>
       </c>
       <c r="M20" s="18">
         <f t="shared" si="1"/>
-        <v>-91.5</v>
+        <v>386.3</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="37">
         <v>16</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="17">
+        <v>322647</v>
+      </c>
+      <c r="D21" s="17">
         <v>138853</v>
-      </c>
-[...1 lines deleted...]
-        <v>788583</v>
       </c>
       <c r="E21" s="17">
         <f t="shared" si="3"/>
-        <v>-649730</v>
+        <v>183794</v>
       </c>
       <c r="F21" s="18">
         <f t="shared" si="0"/>
-        <v>-82.4</v>
+        <v>132.4</v>
       </c>
       <c r="G21" s="28"/>
       <c r="H21" s="34">
         <v>56</v>
       </c>
       <c r="I21" s="38" t="s">
         <v>50</v>
       </c>
       <c r="J21" s="17">
+        <v>5990</v>
+      </c>
+      <c r="K21" s="17">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>10214</v>
       </c>
       <c r="L21" s="17">
         <f t="shared" si="2"/>
-        <v>-9821</v>
+        <v>5597</v>
       </c>
       <c r="M21" s="18">
         <f t="shared" si="1"/>
-        <v>-96.2</v>
+        <v>1424.2</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="36">
         <v>17</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="17">
+        <v>378917</v>
+      </c>
+      <c r="D22" s="17">
         <v>270491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371844</v>
       </c>
       <c r="E22" s="17">
         <f t="shared" si="3"/>
-        <v>-1101353</v>
+        <v>108426</v>
       </c>
       <c r="F22" s="18">
         <f t="shared" si="0"/>
-        <v>-80.3</v>
+        <v>40.1</v>
       </c>
       <c r="G22" s="28"/>
       <c r="H22" s="33">
         <v>57</v>
       </c>
       <c r="I22" s="38" t="s">
         <v>51</v>
       </c>
       <c r="J22" s="17">
+        <v>34373</v>
+      </c>
+      <c r="K22" s="17">
         <v>10380</v>
-      </c>
-[...1 lines deleted...]
-        <v>56971</v>
       </c>
       <c r="L22" s="17">
         <f t="shared" si="2"/>
-        <v>-46591</v>
+        <v>23993</v>
       </c>
       <c r="M22" s="18">
         <f t="shared" si="1"/>
-        <v>-81.8</v>
+        <v>231.1</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="37">
         <v>18</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="17">
+        <v>369572</v>
+      </c>
+      <c r="D23" s="17">
         <v>263272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1451002</v>
       </c>
       <c r="E23" s="17">
         <f t="shared" si="3"/>
-        <v>-1187730</v>
+        <v>106300</v>
       </c>
       <c r="F23" s="18">
         <f t="shared" si="0"/>
-        <v>-81.900000000000006</v>
+        <v>40.4</v>
       </c>
       <c r="G23" s="28"/>
       <c r="H23" s="33">
         <v>58</v>
       </c>
       <c r="I23" s="38" t="s">
         <v>52</v>
       </c>
       <c r="J23" s="17">
+        <v>30443</v>
+      </c>
+      <c r="K23" s="17">
         <v>8560</v>
-      </c>
-[...1 lines deleted...]
-        <v>63884</v>
       </c>
       <c r="L23" s="17">
         <f t="shared" si="2"/>
-        <v>-55324</v>
+        <v>21883</v>
       </c>
       <c r="M23" s="18">
         <f t="shared" si="1"/>
-        <v>-86.6</v>
+        <v>255.6</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="37">
         <v>19</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="17">
+        <v>564136</v>
+      </c>
+      <c r="D24" s="17">
         <v>387588</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035349</v>
       </c>
       <c r="E24" s="17">
         <f t="shared" si="3"/>
-        <v>-1647761</v>
+        <v>176548</v>
       </c>
       <c r="F24" s="18">
         <f t="shared" si="0"/>
-        <v>-81</v>
+        <v>45.6</v>
       </c>
       <c r="G24" s="28"/>
       <c r="H24" s="34">
         <v>59</v>
       </c>
       <c r="I24" s="38" t="s">
         <v>53</v>
       </c>
       <c r="J24" s="17">
+        <v>69499</v>
+      </c>
+      <c r="K24" s="17">
         <v>30947</v>
-      </c>
-[...1 lines deleted...]
-        <v>170071</v>
       </c>
       <c r="L24" s="17">
         <f t="shared" si="2"/>
-        <v>-139124</v>
+        <v>38552</v>
       </c>
       <c r="M24" s="18">
         <f t="shared" si="1"/>
-        <v>-81.8</v>
+        <v>124.6</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="36">
         <v>20</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="17">
+        <v>96526</v>
+      </c>
+      <c r="D25" s="17">
         <v>69462</v>
-      </c>
-[...1 lines deleted...]
-        <v>424775</v>
       </c>
       <c r="E25" s="17">
         <f t="shared" si="3"/>
-        <v>-355313</v>
+        <v>27064</v>
       </c>
       <c r="F25" s="18">
         <f t="shared" si="0"/>
-        <v>-83.6</v>
+        <v>39</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="33">
         <v>60</v>
       </c>
       <c r="I25" s="38" t="s">
         <v>54</v>
       </c>
       <c r="J25" s="17">
+        <v>72514</v>
+      </c>
+      <c r="K25" s="17">
         <v>21749</v>
-      </c>
-[...1 lines deleted...]
-        <v>160090</v>
       </c>
       <c r="L25" s="17">
         <f t="shared" si="2"/>
-        <v>-138341</v>
+        <v>50765</v>
       </c>
       <c r="M25" s="18">
         <f t="shared" si="1"/>
-        <v>-86.4</v>
+        <v>233.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="37">
         <v>21</v>
       </c>
       <c r="B26" s="38" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="17">
+        <v>180888</v>
+      </c>
+      <c r="D26" s="17">
         <v>130842</v>
-      </c>
-[...1 lines deleted...]
-        <v>849461</v>
       </c>
       <c r="E26" s="17">
         <f t="shared" si="3"/>
-        <v>-718619</v>
+        <v>50046</v>
       </c>
       <c r="F26" s="18">
         <f t="shared" si="0"/>
-        <v>-84.6</v>
+        <v>38.200000000000003</v>
       </c>
       <c r="G26" s="28"/>
       <c r="H26" s="34">
         <v>61</v>
       </c>
       <c r="I26" s="38" t="s">
         <v>55</v>
       </c>
       <c r="J26" s="17">
+        <v>58343</v>
+      </c>
+      <c r="K26" s="17">
         <v>35627</v>
-      </c>
-[...1 lines deleted...]
-        <v>191951</v>
       </c>
       <c r="L26" s="17">
         <f t="shared" si="2"/>
-        <v>-156324</v>
+        <v>22716</v>
       </c>
       <c r="M26" s="18">
         <f t="shared" si="1"/>
-        <v>-81.400000000000006</v>
+        <v>63.8</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="37">
         <v>22</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="17">
+        <v>219830</v>
+      </c>
+      <c r="D27" s="17">
         <v>130633</v>
-      </c>
-[...1 lines deleted...]
-        <v>815945</v>
       </c>
       <c r="E27" s="17">
         <f t="shared" si="3"/>
-        <v>-685312</v>
+        <v>89197</v>
       </c>
       <c r="F27" s="18">
         <f t="shared" si="0"/>
-        <v>-84</v>
+        <v>68.3</v>
       </c>
       <c r="G27" s="28"/>
       <c r="H27" s="34">
         <v>62</v>
       </c>
       <c r="I27" s="38" t="s">
         <v>56</v>
       </c>
       <c r="J27" s="17">
+        <v>84428</v>
+      </c>
+      <c r="K27" s="17">
         <v>42990</v>
-      </c>
-[...1 lines deleted...]
-        <v>241046</v>
       </c>
       <c r="L27" s="17">
         <f t="shared" si="2"/>
-        <v>-198056</v>
+        <v>41438</v>
       </c>
       <c r="M27" s="18">
         <f t="shared" si="1"/>
-        <v>-82.2</v>
+        <v>96.4</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A28" s="37">
         <v>23</v>
       </c>
       <c r="B28" s="38" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="17">
+        <v>220558</v>
+      </c>
+      <c r="D28" s="17">
         <v>182137</v>
-      </c>
-[...1 lines deleted...]
-        <v>916917</v>
       </c>
       <c r="E28" s="17">
         <f t="shared" si="3"/>
-        <v>-734780</v>
+        <v>38421</v>
       </c>
       <c r="F28" s="18">
         <f t="shared" si="0"/>
-        <v>-80.099999999999994</v>
+        <v>21.1</v>
       </c>
       <c r="G28" s="28"/>
       <c r="H28" s="33">
         <v>63</v>
       </c>
       <c r="I28" s="38" t="s">
         <v>57</v>
       </c>
       <c r="J28" s="17">
+        <v>50988</v>
+      </c>
+      <c r="K28" s="17">
         <v>26798</v>
-      </c>
-[...1 lines deleted...]
-        <v>168780</v>
       </c>
       <c r="L28" s="17">
         <f t="shared" si="2"/>
-        <v>-141982</v>
+        <v>24190</v>
       </c>
       <c r="M28" s="18">
         <f t="shared" si="1"/>
-        <v>-84.1</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A29" s="37">
         <v>24</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>22</v>
       </c>
       <c r="C29" s="17">
+        <v>108862</v>
+      </c>
+      <c r="D29" s="17">
         <v>81020</v>
-      </c>
-[...1 lines deleted...]
-        <v>448393</v>
       </c>
       <c r="E29" s="17">
         <f t="shared" si="3"/>
-        <v>-367373</v>
+        <v>27842</v>
       </c>
       <c r="F29" s="18">
         <f t="shared" si="0"/>
-        <v>-81.900000000000006</v>
+        <v>34.4</v>
       </c>
       <c r="G29" s="28"/>
-      <c r="H29" s="67" t="s">
+      <c r="H29" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="I29" s="68"/>
+      <c r="I29" s="59"/>
       <c r="J29" s="30">
         <f>SUM(J6:J28)</f>
-        <v>400749</v>
+        <v>972769</v>
       </c>
       <c r="K29" s="30">
         <f>SUM(K6:K28)</f>
-        <v>2565789</v>
+        <v>400749</v>
       </c>
       <c r="L29" s="30">
         <f>+J29-K29</f>
-        <v>-2165040</v>
+        <v>572020</v>
       </c>
       <c r="M29" s="31">
         <f>ROUND((J29/K29-1)*100,1)</f>
-        <v>-84.4</v>
+        <v>142.69999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="37">
         <v>25</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="17">
+        <v>83986</v>
+      </c>
+      <c r="D30" s="17">
         <v>63576</v>
-      </c>
-[...1 lines deleted...]
-        <v>498900</v>
       </c>
       <c r="E30" s="17">
         <f t="shared" si="3"/>
-        <v>-435324</v>
+        <v>20410</v>
       </c>
       <c r="F30" s="18">
         <f t="shared" si="0"/>
-        <v>-87.3</v>
+        <v>32.1</v>
       </c>
       <c r="G30" s="28"/>
-      <c r="H30" s="60" t="s">
+      <c r="H30" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="I30" s="61"/>
+      <c r="I30" s="50"/>
       <c r="J30" s="21">
         <f>SUM(C46,J29)</f>
-        <v>8063408</v>
+        <v>15959723</v>
       </c>
       <c r="K30" s="21">
         <f>SUM(D46,K29)</f>
-        <v>45217380</v>
+        <v>8063408</v>
       </c>
       <c r="L30" s="22">
         <f>+J30-K30</f>
-        <v>-37153972</v>
+        <v>7896315</v>
       </c>
       <c r="M30" s="23">
         <f>ROUND((J30/K30-1)*100,1)</f>
-        <v>-82.2</v>
+        <v>97.9</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="37">
         <v>26</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>24</v>
       </c>
       <c r="C31" s="17">
+        <v>255020</v>
+      </c>
+      <c r="D31" s="17">
         <v>192198</v>
-      </c>
-[...1 lines deleted...]
-        <v>983161</v>
       </c>
       <c r="E31" s="17">
         <f t="shared" si="3"/>
-        <v>-790963</v>
+        <v>62822</v>
       </c>
       <c r="F31" s="18">
         <f t="shared" si="0"/>
-        <v>-80.5</v>
+        <v>32.700000000000003</v>
       </c>
       <c r="G31" s="29"/>
       <c r="H31" s="43"/>
       <c r="I31" s="44"/>
       <c r="J31" s="45"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="46"/>
     </row>
     <row r="32" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="37">
         <v>27</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="17">
+        <v>142303</v>
+      </c>
+      <c r="D32" s="17">
         <v>76082</v>
-      </c>
-[...1 lines deleted...]
-        <v>428608</v>
       </c>
       <c r="E32" s="17">
         <f t="shared" si="3"/>
-        <v>-352526</v>
+        <v>66221</v>
       </c>
       <c r="F32" s="18">
         <f t="shared" si="0"/>
-        <v>-82.2</v>
+        <v>87</v>
       </c>
       <c r="G32" s="29"/>
-      <c r="H32" s="69"/>
-[...4 lines deleted...]
-      <c r="M32" s="69"/>
+      <c r="H32" s="60"/>
+      <c r="I32" s="60"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="37">
         <v>28</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>26</v>
       </c>
       <c r="C33" s="17">
+        <v>275926</v>
+      </c>
+      <c r="D33" s="17">
         <v>152041</v>
-      </c>
-[...1 lines deleted...]
-        <v>853233</v>
       </c>
       <c r="E33" s="17">
         <f t="shared" si="3"/>
-        <v>-701192</v>
+        <v>123885</v>
       </c>
       <c r="F33" s="18">
         <f t="shared" si="0"/>
-        <v>-82.2</v>
+        <v>81.5</v>
       </c>
       <c r="G33" s="29"/>
-      <c r="H33" s="69"/>
-[...4 lines deleted...]
-      <c r="M33" s="69"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
     </row>
     <row r="34" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="37">
         <v>29</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="17">
+        <v>107042</v>
+      </c>
+      <c r="D34" s="17">
         <v>60802</v>
-      </c>
-[...1 lines deleted...]
-        <v>363522</v>
       </c>
       <c r="E34" s="17">
         <f t="shared" si="3"/>
-        <v>-302720</v>
+        <v>46240</v>
       </c>
       <c r="F34" s="18">
         <f t="shared" si="0"/>
-        <v>-83.3</v>
+        <v>76.099999999999994</v>
       </c>
       <c r="G34" s="29"/>
       <c r="H34" s="48"/>
       <c r="I34" s="48"/>
       <c r="J34" s="48"/>
       <c r="K34" s="48"/>
       <c r="L34" s="48"/>
       <c r="M34" s="48"/>
     </row>
     <row r="35" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="37">
         <v>30</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="17">
+        <v>158310</v>
+      </c>
+      <c r="D35" s="17">
         <v>110366</v>
-      </c>
-[...1 lines deleted...]
-        <v>561215</v>
       </c>
       <c r="E35" s="17">
         <f t="shared" si="3"/>
-        <v>-450849</v>
+        <v>47944</v>
       </c>
       <c r="F35" s="18">
         <f t="shared" si="0"/>
-        <v>-80.3</v>
+        <v>43.4</v>
       </c>
       <c r="G35" s="29"/>
       <c r="H35" s="48"/>
       <c r="I35" s="48"/>
       <c r="J35" s="48"/>
       <c r="K35" s="48"/>
       <c r="L35" s="48"/>
       <c r="M35" s="48"/>
     </row>
     <row r="36" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="37">
         <v>31</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="17">
+        <v>179809</v>
+      </c>
+      <c r="D36" s="17">
         <v>132020</v>
-      </c>
-[...1 lines deleted...]
-        <v>675432</v>
       </c>
       <c r="E36" s="17">
         <f t="shared" si="3"/>
-        <v>-543412</v>
+        <v>47789</v>
       </c>
       <c r="F36" s="18">
         <f t="shared" si="0"/>
-        <v>-80.5</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="48"/>
       <c r="K36" s="48"/>
       <c r="L36" s="48"/>
       <c r="M36" s="48"/>
     </row>
     <row r="37" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="37">
         <v>32</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="17">
+        <v>230834</v>
+      </c>
+      <c r="D37" s="17">
         <v>161551</v>
-      </c>
-[...1 lines deleted...]
-        <v>833259</v>
       </c>
       <c r="E37" s="17">
         <f t="shared" si="3"/>
-        <v>-671708</v>
+        <v>69283</v>
       </c>
       <c r="F37" s="18">
         <f t="shared" si="0"/>
-        <v>-80.599999999999994</v>
+        <v>42.9</v>
       </c>
       <c r="G37" s="29"/>
       <c r="H37" s="48"/>
       <c r="I37" s="48"/>
       <c r="J37" s="48"/>
       <c r="K37" s="48"/>
       <c r="L37" s="48"/>
       <c r="M37" s="48"/>
     </row>
     <row r="38" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="37">
         <v>33</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="17">
+        <v>102183</v>
+      </c>
+      <c r="D38" s="17">
         <v>63060</v>
-      </c>
-[...1 lines deleted...]
-        <v>354611</v>
       </c>
       <c r="E38" s="17">
         <f t="shared" si="3"/>
-        <v>-291551</v>
+        <v>39123</v>
       </c>
       <c r="F38" s="18">
         <f t="shared" si="0"/>
-        <v>-82.2</v>
+        <v>62</v>
       </c>
       <c r="G38" s="29"/>
       <c r="H38" s="48"/>
       <c r="I38" s="48"/>
       <c r="J38" s="48"/>
       <c r="K38" s="48"/>
       <c r="L38" s="48"/>
       <c r="M38" s="48"/>
     </row>
     <row r="39" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="37">
         <v>34</v>
       </c>
       <c r="B39" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="17">
+        <v>173417</v>
+      </c>
+      <c r="D39" s="17">
         <v>93602</v>
-      </c>
-[...1 lines deleted...]
-        <v>551776</v>
       </c>
       <c r="E39" s="17">
         <f t="shared" si="3"/>
-        <v>-458174</v>
+        <v>79815</v>
       </c>
       <c r="F39" s="18">
         <f t="shared" si="0"/>
-        <v>-83</v>
+        <v>85.3</v>
       </c>
       <c r="G39" s="29"/>
       <c r="H39" s="48"/>
       <c r="I39" s="48"/>
       <c r="J39" s="48"/>
       <c r="K39" s="48"/>
       <c r="L39" s="48"/>
       <c r="M39" s="48"/>
     </row>
     <row r="40" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="37">
         <v>35</v>
       </c>
       <c r="B40" s="38" t="s">
         <v>33</v>
       </c>
       <c r="C40" s="17">
+        <v>87689</v>
+      </c>
+      <c r="D40" s="17">
         <v>38958</v>
-      </c>
-[...1 lines deleted...]
-        <v>255607</v>
       </c>
       <c r="E40" s="17">
         <f t="shared" si="3"/>
-        <v>-216649</v>
+        <v>48731</v>
       </c>
       <c r="F40" s="18">
         <f t="shared" si="0"/>
-        <v>-84.8</v>
+        <v>125.1</v>
       </c>
       <c r="G40" s="29"/>
       <c r="H40" s="48"/>
       <c r="I40" s="48"/>
       <c r="J40" s="48"/>
       <c r="K40" s="48"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
     </row>
     <row r="41" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="37">
         <v>36</v>
       </c>
       <c r="B41" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C41" s="17">
+        <v>106507</v>
+      </c>
+      <c r="D41" s="17">
         <v>63375</v>
-      </c>
-[...1 lines deleted...]
-        <v>391238</v>
       </c>
       <c r="E41" s="17">
         <f t="shared" si="3"/>
-        <v>-327863</v>
+        <v>43132</v>
       </c>
       <c r="F41" s="18">
         <f t="shared" si="0"/>
-        <v>-83.8</v>
+        <v>68.099999999999994</v>
       </c>
       <c r="G41" s="29"/>
     </row>
     <row r="42" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="37">
         <v>37</v>
       </c>
       <c r="B42" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="17">
+        <v>96918</v>
+      </c>
+      <c r="D42" s="17">
         <v>44294</v>
-      </c>
-[...1 lines deleted...]
-        <v>290960</v>
       </c>
       <c r="E42" s="17">
         <f t="shared" si="3"/>
-        <v>-246666</v>
+        <v>52624</v>
       </c>
       <c r="F42" s="18">
         <f t="shared" si="0"/>
-        <v>-84.8</v>
+        <v>118.8</v>
       </c>
       <c r="G42" s="29"/>
     </row>
     <row r="43" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="37">
         <v>38</v>
       </c>
       <c r="B43" s="38" t="s">
         <v>35</v>
       </c>
       <c r="C43" s="17">
+        <v>128273</v>
+      </c>
+      <c r="D43" s="17">
         <v>85382</v>
-      </c>
-[...1 lines deleted...]
-        <v>445737</v>
       </c>
       <c r="E43" s="17">
         <f t="shared" si="3"/>
-        <v>-360355</v>
+        <v>42891</v>
       </c>
       <c r="F43" s="18">
         <f t="shared" si="0"/>
-        <v>-80.8</v>
+        <v>50.2</v>
       </c>
       <c r="G43" s="29"/>
     </row>
     <row r="44" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="37">
         <v>39</v>
       </c>
       <c r="B44" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="19">
+        <v>162733</v>
+      </c>
+      <c r="D44" s="19">
         <v>114645</v>
-      </c>
-[...1 lines deleted...]
-        <v>667056</v>
       </c>
       <c r="E44" s="19">
         <f t="shared" si="3"/>
-        <v>-552411</v>
+        <v>48088</v>
       </c>
       <c r="F44" s="20">
         <f t="shared" si="0"/>
-        <v>-82.8</v>
+        <v>41.9</v>
       </c>
       <c r="G44" s="29"/>
     </row>
     <row r="45" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A45" s="37">
         <v>40</v>
       </c>
       <c r="B45" s="38" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="17">
+        <v>96332</v>
+      </c>
+      <c r="D45" s="17">
         <v>57190</v>
-      </c>
-[...1 lines deleted...]
-        <v>317395</v>
       </c>
       <c r="E45" s="17">
         <f>+C45-D45</f>
-        <v>-260205</v>
+        <v>39142</v>
       </c>
       <c r="F45" s="18">
         <f>ROUND((C45/D45-1)*100,1)</f>
-        <v>-82</v>
+        <v>68.400000000000006</v>
       </c>
       <c r="G45" s="29"/>
     </row>
     <row r="46" spans="1:14" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="60" t="s">
+      <c r="A46" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="61"/>
+      <c r="B46" s="50"/>
       <c r="C46" s="21">
         <f>SUM(C6:C45)</f>
-        <v>7662659</v>
+        <v>14986954</v>
       </c>
       <c r="D46" s="21">
         <f>SUM(D6:D45)</f>
-        <v>42651591</v>
+        <v>7662659</v>
       </c>
       <c r="E46" s="22">
         <f>+C46-D46</f>
-        <v>-34988932</v>
+        <v>7324295</v>
       </c>
       <c r="F46" s="23">
         <f>ROUND((C46/D46-1)*100,1)</f>
-        <v>-82</v>
+        <v>95.6</v>
       </c>
       <c r="G46" s="47"/>
       <c r="N46" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="6"/>
       <c r="B47" s="7"/>
       <c r="C47" s="8"/>
       <c r="D47" s="8"/>
       <c r="E47" s="8"/>
       <c r="F47" s="10"/>
       <c r="G47" s="8"/>
     </row>
     <row r="48" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="49" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="50" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="51" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="52" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="53" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="54" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H54" s="9"/>
     </row>
     <row r="55" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="8:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="I3:I5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="H32:M33"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="E3:E4"/>
-    <mergeCell ref="A1:F1"/>
-[...5 lines deleted...]
-    <mergeCell ref="D3:D4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.94488188976377963" right="0.19685039370078741" top="0.98425196850393704" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>