--- v0 (2025-11-03)
+++ v1 (2026-04-19)
@@ -1,1753 +1,2101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...2 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7710CA72-065F-40DB-94CE-206E2762C346}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\22危機管理安全部\10危機管理課\01庶務関係\06調査回答通知関係\庁内\令和７年度\20260317オープンデータの新規作成及び更新依頼について（依頼）\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{635875D7-BB88-4BE1-9E46-D045B4CA8710}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{7A704A4C-98D4-4DE0-88A4-B72F3E7E1962}"/>
   </bookViews>
   <sheets>
-    <sheet name="指定緊急避難場所一覧_フォーマット" sheetId="3" r:id="rId1"/>
-    <sheet name="指定緊急避難場所一覧_作成例" sheetId="5" r:id="rId2"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="指定緊急避難場所一覧_フォーマット" sheetId="2" r:id="rId2"/>
+    <sheet name="指定緊急避難場所一覧_作成例" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="343">
-[...1 lines deleted...]
-    <t>住所</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2011" uniqueCount="590">
+  <si>
+    <t>全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>112259</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>名称</t>
+  </si>
+  <si>
+    <t>豊岡小学校</t>
+  </si>
+  <si>
+    <t>埼玉県立豊岡高等学校</t>
+  </si>
+  <si>
+    <t>埼玉県立入間向陽高等学校</t>
+  </si>
+  <si>
+    <t>豊岡中学校</t>
+  </si>
+  <si>
+    <t>東町地区センター</t>
+  </si>
+  <si>
+    <t>富士見公園</t>
+  </si>
+  <si>
+    <t>東町小学校</t>
+  </si>
+  <si>
+    <t>東町中学校</t>
+  </si>
+  <si>
+    <t>黒須地区センター高倉分館</t>
+  </si>
+  <si>
+    <t>高倉小学校</t>
+  </si>
+  <si>
+    <t>扇町屋地区センター</t>
+  </si>
+  <si>
+    <t>扇小学校</t>
+  </si>
+  <si>
+    <t>向原中学校</t>
+  </si>
+  <si>
+    <t>扇町屋地区センター久保稲荷分館</t>
+  </si>
+  <si>
+    <t>黒須地区センター</t>
+  </si>
+  <si>
+    <t>黒須小学校</t>
+  </si>
+  <si>
+    <t>黒須中学校</t>
+  </si>
+  <si>
+    <t>武道館</t>
+  </si>
+  <si>
+    <t>黒須地区体育館</t>
+  </si>
+  <si>
+    <t>彩の森入間公園</t>
+  </si>
+  <si>
+    <t>産業文化センター</t>
+  </si>
+  <si>
+    <t>市民体育館</t>
+  </si>
+  <si>
+    <t>運動公園</t>
+  </si>
+  <si>
+    <t>中央公園</t>
+  </si>
+  <si>
+    <t>東金子地区センター</t>
+  </si>
+  <si>
+    <t>東金子小学校</t>
+  </si>
+  <si>
+    <t>新久小学校</t>
+  </si>
+  <si>
+    <t>東金子中学校</t>
+  </si>
+  <si>
+    <t>東金子地区体育館</t>
+  </si>
+  <si>
+    <t>青少年活動センター</t>
+  </si>
+  <si>
+    <t>入間わかくさ高等特別支援学校</t>
+  </si>
+  <si>
+    <t>金子地区センター</t>
+  </si>
+  <si>
+    <t>金子小学校</t>
+  </si>
+  <si>
+    <t>金子中学校</t>
+  </si>
+  <si>
+    <t>埼玉県農林総合研究センター  茶業研究所</t>
+  </si>
+  <si>
+    <t>宮寺・二本木地区センター</t>
+  </si>
+  <si>
+    <t>宮寺小学校</t>
+  </si>
+  <si>
+    <t>宮寺地区体育館</t>
+  </si>
+  <si>
+    <t>武蔵中学校</t>
+  </si>
+  <si>
+    <t>宮寺・二本木地区センター二本木分館</t>
+  </si>
+  <si>
+    <t>狭山小学校</t>
+  </si>
+  <si>
+    <t>藤沢地区センター</t>
+  </si>
+  <si>
+    <t>藤沢小学校</t>
+  </si>
+  <si>
+    <t>藤沢南小学校</t>
+  </si>
+  <si>
+    <t>上藤沢中学校</t>
+  </si>
+  <si>
+    <t>藤沢東小学校</t>
+  </si>
+  <si>
+    <t>東藤沢地区センター</t>
+  </si>
+  <si>
+    <t>藤沢中学校</t>
+  </si>
+  <si>
+    <t>藤沢北小学校</t>
+  </si>
+  <si>
+    <t>藤沢地区センター藤の台分館</t>
+  </si>
+  <si>
+    <t>藤沢地区体育館</t>
+  </si>
+  <si>
+    <t>藤沢中央公園</t>
+  </si>
+  <si>
+    <t>西武地区センター</t>
+  </si>
+  <si>
+    <t>仏子小学校</t>
+  </si>
+  <si>
+    <t>西武中学校</t>
+  </si>
+  <si>
+    <t>西武小学校</t>
+  </si>
+  <si>
+    <t>新光中央公園</t>
+  </si>
+  <si>
+    <t>西武地区体育館</t>
+  </si>
+  <si>
+    <t>西武市民運動場</t>
+  </si>
+  <si>
+    <t>図書館西武分館</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
+    <t>とよおかしょうがっこう</t>
+  </si>
+  <si>
+    <t>さいたまけんりつとよおかこうとうがっこう</t>
+  </si>
+  <si>
+    <t>さいたまけんりついるまこうようこうとうがっこう</t>
+  </si>
+  <si>
+    <t>とよおかちゅうがっこう</t>
+  </si>
+  <si>
+    <t>あずまちょうちくせんたー</t>
+  </si>
+  <si>
+    <t>ふじみこうえん</t>
+  </si>
+  <si>
+    <t>あずまちょうしょうがっこう</t>
+  </si>
+  <si>
+    <t>あずまちょうちゅうがっこう</t>
+  </si>
+  <si>
+    <t>くろすちくせんたーたかくらぶんかん</t>
+  </si>
+  <si>
+    <t>たかくらしょうがっこう</t>
+  </si>
+  <si>
+    <t>おうぎまちやちくせんたー</t>
+  </si>
+  <si>
+    <t>おうぎしょうがっこう</t>
+  </si>
+  <si>
+    <t>むこうはらちゅうがっこう</t>
+  </si>
+  <si>
+    <t>おうぎまちやちくせんたーくぼいなりぶんかん</t>
+  </si>
+  <si>
+    <t>くろすちくせんたー</t>
+  </si>
+  <si>
+    <t>くろすしょうがっこう</t>
+  </si>
+  <si>
+    <t>くろすちゅうがっこう</t>
+  </si>
+  <si>
+    <t>ぶどうかん</t>
+  </si>
+  <si>
+    <t>くろすちくたいいくかん</t>
+  </si>
+  <si>
+    <t>さいのもりいるまこうえん</t>
+  </si>
+  <si>
+    <t>さんぎょうぶんかせんたー</t>
+  </si>
+  <si>
+    <t>しみんたいいくかん</t>
+  </si>
+  <si>
+    <t>うんどうこうえん</t>
+  </si>
+  <si>
+    <t>ちゅうおうこうえん</t>
+  </si>
+  <si>
+    <t>ひがしかねこちくせんたー</t>
+  </si>
+  <si>
+    <t>ひがしかねこしょうがっこう</t>
+  </si>
+  <si>
+    <t>あらくしょうがっこう</t>
+  </si>
+  <si>
+    <t>ひがしかねこちゅうがっこう</t>
+  </si>
+  <si>
+    <t>ひがしかねこちくたいいくかん</t>
+  </si>
+  <si>
+    <t>せいしょうねんかつどうせんたー</t>
+  </si>
+  <si>
+    <t>いるまわかくさこうとうとくべつしえんがっこう</t>
+  </si>
+  <si>
+    <t>かねこちくせんたー</t>
+  </si>
+  <si>
+    <t>かねこしょうがっこう</t>
+  </si>
+  <si>
+    <t>かねこちゅうがっこう</t>
+  </si>
+  <si>
+    <t>さいたまけんのうりんそうごうけんきゅうせんたーちゃぎょうけんきゅうじょ</t>
+  </si>
+  <si>
+    <t>みやでら・にほんぎちくせんたー</t>
+  </si>
+  <si>
+    <t>みやでらしょうがっこう</t>
+  </si>
+  <si>
+    <t>みやでらたいいくかん</t>
+  </si>
+  <si>
+    <t>むさしちゅうがっこう</t>
+  </si>
+  <si>
+    <t>みやでら・にほんぎちくせんたーにほんぎぶんかん</t>
+  </si>
+  <si>
+    <t>さやましょうがっこう</t>
+  </si>
+  <si>
+    <t>ふじさわちくせんたー</t>
+  </si>
+  <si>
+    <t>ふじさわしょうがっこう</t>
+  </si>
+  <si>
+    <t>ふじさわみなみしょうがっこう</t>
+  </si>
+  <si>
+    <t>かみふじさわちゅうがっこう</t>
+  </si>
+  <si>
+    <t>ふじさわひがししょうがっこう</t>
+  </si>
+  <si>
+    <t>ひがしふじさわちくせんたー</t>
+  </si>
+  <si>
+    <t>ふじさわちゅうがっこう</t>
+  </si>
+  <si>
+    <t>ふじさわきたしょうがっこう</t>
+  </si>
+  <si>
+    <t>ふじさわちくせんたーふじのだいぶんかん</t>
+  </si>
+  <si>
+    <t>ふじさわちくたいいくかん</t>
+  </si>
+  <si>
+    <t>ふじさわちゅうおうこうえん</t>
+  </si>
+  <si>
+    <t>せいぶちくせんたー</t>
+  </si>
+  <si>
+    <t>ぶししょうがっこう</t>
+  </si>
+  <si>
+    <t>せいぶちゅうがっこう</t>
+  </si>
+  <si>
+    <t>せいぶしょうがっこう</t>
+  </si>
+  <si>
+    <t>しんこうちゅうおうこうえん</t>
+  </si>
+  <si>
+    <t>せいぶちくたいいくかん</t>
+  </si>
+  <si>
+    <t>せいぶしみんうんどうじょう</t>
+  </si>
+  <si>
+    <t>としょかんせいぶぶんかん</t>
+  </si>
+  <si>
+    <t>名称_英字</t>
+  </si>
+  <si>
+    <t>所在地_全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>町字ID</t>
+  </si>
+  <si>
+    <t>所在地_連結表記</t>
+  </si>
+  <si>
+    <t>入間市向陽台１丁目１－１４</t>
+  </si>
+  <si>
+    <t>入間市豊岡１丁目１５－１</t>
+  </si>
+  <si>
+    <t>入間市向陽台１丁目１－１</t>
+  </si>
+  <si>
+    <t>入間市向陽台２丁目１－２０</t>
+  </si>
+  <si>
+    <t>入間市東町３丁目１－３５</t>
+  </si>
+  <si>
+    <t>入間市東町１丁目１６</t>
+  </si>
+  <si>
+    <t>入間市向陽台２丁目１００９－３</t>
+  </si>
+  <si>
+    <t>入間市向陽台２丁目１－２２</t>
+  </si>
+  <si>
+    <t>入間市高倉４丁目６－２０</t>
+  </si>
+  <si>
+    <t>入間市高倉４丁目１４－７</t>
+  </si>
+  <si>
+    <t>入間市扇町屋１丁目９ー３４</t>
+  </si>
+  <si>
+    <t>入間市久保稲荷４丁目１１９５－２</t>
+  </si>
+  <si>
+    <t>入間市久保稲荷３丁目３４－１</t>
+  </si>
+  <si>
+    <t>入間市久保稲荷３丁目９－３</t>
+  </si>
+  <si>
+    <t>入間市黒須２丁目３－１３</t>
+  </si>
+  <si>
+    <t>入間市春日町２丁目１４－６０</t>
+  </si>
+  <si>
+    <t>入間市鍵山３丁目１３－１７</t>
+  </si>
+  <si>
+    <t>入間市鍵山３丁目１０－２０</t>
+  </si>
+  <si>
+    <t>入間市向陽台２丁目</t>
+  </si>
+  <si>
+    <t>入間市向陽台１－１－７</t>
+  </si>
+  <si>
+    <t>入間市豊岡４-２-１</t>
+  </si>
+  <si>
+    <t>入間市豊岡４－８２５－３</t>
+  </si>
+  <si>
+    <t>入間市扇町屋１２８０－１　他</t>
+  </si>
+  <si>
+    <t>入間市小谷田７７－３</t>
+  </si>
+  <si>
+    <t>入間市小谷田１５２４</t>
+  </si>
+  <si>
+    <t>入間市新久５００</t>
+  </si>
+  <si>
+    <t>入間市小谷田４５１－１</t>
+  </si>
+  <si>
+    <t>入間市小谷田３７１</t>
+  </si>
+  <si>
+    <t>入間市小谷田１６８１－１</t>
+  </si>
+  <si>
+    <t>入間市小谷田７４５－１</t>
+  </si>
+  <si>
+    <t>入間市寺竹５３５－１</t>
+  </si>
+  <si>
+    <t>入間市西三ツ木１５０</t>
+  </si>
+  <si>
+    <t>入間市西三ツ木１８７</t>
+  </si>
+  <si>
+    <t>入間市上谷ケ貫２４４－２</t>
+  </si>
+  <si>
+    <t>入間市宮寺２４０５－１</t>
+  </si>
+  <si>
+    <t>入間市宮寺５９４－１</t>
+  </si>
+  <si>
+    <t>入間市宮寺５６７</t>
+  </si>
+  <si>
+    <t>入間市宮寺３１９３</t>
+  </si>
+  <si>
+    <t>入間市二本木２５６－１</t>
+  </si>
+  <si>
+    <t>入間市二本木６５</t>
+  </si>
+  <si>
+    <t>入間市上藤沢３８４</t>
+  </si>
+  <si>
+    <t>入間市上藤沢５２</t>
+  </si>
+  <si>
+    <t>入間市上藤沢１４６－２</t>
+  </si>
+  <si>
+    <t>入間市下藤沢７－９－１</t>
+  </si>
+  <si>
+    <t>入間市東藤沢３丁目１９－１９</t>
+  </si>
+  <si>
+    <t>入間市下藤沢１２６３－１</t>
+  </si>
+  <si>
+    <t>入間市東町７丁目１－１９</t>
+  </si>
+  <si>
+    <t>入間市上藤沢４０６－３１</t>
+  </si>
+  <si>
+    <t>入間市下藤沢９８８－１</t>
+  </si>
+  <si>
+    <t>入間市下藤沢７７３－１</t>
+  </si>
+  <si>
+    <t>入間市野田４９６</t>
+  </si>
+  <si>
+    <t>入間市仏子１６５</t>
+  </si>
+  <si>
+    <t>入間市野田５１２</t>
+  </si>
+  <si>
+    <t>入間市新光３０３－２</t>
+  </si>
+  <si>
+    <t>入間市野田１７４１</t>
+  </si>
+  <si>
+    <t>入間市野田１１３４－５７</t>
+  </si>
+  <si>
+    <t>入間市野田字丸山地内</t>
+  </si>
+  <si>
+    <t>入間市仏子１０８４−１２</t>
+  </si>
+  <si>
+    <t>所在地_都道府県</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>所在地_市区町村</t>
+  </si>
+  <si>
+    <t>所在地_町字</t>
+  </si>
+  <si>
+    <t>所在地_番地以下</t>
+  </si>
+  <si>
+    <t>建物名等(方書)</t>
+  </si>
+  <si>
     <t>緯度</t>
   </si>
   <si>
+    <t>35.83804</t>
+  </si>
+  <si>
+    <t>35.83787</t>
+  </si>
+  <si>
+    <t>35.83782</t>
+  </si>
+  <si>
+    <t>35.83577</t>
+  </si>
+  <si>
+    <t>35.83106</t>
+  </si>
+  <si>
+    <t>35.8309</t>
+  </si>
+  <si>
+    <t>35.83515</t>
+  </si>
+  <si>
+    <t>35.835</t>
+  </si>
+  <si>
+    <t>35.83694</t>
+  </si>
+  <si>
+    <t>35.83474</t>
+  </si>
+  <si>
+    <t>35.83169</t>
+  </si>
+  <si>
+    <t>35.82392</t>
+  </si>
+  <si>
+    <t>35.82232</t>
+  </si>
+  <si>
+    <t>35.82304</t>
+  </si>
+  <si>
+    <t>35.84499</t>
+  </si>
+  <si>
+    <t>35.8501</t>
+  </si>
+  <si>
+    <t>35.84643</t>
+  </si>
+  <si>
+    <t>35.84482</t>
+  </si>
+  <si>
+    <t>35.83718</t>
+  </si>
+  <si>
+    <t>35.83584</t>
+  </si>
+  <si>
+    <t>35.83415</t>
+  </si>
+  <si>
+    <t>35.83363</t>
+  </si>
+  <si>
+    <t>35.81602</t>
+  </si>
+  <si>
+    <t>35.82649</t>
+  </si>
+  <si>
+    <t>35.82964</t>
+  </si>
+  <si>
+    <t>35.82028</t>
+  </si>
+  <si>
+    <t>35.82267</t>
+  </si>
+  <si>
+    <t>35.82244</t>
+  </si>
+  <si>
+    <t>35.83329</t>
+  </si>
+  <si>
+    <t>35.81726</t>
+  </si>
+  <si>
+    <t>35.81222</t>
+  </si>
+  <si>
+    <t>35.81518</t>
+  </si>
+  <si>
+    <t>35.81442</t>
+  </si>
+  <si>
+    <t>35.80903</t>
+  </si>
+  <si>
+    <t>35.79484</t>
+  </si>
+  <si>
+    <t>35.79227</t>
+  </si>
+  <si>
+    <t>35.79346</t>
+  </si>
+  <si>
+    <t>35.8104</t>
+  </si>
+  <si>
+    <t>35.7999</t>
+  </si>
+  <si>
+    <t>35.80258</t>
+  </si>
+  <si>
+    <t>35.81784</t>
+  </si>
+  <si>
+    <t>35.82255</t>
+  </si>
+  <si>
+    <t>35.81209</t>
+  </si>
+  <si>
+    <t>35.81001</t>
+  </si>
+  <si>
+    <t>35.8155</t>
+  </si>
+  <si>
+    <t>35.81672</t>
+  </si>
+  <si>
+    <t>35.82581</t>
+  </si>
+  <si>
+    <t>35.82672</t>
+  </si>
+  <si>
+    <t>35.81825</t>
+  </si>
+  <si>
+    <t>35.81941</t>
+  </si>
+  <si>
+    <t>35.81697</t>
+  </si>
+  <si>
+    <t>35.84137</t>
+  </si>
+  <si>
+    <t>35.8378</t>
+  </si>
+  <si>
+    <t>35.84236</t>
+  </si>
+  <si>
+    <t>35.85579</t>
+  </si>
+  <si>
+    <t>35.84988</t>
+  </si>
+  <si>
+    <t>35.8499</t>
+  </si>
+  <si>
+    <t>35.8405</t>
+  </si>
+  <si>
+    <t>35.83985</t>
+  </si>
+  <si>
     <t>経度</t>
   </si>
   <si>
+    <t>139.39345</t>
+  </si>
+  <si>
+    <t>139.39024</t>
+  </si>
+  <si>
+    <t>139.3959</t>
+  </si>
+  <si>
+    <t>139.39755</t>
+  </si>
+  <si>
+    <t>139.39965</t>
+  </si>
+  <si>
+    <t>139.39682</t>
+  </si>
+  <si>
+    <t>139.39999</t>
+  </si>
+  <si>
+    <t>139.40193</t>
+  </si>
+  <si>
+    <t>139.37949</t>
+  </si>
+  <si>
+    <t>139.37885</t>
+  </si>
+  <si>
+    <t>139.38557</t>
+  </si>
+  <si>
+    <t>139.38896</t>
+  </si>
+  <si>
+    <t>139.39145</t>
+  </si>
+  <si>
+    <t>139.39092</t>
+  </si>
+  <si>
+    <t>139.38449</t>
+  </si>
+  <si>
+    <t>139.38649</t>
+  </si>
+  <si>
+    <t>139.37231</t>
+  </si>
+  <si>
+    <t>139.37493</t>
+  </si>
+  <si>
+    <t>139.39839</t>
+  </si>
+  <si>
+    <t>139.39614</t>
+  </si>
+  <si>
+    <t>139.39185</t>
+  </si>
+  <si>
+    <t>139.3783</t>
+  </si>
+  <si>
+    <t>139.36755</t>
+  </si>
+  <si>
+    <t>139.36644</t>
+  </si>
+  <si>
+    <t>139.36336</t>
+  </si>
+  <si>
+    <t>139.37025</t>
+  </si>
+  <si>
+    <t>139.369</t>
+  </si>
+  <si>
+    <t>139.36638</t>
+  </si>
+  <si>
+    <t>139.37328</t>
+  </si>
+  <si>
+    <t>139.3337</t>
+  </si>
+  <si>
+    <t>139.33445</t>
+  </si>
+  <si>
+    <t>139.33313</t>
+  </si>
+  <si>
+    <t>139.34644</t>
+  </si>
+  <si>
+    <t>139.37691</t>
+  </si>
+  <si>
+    <t>139.3786</t>
+  </si>
+  <si>
+    <t>139.37437</t>
+  </si>
+  <si>
+    <t>139.35849</t>
+  </si>
+  <si>
+    <t>139.36849</t>
+  </si>
+  <si>
+    <t>139.40326</t>
+  </si>
+  <si>
+    <t>139.40083</t>
+  </si>
+  <si>
+    <t>139.40061</t>
+  </si>
+  <si>
+    <t>139.3964</t>
+  </si>
+  <si>
+    <t>139.40983</t>
+  </si>
+  <si>
+    <t>139.4143</t>
+  </si>
+  <si>
+    <t>139.40018</t>
+  </si>
+  <si>
+    <t>139.40268</t>
+  </si>
+  <si>
+    <t>139.39724</t>
+  </si>
+  <si>
+    <t>139.40158</t>
+  </si>
+  <si>
+    <t>139.40801</t>
+  </si>
+  <si>
+    <t>139.35332</t>
+  </si>
+  <si>
+    <t>139.35212</t>
+  </si>
+  <si>
+    <t>139.35338</t>
+  </si>
+  <si>
+    <t>139.35904</t>
+  </si>
+  <si>
+    <t>139.34709</t>
+  </si>
+  <si>
+    <t>139.35847</t>
+  </si>
+  <si>
+    <t>139.35236</t>
+  </si>
+  <si>
+    <t>139.36139</t>
+  </si>
+  <si>
+    <t>標高</t>
+  </si>
+  <si>
+    <t>103.5</t>
+  </si>
+  <si>
+    <t>103.4</t>
+  </si>
+  <si>
+    <t>102.3</t>
+  </si>
+  <si>
+    <t>103.6</t>
+  </si>
+  <si>
+    <t>101.4</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>102.1</t>
+  </si>
+  <si>
+    <t>99.6</t>
+  </si>
+  <si>
+    <t>109.3</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>105.3</t>
+  </si>
+  <si>
+    <t>117.9</t>
+  </si>
+  <si>
+    <t>115.2</t>
+  </si>
+  <si>
+    <t>115.5</t>
+  </si>
+  <si>
+    <t>70.7</t>
+  </si>
+  <si>
+    <t>60.3</t>
+  </si>
+  <si>
+    <t>69.5</t>
+  </si>
+  <si>
+    <t>67.7</t>
+  </si>
+  <si>
+    <t>108.5</t>
+  </si>
+  <si>
+    <t>108.1</t>
+  </si>
+  <si>
+    <t>126.8</t>
+  </si>
+  <si>
+    <t>125.5</t>
+  </si>
+  <si>
+    <t>140.9</t>
+  </si>
+  <si>
+    <t>129.6</t>
+  </si>
+  <si>
+    <t>115.6</t>
+  </si>
+  <si>
+    <t>119.2</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>131.3</t>
+  </si>
+  <si>
+    <t>152.9</t>
+  </si>
+  <si>
+    <t>143.3</t>
+  </si>
+  <si>
+    <t>145.3</t>
+  </si>
+  <si>
+    <t>151.4</t>
+  </si>
+  <si>
+    <t>121.6</t>
+  </si>
+  <si>
+    <t>122.2</t>
+  </si>
+  <si>
+    <t>120.5</t>
+  </si>
+  <si>
+    <t>131.7</t>
+  </si>
+  <si>
+    <t>146.6</t>
+  </si>
+  <si>
+    <t>139.8</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>109.5</t>
+  </si>
+  <si>
+    <t>100.3</t>
+  </si>
+  <si>
+    <t>93.7</t>
+  </si>
+  <si>
+    <t>91.5</t>
+  </si>
+  <si>
+    <t>107.7</t>
+  </si>
+  <si>
+    <t>105.6</t>
+  </si>
+  <si>
+    <t>111.7</t>
+  </si>
+  <si>
+    <t>95.1</t>
+  </si>
+  <si>
+    <t>92.6</t>
+  </si>
+  <si>
+    <t>74.3</t>
+  </si>
+  <si>
+    <t>77.9</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>89.3</t>
+  </si>
+  <si>
+    <t>97.1</t>
+  </si>
+  <si>
+    <t>90.9</t>
+  </si>
+  <si>
+    <t>71.5</t>
+  </si>
+  <si>
+    <t>75.4</t>
+  </si>
+  <si>
+    <t>電話番号</t>
+  </si>
+  <si>
+    <t>04-2964-5286</t>
+  </si>
+  <si>
+    <t>04-2962-5216</t>
+  </si>
+  <si>
+    <t>04-2964-3805</t>
+  </si>
+  <si>
+    <t>04-2962-5274</t>
+  </si>
+  <si>
+    <t>04-2963-7503</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>04-2964-2220</t>
+  </si>
+  <si>
+    <t>04-2965-2631</t>
+  </si>
+  <si>
+    <t>04-2964-4626</t>
+  </si>
+  <si>
+    <t>04-2964-5288</t>
+  </si>
+  <si>
+    <t>04-2962-4495</t>
+  </si>
+  <si>
+    <t>04-2962-9005</t>
+  </si>
+  <si>
+    <t>04-2963-2131</t>
+  </si>
+  <si>
+    <t>04-2965-8448</t>
+  </si>
+  <si>
+    <t>04-2962-7511</t>
+  </si>
+  <si>
+    <t>04-2964-4451</t>
+  </si>
+  <si>
+    <t>04-2963-7501</t>
+  </si>
+  <si>
+    <t>04-2965-5551</t>
+  </si>
+  <si>
+    <t>04-2965-8423</t>
+  </si>
+  <si>
+    <t>04-2964-8377</t>
+  </si>
+  <si>
+    <t>04-2962-1125</t>
+  </si>
+  <si>
+    <t>04-2962-7711</t>
+  </si>
+  <si>
+    <t>04-2964-3742</t>
+  </si>
+  <si>
+    <t>04-2936-0114</t>
+  </si>
+  <si>
+    <t>04-2962-7118</t>
+  </si>
+  <si>
+    <t>04-2962-5597</t>
+  </si>
+  <si>
+    <t>04-2962-1005</t>
+  </si>
+  <si>
+    <t>04-2941-5771</t>
+  </si>
+  <si>
+    <t>04-2936-1171</t>
+  </si>
+  <si>
+    <t>04-2936-0211</t>
+  </si>
+  <si>
+    <t>04-2936-0131</t>
+  </si>
+  <si>
+    <t>04-2936-1351</t>
+  </si>
+  <si>
+    <t>04-2934-4466</t>
+  </si>
+  <si>
+    <t>04-2934-2014</t>
+  </si>
+  <si>
+    <t>04-2934-1565</t>
+  </si>
+  <si>
+    <t>04-2934-2234</t>
+  </si>
+  <si>
+    <t>04-2934-2672</t>
+  </si>
+  <si>
+    <t>04-2934-2077</t>
+  </si>
+  <si>
+    <t>04-2962-6475</t>
+  </si>
+  <si>
+    <t>04-2962-5252</t>
+  </si>
+  <si>
+    <t>04-2962-1921</t>
+  </si>
+  <si>
+    <t>04-2963-2658</t>
+  </si>
+  <si>
+    <t>04-2962-8201</t>
+  </si>
+  <si>
+    <t>04-2962-6922</t>
+  </si>
+  <si>
+    <t>04-2962-7214</t>
+  </si>
+  <si>
+    <t>04-2963-1601</t>
+  </si>
+  <si>
+    <t>04-2964-7353</t>
+  </si>
+  <si>
+    <t>04-2964-4242</t>
+  </si>
+  <si>
+    <t>04-2932-0033</t>
+  </si>
+  <si>
+    <t>04-2932-1201</t>
+  </si>
+  <si>
+    <t>04-2932-0545</t>
+  </si>
+  <si>
+    <t>04-2932-7301</t>
+  </si>
+  <si>
+    <t>04-2932-2004</t>
+  </si>
+  <si>
+    <t>04-2932-2411</t>
+  </si>
+  <si>
+    <t>内線番号</t>
+  </si>
+  <si>
+    <t>連絡先メールアドレス</t>
+  </si>
+  <si>
+    <t>連絡先FormURL</t>
+  </si>
+  <si>
+    <t>連絡先備考（その他、SNSなど）</t>
+  </si>
+  <si>
+    <t>郵便番号</t>
+  </si>
+  <si>
+    <t>市区町村コード</t>
+  </si>
+  <si>
+    <t>地方公共団体名</t>
+  </si>
+  <si>
+    <t>埼玉県入間市</t>
+  </si>
+  <si>
+    <t>災害種別_洪水</t>
+  </si>
+  <si>
+    <t>災害種別_崖崩れ、土石流及び地滑り</t>
+  </si>
+  <si>
+    <t>災害種別_高潮</t>
+  </si>
+  <si>
+    <t>災害種別_地震</t>
+  </si>
+  <si>
+    <t>災害種別_津波</t>
+  </si>
+  <si>
+    <t>災害種別_大規模な火事</t>
+  </si>
+  <si>
+    <t>災害種別_内水氾濫</t>
+  </si>
+  <si>
+    <t>災害種別_火山現象</t>
+  </si>
+  <si>
+    <t>指定避難所との重複</t>
+  </si>
+  <si>
+    <t>想定収容人数</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>8797</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>1799</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>対象となる町会・自治会</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>画像</t>
+  </si>
+  <si>
+    <t>画像_ライセンス</t>
+  </si>
+  <si>
     <t>備考</t>
   </si>
   <si>
-    <t>NO</t>
-[...3 lines deleted...]
-    <t>名称</t>
+    <t>011002</t>
+  </si>
+  <si>
+    <t>○○小学校</t>
+  </si>
+  <si>
+    <t>○○公民館</t>
+  </si>
+  <si>
+    <t>○○ショウガッコウ</t>
+  </si>
+  <si>
+    <t>○○コウミンカン</t>
+  </si>
+  <si>
+    <t>北海道札幌市厚別区2-○-○</t>
+  </si>
+  <si>
+    <t>北海道</t>
+  </si>
+  <si>
+    <t>札幌市厚別区2-○-○</t>
+  </si>
+  <si>
+    <t>43.064310</t>
+  </si>
+  <si>
+    <t>43.063949</t>
+  </si>
+  <si>
+    <t>141.346814</t>
+  </si>
+  <si>
+    <t>141.347973</t>
+  </si>
+  <si>
+    <t>30.5</t>
+  </si>
+  <si>
+    <t>35.0</t>
+  </si>
+  <si>
+    <t>000-000-0000</t>
+  </si>
+  <si>
+    <t>00000</t>
+  </si>
+  <si>
+    <t>北海道札幌市</t>
+  </si>
+  <si>
+    <t>810人（2平方メートルあたり1人）</t>
+  </si>
+  <si>
+    <t>950人（2平方メートルあたり1人）</t>
+  </si>
+  <si>
+    <t>○○町;△△町</t>
+  </si>
+  <si>
+    <t>http://www.ooo.lg.jp/abc1.html</t>
+  </si>
+  <si>
+    <t>http://www.ooo.lg.jp/abc2.html</t>
+  </si>
+  <si>
+    <t>入間市下藤沢５－１７－１</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>112259</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>64</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>文化創造アトリエ　アミーゴ</t>
     <rPh sb="0" eb="2">
-      <t>メイショウ</t>
-[...23 lines deleted...]
-      <t>デンワ</t>
+      <t>ブンカ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>バンゴウ</t>
+      <t>ソウゾウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...1331 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ぶんかそうぞうあとりえ　あみーご</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>入間市仏子７６６－１</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>35.8406690000000</t>
+  </si>
+  <si>
+    <t>139.3584680000000</t>
+  </si>
+  <si>
+    <t>04-2931-3500</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>70.0</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...6 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Meiryo UI"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Meiryo UI"/>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39997558519241921"/>
+        <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{2D695508-ABD2-4166-ACCF-B37A3B72E5BD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...6 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -1759,4996 +2107,6478 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:Z63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{762DFA20-D7DC-470C-ABFC-97D62C94074A}">
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="93" zoomScaleNormal="100" zoomScaleSheetLayoutView="93" workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
-[...4039 lines deleted...]
-  </headerFooter>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetData/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:Z20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA0AA8E0-680B-45C2-80D8-4CFD26B9757A}">
+  <dimension ref="A1:AM62"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P63" sqref="P63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="1" width="26.75" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="27" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="20.58203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="20.58203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.58203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.58203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.58203125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9" style="1"/>
+    <col min="15" max="15" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.58203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1"/>
+    <col min="19" max="19" width="20.58203125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="15.58203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="20.58203125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="9" style="1"/>
+    <col min="23" max="24" width="15.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="14.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="20.58203125" style="1" customWidth="1"/>
+    <col min="27" max="29" width="14.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="20.58203125" style="1" customWidth="1"/>
+    <col min="31" max="32" width="18.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="19.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="20.58203125" style="1" customWidth="1"/>
+    <col min="36" max="37" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="5.25" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="R2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X2" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH2" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="AI2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X3" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH3" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="AI3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM3" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="C4" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X4" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH4" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="AI4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ4" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM4" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E1" s="4" t="s">
+      <c r="C5" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N5" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="O5" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="P5" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q5" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="R5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="AI5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM5" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="6" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="F1" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H1" s="3" t="s">
+      <c r="C6" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N6" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="O6" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="P6" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="Q6" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="R6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W6" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH6" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="AI6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ6" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM6" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="7" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A7" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="O7" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="P7" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q7" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W7" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X7" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD7" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH7" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ7" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM7" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="O8" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="P8" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q8" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="R8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X8" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="AI8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ8" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM8" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="O9" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="P9" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q9" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="R9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X9" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG9" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH9" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="AI9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ9" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM9" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="10" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH10" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="AI10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ10" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM10" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="11" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A11" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="O11" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="P11" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q11" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="R11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W11" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X11" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG11" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH11" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="AI11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ11" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM11" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="12" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="O12" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="P12" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="Q12" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="R12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH12" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="AI12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ12" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM12" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="13" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A13" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="O13" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="P13" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="Q13" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="R13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W13" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X13" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG13" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH13" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="AI13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ13" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM13" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="14" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A14" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="O14" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="P14" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q14" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="R14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W14" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X14" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG14" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH14" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="AI14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ14" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM14" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A15" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="O15" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="P15" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q15" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W15" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X15" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y15" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z15" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB15" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE15" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF15" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG15" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH15" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="AI15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM15" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="16" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A16" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="P16" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q16" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="R16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W16" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X16" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y16" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z16" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB16" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE16" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF16" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG16" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH16" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="AI16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ16" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM16" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="17" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A17" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="O17" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="P17" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q17" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="R17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W17" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X17" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z17" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB17" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD17" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF17" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG17" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH17" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="AI17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ17" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM17" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="18" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A18" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="O18" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="P18" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q18" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="R18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W18" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X18" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z18" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB18" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD18" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF18" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG18" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH18" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="AI18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM18" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="19" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A19" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O19" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="P19" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q19" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="R19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W19" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X19" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z19" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB19" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF19" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG19" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH19" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="AI19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ19" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM19" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="20" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A20" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O20" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="P20" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q20" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="R20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W20" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X20" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z20" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB20" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF20" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG20" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH20" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="AI20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM20" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A21" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="O21" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="P21" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q21" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W21" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X21" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD21" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH21" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM21" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="22" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A22" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O22" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="P22" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q22" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="R22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W22" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X22" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH22" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="AI22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM22" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A23" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="O23" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="P23" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="Q23" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="R23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W23" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X23" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y23" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z23" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE23" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG23" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH23" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="AI23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM23" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="24" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A24" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="O24" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="P24" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W24" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X24" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD24" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH24" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM24" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="25" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A25" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="P25" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q25" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W25" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X25" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD25" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH25" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM25" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="26" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="P26" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q26" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X26" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y26" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z26" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB26" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE26" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF26" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG26" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH26" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="AI26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM26" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="27" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A27" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="P27" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q27" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W27" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X27" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG27" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH27" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="AI27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ27" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM27" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="28" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A28" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="O28" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="P28" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q28" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="R28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W28" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X28" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG28" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH28" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="AI28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ28" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM28" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="29" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A29" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="O29" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="P29" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="Q29" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W29" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X29" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG29" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH29" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="AI29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM29" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="30" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A30" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N30" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="O30" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="P30" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W30" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X30" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y30" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z30" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB30" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE30" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF30" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG30" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH30" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="AI30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ30" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM30" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="31" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A31" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="O31" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="P31" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q31" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="R31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W31" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X31" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG31" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="AI31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ31" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM31" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="32" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A32" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="O32" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="P32" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="Q32" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="R32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W32" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X32" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF32" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH32" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ32" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM32" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="33" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A33" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="O33" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="P33" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="Q33" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="R33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W33" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X33" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG33" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH33" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="AI33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ33" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM33" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="34" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A34" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="I1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="5" t="s">
+      <c r="C34" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="O34" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="P34" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q34" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="R34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W34" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z34" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB34" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD34" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF34" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH34" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="AI34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ34" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM34" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="35" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A35" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="P35" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="Q35" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W35" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X35" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z35" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB35" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD35" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF35" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG35" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH35" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="AI35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ35" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM35" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="36" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A36" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="O36" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="P36" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="Q36" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="R36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W36" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y36" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z36" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD36" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE36" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG36" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH36" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="AI36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ36" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM36" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="37" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A37" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="O37" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="P37" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W37" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X37" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH37" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="AI37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ37" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM37" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="38" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A38" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="O38" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="P38" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="R38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W38" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X38" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH38" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="AI38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ38" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM38" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="39" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A39" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="K1" s="5" t="s">
-[...45 lines deleted...]
-        <v>4</v>
+      <c r="C39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="P39" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q39" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="R39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W39" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X39" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH39" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="AI39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ39" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM39" s="1" t="s">
+        <v>248</v>
       </c>
     </row>
-    <row r="2" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.15">
-[...9 lines deleted...]
-      <c r="D2" s="14" t="s">
+    <row r="40" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A40" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="P40" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="Q40" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="R40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W40" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X40" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH40" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="AI40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ40" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM40" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="41" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A41" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E2" s="14"/>
-[...9 lines deleted...]
-      <c r="I2" s="8" t="s">
+      <c r="C41" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="O41" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="P41" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="Q41" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="R41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W41" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X41" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH41" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="AI41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ41" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM41" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="42" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A42" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="J2" s="13" t="s">
-[...39 lines deleted...]
-      <c r="Z2" s="13"/>
+      <c r="C42" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="O42" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="P42" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q42" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="R42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W42" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X42" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH42" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="AI42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ42" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM42" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="3" spans="1:26" s="7" customFormat="1" x14ac:dyDescent="0.15">
-[...63 lines deleted...]
-      <c r="Z3" s="13"/>
+    <row r="43" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A43" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="R43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W43" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X43" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH43" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="AI43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM43" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z4" s="9"/>
+    <row r="44" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A44" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="O44" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="P44" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q44" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="R44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W44" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X44" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH44" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="AI44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ44" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM44" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z5" s="9"/>
+    <row r="45" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A45" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="O45" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="P45" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="Q45" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="R45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W45" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X45" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH45" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="AI45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ45" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM45" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z6" s="9"/>
+    <row r="46" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A46" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="O46" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="P46" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q46" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="R46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W46" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X46" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH46" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="AI46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ46" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM46" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z7" s="9"/>
+    <row r="47" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A47" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="O47" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="P47" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q47" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="R47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W47" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X47" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH47" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="AI47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ47" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM47" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="8" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z8" s="9"/>
+    <row r="48" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A48" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="O48" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="P48" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q48" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="R48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W48" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X48" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG48" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH48" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="AI48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ48" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM48" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="9" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z9" s="9"/>
+    <row r="49" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A49" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="O49" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="P49" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q49" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="R49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W49" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X49" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG49" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH49" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="AI49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ49" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM49" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="10" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z10" s="9"/>
+    <row r="50" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A50" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="O50" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="P50" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="Q50" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="R50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W50" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X50" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG50" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH50" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="AI50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ50" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM50" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="11" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z11" s="9"/>
+    <row r="51" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A51" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="O51" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="P51" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q51" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="R51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W51" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X51" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y51" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z51" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB51" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE51" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF51" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG51" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH51" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="AI51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ51" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM51" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="12" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z12" s="9"/>
+    <row r="52" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A52" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="O52" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="P52" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q52" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="R52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W52" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X52" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z52" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB52" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD52" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF52" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG52" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH52" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="AI52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ52" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM52" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="13" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z13" s="9"/>
+    <row r="53" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A53" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="O53" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="P53" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q53" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W53" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X53" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD53" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH53" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ53" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM53" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="14" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z14" s="9"/>
+    <row r="54" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A54" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="O54" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="P54" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="Q54" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="R54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W54" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X54" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z54" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB54" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF54" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG54" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH54" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="AI54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ54" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM54" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z15" s="9"/>
+    <row r="55" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A55" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="O55" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="P55" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="Q55" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="R55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W55" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X55" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG55" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH55" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="AI55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ55" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM55" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z16" s="9"/>
+    <row r="56" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A56" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="O56" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="P56" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="Q56" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="R56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W56" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X56" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z56" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB56" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD56" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF56" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG56" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH56" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="AI56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ56" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM56" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z17" s="9"/>
+    <row r="57" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A57" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="O57" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="P57" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q57" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W57" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X57" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD57" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH57" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM57" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z18" s="9"/>
+    <row r="58" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A58" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="O58" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="P58" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="R58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W58" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X58" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG58" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH58" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="AI58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM58" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="19" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z19" s="9"/>
+    <row r="59" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A59" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="P59" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q59" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="R59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W59" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X59" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG59" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH59" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="AI59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM59" s="1" t="s">
+        <v>248</v>
+      </c>
     </row>
-    <row r="20" spans="1:26" x14ac:dyDescent="0.15">
-[...25 lines deleted...]
-      <c r="Z20" s="9"/>
+    <row r="60" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A60" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="Q60" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="R60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W60" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X60" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD60" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH60" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="AI60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM60" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A61" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="O61" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="P61" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q61" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="R61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="W61" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="X61" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="Y61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG61" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH61" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="AI61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM61" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A62" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="O62" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="P62" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="Q62" s="4" t="s">
+        <v>588</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
-[...17 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABF11025-9146-459A-8319-59A3F8D189AA}">
+  <dimension ref="A1:AM3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <cols>
+    <col min="1" max="1" width="20.58203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20.58203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.58203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="20.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="12.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="13.58203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9" style="1"/>
+    <col min="19" max="19" width="20.58203125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="15.58203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="20.58203125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="9" style="1"/>
+    <col min="23" max="24" width="15.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="14.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="20.58203125" style="1" customWidth="1"/>
+    <col min="27" max="29" width="14.08203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="20.58203125" style="1" customWidth="1"/>
+    <col min="31" max="32" width="18.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="19.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="20.58203125" style="1" customWidth="1"/>
+    <col min="37" max="37" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="5.25" style="1" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A2" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N2" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="O2" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="P2" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q2" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="R2" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="W2" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="X2" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF2" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AG2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH2" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="AI2" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="AJ2" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39" x14ac:dyDescent="0.55000000000000004">
+      <c r="A3" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="X3" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG3" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH3" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="AI3" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="AJ3" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="AM3" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>指定緊急避難場所一覧_フォーマット</vt:lpstr>
+      <vt:lpstr>指定緊急避難場所一覧_作成例</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>IRWS5090</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>