--- v2 (2026-02-20)
+++ v3 (2026-06-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a3806b529b4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c756d8236f14c39a6e6327c0927055e.psmdcp" Id="R6e9f3899523641f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad7d53531014c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af0df91b4a724e92a4681b02963bdef5.psmdcp" Id="R5365dbffb90745a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="令和7年12月1日" sheetId="2" r:id="rId2"/>
+    <x:sheet name="令和8年5月1日" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <x:si>
-    <x:t>埼玉県推計人口　令和7年12月1日現在</x:t>
-[...2 lines deleted...]
-    <x:t>Population of Saitama Prefecture as at December 1, 2025</x:t>
+    <x:t>埼玉県推計人口　令和8年5月1日現在</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Population of Saitama Prefecture as at May 1, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>人口</x:t>
   </x:si>
   <x:si>
     <x:t>Population</x:t>
   </x:si>
   <x:si>
     <x:t>前月</x:t>
   </x:si>
   <x:si>
     <x:t>市町村</x:t>
   </x:si>
   <x:si>
     <x:t>世帯数</x:t>
   </x:si>
   <x:si>
     <x:t>からの</x:t>
   </x:si>
   <x:si>
     <x:t>総数</x:t>
   </x:si>
   <x:si>
     <x:t>男</x:t>
   </x:si>
@@ -1310,2240 +1310,2240 @@
       </x:c>
       <x:c r="D6" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E6" s="11" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="11" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G6" s="11" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H6" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="13" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B7" s="13" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="14" t="n">
-        <x:v>3369106</x:v>
+        <x:v>3416281</x:v>
       </x:c>
       <x:c r="D7" s="14" t="n">
-        <x:v>7322822</x:v>
+        <x:v>7328715</x:v>
       </x:c>
       <x:c r="E7" s="14" t="n">
-        <x:v>3629722</x:v>
+        <x:v>3631043</x:v>
       </x:c>
       <x:c r="F7" s="14" t="n">
-        <x:v>3693099</x:v>
+        <x:v>3697670</x:v>
       </x:c>
       <x:c r="G7" s="14" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H7" s="14" t="n">
-        <x:v>-1574</x:v>
+        <x:v>7936</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="15" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="15" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="16" t="n">
-        <x:v>3165727</x:v>
+        <x:v>3195813</x:v>
       </x:c>
       <x:c r="D8" s="16" t="n">
-        <x:v>6854655</x:v>
+        <x:v>6862716</x:v>
       </x:c>
       <x:c r="E8" s="16" t="n">
-        <x:v>3396565</x:v>
+        <x:v>3398933</x:v>
       </x:c>
       <x:c r="F8" s="16" t="n">
-        <x:v>3458089</x:v>
+        <x:v>3463781</x:v>
       </x:c>
       <x:c r="G8" s="16" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H8" s="16" t="n">
-        <x:v>-1274</x:v>
+        <x:v>8169</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="15" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B9" s="15" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="16" t="n">
-        <x:v>203379</x:v>
+        <x:v>220468</x:v>
       </x:c>
       <x:c r="D9" s="16" t="n">
-        <x:v>468167</x:v>
+        <x:v>465999</x:v>
       </x:c>
       <x:c r="E9" s="16" t="n">
-        <x:v>233157</x:v>
+        <x:v>232110</x:v>
       </x:c>
       <x:c r="F9" s="16" t="n">
-        <x:v>235010</x:v>
+        <x:v>233889</x:v>
       </x:c>
       <x:c r="G9" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="16" t="n">
-        <x:v>-300</x:v>
+        <x:v>-233</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="15" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B10" s="15" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C10" s="16" t="n">
-        <x:v>629184</x:v>
+        <x:v>636362</x:v>
       </x:c>
       <x:c r="D10" s="16" t="n">
-        <x:v>1356817</x:v>
+        <x:v>1362009</x:v>
       </x:c>
       <x:c r="E10" s="16" t="n">
-        <x:v>666509</x:v>
+        <x:v>668767</x:v>
       </x:c>
       <x:c r="F10" s="16" t="n">
-        <x:v>690308</x:v>
+        <x:v>693242</x:v>
       </x:c>
       <x:c r="G10" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="16" t="n">
-        <x:v>34</x:v>
+        <x:v>2259</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="15" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B11" s="15" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C11" s="16" t="n">
-        <x:v>41889</x:v>
+        <x:v>42310</x:v>
       </x:c>
       <x:c r="D11" s="16" t="n">
-        <x:v>96343</x:v>
+        <x:v>96537</x:v>
       </x:c>
       <x:c r="E11" s="16" t="n">
-        <x:v>47167</x:v>
+        <x:v>47193</x:v>
       </x:c>
       <x:c r="F11" s="16" t="n">
-        <x:v>49176</x:v>
+        <x:v>49344</x:v>
       </x:c>
       <x:c r="G11" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="16" t="n">
-        <x:v>-25</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="15" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="15" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C12" s="16" t="n">
-        <x:v>71776</x:v>
+        <x:v>72868</x:v>
       </x:c>
       <x:c r="D12" s="16" t="n">
-        <x:v>152115</x:v>
+        <x:v>152803</x:v>
       </x:c>
       <x:c r="E12" s="16" t="n">
-        <x:v>74208</x:v>
+        <x:v>74613</x:v>
       </x:c>
       <x:c r="F12" s="16" t="n">
-        <x:v>77907</x:v>
+        <x:v>78190</x:v>
       </x:c>
       <x:c r="G12" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="16" t="n">
-        <x:v>63</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="15" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="16" t="n">
-        <x:v>62006</x:v>
+        <x:v>62838</x:v>
       </x:c>
       <x:c r="D13" s="16" t="n">
-        <x:v>126386</x:v>
+        <x:v>127274</x:v>
       </x:c>
       <x:c r="E13" s="16" t="n">
-        <x:v>62738</x:v>
+        <x:v>63090</x:v>
       </x:c>
       <x:c r="F13" s="16" t="n">
-        <x:v>63648</x:v>
+        <x:v>64184</x:v>
       </x:c>
       <x:c r="G13" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="16" t="n">
-        <x:v>31</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="15" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="15" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="16" t="n">
-        <x:v>76081</x:v>
+        <x:v>76783</x:v>
       </x:c>
       <x:c r="D14" s="16" t="n">
-        <x:v>167188</x:v>
+        <x:v>167488</x:v>
       </x:c>
       <x:c r="E14" s="16" t="n">
-        <x:v>81524</x:v>
+        <x:v>81584</x:v>
       </x:c>
       <x:c r="F14" s="16" t="n">
-        <x:v>85664</x:v>
+        <x:v>85904</x:v>
       </x:c>
       <x:c r="G14" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="16" t="n">
-        <x:v>44</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="15" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="15" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C15" s="16" t="n">
-        <x:v>50679</x:v>
+        <x:v>51208</x:v>
       </x:c>
       <x:c r="D15" s="16" t="n">
-        <x:v>104429</x:v>
+        <x:v>104833</x:v>
       </x:c>
       <x:c r="E15" s="16" t="n">
-        <x:v>51348</x:v>
+        <x:v>51477</x:v>
       </x:c>
       <x:c r="F15" s="16" t="n">
-        <x:v>53081</x:v>
+        <x:v>53356</x:v>
       </x:c>
       <x:c r="G15" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="16" t="n">
-        <x:v>-32</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="15" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="15" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C16" s="16" t="n">
-        <x:v>49418</x:v>
+        <x:v>49936</x:v>
       </x:c>
       <x:c r="D16" s="16" t="n">
-        <x:v>99152</x:v>
+        <x:v>99465</x:v>
       </x:c>
       <x:c r="E16" s="16" t="n">
-        <x:v>49796</x:v>
+        <x:v>49903</x:v>
       </x:c>
       <x:c r="F16" s="16" t="n">
-        <x:v>49356</x:v>
+        <x:v>49562</x:v>
       </x:c>
       <x:c r="G16" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="16" t="n">
-        <x:v>20</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="15" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B17" s="15" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C17" s="16" t="n">
-        <x:v>79686</x:v>
+        <x:v>80591</x:v>
       </x:c>
       <x:c r="D17" s="16" t="n">
-        <x:v>169026</x:v>
+        <x:v>169789</x:v>
       </x:c>
       <x:c r="E17" s="16" t="n">
-        <x:v>81162</x:v>
+        <x:v>81531</x:v>
       </x:c>
       <x:c r="F17" s="16" t="n">
-        <x:v>87864</x:v>
+        <x:v>88258</x:v>
       </x:c>
       <x:c r="G17" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="16" t="n">
-        <x:v>-126</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="15" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B18" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C18" s="16" t="n">
-        <x:v>91863</x:v>
+        <x:v>93067</x:v>
       </x:c>
       <x:c r="D18" s="16" t="n">
-        <x:v>195768</x:v>
+        <x:v>196909</x:v>
       </x:c>
       <x:c r="E18" s="16" t="n">
-        <x:v>97061</x:v>
+        <x:v>97624</x:v>
       </x:c>
       <x:c r="F18" s="16" t="n">
-        <x:v>98707</x:v>
+        <x:v>99285</x:v>
       </x:c>
       <x:c r="G18" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="16" t="n">
-        <x:v>-107</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B19" s="15" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="16" t="n">
-        <x:v>56518</x:v>
+        <x:v>57218</x:v>
       </x:c>
       <x:c r="D19" s="16" t="n">
-        <x:v>135569</x:v>
+        <x:v>136254</x:v>
       </x:c>
       <x:c r="E19" s="16" t="n">
-        <x:v>66570</x:v>
+        <x:v>66886</x:v>
       </x:c>
       <x:c r="F19" s="16" t="n">
-        <x:v>68999</x:v>
+        <x:v>69368</x:v>
       </x:c>
       <x:c r="G19" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="16" t="n">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="15" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B20" s="15" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C20" s="16" t="n">
-        <x:v>49268</x:v>
+        <x:v>49543</x:v>
       </x:c>
       <x:c r="D20" s="16" t="n">
-        <x:v>110841</x:v>
+        <x:v>110657</x:v>
       </x:c>
       <x:c r="E20" s="16" t="n">
-        <x:v>54935</x:v>
+        <x:v>54866</x:v>
       </x:c>
       <x:c r="F20" s="16" t="n">
-        <x:v>55906</x:v>
+        <x:v>55791</x:v>
       </x:c>
       <x:c r="G20" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="16" t="n">
-        <x:v>26</x:v>
+        <x:v>-107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="15" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="16" t="n">
-        <x:v>163168</x:v>
+        <x:v>164869</x:v>
       </x:c>
       <x:c r="D21" s="16" t="n">
-        <x:v>354210</x:v>
+        <x:v>354767</x:v>
       </x:c>
       <x:c r="E21" s="16" t="n">
-        <x:v>176278</x:v>
+        <x:v>176428</x:v>
       </x:c>
       <x:c r="F21" s="16" t="n">
-        <x:v>177931</x:v>
+        <x:v>178338</x:v>
       </x:c>
       <x:c r="G21" s="16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H21" s="16" t="n">
-        <x:v>-77</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="15" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="16" t="n">
-        <x:v>83985</x:v>
+        <x:v>85241</x:v>
       </x:c>
       <x:c r="D22" s="16" t="n">
-        <x:v>188739</x:v>
+        <x:v>189039</x:v>
       </x:c>
       <x:c r="E22" s="16" t="n">
-        <x:v>94392</x:v>
+        <x:v>94649</x:v>
       </x:c>
       <x:c r="F22" s="16" t="n">
-        <x:v>94347</x:v>
+        <x:v>94390</x:v>
       </x:c>
       <x:c r="G22" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="16" t="n">
-        <x:v>-130</x:v>
+        <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="15" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B23" s="15" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C23" s="16" t="n">
-        <x:v>285501</x:v>
+        <x:v>289314</x:v>
       </x:c>
       <x:c r="D23" s="16" t="n">
-        <x:v>595800</x:v>
+        <x:v>597805</x:v>
       </x:c>
       <x:c r="E23" s="16" t="n">
-        <x:v>300017</x:v>
+        <x:v>301112</x:v>
       </x:c>
       <x:c r="F23" s="16" t="n">
-        <x:v>295783</x:v>
+        <x:v>296693</x:v>
       </x:c>
       <x:c r="G23" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="16" t="n">
-        <x:v>-102</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="15" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B24" s="15" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C24" s="16" t="n">
-        <x:v>33379</x:v>
+        <x:v>33555</x:v>
       </x:c>
       <x:c r="D24" s="16" t="n">
-        <x:v>75732</x:v>
+        <x:v>75445</x:v>
       </x:c>
       <x:c r="E24" s="16" t="n">
-        <x:v>37247</x:v>
+        <x:v>37094</x:v>
       </x:c>
       <x:c r="F24" s="16" t="n">
-        <x:v>38485</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="G24" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="16" t="n">
-        <x:v>-38</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="15" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B25" s="15" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C25" s="16" t="n">
-        <x:v>23509</x:v>
+        <x:v>23489</x:v>
       </x:c>
       <x:c r="D25" s="16" t="n">
-        <x:v>54658</x:v>
+        <x:v>54143</x:v>
       </x:c>
       <x:c r="E25" s="16" t="n">
-        <x:v>26644</x:v>
+        <x:v>26415</x:v>
       </x:c>
       <x:c r="F25" s="16" t="n">
-        <x:v>28014</x:v>
+        <x:v>27728</x:v>
       </x:c>
       <x:c r="G25" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="16" t="n">
-        <x:v>-88</x:v>
+        <x:v>-111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="15" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="15" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C26" s="16" t="n">
-        <x:v>161925</x:v>
+        <x:v>163660</x:v>
       </x:c>
       <x:c r="D26" s="16" t="n">
-        <x:v>340685</x:v>
+        <x:v>341531</x:v>
       </x:c>
       <x:c r="E26" s="16" t="n">
-        <x:v>166401</x:v>
+        <x:v>166617</x:v>
       </x:c>
       <x:c r="F26" s="16" t="n">
-        <x:v>174284</x:v>
+        <x:v>174914</x:v>
       </x:c>
       <x:c r="G26" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="16" t="n">
-        <x:v>-57</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="15" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B27" s="15" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C27" s="16" t="n">
-        <x:v>34822</x:v>
+        <x:v>34888</x:v>
       </x:c>
       <x:c r="D27" s="16" t="n">
-        <x:v>78532</x:v>
+        <x:v>78320</x:v>
       </x:c>
       <x:c r="E27" s="16" t="n">
-        <x:v>39285</x:v>
+        <x:v>39113</x:v>
       </x:c>
       <x:c r="F27" s="16" t="n">
-        <x:v>39247</x:v>
+        <x:v>39207</x:v>
       </x:c>
       <x:c r="G27" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="16" t="n">
-        <x:v>-71</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="15" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B28" s="15" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="16" t="n">
-        <x:v>48088</x:v>
+        <x:v>48392</x:v>
       </x:c>
       <x:c r="D28" s="16" t="n">
-        <x:v>110603</x:v>
+        <x:v>110436</x:v>
       </x:c>
       <x:c r="E28" s="16" t="n">
-        <x:v>55628</x:v>
+        <x:v>55574</x:v>
       </x:c>
       <x:c r="F28" s="16" t="n">
-        <x:v>54975</x:v>
+        <x:v>54862</x:v>
       </x:c>
       <x:c r="G28" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="16" t="n">
-        <x:v>-52</x:v>
+        <x:v>-42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="15" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B29" s="15" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="16" t="n">
-        <x:v>34893</x:v>
+        <x:v>35102</x:v>
       </x:c>
       <x:c r="D29" s="16" t="n">
-        <x:v>76873</x:v>
+        <x:v>76663</x:v>
       </x:c>
       <x:c r="E29" s="16" t="n">
-        <x:v>38502</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="F29" s="16" t="n">
-        <x:v>38371</x:v>
+        <x:v>38302</x:v>
       </x:c>
       <x:c r="G29" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="16" t="n">
-        <x:v>-47</x:v>
+        <x:v>-18</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="15" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B30" s="15" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="16" t="n">
-        <x:v>43057</x:v>
+        <x:v>43363</x:v>
       </x:c>
       <x:c r="D30" s="16" t="n">
-        <x:v>92781</x:v>
+        <x:v>92790</x:v>
       </x:c>
       <x:c r="E30" s="16" t="n">
-        <x:v>46491</x:v>
+        <x:v>46497</x:v>
       </x:c>
       <x:c r="F30" s="16" t="n">
-        <x:v>46290</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="G30" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="16" t="n">
-        <x:v>29</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="15" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B31" s="15" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="16" t="n">
-        <x:v>103968</x:v>
+        <x:v>104812</x:v>
       </x:c>
       <x:c r="D31" s="16" t="n">
-        <x:v>225072</x:v>
+        <x:v>225015</x:v>
       </x:c>
       <x:c r="E31" s="16" t="n">
-        <x:v>110670</x:v>
+        <x:v>110478</x:v>
       </x:c>
       <x:c r="F31" s="16" t="n">
-        <x:v>114402</x:v>
+        <x:v>114537</x:v>
       </x:c>
       <x:c r="G31" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="16" t="n">
-        <x:v>-133</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="15" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B32" s="15" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C32" s="16" t="n">
-        <x:v>67379</x:v>
+        <x:v>67766</x:v>
       </x:c>
       <x:c r="D32" s="16" t="n">
-        <x:v>146113</x:v>
+        <x:v>146005</x:v>
       </x:c>
       <x:c r="E32" s="16" t="n">
-        <x:v>72325</x:v>
+        <x:v>72191</x:v>
       </x:c>
       <x:c r="F32" s="16" t="n">
-        <x:v>73788</x:v>
+        <x:v>73814</x:v>
       </x:c>
       <x:c r="G32" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="16" t="n">
-        <x:v>-29</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="15" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B33" s="15" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C33" s="16" t="n">
-        <x:v>23042</x:v>
+        <x:v>23146</x:v>
       </x:c>
       <x:c r="D33" s="16" t="n">
-        <x:v>52049</x:v>
+        <x:v>51970</x:v>
       </x:c>
       <x:c r="E33" s="16" t="n">
-        <x:v>25892</x:v>
+        <x:v>25868</x:v>
       </x:c>
       <x:c r="F33" s="16" t="n">
-        <x:v>26157</x:v>
+        <x:v>26102</x:v>
       </x:c>
       <x:c r="G33" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="16" t="n">
-        <x:v>-10</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="15" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B34" s="15" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="16" t="n">
-        <x:v>51104</x:v>
+        <x:v>51544</x:v>
       </x:c>
       <x:c r="D34" s="16" t="n">
         <x:v>116401</x:v>
       </x:c>
       <x:c r="E34" s="16" t="n">
-        <x:v>57305</x:v>
+        <x:v>57224</x:v>
       </x:c>
       <x:c r="F34" s="16" t="n">
-        <x:v>59096</x:v>
+        <x:v>59177</x:v>
       </x:c>
       <x:c r="G34" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="16" t="n">
-        <x:v>-66</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="15" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="15" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C35" s="16" t="n">
-        <x:v>59666</x:v>
+        <x:v>59928</x:v>
       </x:c>
       <x:c r="D35" s="16" t="n">
-        <x:v>138637</x:v>
+        <x:v>138236</x:v>
       </x:c>
       <x:c r="E35" s="16" t="n">
-        <x:v>68861</x:v>
+        <x:v>68660</x:v>
       </x:c>
       <x:c r="F35" s="16" t="n">
-        <x:v>69776</x:v>
+        <x:v>69576</x:v>
       </x:c>
       <x:c r="G35" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="16" t="n">
-        <x:v>-34</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="15" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B36" s="15" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C36" s="16" t="n">
-        <x:v>103252</x:v>
+        <x:v>104167</x:v>
       </x:c>
       <x:c r="D36" s="16" t="n">
-        <x:v>228334</x:v>
+        <x:v>228513</x:v>
       </x:c>
       <x:c r="E36" s="16" t="n">
-        <x:v>112468</x:v>
+        <x:v>112486</x:v>
       </x:c>
       <x:c r="F36" s="16" t="n">
-        <x:v>115866</x:v>
+        <x:v>116027</x:v>
       </x:c>
       <x:c r="G36" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="16" t="n">
-        <x:v>-59</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="15" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B37" s="15" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C37" s="16" t="n">
-        <x:v>120699</x:v>
+        <x:v>121959</x:v>
       </x:c>
       <x:c r="D37" s="16" t="n">
-        <x:v>250563</x:v>
+        <x:v>250997</x:v>
       </x:c>
       <x:c r="E37" s="16" t="n">
-        <x:v>125702</x:v>
+        <x:v>125880</x:v>
       </x:c>
       <x:c r="F37" s="16" t="n">
-        <x:v>124861</x:v>
+        <x:v>125117</x:v>
       </x:c>
       <x:c r="G37" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="16" t="n">
-        <x:v>-64</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="15" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B38" s="15" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C38" s="16" t="n">
-        <x:v>150281</x:v>
+        <x:v>151341</x:v>
       </x:c>
       <x:c r="D38" s="16" t="n">
-        <x:v>338072</x:v>
+        <x:v>338001</x:v>
       </x:c>
       <x:c r="E38" s="16" t="n">
-        <x:v>166147</x:v>
+        <x:v>166009</x:v>
       </x:c>
       <x:c r="F38" s="16" t="n">
-        <x:v>171925</x:v>
+        <x:v>171992</x:v>
       </x:c>
       <x:c r="G38" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="16" t="n">
-        <x:v>-128</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="15" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B39" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C39" s="16" t="n">
-        <x:v>39811</x:v>
+        <x:v>40480</x:v>
       </x:c>
       <x:c r="D39" s="16" t="n">
-        <x:v>75839</x:v>
+        <x:v>76327</x:v>
       </x:c>
       <x:c r="E39" s="16" t="n">
-        <x:v>38482</x:v>
+        <x:v>38766</x:v>
       </x:c>
       <x:c r="F39" s="16" t="n">
-        <x:v>37357</x:v>
+        <x:v>37560</x:v>
       </x:c>
       <x:c r="G39" s="16" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H39" s="16" t="n">
-        <x:v>-3</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="15" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B40" s="15" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="16" t="n">
-        <x:v>68828</x:v>
+        <x:v>69779</x:v>
       </x:c>
       <x:c r="D40" s="16" t="n">
-        <x:v>142841</x:v>
+        <x:v>143308</x:v>
       </x:c>
       <x:c r="E40" s="16" t="n">
-        <x:v>71978</x:v>
+        <x:v>72195</x:v>
       </x:c>
       <x:c r="F40" s="16" t="n">
-        <x:v>70863</x:v>
+        <x:v>71113</x:v>
       </x:c>
       <x:c r="G40" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="16" t="n">
-        <x:v>26</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="15" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B41" s="15" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C41" s="16" t="n">
-        <x:v>63695</x:v>
+        <x:v>64115</x:v>
       </x:c>
       <x:c r="D41" s="16" t="n">
-        <x:v>140773</x:v>
+        <x:v>140424</x:v>
       </x:c>
       <x:c r="E41" s="16" t="n">
-        <x:v>68988</x:v>
+        <x:v>68784</x:v>
       </x:c>
       <x:c r="F41" s="16" t="n">
-        <x:v>71785</x:v>
+        <x:v>71640</x:v>
       </x:c>
       <x:c r="G41" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="16" t="n">
-        <x:v>-39</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="15" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B42" s="15" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="16" t="n">
-        <x:v>67101</x:v>
+        <x:v>67738</x:v>
       </x:c>
       <x:c r="D42" s="16" t="n">
-        <x:v>144602</x:v>
+        <x:v>145002</x:v>
       </x:c>
       <x:c r="E42" s="16" t="n">
-        <x:v>72377</x:v>
+        <x:v>72421</x:v>
       </x:c>
       <x:c r="F42" s="16" t="n">
-        <x:v>72225</x:v>
+        <x:v>72581</x:v>
       </x:c>
       <x:c r="G42" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="16" t="n">
-        <x:v>18</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="15" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B43" s="15" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C43" s="16" t="n">
-        <x:v>34515</x:v>
+        <x:v>34882</x:v>
       </x:c>
       <x:c r="D43" s="16" t="n">
-        <x:v>75095</x:v>
+        <x:v>75177</x:v>
       </x:c>
       <x:c r="E43" s="16" t="n">
-        <x:v>36741</x:v>
+        <x:v>36742</x:v>
       </x:c>
       <x:c r="F43" s="16" t="n">
-        <x:v>38354</x:v>
+        <x:v>38435</x:v>
       </x:c>
       <x:c r="G43" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="16" t="n">
-        <x:v>-14</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="15" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B44" s="15" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C44" s="16" t="n">
-        <x:v>42249</x:v>
+        <x:v>43014</x:v>
       </x:c>
       <x:c r="D44" s="16" t="n">
-        <x:v>84769</x:v>
+        <x:v>85587</x:v>
       </x:c>
       <x:c r="E44" s="16" t="n">
-        <x:v>43408</x:v>
+        <x:v>43816</x:v>
       </x:c>
       <x:c r="F44" s="16" t="n">
-        <x:v>41361</x:v>
+        <x:v>41771</x:v>
       </x:c>
       <x:c r="G44" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="16" t="n">
-        <x:v>6</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="15" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B45" s="15" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C45" s="16" t="n">
-        <x:v>78687</x:v>
+        <x:v>79137</x:v>
       </x:c>
       <x:c r="D45" s="16" t="n">
-        <x:v>166160</x:v>
+        <x:v>165945</x:v>
       </x:c>
       <x:c r="E45" s="16" t="n">
-        <x:v>81731</x:v>
+        <x:v>81524</x:v>
       </x:c>
       <x:c r="F45" s="16" t="n">
-        <x:v>84429</x:v>
+        <x:v>84421</x:v>
       </x:c>
       <x:c r="G45" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="16" t="n">
-        <x:v>3</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="15" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B46" s="15" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C46" s="16" t="n">
-        <x:v>32524</x:v>
+        <x:v>32844</x:v>
       </x:c>
       <x:c r="D46" s="16" t="n">
-        <x:v>73636</x:v>
+        <x:v>73701</x:v>
       </x:c>
       <x:c r="E46" s="16" t="n">
-        <x:v>36137</x:v>
+        <x:v>36219</x:v>
       </x:c>
       <x:c r="F46" s="16" t="n">
-        <x:v>37499</x:v>
+        <x:v>37482</x:v>
       </x:c>
       <x:c r="G46" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="16" t="n">
-        <x:v>-18</x:v>
+        <x:v>-17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="15" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B47" s="15" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C47" s="16" t="n">
-        <x:v>66346</x:v>
+        <x:v>66837</x:v>
       </x:c>
       <x:c r="D47" s="16" t="n">
-        <x:v>148790</x:v>
+        <x:v>148566</x:v>
       </x:c>
       <x:c r="E47" s="16" t="n">
-        <x:v>73539</x:v>
+        <x:v>73358</x:v>
       </x:c>
       <x:c r="F47" s="16" t="n">
-        <x:v>75251</x:v>
+        <x:v>75208</x:v>
       </x:c>
       <x:c r="G47" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="16" t="n">
-        <x:v>17</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="15" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B48" s="15" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C48" s="16" t="n">
-        <x:v>29136</x:v>
+        <x:v>29279</x:v>
       </x:c>
       <x:c r="D48" s="16" t="n">
-        <x:v>64170</x:v>
+        <x:v>64117</x:v>
       </x:c>
       <x:c r="E48" s="16" t="n">
-        <x:v>31376</x:v>
+        <x:v>31295</x:v>
       </x:c>
       <x:c r="F48" s="16" t="n">
-        <x:v>32794</x:v>
+        <x:v>32822</x:v>
       </x:c>
       <x:c r="G48" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="16" t="n">
-        <x:v>-60</x:v>
+        <x:v>-37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="15" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B49" s="15" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C49" s="16" t="n">
-        <x:v>45718</x:v>
+        <x:v>45850</x:v>
       </x:c>
       <x:c r="D49" s="16" t="n">
-        <x:v>94780</x:v>
+        <x:v>94520</x:v>
       </x:c>
       <x:c r="E49" s="16" t="n">
-        <x:v>48649</x:v>
+        <x:v>48530</x:v>
       </x:c>
       <x:c r="F49" s="16" t="n">
-        <x:v>46131</x:v>
+        <x:v>45990</x:v>
       </x:c>
       <x:c r="G49" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="16" t="n">
-        <x:v>6</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="15" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B50" s="15" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C50" s="16" t="n">
-        <x:v>54840</x:v>
+        <x:v>55422</x:v>
       </x:c>
       <x:c r="D50" s="16" t="n">
-        <x:v>113490</x:v>
+        <x:v>113856</x:v>
       </x:c>
       <x:c r="E50" s="16" t="n">
-        <x:v>55343</x:v>
+        <x:v>55441</x:v>
       </x:c>
       <x:c r="F50" s="16" t="n">
-        <x:v>58147</x:v>
+        <x:v>58415</x:v>
       </x:c>
       <x:c r="G50" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="16" t="n">
-        <x:v>-12</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="15" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B51" s="15" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C51" s="16" t="n">
-        <x:v>64567</x:v>
+        <x:v>64912</x:v>
       </x:c>
       <x:c r="D51" s="16" t="n">
-        <x:v>141286</x:v>
+        <x:v>141125</x:v>
       </x:c>
       <x:c r="E51" s="16" t="n">
-        <x:v>70719</x:v>
+        <x:v>70585</x:v>
       </x:c>
       <x:c r="F51" s="16" t="n">
-        <x:v>70567</x:v>
+        <x:v>70540</x:v>
       </x:c>
       <x:c r="G51" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="16" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="15" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B52" s="15" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C52" s="16" t="n">
-        <x:v>26950</x:v>
+        <x:v>27179</x:v>
       </x:c>
       <x:c r="D52" s="16" t="n">
-        <x:v>60853</x:v>
+        <x:v>60918</x:v>
       </x:c>
       <x:c r="E52" s="16" t="n">
-        <x:v>29994</x:v>
+        <x:v>30049</x:v>
       </x:c>
       <x:c r="F52" s="16" t="n">
-        <x:v>30859</x:v>
+        <x:v>30869</x:v>
       </x:c>
       <x:c r="G52" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="16" t="n">
-        <x:v>5</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="15" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B53" s="15" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C53" s="16" t="n">
-        <x:v>47470</x:v>
+        <x:v>47667</x:v>
       </x:c>
       <x:c r="D53" s="16" t="n">
-        <x:v>99279</x:v>
+        <x:v>99024</x:v>
       </x:c>
       <x:c r="E53" s="16" t="n">
-        <x:v>49251</x:v>
+        <x:v>49118</x:v>
       </x:c>
       <x:c r="F53" s="16" t="n">
-        <x:v>50028</x:v>
+        <x:v>49906</x:v>
       </x:c>
       <x:c r="G53" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="16" t="n">
-        <x:v>-12</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="15" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B54" s="15" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C54" s="16" t="n">
-        <x:v>21768</x:v>
+        <x:v>21878</x:v>
       </x:c>
       <x:c r="D54" s="16" t="n">
-        <x:v>48250</x:v>
+        <x:v>48138</x:v>
       </x:c>
       <x:c r="E54" s="16" t="n">
-        <x:v>24073</x:v>
+        <x:v>24042</x:v>
       </x:c>
       <x:c r="F54" s="16" t="n">
-        <x:v>24177</x:v>
+        <x:v>24096</x:v>
       </x:c>
       <x:c r="G54" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="16" t="n">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="15" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B55" s="15" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C55" s="16" t="n">
-        <x:v>33041</x:v>
+        <x:v>33393</x:v>
       </x:c>
       <x:c r="D55" s="16" t="n">
-        <x:v>69849</x:v>
+        <x:v>69770</x:v>
       </x:c>
       <x:c r="E55" s="16" t="n">
-        <x:v>34336</x:v>
+        <x:v>34242</x:v>
       </x:c>
       <x:c r="F55" s="16" t="n">
-        <x:v>35513</x:v>
+        <x:v>35528</x:v>
       </x:c>
       <x:c r="G55" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="16" t="n">
-        <x:v>-11</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="15" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B56" s="15" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C56" s="16" t="n">
-        <x:v>23549</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="D56" s="16" t="n">
-        <x:v>52955</x:v>
+        <x:v>52747</x:v>
       </x:c>
       <x:c r="E56" s="16" t="n">
-        <x:v>26152</x:v>
+        <x:v>26066</x:v>
       </x:c>
       <x:c r="F56" s="16" t="n">
-        <x:v>26803</x:v>
+        <x:v>26681</x:v>
       </x:c>
       <x:c r="G56" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="16" t="n">
-        <x:v>-43</x:v>
+        <x:v>-35</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="15" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B57" s="15" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C57" s="16" t="n">
-        <x:v>29613</x:v>
+        <x:v>29898</x:v>
       </x:c>
       <x:c r="D57" s="16" t="n">
-        <x:v>70924</x:v>
+        <x:v>70823</x:v>
       </x:c>
       <x:c r="E57" s="16" t="n">
-        <x:v>35126</x:v>
+        <x:v>35062</x:v>
       </x:c>
       <x:c r="F57" s="16" t="n">
-        <x:v>35798</x:v>
+        <x:v>35761</x:v>
       </x:c>
       <x:c r="G57" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="16" t="n">
-        <x:v>-29</x:v>
+        <x:v>-33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="15" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B58" s="15" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C58" s="16" t="n">
-        <x:v>52467</x:v>
+        <x:v>52922</x:v>
       </x:c>
       <x:c r="D58" s="16" t="n">
-        <x:v>113612</x:v>
+        <x:v>113694</x:v>
       </x:c>
       <x:c r="E58" s="16" t="n">
-        <x:v>55765</x:v>
+        <x:v>55725</x:v>
       </x:c>
       <x:c r="F58" s="16" t="n">
-        <x:v>57847</x:v>
+        <x:v>57969</x:v>
       </x:c>
       <x:c r="G58" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="16" t="n">
-        <x:v>-28</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="15" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B59" s="15" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C59" s="16" t="n">
-        <x:v>21950</x:v>
+        <x:v>22074</x:v>
       </x:c>
       <x:c r="D59" s="16" t="n">
-        <x:v>52031</x:v>
+        <x:v>51861</x:v>
       </x:c>
       <x:c r="E59" s="16" t="n">
-        <x:v>25636</x:v>
+        <x:v>25530</x:v>
       </x:c>
       <x:c r="F59" s="16" t="n">
-        <x:v>26395</x:v>
+        <x:v>26331</x:v>
       </x:c>
       <x:c r="G59" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="16" t="n">
-        <x:v>-25</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="15" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B60" s="15" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C60" s="16" t="n">
-        <x:v>19169</x:v>
+        <x:v>19314</x:v>
       </x:c>
       <x:c r="D60" s="16" t="n">
-        <x:v>44806</x:v>
+        <x:v>44821</x:v>
       </x:c>
       <x:c r="E60" s="16" t="n">
-        <x:v>22384</x:v>
+        <x:v>22399</x:v>
       </x:c>
       <x:c r="F60" s="16" t="n">
         <x:v>22422</x:v>
       </x:c>
       <x:c r="G60" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="16" t="n">
-        <x:v>-9</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="15" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B61" s="15" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C61" s="16" t="n">
-        <x:v>19169</x:v>
+        <x:v>19314</x:v>
       </x:c>
       <x:c r="D61" s="16" t="n">
-        <x:v>44806</x:v>
+        <x:v>44821</x:v>
       </x:c>
       <x:c r="E61" s="16" t="n">
-        <x:v>22384</x:v>
+        <x:v>22399</x:v>
       </x:c>
       <x:c r="F61" s="16" t="n">
         <x:v>22422</x:v>
       </x:c>
       <x:c r="G61" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="16" t="n">
-        <x:v>-9</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="15" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B62" s="15" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C62" s="16" t="n">
-        <x:v>36611</x:v>
+        <x:v>36787</x:v>
       </x:c>
       <x:c r="D62" s="16" t="n">
-        <x:v>81601</x:v>
+        <x:v>81258</x:v>
       </x:c>
       <x:c r="E62" s="16" t="n">
-        <x:v>40148</x:v>
+        <x:v>39946</x:v>
       </x:c>
       <x:c r="F62" s="16" t="n">
-        <x:v>41453</x:v>
+        <x:v>41312</x:v>
       </x:c>
       <x:c r="G62" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="16" t="n">
-        <x:v>-121</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="15" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B63" s="15" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C63" s="16" t="n">
-        <x:v>15667</x:v>
+        <x:v>15739</x:v>
       </x:c>
       <x:c r="D63" s="16" t="n">
-        <x:v>37566</x:v>
+        <x:v>37411</x:v>
       </x:c>
       <x:c r="E63" s="16" t="n">
-        <x:v>18349</x:v>
+        <x:v>18271</x:v>
       </x:c>
       <x:c r="F63" s="16" t="n">
-        <x:v>19217</x:v>
+        <x:v>19140</x:v>
       </x:c>
       <x:c r="G63" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="16" t="n">
-        <x:v>-71</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="15" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B64" s="15" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C64" s="16" t="n">
-        <x:v>16284</x:v>
+        <x:v>16388</x:v>
       </x:c>
       <x:c r="D64" s="16" t="n">
-        <x:v>33838</x:v>
+        <x:v>33735</x:v>
       </x:c>
       <x:c r="E64" s="16" t="n">
-        <x:v>16769</x:v>
+        <x:v>16681</x:v>
       </x:c>
       <x:c r="F64" s="16" t="n">
-        <x:v>17069</x:v>
+        <x:v>17054</x:v>
       </x:c>
       <x:c r="G64" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="16" t="n">
-        <x:v>-34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="15" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B65" s="15" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C65" s="16" t="n">
         <x:v>4660</x:v>
       </x:c>
       <x:c r="D65" s="16" t="n">
-        <x:v>10197</x:v>
+        <x:v>10112</x:v>
       </x:c>
       <x:c r="E65" s="16" t="n">
-        <x:v>5030</x:v>
+        <x:v>4994</x:v>
       </x:c>
       <x:c r="F65" s="16" t="n">
-        <x:v>5167</x:v>
+        <x:v>5118</x:v>
       </x:c>
       <x:c r="G65" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="16" t="n">
-        <x:v>-16</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="15" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B66" s="15" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C66" s="16" t="n">
-        <x:v>52202</x:v>
+        <x:v>52354</x:v>
       </x:c>
       <x:c r="D66" s="16" t="n">
-        <x:v>121117</x:v>
+        <x:v>120380</x:v>
       </x:c>
       <x:c r="E66" s="16" t="n">
-        <x:v>60675</x:v>
+        <x:v>60336</x:v>
       </x:c>
       <x:c r="F66" s="16" t="n">
-        <x:v>60442</x:v>
+        <x:v>60044</x:v>
       </x:c>
       <x:c r="G66" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="16" t="n">
-        <x:v>-70</x:v>
+        <x:v>-157</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="15" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B67" s="15" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C67" s="16" t="n">
-        <x:v>8263</x:v>
+        <x:v>8328</x:v>
       </x:c>
       <x:c r="D67" s="16" t="n">
-        <x:v>20050</x:v>
+        <x:v>19982</x:v>
       </x:c>
       <x:c r="E67" s="16" t="n">
-        <x:v>10231</x:v>
+        <x:v>10188</x:v>
       </x:c>
       <x:c r="F67" s="16" t="n">
-        <x:v>9819</x:v>
+        <x:v>9794</x:v>
       </x:c>
       <x:c r="G67" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="16" t="n">
-        <x:v>25</x:v>
+        <x:v>-21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="15" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B68" s="15" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C68" s="16" t="n">
-        <x:v>7846</x:v>
+        <x:v>7897</x:v>
       </x:c>
       <x:c r="D68" s="16" t="n">
-        <x:v>17396</x:v>
+        <x:v>17343</x:v>
       </x:c>
       <x:c r="E68" s="16" t="n">
-        <x:v>8653</x:v>
+        <x:v>8639</x:v>
       </x:c>
       <x:c r="F68" s="16" t="n">
-        <x:v>8743</x:v>
+        <x:v>8704</x:v>
       </x:c>
       <x:c r="G68" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="16" t="n">
-        <x:v>-34</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="15" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B69" s="15" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C69" s="16" t="n">
-        <x:v>11861</x:v>
+        <x:v>11882</x:v>
       </x:c>
       <x:c r="D69" s="16" t="n">
-        <x:v>26365</x:v>
+        <x:v>26179</x:v>
       </x:c>
       <x:c r="E69" s="16" t="n">
-        <x:v>13137</x:v>
+        <x:v>13053</x:v>
       </x:c>
       <x:c r="F69" s="16" t="n">
-        <x:v>13228</x:v>
+        <x:v>13126</x:v>
       </x:c>
       <x:c r="G69" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="16" t="n">
-        <x:v>4</x:v>
+        <x:v>-36</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="15" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B70" s="15" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C70" s="16" t="n">
-        <x:v>7542</x:v>
+        <x:v>7599</x:v>
       </x:c>
       <x:c r="D70" s="16" t="n">
-        <x:v>18148</x:v>
+        <x:v>18073</x:v>
       </x:c>
       <x:c r="E70" s="16" t="n">
-        <x:v>9200</x:v>
+        <x:v>9165</x:v>
       </x:c>
       <x:c r="F70" s="16" t="n">
-        <x:v>8948</x:v>
+        <x:v>8908</x:v>
       </x:c>
       <x:c r="G70" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="16" t="n">
-        <x:v>-3</x:v>
+        <x:v>-27</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="15" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B71" s="15" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C71" s="16" t="n">
-        <x:v>7028</x:v>
+        <x:v>7001</x:v>
       </x:c>
       <x:c r="D71" s="16" t="n">
-        <x:v>16827</x:v>
+        <x:v>16680</x:v>
       </x:c>
       <x:c r="E71" s="16" t="n">
-        <x:v>8467</x:v>
+        <x:v>8411</x:v>
       </x:c>
       <x:c r="F71" s="16" t="n">
-        <x:v>8360</x:v>
+        <x:v>8269</x:v>
       </x:c>
       <x:c r="G71" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="16" t="n">
-        <x:v>-41</x:v>
+        <x:v>-52</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="15" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B72" s="15" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C72" s="16" t="n">
-        <x:v>5436</x:v>
+        <x:v>5439</x:v>
       </x:c>
       <x:c r="D72" s="16" t="n">
-        <x:v>12598</x:v>
+        <x:v>12544</x:v>
       </x:c>
       <x:c r="E72" s="16" t="n">
-        <x:v>6097</x:v>
+        <x:v>6070</x:v>
       </x:c>
       <x:c r="F72" s="16" t="n">
-        <x:v>6501</x:v>
+        <x:v>6474</x:v>
       </x:c>
       <x:c r="G72" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="16" t="n">
-        <x:v>-15</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="15" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B73" s="15" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C73" s="16" t="n">
-        <x:v>4226</x:v>
+        <x:v>4208</x:v>
       </x:c>
       <x:c r="D73" s="16" t="n">
-        <x:v>9733</x:v>
+        <x:v>9579</x:v>
       </x:c>
       <x:c r="E73" s="16" t="n">
-        <x:v>4890</x:v>
+        <x:v>4810</x:v>
       </x:c>
       <x:c r="F73" s="16" t="n">
-        <x:v>4843</x:v>
+        <x:v>4769</x:v>
       </x:c>
       <x:c r="G73" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="16" t="n">
-        <x:v>-6</x:v>
+        <x:v>-33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="15" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B74" s="15" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C74" s="16" t="n">
-        <x:v>14012</x:v>
+        <x:v>13952</x:v>
       </x:c>
       <x:c r="D74" s="16" t="n">
-        <x:v>33821</x:v>
+        <x:v>33373</x:v>
       </x:c>
       <x:c r="E74" s="16" t="n">
-        <x:v>16673</x:v>
+        <x:v>16455</x:v>
       </x:c>
       <x:c r="F74" s="16" t="n">
-        <x:v>17148</x:v>
+        <x:v>16918</x:v>
       </x:c>
       <x:c r="G74" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="16" t="n">
-        <x:v>-59</x:v>
+        <x:v>-91</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="15" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B75" s="15" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C75" s="16" t="n">
-        <x:v>3046</x:v>
+        <x:v>3049</x:v>
       </x:c>
       <x:c r="D75" s="16" t="n">
-        <x:v>7352</x:v>
+        <x:v>7267</x:v>
       </x:c>
       <x:c r="E75" s="16" t="n">
-        <x:v>3652</x:v>
+        <x:v>3608</x:v>
       </x:c>
       <x:c r="F75" s="16" t="n">
-        <x:v>3700</x:v>
+        <x:v>3659</x:v>
       </x:c>
       <x:c r="G75" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="16" t="n">
-        <x:v>-16</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="15" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B76" s="15" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C76" s="16" t="n">
-        <x:v>3520</x:v>
+        <x:v>3503</x:v>
       </x:c>
       <x:c r="D76" s="16" t="n">
-        <x:v>8497</x:v>
+        <x:v>8405</x:v>
       </x:c>
       <x:c r="E76" s="16" t="n">
-        <x:v>4177</x:v>
+        <x:v>4139</x:v>
       </x:c>
       <x:c r="F76" s="16" t="n">
-        <x:v>4320</x:v>
+        <x:v>4266</x:v>
       </x:c>
       <x:c r="G76" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="16" t="n">
-        <x:v>-9</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="15" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B77" s="15" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C77" s="16" t="n">
-        <x:v>2546</x:v>
+        <x:v>2544</x:v>
       </x:c>
       <x:c r="D77" s="16" t="n">
-        <x:v>6155</x:v>
+        <x:v>6087</x:v>
       </x:c>
       <x:c r="E77" s="16" t="n">
-        <x:v>3038</x:v>
+        <x:v>2997</x:v>
       </x:c>
       <x:c r="F77" s="16" t="n">
-        <x:v>3117</x:v>
+        <x:v>3090</x:v>
       </x:c>
       <x:c r="G77" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="16" t="n">
-        <x:v>-8</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="15" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B78" s="15" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C78" s="16" t="n">
-        <x:v>3964</x:v>
+        <x:v>3925</x:v>
       </x:c>
       <x:c r="D78" s="16" t="n">
-        <x:v>9512</x:v>
+        <x:v>9353</x:v>
       </x:c>
       <x:c r="E78" s="16" t="n">
-        <x:v>4683</x:v>
+        <x:v>4606</x:v>
       </x:c>
       <x:c r="F78" s="16" t="n">
-        <x:v>4829</x:v>
+        <x:v>4747</x:v>
       </x:c>
       <x:c r="G78" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="16" t="n">
-        <x:v>-16</x:v>
+        <x:v>-32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="15" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B79" s="15" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C79" s="16" t="n">
-        <x:v>936</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D79" s="16" t="n">
-        <x:v>2305</x:v>
+        <x:v>2261</x:v>
       </x:c>
       <x:c r="E79" s="16" t="n">
-        <x:v>1123</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="F79" s="16" t="n">
-        <x:v>1182</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="G79" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="16" t="n">
-        <x:v>-10</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="15" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B80" s="15" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C80" s="16" t="n">
-        <x:v>22212</x:v>
+        <x:v>38618</x:v>
       </x:c>
       <x:c r="D80" s="16" t="n">
-        <x:v>53008</x:v>
+        <x:v>52766</x:v>
       </x:c>
       <x:c r="E80" s="16" t="n">
-        <x:v>26518</x:v>
+        <x:v>26387</x:v>
       </x:c>
       <x:c r="F80" s="16" t="n">
-        <x:v>26490</x:v>
+        <x:v>26379</x:v>
       </x:c>
       <x:c r="G80" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="16" t="n">
-        <x:v>4</x:v>
+        <x:v>-44</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="15" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B81" s="15" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C81" s="16" t="n">
-        <x:v>4007</x:v>
+        <x:v>4026</x:v>
       </x:c>
       <x:c r="D81" s="16" t="n">
-        <x:v>10522</x:v>
+        <x:v>10447</x:v>
       </x:c>
       <x:c r="E81" s="16" t="n">
-        <x:v>5275</x:v>
+        <x:v>5234</x:v>
       </x:c>
       <x:c r="F81" s="16" t="n">
-        <x:v>5247</x:v>
+        <x:v>5213</x:v>
       </x:c>
       <x:c r="G81" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="16" t="n">
-        <x:v>-6</x:v>
+        <x:v>-33</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="15" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B82" s="15" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C82" s="16" t="n">
-        <x:v>5462</x:v>
+        <x:v>5495</x:v>
       </x:c>
       <x:c r="D82" s="16" t="n">
-        <x:v>12604</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="E82" s="16" t="n">
-        <x:v>6400</x:v>
+        <x:v>6374</x:v>
       </x:c>
       <x:c r="F82" s="16" t="n">
-        <x:v>6204</x:v>
+        <x:v>6213</x:v>
       </x:c>
       <x:c r="G82" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="16" t="n">
-        <x:v>22</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="15" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B83" s="15" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C83" s="16" t="n">
-        <x:v>12743</x:v>
+        <x:v>29097</x:v>
       </x:c>
       <x:c r="D83" s="16" t="n">
-        <x:v>29882</x:v>
+        <x:v>29732</x:v>
       </x:c>
       <x:c r="E83" s="16" t="n">
-        <x:v>14843</x:v>
+        <x:v>14779</x:v>
       </x:c>
       <x:c r="F83" s="16" t="n">
-        <x:v>15039</x:v>
+        <x:v>14953</x:v>
       </x:c>
       <x:c r="G83" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="16" t="n">
-        <x:v>-12</x:v>
+        <x:v>-27</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="15" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B84" s="15" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C84" s="16" t="n">
-        <x:v>13887</x:v>
+        <x:v>13909</x:v>
       </x:c>
       <x:c r="D84" s="16" t="n">
-        <x:v>30741</x:v>
+        <x:v>30548</x:v>
       </x:c>
       <x:c r="E84" s="16" t="n">
-        <x:v>15237</x:v>
+        <x:v>15161</x:v>
       </x:c>
       <x:c r="F84" s="16" t="n">
-        <x:v>15504</x:v>
+        <x:v>15387</x:v>
       </x:c>
       <x:c r="G84" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="16" t="n">
-        <x:v>-16</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="15" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B85" s="15" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C85" s="16" t="n">
-        <x:v>13887</x:v>
+        <x:v>13909</x:v>
       </x:c>
       <x:c r="D85" s="16" t="n">
-        <x:v>30741</x:v>
+        <x:v>30548</x:v>
       </x:c>
       <x:c r="E85" s="16" t="n">
-        <x:v>15237</x:v>
+        <x:v>15161</x:v>
       </x:c>
       <x:c r="F85" s="16" t="n">
-        <x:v>15504</x:v>
+        <x:v>15387</x:v>
       </x:c>
       <x:c r="G85" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="16" t="n">
-        <x:v>-16</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="15" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B86" s="15" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C86" s="16" t="n">
-        <x:v>15327</x:v>
+        <x:v>15426</x:v>
       </x:c>
       <x:c r="D86" s="16" t="n">
-        <x:v>33584</x:v>
+        <x:v>33559</x:v>
       </x:c>
       <x:c r="E86" s="16" t="n">
-        <x:v>16787</x:v>
+        <x:v>16769</x:v>
       </x:c>
       <x:c r="F86" s="16" t="n">
-        <x:v>16797</x:v>
+        <x:v>16790</x:v>
       </x:c>
       <x:c r="G86" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="16" t="n">
-        <x:v>12</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="15" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B87" s="15" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C87" s="16" t="n">
-        <x:v>15327</x:v>
+        <x:v>15426</x:v>
       </x:c>
       <x:c r="D87" s="16" t="n">
-        <x:v>33584</x:v>
+        <x:v>33559</x:v>
       </x:c>
       <x:c r="E87" s="16" t="n">
-        <x:v>16787</x:v>
+        <x:v>16769</x:v>
       </x:c>
       <x:c r="F87" s="16" t="n">
-        <x:v>16797</x:v>
+        <x:v>16790</x:v>
       </x:c>
       <x:c r="G87" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="16" t="n">
-        <x:v>12</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="15" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B88" s="15" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C88" s="16" t="n">
-        <x:v>29959</x:v>
+        <x:v>30108</x:v>
       </x:c>
       <x:c r="D88" s="16" t="n">
-        <x:v>69489</x:v>
+        <x:v>69294</x:v>
       </x:c>
       <x:c r="E88" s="16" t="n">
-        <x:v>34735</x:v>
+        <x:v>34657</x:v>
       </x:c>
       <x:c r="F88" s="16" t="n">
-        <x:v>34754</x:v>
+        <x:v>34637</x:v>
       </x:c>
       <x:c r="G88" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="16" t="n">
-        <x:v>-41</x:v>
+        <x:v>-29</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="15" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B89" s="15" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C89" s="16" t="n">
-        <x:v>18779</x:v>
+        <x:v>18870</x:v>
       </x:c>
       <x:c r="D89" s="16" t="n">
-        <x:v>42520</x:v>
+        <x:v>42370</x:v>
       </x:c>
       <x:c r="E89" s="16" t="n">
-        <x:v>21155</x:v>
+        <x:v>21087</x:v>
       </x:c>
       <x:c r="F89" s="16" t="n">
-        <x:v>21365</x:v>
+        <x:v>21283</x:v>
       </x:c>
       <x:c r="G89" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="16" t="n">
-        <x:v>-29</x:v>
+        <x:v>-46</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="15" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B90" s="15" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C90" s="16" t="n">
-        <x:v>11180</x:v>
+        <x:v>11238</x:v>
       </x:c>
       <x:c r="D90" s="16" t="n">
-        <x:v>26969</x:v>
+        <x:v>26924</x:v>
       </x:c>
       <x:c r="E90" s="16" t="n">
-        <x:v>13580</x:v>
+        <x:v>13570</x:v>
       </x:c>
       <x:c r="F90" s="16" t="n">
-        <x:v>13389</x:v>
+        <x:v>13354</x:v>
       </x:c>
       <x:c r="G90" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="16" t="n">
-        <x:v>-12</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>令和7年12月1日</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>令和7年12月1日!Print_Titles</vt:lpstr>
+      <vt:lpstr>令和8年5月1日</vt:lpstr>
+      <vt:lpstr>令和8年5月1日!Print_Area</vt:lpstr>
+      <vt:lpstr>令和8年5月1日!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>