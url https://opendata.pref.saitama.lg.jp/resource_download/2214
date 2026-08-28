--- v3 (2026-06-01)
+++ v4 (2026-08-28)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad7d53531014c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af0df91b4a724e92a4681b02963bdef5.psmdcp" Id="R5365dbffb90745a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df0d3c668b846bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d272d44ae1ad4152bfef903abf4a23c9.psmdcp" Id="R20e7aa6182984c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="令和8年5月1日" sheetId="2" r:id="rId2"/>
+    <x:sheet name="令和8年7月1日" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <x:si>
-    <x:t>埼玉県推計人口　令和8年5月1日現在</x:t>
-[...2 lines deleted...]
-    <x:t>Population of Saitama Prefecture as at May 1, 2026</x:t>
+    <x:t>埼玉県推計人口　令和8年7月1日現在</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Population of Saitama Prefecture as at July 1, 2026</x:t>
   </x:si>
   <x:si>
     <x:t>人口</x:t>
   </x:si>
   <x:si>
     <x:t>Population</x:t>
   </x:si>
   <x:si>
     <x:t>前月</x:t>
   </x:si>
   <x:si>
     <x:t>市町村</x:t>
   </x:si>
   <x:si>
     <x:t>世帯数</x:t>
   </x:si>
   <x:si>
     <x:t>からの</x:t>
   </x:si>
   <x:si>
     <x:t>総数</x:t>
   </x:si>
   <x:si>
     <x:t>男</x:t>
   </x:si>
@@ -1310,2240 +1310,2240 @@
       </x:c>
       <x:c r="D6" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E6" s="11" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="11" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G6" s="11" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H6" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="13" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B7" s="13" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="14" t="n">
-        <x:v>3416281</x:v>
+        <x:v>3326225</x:v>
       </x:c>
       <x:c r="D7" s="14" t="n">
-        <x:v>7328715</x:v>
+        <x:v>7291227</x:v>
       </x:c>
       <x:c r="E7" s="14" t="n">
-        <x:v>3631043</x:v>
+        <x:v>3607279</x:v>
       </x:c>
       <x:c r="F7" s="14" t="n">
-        <x:v>3697670</x:v>
+        <x:v>3683947</x:v>
       </x:c>
       <x:c r="G7" s="14" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="14" t="n">
-        <x:v>7936</x:v>
+        <x:v>-388</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="15" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="15" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="16" t="n">
-        <x:v>3195813</x:v>
+        <x:v>3127387</x:v>
       </x:c>
       <x:c r="D8" s="16" t="n">
-        <x:v>6862716</x:v>
+        <x:v>6828567</x:v>
       </x:c>
       <x:c r="E8" s="16" t="n">
-        <x:v>3398933</x:v>
+        <x:v>3377156</x:v>
       </x:c>
       <x:c r="F8" s="16" t="n">
-        <x:v>3463781</x:v>
+        <x:v>3451410</x:v>
       </x:c>
       <x:c r="G8" s="16" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="16" t="n">
-        <x:v>8169</x:v>
+        <x:v>-321</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="15" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B9" s="15" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="16" t="n">
-        <x:v>220468</x:v>
+        <x:v>198838</x:v>
       </x:c>
       <x:c r="D9" s="16" t="n">
-        <x:v>465999</x:v>
+        <x:v>462660</x:v>
       </x:c>
       <x:c r="E9" s="16" t="n">
-        <x:v>232110</x:v>
+        <x:v>230123</x:v>
       </x:c>
       <x:c r="F9" s="16" t="n">
-        <x:v>233889</x:v>
+        <x:v>232537</x:v>
       </x:c>
       <x:c r="G9" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="16" t="n">
-        <x:v>-233</x:v>
+        <x:v>-67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="15" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B10" s="15" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C10" s="16" t="n">
-        <x:v>636362</x:v>
+        <x:v>626074</x:v>
       </x:c>
       <x:c r="D10" s="16" t="n">
-        <x:v>1362009</x:v>
+        <x:v>1351061</x:v>
       </x:c>
       <x:c r="E10" s="16" t="n">
-        <x:v>668767</x:v>
+        <x:v>663091</x:v>
       </x:c>
       <x:c r="F10" s="16" t="n">
-        <x:v>693242</x:v>
+        <x:v>687970</x:v>
       </x:c>
       <x:c r="G10" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="16" t="n">
-        <x:v>2259</x:v>
+        <x:v>-21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="15" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B11" s="15" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C11" s="16" t="n">
-        <x:v>42310</x:v>
+        <x:v>41561</x:v>
       </x:c>
       <x:c r="D11" s="16" t="n">
-        <x:v>96537</x:v>
+        <x:v>94327</x:v>
       </x:c>
       <x:c r="E11" s="16" t="n">
-        <x:v>47193</x:v>
+        <x:v>45680</x:v>
       </x:c>
       <x:c r="F11" s="16" t="n">
-        <x:v>49344</x:v>
+        <x:v>48647</x:v>
       </x:c>
       <x:c r="G11" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="16" t="n">
-        <x:v>111</x:v>
+        <x:v>-56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="15" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="15" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C12" s="16" t="n">
-        <x:v>72868</x:v>
+        <x:v>71127</x:v>
       </x:c>
       <x:c r="D12" s="16" t="n">
-        <x:v>152803</x:v>
+        <x:v>148395</x:v>
       </x:c>
       <x:c r="E12" s="16" t="n">
-        <x:v>74613</x:v>
+        <x:v>72125</x:v>
       </x:c>
       <x:c r="F12" s="16" t="n">
-        <x:v>78190</x:v>
+        <x:v>76270</x:v>
       </x:c>
       <x:c r="G12" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="16" t="n">
-        <x:v>549</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="15" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="15" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="16" t="n">
-        <x:v>62838</x:v>
+        <x:v>65731</x:v>
       </x:c>
       <x:c r="D13" s="16" t="n">
-        <x:v>127274</x:v>
+        <x:v>126236</x:v>
       </x:c>
       <x:c r="E13" s="16" t="n">
-        <x:v>63090</x:v>
+        <x:v>62476</x:v>
       </x:c>
       <x:c r="F13" s="16" t="n">
-        <x:v>64184</x:v>
+        <x:v>63760</x:v>
       </x:c>
       <x:c r="G13" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="16" t="n">
-        <x:v>282</x:v>
+        <x:v>-46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="15" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="15" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C14" s="16" t="n">
-        <x:v>76783</x:v>
+        <x:v>74550</x:v>
       </x:c>
       <x:c r="D14" s="16" t="n">
-        <x:v>167488</x:v>
+        <x:v>167410</x:v>
       </x:c>
       <x:c r="E14" s="16" t="n">
-        <x:v>81584</x:v>
+        <x:v>81683</x:v>
       </x:c>
       <x:c r="F14" s="16" t="n">
-        <x:v>85904</x:v>
+        <x:v>85727</x:v>
       </x:c>
       <x:c r="G14" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="16" t="n">
-        <x:v>83</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="15" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="15" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C15" s="16" t="n">
-        <x:v>51208</x:v>
+        <x:v>50051</x:v>
       </x:c>
       <x:c r="D15" s="16" t="n">
-        <x:v>104833</x:v>
+        <x:v>104334</x:v>
       </x:c>
       <x:c r="E15" s="16" t="n">
-        <x:v>51477</x:v>
+        <x:v>51264</x:v>
       </x:c>
       <x:c r="F15" s="16" t="n">
-        <x:v>53356</x:v>
+        <x:v>53070</x:v>
       </x:c>
       <x:c r="G15" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="16" t="n">
-        <x:v>281</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="15" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B16" s="15" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C16" s="16" t="n">
-        <x:v>49936</x:v>
+        <x:v>49020</x:v>
       </x:c>
       <x:c r="D16" s="16" t="n">
-        <x:v>99465</x:v>
+        <x:v>99263</x:v>
       </x:c>
       <x:c r="E16" s="16" t="n">
-        <x:v>49903</x:v>
+        <x:v>49762</x:v>
       </x:c>
       <x:c r="F16" s="16" t="n">
-        <x:v>49562</x:v>
+        <x:v>49501</x:v>
       </x:c>
       <x:c r="G16" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="16" t="n">
-        <x:v>334</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="15" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B17" s="15" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C17" s="16" t="n">
-        <x:v>80591</x:v>
+        <x:v>78761</x:v>
       </x:c>
       <x:c r="D17" s="16" t="n">
-        <x:v>169789</x:v>
+        <x:v>170227</x:v>
       </x:c>
       <x:c r="E17" s="16" t="n">
-        <x:v>81531</x:v>
+        <x:v>82223</x:v>
       </x:c>
       <x:c r="F17" s="16" t="n">
-        <x:v>88258</x:v>
+        <x:v>88004</x:v>
       </x:c>
       <x:c r="G17" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="16" t="n">
-        <x:v>135</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="15" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B18" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C18" s="16" t="n">
-        <x:v>93067</x:v>
+        <x:v>91445</x:v>
       </x:c>
       <x:c r="D18" s="16" t="n">
-        <x:v>196909</x:v>
+        <x:v>197147</x:v>
       </x:c>
       <x:c r="E18" s="16" t="n">
-        <x:v>97624</x:v>
+        <x:v>97664</x:v>
       </x:c>
       <x:c r="F18" s="16" t="n">
-        <x:v>99285</x:v>
+        <x:v>99483</x:v>
       </x:c>
       <x:c r="G18" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="16" t="n">
-        <x:v>439</x:v>
+        <x:v>-57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="15" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B19" s="15" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="16" t="n">
-        <x:v>57218</x:v>
+        <x:v>55688</x:v>
       </x:c>
       <x:c r="D19" s="16" t="n">
-        <x:v>136254</x:v>
+        <x:v>133443</x:v>
       </x:c>
       <x:c r="E19" s="16" t="n">
-        <x:v>66886</x:v>
+        <x:v>65624</x:v>
       </x:c>
       <x:c r="F19" s="16" t="n">
-        <x:v>69368</x:v>
+        <x:v>67819</x:v>
       </x:c>
       <x:c r="G19" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="16" t="n">
-        <x:v>152</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="15" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B20" s="15" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C20" s="16" t="n">
-        <x:v>49543</x:v>
+        <x:v>48140</x:v>
       </x:c>
       <x:c r="D20" s="16" t="n">
-        <x:v>110657</x:v>
+        <x:v>110279</x:v>
       </x:c>
       <x:c r="E20" s="16" t="n">
-        <x:v>54866</x:v>
+        <x:v>54590</x:v>
       </x:c>
       <x:c r="F20" s="16" t="n">
-        <x:v>55791</x:v>
+        <x:v>55689</x:v>
       </x:c>
       <x:c r="G20" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="16" t="n">
-        <x:v>-107</x:v>
+        <x:v>-92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="15" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="15" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="16" t="n">
-        <x:v>164869</x:v>
+        <x:v>160311</x:v>
       </x:c>
       <x:c r="D21" s="16" t="n">
-        <x:v>354767</x:v>
+        <x:v>355390</x:v>
       </x:c>
       <x:c r="E21" s="16" t="n">
-        <x:v>176428</x:v>
+        <x:v>176109</x:v>
       </x:c>
       <x:c r="F21" s="16" t="n">
-        <x:v>178338</x:v>
+        <x:v>179281</x:v>
       </x:c>
       <x:c r="G21" s="16" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="16" t="n">
-        <x:v>475</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="15" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="16" t="n">
-        <x:v>85241</x:v>
+        <x:v>83239</x:v>
       </x:c>
       <x:c r="D22" s="16" t="n">
-        <x:v>189039</x:v>
+        <x:v>188182</x:v>
       </x:c>
       <x:c r="E22" s="16" t="n">
-        <x:v>94649</x:v>
+        <x:v>94077</x:v>
       </x:c>
       <x:c r="F22" s="16" t="n">
-        <x:v>94390</x:v>
+        <x:v>94105</x:v>
       </x:c>
       <x:c r="G22" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="16" t="n">
-        <x:v>1030</x:v>
+        <x:v>-62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="15" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B23" s="15" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C23" s="16" t="n">
-        <x:v>289314</x:v>
+        <x:v>280790</x:v>
       </x:c>
       <x:c r="D23" s="16" t="n">
-        <x:v>597805</x:v>
+        <x:v>593969</x:v>
       </x:c>
       <x:c r="E23" s="16" t="n">
-        <x:v>301112</x:v>
+        <x:v>298496</x:v>
       </x:c>
       <x:c r="F23" s="16" t="n">
-        <x:v>296693</x:v>
+        <x:v>295473</x:v>
       </x:c>
       <x:c r="G23" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="16" t="n">
-        <x:v>1160</x:v>
+        <x:v>-202</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="15" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B24" s="15" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C24" s="16" t="n">
-        <x:v>33555</x:v>
+        <x:v>33196</x:v>
       </x:c>
       <x:c r="D24" s="16" t="n">
-        <x:v>75445</x:v>
+        <x:v>75820</x:v>
       </x:c>
       <x:c r="E24" s="16" t="n">
-        <x:v>37094</x:v>
+        <x:v>37263</x:v>
       </x:c>
       <x:c r="F24" s="16" t="n">
-        <x:v>38351</x:v>
+        <x:v>38557</x:v>
       </x:c>
       <x:c r="G24" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="16" t="n">
-        <x:v>10</x:v>
+        <x:v>-39</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="15" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B25" s="15" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C25" s="16" t="n">
-        <x:v>23489</x:v>
+        <x:v>23352</x:v>
       </x:c>
       <x:c r="D25" s="16" t="n">
-        <x:v>54143</x:v>
+        <x:v>53889</x:v>
       </x:c>
       <x:c r="E25" s="16" t="n">
-        <x:v>26415</x:v>
+        <x:v>26287</x:v>
       </x:c>
       <x:c r="F25" s="16" t="n">
-        <x:v>27728</x:v>
+        <x:v>27602</x:v>
       </x:c>
       <x:c r="G25" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="16" t="n">
-        <x:v>-111</x:v>
+        <x:v>-43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="15" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="15" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C26" s="16" t="n">
-        <x:v>163660</x:v>
+        <x:v>161730</x:v>
       </x:c>
       <x:c r="D26" s="16" t="n">
-        <x:v>341531</x:v>
+        <x:v>343350</x:v>
       </x:c>
       <x:c r="E26" s="16" t="n">
-        <x:v>166617</x:v>
+        <x:v>167534</x:v>
       </x:c>
       <x:c r="F26" s="16" t="n">
-        <x:v>174914</x:v>
+        <x:v>175816</x:v>
       </x:c>
       <x:c r="G26" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="16" t="n">
-        <x:v>516</x:v>
+        <x:v>-66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="15" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B27" s="15" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C27" s="16" t="n">
-        <x:v>34888</x:v>
+        <x:v>33843</x:v>
       </x:c>
       <x:c r="D27" s="16" t="n">
-        <x:v>78320</x:v>
+        <x:v>77213</x:v>
       </x:c>
       <x:c r="E27" s="16" t="n">
-        <x:v>39113</x:v>
+        <x:v>38562</x:v>
       </x:c>
       <x:c r="F27" s="16" t="n">
-        <x:v>39207</x:v>
+        <x:v>38651</x:v>
       </x:c>
       <x:c r="G27" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="16" t="n">
-        <x:v>49</x:v>
+        <x:v>-43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="15" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B28" s="15" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="16" t="n">
-        <x:v>48392</x:v>
+        <x:v>46640</x:v>
       </x:c>
       <x:c r="D28" s="16" t="n">
-        <x:v>110436</x:v>
+        <x:v>109428</x:v>
       </x:c>
       <x:c r="E28" s="16" t="n">
-        <x:v>55574</x:v>
+        <x:v>55018</x:v>
       </x:c>
       <x:c r="F28" s="16" t="n">
-        <x:v>54862</x:v>
+        <x:v>54410</x:v>
       </x:c>
       <x:c r="G28" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="16" t="n">
-        <x:v>-42</x:v>
+        <x:v>-51</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="15" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B29" s="15" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C29" s="16" t="n">
-        <x:v>35102</x:v>
+        <x:v>34015</x:v>
       </x:c>
       <x:c r="D29" s="16" t="n">
-        <x:v>76663</x:v>
+        <x:v>76050</x:v>
       </x:c>
       <x:c r="E29" s="16" t="n">
-        <x:v>38361</x:v>
+        <x:v>37981</x:v>
       </x:c>
       <x:c r="F29" s="16" t="n">
-        <x:v>38302</x:v>
+        <x:v>38069</x:v>
       </x:c>
       <x:c r="G29" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="16" t="n">
-        <x:v>-18</x:v>
+        <x:v>-35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="15" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B30" s="15" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="16" t="n">
-        <x:v>43363</x:v>
+        <x:v>41942</x:v>
       </x:c>
       <x:c r="D30" s="16" t="n">
-        <x:v>92790</x:v>
+        <x:v>91617</x:v>
       </x:c>
       <x:c r="E30" s="16" t="n">
-        <x:v>46497</x:v>
+        <x:v>45946</x:v>
       </x:c>
       <x:c r="F30" s="16" t="n">
-        <x:v>46293</x:v>
+        <x:v>45671</x:v>
       </x:c>
       <x:c r="G30" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="16" t="n">
-        <x:v>266</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="15" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B31" s="15" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="16" t="n">
-        <x:v>104812</x:v>
+        <x:v>101268</x:v>
       </x:c>
       <x:c r="D31" s="16" t="n">
-        <x:v>225015</x:v>
+        <x:v>222758</x:v>
       </x:c>
       <x:c r="E31" s="16" t="n">
-        <x:v>110478</x:v>
+        <x:v>109031</x:v>
       </x:c>
       <x:c r="F31" s="16" t="n">
-        <x:v>114537</x:v>
+        <x:v>113727</x:v>
       </x:c>
       <x:c r="G31" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="16" t="n">
-        <x:v>112</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="15" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B32" s="15" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C32" s="16" t="n">
-        <x:v>67766</x:v>
+        <x:v>66132</x:v>
       </x:c>
       <x:c r="D32" s="16" t="n">
-        <x:v>146005</x:v>
+        <x:v>142700</x:v>
       </x:c>
       <x:c r="E32" s="16" t="n">
-        <x:v>72191</x:v>
+        <x:v>70377</x:v>
       </x:c>
       <x:c r="F32" s="16" t="n">
-        <x:v>73814</x:v>
+        <x:v>72323</x:v>
       </x:c>
       <x:c r="G32" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="16" t="n">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="15" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B33" s="15" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C33" s="16" t="n">
-        <x:v>23146</x:v>
+        <x:v>21903</x:v>
       </x:c>
       <x:c r="D33" s="16" t="n">
-        <x:v>51970</x:v>
+        <x:v>52176</x:v>
       </x:c>
       <x:c r="E33" s="16" t="n">
-        <x:v>25868</x:v>
+        <x:v>26021</x:v>
       </x:c>
       <x:c r="F33" s="16" t="n">
-        <x:v>26102</x:v>
+        <x:v>26155</x:v>
       </x:c>
       <x:c r="G33" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="16" t="n">
-        <x:v>-9</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="15" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B34" s="15" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="16" t="n">
-        <x:v>51544</x:v>
+        <x:v>49875</x:v>
       </x:c>
       <x:c r="D34" s="16" t="n">
-        <x:v>116401</x:v>
+        <x:v>115456</x:v>
       </x:c>
       <x:c r="E34" s="16" t="n">
-        <x:v>57224</x:v>
+        <x:v>56696</x:v>
       </x:c>
       <x:c r="F34" s="16" t="n">
-        <x:v>59177</x:v>
+        <x:v>58760</x:v>
       </x:c>
       <x:c r="G34" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="16" t="n">
-        <x:v>84</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="15" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="15" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C35" s="16" t="n">
-        <x:v>59928</x:v>
+        <x:v>57908</x:v>
       </x:c>
       <x:c r="D35" s="16" t="n">
-        <x:v>138236</x:v>
+        <x:v>137935</x:v>
       </x:c>
       <x:c r="E35" s="16" t="n">
-        <x:v>68660</x:v>
+        <x:v>68512</x:v>
       </x:c>
       <x:c r="F35" s="16" t="n">
-        <x:v>69576</x:v>
+        <x:v>69423</x:v>
       </x:c>
       <x:c r="G35" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="16" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="15" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B36" s="15" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C36" s="16" t="n">
-        <x:v>104167</x:v>
+        <x:v>99325</x:v>
       </x:c>
       <x:c r="D36" s="16" t="n">
-        <x:v>228513</x:v>
+        <x:v>224905</x:v>
       </x:c>
       <x:c r="E36" s="16" t="n">
-        <x:v>112486</x:v>
+        <x:v>110314</x:v>
       </x:c>
       <x:c r="F36" s="16" t="n">
-        <x:v>116027</x:v>
+        <x:v>114591</x:v>
       </x:c>
       <x:c r="G36" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="16" t="n">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="15" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B37" s="15" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C37" s="16" t="n">
-        <x:v>121959</x:v>
+        <x:v>121299</x:v>
       </x:c>
       <x:c r="D37" s="16" t="n">
-        <x:v>250997</x:v>
+        <x:v>251700</x:v>
       </x:c>
       <x:c r="E37" s="16" t="n">
-        <x:v>125880</x:v>
+        <x:v>126194</x:v>
       </x:c>
       <x:c r="F37" s="16" t="n">
-        <x:v>125117</x:v>
+        <x:v>125506</x:v>
       </x:c>
       <x:c r="G37" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="16" t="n">
-        <x:v>211</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="15" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B38" s="15" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C38" s="16" t="n">
-        <x:v>151341</x:v>
+        <x:v>153426</x:v>
       </x:c>
       <x:c r="D38" s="16" t="n">
-        <x:v>338001</x:v>
+        <x:v>341420</x:v>
       </x:c>
       <x:c r="E38" s="16" t="n">
-        <x:v>166009</x:v>
+        <x:v>166980</x:v>
       </x:c>
       <x:c r="F38" s="16" t="n">
-        <x:v>171992</x:v>
+        <x:v>174440</x:v>
       </x:c>
       <x:c r="G38" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="16" t="n">
-        <x:v>97</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="15" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B39" s="15" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C39" s="16" t="n">
-        <x:v>40480</x:v>
+        <x:v>39640</x:v>
       </x:c>
       <x:c r="D39" s="16" t="n">
-        <x:v>76327</x:v>
+        <x:v>75981</x:v>
       </x:c>
       <x:c r="E39" s="16" t="n">
-        <x:v>38766</x:v>
+        <x:v>38499</x:v>
       </x:c>
       <x:c r="F39" s="16" t="n">
-        <x:v>37560</x:v>
+        <x:v>37481</x:v>
       </x:c>
       <x:c r="G39" s="16" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H39" s="16" t="n">
-        <x:v>205</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="15" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B40" s="15" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="16" t="n">
-        <x:v>69779</x:v>
+        <x:v>67891</x:v>
       </x:c>
       <x:c r="D40" s="16" t="n">
-        <x:v>143308</x:v>
+        <x:v>139663</x:v>
       </x:c>
       <x:c r="E40" s="16" t="n">
-        <x:v>72195</x:v>
+        <x:v>69177</x:v>
       </x:c>
       <x:c r="F40" s="16" t="n">
-        <x:v>71113</x:v>
+        <x:v>70486</x:v>
       </x:c>
       <x:c r="G40" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="16" t="n">
-        <x:v>181</x:v>
+        <x:v>-86</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="15" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B41" s="15" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C41" s="16" t="n">
-        <x:v>64115</x:v>
+        <x:v>62786</x:v>
       </x:c>
       <x:c r="D41" s="16" t="n">
-        <x:v>140424</x:v>
+        <x:v>139681</x:v>
       </x:c>
       <x:c r="E41" s="16" t="n">
-        <x:v>68784</x:v>
+        <x:v>68379</x:v>
       </x:c>
       <x:c r="F41" s="16" t="n">
-        <x:v>71640</x:v>
+        <x:v>71302</x:v>
       </x:c>
       <x:c r="G41" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="16" t="n">
-        <x:v>202</x:v>
+        <x:v>-67</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="15" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B42" s="15" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="16" t="n">
-        <x:v>67738</x:v>
+        <x:v>68853</x:v>
       </x:c>
       <x:c r="D42" s="16" t="n">
-        <x:v>145002</x:v>
+        <x:v>147535</x:v>
       </x:c>
       <x:c r="E42" s="16" t="n">
-        <x:v>72421</x:v>
+        <x:v>73991</x:v>
       </x:c>
       <x:c r="F42" s="16" t="n">
-        <x:v>72581</x:v>
+        <x:v>73544</x:v>
       </x:c>
       <x:c r="G42" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="16" t="n">
-        <x:v>304</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="15" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B43" s="15" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C43" s="16" t="n">
-        <x:v>34882</x:v>
+        <x:v>34436</x:v>
       </x:c>
       <x:c r="D43" s="16" t="n">
-        <x:v>75177</x:v>
+        <x:v>75086</x:v>
       </x:c>
       <x:c r="E43" s="16" t="n">
-        <x:v>36742</x:v>
+        <x:v>36778</x:v>
       </x:c>
       <x:c r="F43" s="16" t="n">
-        <x:v>38435</x:v>
+        <x:v>38308</x:v>
       </x:c>
       <x:c r="G43" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="16" t="n">
-        <x:v>101</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="15" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B44" s="15" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C44" s="16" t="n">
-        <x:v>43014</x:v>
+        <x:v>41776</x:v>
       </x:c>
       <x:c r="D44" s="16" t="n">
-        <x:v>85587</x:v>
+        <x:v>84462</x:v>
       </x:c>
       <x:c r="E44" s="16" t="n">
-        <x:v>43816</x:v>
+        <x:v>43234</x:v>
       </x:c>
       <x:c r="F44" s="16" t="n">
-        <x:v>41771</x:v>
+        <x:v>41228</x:v>
       </x:c>
       <x:c r="G44" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="16" t="n">
-        <x:v>343</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="15" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B45" s="15" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C45" s="16" t="n">
-        <x:v>79137</x:v>
+        <x:v>76048</x:v>
       </x:c>
       <x:c r="D45" s="16" t="n">
-        <x:v>165945</x:v>
+        <x:v>164435</x:v>
       </x:c>
       <x:c r="E45" s="16" t="n">
-        <x:v>81524</x:v>
+        <x:v>80859</x:v>
       </x:c>
       <x:c r="F45" s="16" t="n">
-        <x:v>84421</x:v>
+        <x:v>83576</x:v>
       </x:c>
       <x:c r="G45" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="16" t="n">
-        <x:v>158</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="15" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B46" s="15" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C46" s="16" t="n">
-        <x:v>32844</x:v>
+        <x:v>31584</x:v>
       </x:c>
       <x:c r="D46" s="16" t="n">
-        <x:v>73701</x:v>
+        <x:v>73075</x:v>
       </x:c>
       <x:c r="E46" s="16" t="n">
-        <x:v>36219</x:v>
+        <x:v>35871</x:v>
       </x:c>
       <x:c r="F46" s="16" t="n">
-        <x:v>37482</x:v>
+        <x:v>37204</x:v>
       </x:c>
       <x:c r="G46" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="16" t="n">
-        <x:v>-17</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="15" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B47" s="15" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C47" s="16" t="n">
-        <x:v>66837</x:v>
+        <x:v>64547</x:v>
       </x:c>
       <x:c r="D47" s="16" t="n">
-        <x:v>148566</x:v>
+        <x:v>146989</x:v>
       </x:c>
       <x:c r="E47" s="16" t="n">
-        <x:v>73358</x:v>
+        <x:v>72516</x:v>
       </x:c>
       <x:c r="F47" s="16" t="n">
-        <x:v>75208</x:v>
+        <x:v>74473</x:v>
       </x:c>
       <x:c r="G47" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="16" t="n">
-        <x:v>75</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="15" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B48" s="15" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C48" s="16" t="n">
-        <x:v>29279</x:v>
+        <x:v>28416</x:v>
       </x:c>
       <x:c r="D48" s="16" t="n">
-        <x:v>64117</x:v>
+        <x:v>64118</x:v>
       </x:c>
       <x:c r="E48" s="16" t="n">
-        <x:v>31295</x:v>
+        <x:v>31260</x:v>
       </x:c>
       <x:c r="F48" s="16" t="n">
-        <x:v>32822</x:v>
+        <x:v>32858</x:v>
       </x:c>
       <x:c r="G48" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="16" t="n">
-        <x:v>-37</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="15" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B49" s="15" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C49" s="16" t="n">
-        <x:v>45850</x:v>
+        <x:v>43925</x:v>
       </x:c>
       <x:c r="D49" s="16" t="n">
-        <x:v>94520</x:v>
+        <x:v>93193</x:v>
       </x:c>
       <x:c r="E49" s="16" t="n">
-        <x:v>48530</x:v>
+        <x:v>47608</x:v>
       </x:c>
       <x:c r="F49" s="16" t="n">
-        <x:v>45990</x:v>
+        <x:v>45585</x:v>
       </x:c>
       <x:c r="G49" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="16" t="n">
-        <x:v>13</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="15" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B50" s="15" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C50" s="16" t="n">
-        <x:v>55422</x:v>
+        <x:v>54289</x:v>
       </x:c>
       <x:c r="D50" s="16" t="n">
-        <x:v>113856</x:v>
+        <x:v>113335</x:v>
       </x:c>
       <x:c r="E50" s="16" t="n">
-        <x:v>55441</x:v>
+        <x:v>55240</x:v>
       </x:c>
       <x:c r="F50" s="16" t="n">
-        <x:v>58415</x:v>
+        <x:v>58095</x:v>
       </x:c>
       <x:c r="G50" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="16" t="n">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="15" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B51" s="15" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C51" s="16" t="n">
-        <x:v>64912</x:v>
+        <x:v>63546</x:v>
       </x:c>
       <x:c r="D51" s="16" t="n">
-        <x:v>141125</x:v>
+        <x:v>140400</x:v>
       </x:c>
       <x:c r="E51" s="16" t="n">
-        <x:v>70585</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="F51" s="16" t="n">
-        <x:v>70540</x:v>
+        <x:v>70078</x:v>
       </x:c>
       <x:c r="G51" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="16" t="n">
-        <x:v>39</x:v>
+        <x:v>-27</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="15" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B52" s="15" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C52" s="16" t="n">
-        <x:v>27179</x:v>
+        <x:v>26628</x:v>
       </x:c>
       <x:c r="D52" s="16" t="n">
-        <x:v>60918</x:v>
+        <x:v>60569</x:v>
       </x:c>
       <x:c r="E52" s="16" t="n">
-        <x:v>30049</x:v>
+        <x:v>29821</x:v>
       </x:c>
       <x:c r="F52" s="16" t="n">
-        <x:v>30869</x:v>
+        <x:v>30748</x:v>
       </x:c>
       <x:c r="G52" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="16" t="n">
-        <x:v>127</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="15" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B53" s="15" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C53" s="16" t="n">
-        <x:v>47667</x:v>
+        <x:v>45826</x:v>
       </x:c>
       <x:c r="D53" s="16" t="n">
-        <x:v>99024</x:v>
+        <x:v>98931</x:v>
       </x:c>
       <x:c r="E53" s="16" t="n">
-        <x:v>49118</x:v>
+        <x:v>49108</x:v>
       </x:c>
       <x:c r="F53" s="16" t="n">
-        <x:v>49906</x:v>
+        <x:v>49823</x:v>
       </x:c>
       <x:c r="G53" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="16" t="n">
-        <x:v>70</x:v>
+        <x:v>-59</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="15" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B54" s="15" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C54" s="16" t="n">
-        <x:v>21878</x:v>
+        <x:v>21510</x:v>
       </x:c>
       <x:c r="D54" s="16" t="n">
-        <x:v>48138</x:v>
+        <x:v>47497</x:v>
       </x:c>
       <x:c r="E54" s="16" t="n">
-        <x:v>24042</x:v>
+        <x:v>23641</x:v>
       </x:c>
       <x:c r="F54" s="16" t="n">
-        <x:v>24096</x:v>
+        <x:v>23856</x:v>
       </x:c>
       <x:c r="G54" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="16" t="n">
-        <x:v>31</x:v>
+        <x:v>-67</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="15" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B55" s="15" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C55" s="16" t="n">
-        <x:v>33393</x:v>
+        <x:v>33144</x:v>
       </x:c>
       <x:c r="D55" s="16" t="n">
-        <x:v>69770</x:v>
+        <x:v>70547</x:v>
       </x:c>
       <x:c r="E55" s="16" t="n">
-        <x:v>34242</x:v>
+        <x:v>34809</x:v>
       </x:c>
       <x:c r="F55" s="16" t="n">
-        <x:v>35528</x:v>
+        <x:v>35738</x:v>
       </x:c>
       <x:c r="G55" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="16" t="n">
-        <x:v>25</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="15" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B56" s="15" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C56" s="16" t="n">
-        <x:v>23615</x:v>
+        <x:v>23485</x:v>
       </x:c>
       <x:c r="D56" s="16" t="n">
-        <x:v>52747</x:v>
+        <x:v>53110</x:v>
       </x:c>
       <x:c r="E56" s="16" t="n">
-        <x:v>26066</x:v>
+        <x:v>26213</x:v>
       </x:c>
       <x:c r="F56" s="16" t="n">
-        <x:v>26681</x:v>
+        <x:v>26897</x:v>
       </x:c>
       <x:c r="G56" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="16" t="n">
-        <x:v>-35</x:v>
+        <x:v>-31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="15" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B57" s="15" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C57" s="16" t="n">
-        <x:v>29898</x:v>
+        <x:v>30240</x:v>
       </x:c>
       <x:c r="D57" s="16" t="n">
-        <x:v>70823</x:v>
+        <x:v>71071</x:v>
       </x:c>
       <x:c r="E57" s="16" t="n">
-        <x:v>35062</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="F57" s="16" t="n">
-        <x:v>35761</x:v>
+        <x:v>35920</x:v>
       </x:c>
       <x:c r="G57" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="16" t="n">
-        <x:v>-33</x:v>
+        <x:v>-65</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="15" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B58" s="15" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C58" s="16" t="n">
-        <x:v>52922</x:v>
+        <x:v>51227</x:v>
       </x:c>
       <x:c r="D58" s="16" t="n">
-        <x:v>113694</x:v>
+        <x:v>112556</x:v>
       </x:c>
       <x:c r="E58" s="16" t="n">
-        <x:v>55725</x:v>
+        <x:v>55044</x:v>
       </x:c>
       <x:c r="F58" s="16" t="n">
-        <x:v>57969</x:v>
+        <x:v>57512</x:v>
       </x:c>
       <x:c r="G58" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="16" t="n">
-        <x:v>71</x:v>
+        <x:v>-46</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="15" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B59" s="15" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C59" s="16" t="n">
-        <x:v>22074</x:v>
+        <x:v>21322</x:v>
       </x:c>
       <x:c r="D59" s="16" t="n">
-        <x:v>51861</x:v>
+        <x:v>51314</x:v>
       </x:c>
       <x:c r="E59" s="16" t="n">
-        <x:v>25530</x:v>
+        <x:v>25146</x:v>
       </x:c>
       <x:c r="F59" s="16" t="n">
-        <x:v>26331</x:v>
+        <x:v>26168</x:v>
       </x:c>
       <x:c r="G59" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="16" t="n">
-        <x:v>-13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="15" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B60" s="15" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C60" s="16" t="n">
-        <x:v>19314</x:v>
+        <x:v>18837</x:v>
       </x:c>
       <x:c r="D60" s="16" t="n">
-        <x:v>44821</x:v>
+        <x:v>44441</x:v>
       </x:c>
       <x:c r="E60" s="16" t="n">
-        <x:v>22399</x:v>
+        <x:v>22277</x:v>
       </x:c>
       <x:c r="F60" s="16" t="n">
-        <x:v>22422</x:v>
+        <x:v>22164</x:v>
       </x:c>
       <x:c r="G60" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="16" t="n">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="15" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B61" s="15" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C61" s="16" t="n">
-        <x:v>19314</x:v>
+        <x:v>18837</x:v>
       </x:c>
       <x:c r="D61" s="16" t="n">
-        <x:v>44821</x:v>
+        <x:v>44441</x:v>
       </x:c>
       <x:c r="E61" s="16" t="n">
-        <x:v>22399</x:v>
+        <x:v>22277</x:v>
       </x:c>
       <x:c r="F61" s="16" t="n">
-        <x:v>22422</x:v>
+        <x:v>22164</x:v>
       </x:c>
       <x:c r="G61" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="16" t="n">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="15" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B62" s="15" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C62" s="16" t="n">
-        <x:v>36787</x:v>
+        <x:v>35669</x:v>
       </x:c>
       <x:c r="D62" s="16" t="n">
-        <x:v>81258</x:v>
+        <x:v>80303</x:v>
       </x:c>
       <x:c r="E62" s="16" t="n">
-        <x:v>39946</x:v>
+        <x:v>39389</x:v>
       </x:c>
       <x:c r="F62" s="16" t="n">
-        <x:v>41312</x:v>
+        <x:v>40914</x:v>
       </x:c>
       <x:c r="G62" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="16" t="n">
-        <x:v>50</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="15" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B63" s="15" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C63" s="16" t="n">
-        <x:v>15739</x:v>
+        <x:v>15330</x:v>
       </x:c>
       <x:c r="D63" s="16" t="n">
-        <x:v>37411</x:v>
+        <x:v>37232</x:v>
       </x:c>
       <x:c r="E63" s="16" t="n">
-        <x:v>18271</x:v>
+        <x:v>18114</x:v>
       </x:c>
       <x:c r="F63" s="16" t="n">
-        <x:v>19140</x:v>
+        <x:v>19118</x:v>
       </x:c>
       <x:c r="G63" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="16" t="n">
-        <x:v>20</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="15" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B64" s="15" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C64" s="16" t="n">
-        <x:v>16388</x:v>
+        <x:v>15790</x:v>
       </x:c>
       <x:c r="D64" s="16" t="n">
-        <x:v>33735</x:v>
+        <x:v>32986</x:v>
       </x:c>
       <x:c r="E64" s="16" t="n">
-        <x:v>16681</x:v>
+        <x:v>16323</x:v>
       </x:c>
       <x:c r="F64" s="16" t="n">
-        <x:v>17054</x:v>
+        <x:v>16663</x:v>
       </x:c>
       <x:c r="G64" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="16" t="n">
-        <x:v>30</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="15" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B65" s="15" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C65" s="16" t="n">
-        <x:v>4660</x:v>
+        <x:v>4549</x:v>
       </x:c>
       <x:c r="D65" s="16" t="n">
-        <x:v>10112</x:v>
+        <x:v>10085</x:v>
       </x:c>
       <x:c r="E65" s="16" t="n">
-        <x:v>4994</x:v>
+        <x:v>4952</x:v>
       </x:c>
       <x:c r="F65" s="16" t="n">
-        <x:v>5118</x:v>
+        <x:v>5133</x:v>
       </x:c>
       <x:c r="G65" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="16" t="n">
-        <x:v>0</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="15" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B66" s="15" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C66" s="16" t="n">
-        <x:v>52354</x:v>
+        <x:v>51039</x:v>
       </x:c>
       <x:c r="D66" s="16" t="n">
-        <x:v>120380</x:v>
+        <x:v>119664</x:v>
       </x:c>
       <x:c r="E66" s="16" t="n">
-        <x:v>60336</x:v>
+        <x:v>59936</x:v>
       </x:c>
       <x:c r="F66" s="16" t="n">
-        <x:v>60044</x:v>
+        <x:v>59728</x:v>
       </x:c>
       <x:c r="G66" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="16" t="n">
-        <x:v>-157</x:v>
+        <x:v>-82</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="15" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B67" s="15" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C67" s="16" t="n">
-        <x:v>8328</x:v>
+        <x:v>8207</x:v>
       </x:c>
       <x:c r="D67" s="16" t="n">
-        <x:v>19982</x:v>
+        <x:v>19923</x:v>
       </x:c>
       <x:c r="E67" s="16" t="n">
-        <x:v>10188</x:v>
+        <x:v>10137</x:v>
       </x:c>
       <x:c r="F67" s="16" t="n">
-        <x:v>9794</x:v>
+        <x:v>9786</x:v>
       </x:c>
       <x:c r="G67" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="16" t="n">
-        <x:v>-21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="15" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B68" s="15" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C68" s="16" t="n">
-        <x:v>7897</x:v>
+        <x:v>7648</x:v>
       </x:c>
       <x:c r="D68" s="16" t="n">
-        <x:v>17343</x:v>
+        <x:v>17247</x:v>
       </x:c>
       <x:c r="E68" s="16" t="n">
-        <x:v>8639</x:v>
+        <x:v>8601</x:v>
       </x:c>
       <x:c r="F68" s="16" t="n">
-        <x:v>8704</x:v>
+        <x:v>8646</x:v>
       </x:c>
       <x:c r="G68" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="16" t="n">
-        <x:v>15</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="15" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B69" s="15" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C69" s="16" t="n">
-        <x:v>11882</x:v>
+        <x:v>11632</x:v>
       </x:c>
       <x:c r="D69" s="16" t="n">
-        <x:v>26179</x:v>
+        <x:v>26006</x:v>
       </x:c>
       <x:c r="E69" s="16" t="n">
-        <x:v>13053</x:v>
+        <x:v>12952</x:v>
       </x:c>
       <x:c r="F69" s="16" t="n">
-        <x:v>13126</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="G69" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="16" t="n">
-        <x:v>-36</x:v>
+        <x:v>-27</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="15" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B70" s="15" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C70" s="16" t="n">
-        <x:v>7599</x:v>
+        <x:v>7304</x:v>
       </x:c>
       <x:c r="D70" s="16" t="n">
-        <x:v>18073</x:v>
+        <x:v>17775</x:v>
       </x:c>
       <x:c r="E70" s="16" t="n">
-        <x:v>9165</x:v>
+        <x:v>8992</x:v>
       </x:c>
       <x:c r="F70" s="16" t="n">
-        <x:v>8908</x:v>
+        <x:v>8783</x:v>
       </x:c>
       <x:c r="G70" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="16" t="n">
-        <x:v>-27</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="15" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B71" s="15" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C71" s="16" t="n">
-        <x:v>7001</x:v>
+        <x:v>6848</x:v>
       </x:c>
       <x:c r="D71" s="16" t="n">
-        <x:v>16680</x:v>
+        <x:v>16607</x:v>
       </x:c>
       <x:c r="E71" s="16" t="n">
-        <x:v>8411</x:v>
+        <x:v>8397</x:v>
       </x:c>
       <x:c r="F71" s="16" t="n">
-        <x:v>8269</x:v>
+        <x:v>8210</x:v>
       </x:c>
       <x:c r="G71" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="16" t="n">
-        <x:v>-52</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="15" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B72" s="15" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C72" s="16" t="n">
-        <x:v>5439</x:v>
+        <x:v>5313</x:v>
       </x:c>
       <x:c r="D72" s="16" t="n">
-        <x:v>12544</x:v>
+        <x:v>12515</x:v>
       </x:c>
       <x:c r="E72" s="16" t="n">
-        <x:v>6070</x:v>
+        <x:v>6029</x:v>
       </x:c>
       <x:c r="F72" s="16" t="n">
-        <x:v>6474</x:v>
+        <x:v>6486</x:v>
       </x:c>
       <x:c r="G72" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="16" t="n">
-        <x:v>-3</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="15" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B73" s="15" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C73" s="16" t="n">
-        <x:v>4208</x:v>
+        <x:v>4087</x:v>
       </x:c>
       <x:c r="D73" s="16" t="n">
-        <x:v>9579</x:v>
+        <x:v>9591</x:v>
       </x:c>
       <x:c r="E73" s="16" t="n">
-        <x:v>4810</x:v>
+        <x:v>4828</x:v>
       </x:c>
       <x:c r="F73" s="16" t="n">
-        <x:v>4769</x:v>
+        <x:v>4763</x:v>
       </x:c>
       <x:c r="G73" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="16" t="n">
-        <x:v>-33</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="15" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B74" s="15" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C74" s="16" t="n">
-        <x:v>13952</x:v>
+        <x:v>13616</x:v>
       </x:c>
       <x:c r="D74" s="16" t="n">
-        <x:v>33373</x:v>
+        <x:v>32839</x:v>
       </x:c>
       <x:c r="E74" s="16" t="n">
-        <x:v>16455</x:v>
+        <x:v>16155</x:v>
       </x:c>
       <x:c r="F74" s="16" t="n">
-        <x:v>16918</x:v>
+        <x:v>16684</x:v>
       </x:c>
       <x:c r="G74" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="16" t="n">
-        <x:v>-91</x:v>
+        <x:v>-31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="15" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B75" s="15" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C75" s="16" t="n">
-        <x:v>3049</x:v>
+        <x:v>2980</x:v>
       </x:c>
       <x:c r="D75" s="16" t="n">
-        <x:v>7267</x:v>
+        <x:v>7120</x:v>
       </x:c>
       <x:c r="E75" s="16" t="n">
-        <x:v>3608</x:v>
+        <x:v>3498</x:v>
       </x:c>
       <x:c r="F75" s="16" t="n">
-        <x:v>3659</x:v>
+        <x:v>3622</x:v>
       </x:c>
       <x:c r="G75" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="16" t="n">
-        <x:v>-26</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="15" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B76" s="15" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C76" s="16" t="n">
-        <x:v>3503</x:v>
+        <x:v>3403</x:v>
       </x:c>
       <x:c r="D76" s="16" t="n">
-        <x:v>8405</x:v>
+        <x:v>8279</x:v>
       </x:c>
       <x:c r="E76" s="16" t="n">
-        <x:v>4139</x:v>
+        <x:v>4095</x:v>
       </x:c>
       <x:c r="F76" s="16" t="n">
-        <x:v>4266</x:v>
+        <x:v>4184</x:v>
       </x:c>
       <x:c r="G76" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="16" t="n">
-        <x:v>-16</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="15" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B77" s="15" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C77" s="16" t="n">
-        <x:v>2544</x:v>
+        <x:v>2487</x:v>
       </x:c>
       <x:c r="D77" s="16" t="n">
-        <x:v>6087</x:v>
+        <x:v>5991</x:v>
       </x:c>
       <x:c r="E77" s="16" t="n">
-        <x:v>2997</x:v>
+        <x:v>2899</x:v>
       </x:c>
       <x:c r="F77" s="16" t="n">
-        <x:v>3090</x:v>
+        <x:v>3092</x:v>
       </x:c>
       <x:c r="G77" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="16" t="n">
-        <x:v>-11</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="15" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B78" s="15" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C78" s="16" t="n">
-        <x:v>3925</x:v>
+        <x:v>3839</x:v>
       </x:c>
       <x:c r="D78" s="16" t="n">
-        <x:v>9353</x:v>
+        <x:v>9227</x:v>
       </x:c>
       <x:c r="E78" s="16" t="n">
-        <x:v>4606</x:v>
+        <x:v>4559</x:v>
       </x:c>
       <x:c r="F78" s="16" t="n">
-        <x:v>4747</x:v>
+        <x:v>4668</x:v>
       </x:c>
       <x:c r="G78" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="16" t="n">
-        <x:v>-32</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="15" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B79" s="15" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C79" s="16" t="n">
-        <x:v>931</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D79" s="16" t="n">
-        <x:v>2261</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="E79" s="16" t="n">
-        <x:v>1105</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="F79" s="16" t="n">
-        <x:v>1156</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G79" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="16" t="n">
-        <x:v>-6</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="15" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B80" s="15" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C80" s="16" t="n">
-        <x:v>38618</x:v>
+        <x:v>21267</x:v>
       </x:c>
       <x:c r="D80" s="16" t="n">
-        <x:v>52766</x:v>
+        <x:v>52149</x:v>
       </x:c>
       <x:c r="E80" s="16" t="n">
-        <x:v>26387</x:v>
+        <x:v>25990</x:v>
       </x:c>
       <x:c r="F80" s="16" t="n">
-        <x:v>26379</x:v>
+        <x:v>26159</x:v>
       </x:c>
       <x:c r="G80" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="16" t="n">
-        <x:v>-44</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="15" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B81" s="15" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C81" s="16" t="n">
-        <x:v>4026</x:v>
+        <x:v>3883</x:v>
       </x:c>
       <x:c r="D81" s="16" t="n">
-        <x:v>10447</x:v>
+        <x:v>10225</x:v>
       </x:c>
       <x:c r="E81" s="16" t="n">
-        <x:v>5234</x:v>
+        <x:v>5138</x:v>
       </x:c>
       <x:c r="F81" s="16" t="n">
-        <x:v>5213</x:v>
+        <x:v>5087</x:v>
       </x:c>
       <x:c r="G81" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="16" t="n">
-        <x:v>-33</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="15" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B82" s="15" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C82" s="16" t="n">
-        <x:v>5495</x:v>
+        <x:v>5236</x:v>
       </x:c>
       <x:c r="D82" s="16" t="n">
-        <x:v>12587</x:v>
+        <x:v>12471</x:v>
       </x:c>
       <x:c r="E82" s="16" t="n">
-        <x:v>6374</x:v>
+        <x:v>6280</x:v>
       </x:c>
       <x:c r="F82" s="16" t="n">
-        <x:v>6213</x:v>
+        <x:v>6191</x:v>
       </x:c>
       <x:c r="G82" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="16" t="n">
-        <x:v>16</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="15" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B83" s="15" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C83" s="16" t="n">
-        <x:v>29097</x:v>
+        <x:v>12148</x:v>
       </x:c>
       <x:c r="D83" s="16" t="n">
-        <x:v>29732</x:v>
+        <x:v>29453</x:v>
       </x:c>
       <x:c r="E83" s="16" t="n">
-        <x:v>14779</x:v>
+        <x:v>14572</x:v>
       </x:c>
       <x:c r="F83" s="16" t="n">
-        <x:v>14953</x:v>
+        <x:v>14881</x:v>
       </x:c>
       <x:c r="G83" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="16" t="n">
-        <x:v>-27</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="15" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B84" s="15" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C84" s="16" t="n">
-        <x:v>13909</x:v>
+        <x:v>13609</x:v>
       </x:c>
       <x:c r="D84" s="16" t="n">
-        <x:v>30548</x:v>
+        <x:v>30498</x:v>
       </x:c>
       <x:c r="E84" s="16" t="n">
-        <x:v>15161</x:v>
+        <x:v>15108</x:v>
       </x:c>
       <x:c r="F84" s="16" t="n">
-        <x:v>15387</x:v>
+        <x:v>15390</x:v>
       </x:c>
       <x:c r="G84" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="16" t="n">
-        <x:v>-10</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="15" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B85" s="15" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C85" s="16" t="n">
-        <x:v>13909</x:v>
+        <x:v>13609</x:v>
       </x:c>
       <x:c r="D85" s="16" t="n">
-        <x:v>30548</x:v>
+        <x:v>30498</x:v>
       </x:c>
       <x:c r="E85" s="16" t="n">
-        <x:v>15161</x:v>
+        <x:v>15108</x:v>
       </x:c>
       <x:c r="F85" s="16" t="n">
-        <x:v>15387</x:v>
+        <x:v>15390</x:v>
       </x:c>
       <x:c r="G85" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="16" t="n">
-        <x:v>-10</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="15" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B86" s="15" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C86" s="16" t="n">
-        <x:v>15426</x:v>
+        <x:v>15311</x:v>
       </x:c>
       <x:c r="D86" s="16" t="n">
-        <x:v>33559</x:v>
+        <x:v>33514</x:v>
       </x:c>
       <x:c r="E86" s="16" t="n">
-        <x:v>16769</x:v>
+        <x:v>16751</x:v>
       </x:c>
       <x:c r="F86" s="16" t="n">
-        <x:v>16790</x:v>
+        <x:v>16763</x:v>
       </x:c>
       <x:c r="G86" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="16" t="n">
-        <x:v>16</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="15" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B87" s="15" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C87" s="16" t="n">
-        <x:v>15426</x:v>
+        <x:v>15311</x:v>
       </x:c>
       <x:c r="D87" s="16" t="n">
-        <x:v>33559</x:v>
+        <x:v>33514</x:v>
       </x:c>
       <x:c r="E87" s="16" t="n">
-        <x:v>16769</x:v>
+        <x:v>16751</x:v>
       </x:c>
       <x:c r="F87" s="16" t="n">
-        <x:v>16790</x:v>
+        <x:v>16763</x:v>
       </x:c>
       <x:c r="G87" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="16" t="n">
-        <x:v>16</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="15" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B88" s="15" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C88" s="16" t="n">
-        <x:v>30108</x:v>
+        <x:v>29490</x:v>
       </x:c>
       <x:c r="D88" s="16" t="n">
-        <x:v>69294</x:v>
+        <x:v>69252</x:v>
       </x:c>
       <x:c r="E88" s="16" t="n">
-        <x:v>34657</x:v>
+        <x:v>34517</x:v>
       </x:c>
       <x:c r="F88" s="16" t="n">
-        <x:v>34637</x:v>
+        <x:v>34735</x:v>
       </x:c>
       <x:c r="G88" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="16" t="n">
-        <x:v>-29</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="15" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B89" s="15" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C89" s="16" t="n">
-        <x:v>18870</x:v>
+        <x:v>18457</x:v>
       </x:c>
       <x:c r="D89" s="16" t="n">
-        <x:v>42370</x:v>
+        <x:v>42372</x:v>
       </x:c>
       <x:c r="E89" s="16" t="n">
-        <x:v>21087</x:v>
+        <x:v>21025</x:v>
       </x:c>
       <x:c r="F89" s="16" t="n">
-        <x:v>21283</x:v>
+        <x:v>21347</x:v>
       </x:c>
       <x:c r="G89" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="16" t="n">
-        <x:v>-46</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="15" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B90" s="15" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C90" s="16" t="n">
-        <x:v>11238</x:v>
+        <x:v>11033</x:v>
       </x:c>
       <x:c r="D90" s="16" t="n">
-        <x:v>26924</x:v>
+        <x:v>26880</x:v>
       </x:c>
       <x:c r="E90" s="16" t="n">
-        <x:v>13570</x:v>
+        <x:v>13492</x:v>
       </x:c>
       <x:c r="F90" s="16" t="n">
-        <x:v>13354</x:v>
+        <x:v>13388</x:v>
       </x:c>
       <x:c r="G90" s="16" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="16" t="n">
-        <x:v>17</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>令和8年5月1日</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>令和8年5月1日!Print_Titles</vt:lpstr>
+      <vt:lpstr>令和8年7月1日</vt:lpstr>
+      <vt:lpstr>令和8年7月1日!Print_Area</vt:lpstr>
+      <vt:lpstr>令和8年7月1日!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
 </ap:Properties>
 </file>