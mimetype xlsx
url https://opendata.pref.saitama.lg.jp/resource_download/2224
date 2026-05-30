--- v3 (2026-03-22)
+++ v4 (2026-05-30)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R07年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100ＨＰ月報\01_概要版\a2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP月報\01_概要版\a2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{510949E2-EF65-4C9F-AE60-24ADD085B6D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F0C56F8-E2D7-4140-B810-555EC365ABB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1月" sheetId="2" r:id="rId1"/>
     <sheet name="2月" sheetId="3" r:id="rId2"/>
+    <sheet name="3月" sheetId="4" r:id="rId3"/>
+    <sheet name="4月" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="193">
   <si>
     <t>埼玉県推計人口　令和8年1月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at January 1, 2026</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>前月</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>からの</t>
   </si>
   <si>
@@ -588,50 +592,62 @@
     <t>Miyashiro-machi</t>
   </si>
   <si>
     <t>北葛飾郡</t>
   </si>
   <si>
     <t>Kitakatsushika-gun</t>
   </si>
   <si>
     <t>杉戸町</t>
   </si>
   <si>
     <t>Sugito-machi</t>
   </si>
   <si>
     <t>松伏町</t>
   </si>
   <si>
     <t>Matsubushi-machi</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年2月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at February 1, 2026</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和8年3月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at March 1, 2026</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和8年4月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at April 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
@@ -814,51 +830,51 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3407,52 +3423,52 @@
       </c>
       <c r="E90" s="16">
         <v>13568</v>
       </c>
       <c r="F90" s="16">
         <v>13389</v>
       </c>
       <c r="G90" s="16">
         <v>0</v>
       </c>
       <c r="H90" s="16">
         <v>-12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50B71F4F-78EB-4359-9311-45D11215C597}">
   <dimension ref="A1:H90"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C13" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="17" customWidth="1"/>
     <col min="2" max="2" width="24" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
     <col min="4" max="16384" width="10.7265625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>187</v>
       </c>
       <c r="H1" s="18" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
@@ -5697,69 +5713,4677 @@
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A90" s="32" t="s">
         <v>185</v>
       </c>
       <c r="B90" s="32" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="33">
         <v>11188</v>
       </c>
       <c r="D90" s="33">
         <v>26948</v>
       </c>
       <c r="E90" s="33">
         <v>13558</v>
       </c>
       <c r="F90" s="33">
         <v>13390</v>
       </c>
       <c r="G90" s="33">
         <v>0</v>
       </c>
       <c r="H90" s="33">
         <v>-9</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15F37144-A556-4FC3-8134-307372BF97D0}">
+  <dimension ref="A1:H90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="L11" sqref="L11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15" style="17" customWidth="1"/>
+    <col min="2" max="2" width="24" style="17" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="H1" s="18" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+    </row>
+    <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3370829</v>
+      </c>
+      <c r="D7" s="31">
+        <v>7314641</v>
+      </c>
+      <c r="E7" s="31">
+        <v>3624671</v>
+      </c>
+      <c r="F7" s="31">
+        <v>3689969</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1</v>
+      </c>
+      <c r="H7" s="31">
+        <v>-2764</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="33">
+        <v>3167530</v>
+      </c>
+      <c r="D8" s="33">
+        <v>6847746</v>
+      </c>
+      <c r="E8" s="33">
+        <v>3392158</v>
+      </c>
+      <c r="F8" s="33">
+        <v>3455587</v>
+      </c>
+      <c r="G8" s="33">
+        <v>1</v>
+      </c>
+      <c r="H8" s="33">
+        <v>-2419</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="33">
+        <v>203299</v>
+      </c>
+      <c r="D9" s="33">
+        <v>466895</v>
+      </c>
+      <c r="E9" s="33">
+        <v>232513</v>
+      </c>
+      <c r="F9" s="33">
+        <v>234382</v>
+      </c>
+      <c r="G9" s="33">
+        <v>0</v>
+      </c>
+      <c r="H9" s="33">
+        <v>-345</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="33">
+        <v>629629</v>
+      </c>
+      <c r="D10" s="33">
+        <v>1356488</v>
+      </c>
+      <c r="E10" s="33">
+        <v>666174</v>
+      </c>
+      <c r="F10" s="33">
+        <v>690314</v>
+      </c>
+      <c r="G10" s="33">
+        <v>0</v>
+      </c>
+      <c r="H10" s="33">
+        <v>-446</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="33">
+        <v>41930</v>
+      </c>
+      <c r="D11" s="33">
+        <v>96266</v>
+      </c>
+      <c r="E11" s="33">
+        <v>47125</v>
+      </c>
+      <c r="F11" s="33">
+        <v>49141</v>
+      </c>
+      <c r="G11" s="33">
+        <v>0</v>
+      </c>
+      <c r="H11" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="33">
+        <v>71714</v>
+      </c>
+      <c r="D12" s="33">
+        <v>151963</v>
+      </c>
+      <c r="E12" s="33">
+        <v>74068</v>
+      </c>
+      <c r="F12" s="33">
+        <v>77895</v>
+      </c>
+      <c r="G12" s="33">
+        <v>0</v>
+      </c>
+      <c r="H12" s="33">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="33">
+        <v>62019</v>
+      </c>
+      <c r="D13" s="33">
+        <v>126399</v>
+      </c>
+      <c r="E13" s="33">
+        <v>62709</v>
+      </c>
+      <c r="F13" s="33">
+        <v>63690</v>
+      </c>
+      <c r="G13" s="33">
+        <v>0</v>
+      </c>
+      <c r="H13" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="33">
+        <v>76124</v>
+      </c>
+      <c r="D14" s="33">
+        <v>167079</v>
+      </c>
+      <c r="E14" s="33">
+        <v>81452</v>
+      </c>
+      <c r="F14" s="33">
+        <v>85627</v>
+      </c>
+      <c r="G14" s="33">
+        <v>0</v>
+      </c>
+      <c r="H14" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="33">
+        <v>50692</v>
+      </c>
+      <c r="D15" s="33">
+        <v>104370</v>
+      </c>
+      <c r="E15" s="33">
+        <v>51322</v>
+      </c>
+      <c r="F15" s="33">
+        <v>53048</v>
+      </c>
+      <c r="G15" s="33">
+        <v>0</v>
+      </c>
+      <c r="H15" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="33">
+        <v>49391</v>
+      </c>
+      <c r="D16" s="33">
+        <v>99066</v>
+      </c>
+      <c r="E16" s="33">
+        <v>49731</v>
+      </c>
+      <c r="F16" s="33">
+        <v>49335</v>
+      </c>
+      <c r="G16" s="33">
+        <v>0</v>
+      </c>
+      <c r="H16" s="33">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="33">
+        <v>79728</v>
+      </c>
+      <c r="D17" s="33">
+        <v>169021</v>
+      </c>
+      <c r="E17" s="33">
+        <v>81169</v>
+      </c>
+      <c r="F17" s="33">
+        <v>87852</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0</v>
+      </c>
+      <c r="H17" s="33">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="33">
+        <v>91982</v>
+      </c>
+      <c r="D18" s="33">
+        <v>195836</v>
+      </c>
+      <c r="E18" s="33">
+        <v>97027</v>
+      </c>
+      <c r="F18" s="33">
+        <v>98809</v>
+      </c>
+      <c r="G18" s="33">
+        <v>0</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="33">
+        <v>56696</v>
+      </c>
+      <c r="D19" s="33">
+        <v>135774</v>
+      </c>
+      <c r="E19" s="33">
+        <v>66706</v>
+      </c>
+      <c r="F19" s="33">
+        <v>69068</v>
+      </c>
+      <c r="G19" s="33">
+        <v>0</v>
+      </c>
+      <c r="H19" s="33">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="33">
+        <v>49353</v>
+      </c>
+      <c r="D20" s="33">
+        <v>110714</v>
+      </c>
+      <c r="E20" s="33">
+        <v>54865</v>
+      </c>
+      <c r="F20" s="33">
+        <v>55849</v>
+      </c>
+      <c r="G20" s="33">
+        <v>0</v>
+      </c>
+      <c r="H20" s="33">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="33">
+        <v>163341</v>
+      </c>
+      <c r="D21" s="33">
+        <v>353980</v>
+      </c>
+      <c r="E21" s="33">
+        <v>176132</v>
+      </c>
+      <c r="F21" s="33">
+        <v>177847</v>
+      </c>
+      <c r="G21" s="33">
+        <v>1</v>
+      </c>
+      <c r="H21" s="33">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="33">
+        <v>83892</v>
+      </c>
+      <c r="D22" s="33">
+        <v>188241</v>
+      </c>
+      <c r="E22" s="33">
+        <v>94084</v>
+      </c>
+      <c r="F22" s="33">
+        <v>94157</v>
+      </c>
+      <c r="G22" s="33">
+        <v>0</v>
+      </c>
+      <c r="H22" s="33">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="33">
+        <v>285722</v>
+      </c>
+      <c r="D23" s="33">
+        <v>595270</v>
+      </c>
+      <c r="E23" s="33">
+        <v>299651</v>
+      </c>
+      <c r="F23" s="33">
+        <v>295619</v>
+      </c>
+      <c r="G23" s="33">
+        <v>0</v>
+      </c>
+      <c r="H23" s="33">
+        <v>-119</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="33">
+        <v>33389</v>
+      </c>
+      <c r="D24" s="33">
+        <v>75567</v>
+      </c>
+      <c r="E24" s="33">
+        <v>37152</v>
+      </c>
+      <c r="F24" s="33">
+        <v>38415</v>
+      </c>
+      <c r="G24" s="33">
+        <v>0</v>
+      </c>
+      <c r="H24" s="33">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="33">
+        <v>23428</v>
+      </c>
+      <c r="D25" s="33">
+        <v>54403</v>
+      </c>
+      <c r="E25" s="33">
+        <v>26543</v>
+      </c>
+      <c r="F25" s="33">
+        <v>27860</v>
+      </c>
+      <c r="G25" s="33">
+        <v>0</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="33">
+        <v>162206</v>
+      </c>
+      <c r="D26" s="33">
+        <v>340620</v>
+      </c>
+      <c r="E26" s="33">
+        <v>166310</v>
+      </c>
+      <c r="F26" s="33">
+        <v>174310</v>
+      </c>
+      <c r="G26" s="33">
+        <v>0</v>
+      </c>
+      <c r="H26" s="33">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="33">
+        <v>34760</v>
+      </c>
+      <c r="D27" s="33">
+        <v>78354</v>
+      </c>
+      <c r="E27" s="33">
+        <v>39148</v>
+      </c>
+      <c r="F27" s="33">
+        <v>39206</v>
+      </c>
+      <c r="G27" s="33">
+        <v>0</v>
+      </c>
+      <c r="H27" s="33">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="33">
+        <v>48182</v>
+      </c>
+      <c r="D28" s="33">
+        <v>110508</v>
+      </c>
+      <c r="E28" s="33">
+        <v>55600</v>
+      </c>
+      <c r="F28" s="33">
+        <v>54908</v>
+      </c>
+      <c r="G28" s="33">
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="33">
+        <v>34904</v>
+      </c>
+      <c r="D29" s="33">
+        <v>76737</v>
+      </c>
+      <c r="E29" s="33">
+        <v>38416</v>
+      </c>
+      <c r="F29" s="33">
+        <v>38321</v>
+      </c>
+      <c r="G29" s="33">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>-38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="33">
+        <v>43009</v>
+      </c>
+      <c r="D30" s="33">
+        <v>92590</v>
+      </c>
+      <c r="E30" s="33">
+        <v>46376</v>
+      </c>
+      <c r="F30" s="33">
+        <v>46214</v>
+      </c>
+      <c r="G30" s="33">
+        <v>0</v>
+      </c>
+      <c r="H30" s="33">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="33">
+        <v>104086</v>
+      </c>
+      <c r="D31" s="33">
+        <v>224823</v>
+      </c>
+      <c r="E31" s="33">
+        <v>110453</v>
+      </c>
+      <c r="F31" s="33">
+        <v>114370</v>
+      </c>
+      <c r="G31" s="33">
+        <v>0</v>
+      </c>
+      <c r="H31" s="33">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="33">
+        <v>67377</v>
+      </c>
+      <c r="D32" s="33">
+        <v>145893</v>
+      </c>
+      <c r="E32" s="33">
+        <v>72140</v>
+      </c>
+      <c r="F32" s="33">
+        <v>73753</v>
+      </c>
+      <c r="G32" s="33">
+        <v>0</v>
+      </c>
+      <c r="H32" s="33">
+        <v>-100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="33">
+        <v>22981</v>
+      </c>
+      <c r="D33" s="33">
+        <v>51925</v>
+      </c>
+      <c r="E33" s="33">
+        <v>25829</v>
+      </c>
+      <c r="F33" s="33">
+        <v>26096</v>
+      </c>
+      <c r="G33" s="33">
+        <v>0</v>
+      </c>
+      <c r="H33" s="33">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="33">
+        <v>51212</v>
+      </c>
+      <c r="D34" s="33">
+        <v>116305</v>
+      </c>
+      <c r="E34" s="33">
+        <v>57220</v>
+      </c>
+      <c r="F34" s="33">
+        <v>59085</v>
+      </c>
+      <c r="G34" s="33">
+        <v>0</v>
+      </c>
+      <c r="H34" s="33">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="33">
+        <v>59646</v>
+      </c>
+      <c r="D35" s="33">
+        <v>138344</v>
+      </c>
+      <c r="E35" s="33">
+        <v>68701</v>
+      </c>
+      <c r="F35" s="33">
+        <v>69643</v>
+      </c>
+      <c r="G35" s="33">
+        <v>0</v>
+      </c>
+      <c r="H35" s="33">
+        <v>-87</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="33">
+        <v>103498</v>
+      </c>
+      <c r="D36" s="33">
+        <v>228315</v>
+      </c>
+      <c r="E36" s="33">
+        <v>112420</v>
+      </c>
+      <c r="F36" s="33">
+        <v>115895</v>
+      </c>
+      <c r="G36" s="33">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>-85</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="33">
+        <v>120738</v>
+      </c>
+      <c r="D37" s="33">
+        <v>250310</v>
+      </c>
+      <c r="E37" s="33">
+        <v>125500</v>
+      </c>
+      <c r="F37" s="33">
+        <v>124810</v>
+      </c>
+      <c r="G37" s="33">
+        <v>0</v>
+      </c>
+      <c r="H37" s="33">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="33">
+        <v>150395</v>
+      </c>
+      <c r="D38" s="33">
+        <v>337696</v>
+      </c>
+      <c r="E38" s="33">
+        <v>165951</v>
+      </c>
+      <c r="F38" s="33">
+        <v>171745</v>
+      </c>
+      <c r="G38" s="33">
+        <v>0</v>
+      </c>
+      <c r="H38" s="33">
+        <v>-143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="33">
+        <v>39841</v>
+      </c>
+      <c r="D39" s="33">
+        <v>75882</v>
+      </c>
+      <c r="E39" s="33">
+        <v>38518</v>
+      </c>
+      <c r="F39" s="33">
+        <v>37364</v>
+      </c>
+      <c r="G39" s="33">
+        <v>0</v>
+      </c>
+      <c r="H39" s="33">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="33">
+        <v>68954</v>
+      </c>
+      <c r="D40" s="33">
+        <v>142910</v>
+      </c>
+      <c r="E40" s="33">
+        <v>72003</v>
+      </c>
+      <c r="F40" s="33">
+        <v>70907</v>
+      </c>
+      <c r="G40" s="33">
+        <v>0</v>
+      </c>
+      <c r="H40" s="33">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="33">
+        <v>63675</v>
+      </c>
+      <c r="D41" s="33">
+        <v>140357</v>
+      </c>
+      <c r="E41" s="33">
+        <v>68777</v>
+      </c>
+      <c r="F41" s="33">
+        <v>71580</v>
+      </c>
+      <c r="G41" s="33">
+        <v>0</v>
+      </c>
+      <c r="H41" s="33">
+        <v>-201</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="33">
+        <v>67085</v>
+      </c>
+      <c r="D42" s="33">
+        <v>144509</v>
+      </c>
+      <c r="E42" s="33">
+        <v>72357</v>
+      </c>
+      <c r="F42" s="33">
+        <v>72152</v>
+      </c>
+      <c r="G42" s="33">
+        <v>0</v>
+      </c>
+      <c r="H42" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="33">
+        <v>34521</v>
+      </c>
+      <c r="D43" s="33">
+        <v>74966</v>
+      </c>
+      <c r="E43" s="33">
+        <v>36662</v>
+      </c>
+      <c r="F43" s="33">
+        <v>38304</v>
+      </c>
+      <c r="G43" s="33">
+        <v>0</v>
+      </c>
+      <c r="H43" s="33">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="33">
+        <v>42406</v>
+      </c>
+      <c r="D44" s="33">
+        <v>85031</v>
+      </c>
+      <c r="E44" s="33">
+        <v>43543</v>
+      </c>
+      <c r="F44" s="33">
+        <v>41488</v>
+      </c>
+      <c r="G44" s="33">
+        <v>0</v>
+      </c>
+      <c r="H44" s="33">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="33">
+        <v>78614</v>
+      </c>
+      <c r="D45" s="33">
+        <v>165784</v>
+      </c>
+      <c r="E45" s="33">
+        <v>81546</v>
+      </c>
+      <c r="F45" s="33">
+        <v>84238</v>
+      </c>
+      <c r="G45" s="33">
+        <v>0</v>
+      </c>
+      <c r="H45" s="33">
+        <v>-158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="33">
+        <v>32639</v>
+      </c>
+      <c r="D46" s="33">
+        <v>73679</v>
+      </c>
+      <c r="E46" s="33">
+        <v>36191</v>
+      </c>
+      <c r="F46" s="33">
+        <v>37488</v>
+      </c>
+      <c r="G46" s="33">
+        <v>0</v>
+      </c>
+      <c r="H46" s="33">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="33">
+        <v>66403</v>
+      </c>
+      <c r="D47" s="33">
+        <v>148513</v>
+      </c>
+      <c r="E47" s="33">
+        <v>73406</v>
+      </c>
+      <c r="F47" s="33">
+        <v>75107</v>
+      </c>
+      <c r="G47" s="33">
+        <v>0</v>
+      </c>
+      <c r="H47" s="33">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="33">
+        <v>29128</v>
+      </c>
+      <c r="D48" s="33">
+        <v>64088</v>
+      </c>
+      <c r="E48" s="33">
+        <v>31319</v>
+      </c>
+      <c r="F48" s="33">
+        <v>32769</v>
+      </c>
+      <c r="G48" s="33">
+        <v>0</v>
+      </c>
+      <c r="H48" s="33">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="33">
+        <v>45607</v>
+      </c>
+      <c r="D49" s="33">
+        <v>94518</v>
+      </c>
+      <c r="E49" s="33">
+        <v>48501</v>
+      </c>
+      <c r="F49" s="33">
+        <v>46017</v>
+      </c>
+      <c r="G49" s="33">
+        <v>0</v>
+      </c>
+      <c r="H49" s="33">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="33">
+        <v>54913</v>
+      </c>
+      <c r="D50" s="33">
+        <v>113459</v>
+      </c>
+      <c r="E50" s="33">
+        <v>55273</v>
+      </c>
+      <c r="F50" s="33">
+        <v>58186</v>
+      </c>
+      <c r="G50" s="33">
+        <v>0</v>
+      </c>
+      <c r="H50" s="33">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="33">
+        <v>64629</v>
+      </c>
+      <c r="D51" s="33">
+        <v>141145</v>
+      </c>
+      <c r="E51" s="33">
+        <v>70617</v>
+      </c>
+      <c r="F51" s="33">
+        <v>70528</v>
+      </c>
+      <c r="G51" s="33">
+        <v>0</v>
+      </c>
+      <c r="H51" s="33">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="33">
+        <v>26969</v>
+      </c>
+      <c r="D52" s="33">
+        <v>60771</v>
+      </c>
+      <c r="E52" s="33">
+        <v>29953</v>
+      </c>
+      <c r="F52" s="33">
+        <v>30818</v>
+      </c>
+      <c r="G52" s="33">
+        <v>0</v>
+      </c>
+      <c r="H52" s="33">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="33">
+        <v>47309</v>
+      </c>
+      <c r="D53" s="33">
+        <v>98944</v>
+      </c>
+      <c r="E53" s="33">
+        <v>49061</v>
+      </c>
+      <c r="F53" s="33">
+        <v>49883</v>
+      </c>
+      <c r="G53" s="33">
+        <v>0</v>
+      </c>
+      <c r="H53" s="33">
+        <v>-98</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="33">
+        <v>21789</v>
+      </c>
+      <c r="D54" s="33">
+        <v>48162</v>
+      </c>
+      <c r="E54" s="33">
+        <v>24041</v>
+      </c>
+      <c r="F54" s="33">
+        <v>24121</v>
+      </c>
+      <c r="G54" s="33">
+        <v>0</v>
+      </c>
+      <c r="H54" s="33">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="33">
+        <v>33041</v>
+      </c>
+      <c r="D55" s="33">
+        <v>69686</v>
+      </c>
+      <c r="E55" s="33">
+        <v>34238</v>
+      </c>
+      <c r="F55" s="33">
+        <v>35448</v>
+      </c>
+      <c r="G55" s="33">
+        <v>0</v>
+      </c>
+      <c r="H55" s="33">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="33">
+        <v>23517</v>
+      </c>
+      <c r="D56" s="33">
+        <v>52813</v>
+      </c>
+      <c r="E56" s="33">
+        <v>26080</v>
+      </c>
+      <c r="F56" s="33">
+        <v>26733</v>
+      </c>
+      <c r="G56" s="33">
+        <v>0</v>
+      </c>
+      <c r="H56" s="33">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="33">
+        <v>29669</v>
+      </c>
+      <c r="D57" s="33">
+        <v>70773</v>
+      </c>
+      <c r="E57" s="33">
+        <v>35045</v>
+      </c>
+      <c r="F57" s="33">
+        <v>35728</v>
+      </c>
+      <c r="G57" s="33">
+        <v>0</v>
+      </c>
+      <c r="H57" s="33">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="33">
+        <v>52471</v>
+      </c>
+      <c r="D58" s="33">
+        <v>113491</v>
+      </c>
+      <c r="E58" s="33">
+        <v>55658</v>
+      </c>
+      <c r="F58" s="33">
+        <v>57833</v>
+      </c>
+      <c r="G58" s="33">
+        <v>0</v>
+      </c>
+      <c r="H58" s="33">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="33">
+        <v>21955</v>
+      </c>
+      <c r="D59" s="33">
+        <v>51896</v>
+      </c>
+      <c r="E59" s="33">
+        <v>25569</v>
+      </c>
+      <c r="F59" s="33">
+        <v>26327</v>
+      </c>
+      <c r="G59" s="33">
+        <v>0</v>
+      </c>
+      <c r="H59" s="33">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="33">
+        <v>19191</v>
+      </c>
+      <c r="D60" s="33">
+        <v>44769</v>
+      </c>
+      <c r="E60" s="33">
+        <v>22393</v>
+      </c>
+      <c r="F60" s="33">
+        <v>22376</v>
+      </c>
+      <c r="G60" s="33">
+        <v>0</v>
+      </c>
+      <c r="H60" s="33">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="33">
+        <v>19191</v>
+      </c>
+      <c r="D61" s="33">
+        <v>44769</v>
+      </c>
+      <c r="E61" s="33">
+        <v>22393</v>
+      </c>
+      <c r="F61" s="33">
+        <v>22376</v>
+      </c>
+      <c r="G61" s="33">
+        <v>0</v>
+      </c>
+      <c r="H61" s="33">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="33">
+        <v>36483</v>
+      </c>
+      <c r="D62" s="33">
+        <v>81256</v>
+      </c>
+      <c r="E62" s="33">
+        <v>39954</v>
+      </c>
+      <c r="F62" s="33">
+        <v>41302</v>
+      </c>
+      <c r="G62" s="33">
+        <v>0</v>
+      </c>
+      <c r="H62" s="33">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="33">
+        <v>15639</v>
+      </c>
+      <c r="D63" s="33">
+        <v>37447</v>
+      </c>
+      <c r="E63" s="33">
+        <v>18281</v>
+      </c>
+      <c r="F63" s="33">
+        <v>19166</v>
+      </c>
+      <c r="G63" s="33">
+        <v>0</v>
+      </c>
+      <c r="H63" s="33">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="33">
+        <v>16207</v>
+      </c>
+      <c r="D64" s="33">
+        <v>33684</v>
+      </c>
+      <c r="E64" s="33">
+        <v>16687</v>
+      </c>
+      <c r="F64" s="33">
+        <v>16997</v>
+      </c>
+      <c r="G64" s="33">
+        <v>0</v>
+      </c>
+      <c r="H64" s="33">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="33">
+        <v>4637</v>
+      </c>
+      <c r="D65" s="33">
+        <v>10125</v>
+      </c>
+      <c r="E65" s="33">
+        <v>4986</v>
+      </c>
+      <c r="F65" s="33">
+        <v>5139</v>
+      </c>
+      <c r="G65" s="33">
+        <v>0</v>
+      </c>
+      <c r="H65" s="33">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="33">
+        <v>52170</v>
+      </c>
+      <c r="D66" s="33">
+        <v>120672</v>
+      </c>
+      <c r="E66" s="33">
+        <v>60474</v>
+      </c>
+      <c r="F66" s="33">
+        <v>60198</v>
+      </c>
+      <c r="G66" s="33">
+        <v>0</v>
+      </c>
+      <c r="H66" s="33">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="33">
+        <v>8277</v>
+      </c>
+      <c r="D67" s="33">
+        <v>20019</v>
+      </c>
+      <c r="E67" s="33">
+        <v>10218</v>
+      </c>
+      <c r="F67" s="33">
+        <v>9801</v>
+      </c>
+      <c r="G67" s="33">
+        <v>0</v>
+      </c>
+      <c r="H67" s="33">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="33">
+        <v>7849</v>
+      </c>
+      <c r="D68" s="33">
+        <v>17332</v>
+      </c>
+      <c r="E68" s="33">
+        <v>8611</v>
+      </c>
+      <c r="F68" s="33">
+        <v>8721</v>
+      </c>
+      <c r="G68" s="33">
+        <v>0</v>
+      </c>
+      <c r="H68" s="33">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="33">
+        <v>11835</v>
+      </c>
+      <c r="D69" s="33">
+        <v>26257</v>
+      </c>
+      <c r="E69" s="33">
+        <v>13089</v>
+      </c>
+      <c r="F69" s="33">
+        <v>13168</v>
+      </c>
+      <c r="G69" s="33">
+        <v>0</v>
+      </c>
+      <c r="H69" s="33">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="33">
+        <v>7564</v>
+      </c>
+      <c r="D70" s="33">
+        <v>18105</v>
+      </c>
+      <c r="E70" s="33">
+        <v>9192</v>
+      </c>
+      <c r="F70" s="33">
+        <v>8913</v>
+      </c>
+      <c r="G70" s="33">
+        <v>0</v>
+      </c>
+      <c r="H70" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="33">
+        <v>7004</v>
+      </c>
+      <c r="D71" s="33">
+        <v>16742</v>
+      </c>
+      <c r="E71" s="33">
+        <v>8436</v>
+      </c>
+      <c r="F71" s="33">
+        <v>8306</v>
+      </c>
+      <c r="G71" s="33">
+        <v>0</v>
+      </c>
+      <c r="H71" s="33">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="33">
+        <v>5422</v>
+      </c>
+      <c r="D72" s="33">
+        <v>12560</v>
+      </c>
+      <c r="E72" s="33">
+        <v>6079</v>
+      </c>
+      <c r="F72" s="33">
+        <v>6481</v>
+      </c>
+      <c r="G72" s="33">
+        <v>0</v>
+      </c>
+      <c r="H72" s="33">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="33">
+        <v>4219</v>
+      </c>
+      <c r="D73" s="33">
+        <v>9657</v>
+      </c>
+      <c r="E73" s="33">
+        <v>4849</v>
+      </c>
+      <c r="F73" s="33">
+        <v>4808</v>
+      </c>
+      <c r="G73" s="33">
+        <v>0</v>
+      </c>
+      <c r="H73" s="33">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="33">
+        <v>13983</v>
+      </c>
+      <c r="D74" s="33">
+        <v>33648</v>
+      </c>
+      <c r="E74" s="33">
+        <v>16580</v>
+      </c>
+      <c r="F74" s="33">
+        <v>17068</v>
+      </c>
+      <c r="G74" s="33">
+        <v>0</v>
+      </c>
+      <c r="H74" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="33">
+        <v>3049</v>
+      </c>
+      <c r="D75" s="33">
+        <v>7332</v>
+      </c>
+      <c r="E75" s="33">
+        <v>3641</v>
+      </c>
+      <c r="F75" s="33">
+        <v>3691</v>
+      </c>
+      <c r="G75" s="33">
+        <v>0</v>
+      </c>
+      <c r="H75" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="33">
+        <v>3513</v>
+      </c>
+      <c r="D76" s="33">
+        <v>8471</v>
+      </c>
+      <c r="E76" s="33">
+        <v>4163</v>
+      </c>
+      <c r="F76" s="33">
+        <v>4308</v>
+      </c>
+      <c r="G76" s="33">
+        <v>0</v>
+      </c>
+      <c r="H76" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="33">
+        <v>2552</v>
+      </c>
+      <c r="D77" s="33">
+        <v>6135</v>
+      </c>
+      <c r="E77" s="33">
+        <v>3019</v>
+      </c>
+      <c r="F77" s="33">
+        <v>3116</v>
+      </c>
+      <c r="G77" s="33">
+        <v>0</v>
+      </c>
+      <c r="H77" s="33">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="33">
+        <v>3940</v>
+      </c>
+      <c r="D78" s="33">
+        <v>9429</v>
+      </c>
+      <c r="E78" s="33">
+        <v>4642</v>
+      </c>
+      <c r="F78" s="33">
+        <v>4787</v>
+      </c>
+      <c r="G78" s="33">
+        <v>0</v>
+      </c>
+      <c r="H78" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="33">
+        <v>929</v>
+      </c>
+      <c r="D79" s="33">
+        <v>2281</v>
+      </c>
+      <c r="E79" s="33">
+        <v>1115</v>
+      </c>
+      <c r="F79" s="33">
+        <v>1166</v>
+      </c>
+      <c r="G79" s="33">
+        <v>0</v>
+      </c>
+      <c r="H79" s="33">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="33">
+        <v>22215</v>
+      </c>
+      <c r="D80" s="33">
+        <v>52894</v>
+      </c>
+      <c r="E80" s="33">
+        <v>26446</v>
+      </c>
+      <c r="F80" s="33">
+        <v>26448</v>
+      </c>
+      <c r="G80" s="33">
+        <v>0</v>
+      </c>
+      <c r="H80" s="33">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="32" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="33">
+        <v>4001</v>
+      </c>
+      <c r="D81" s="33">
+        <v>10488</v>
+      </c>
+      <c r="E81" s="33">
+        <v>5257</v>
+      </c>
+      <c r="F81" s="33">
+        <v>5231</v>
+      </c>
+      <c r="G81" s="33">
+        <v>0</v>
+      </c>
+      <c r="H81" s="33">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="32" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="33">
+        <v>5472</v>
+      </c>
+      <c r="D82" s="33">
+        <v>12587</v>
+      </c>
+      <c r="E82" s="33">
+        <v>6387</v>
+      </c>
+      <c r="F82" s="33">
+        <v>6200</v>
+      </c>
+      <c r="G82" s="33">
+        <v>0</v>
+      </c>
+      <c r="H82" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="32" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="33">
+        <v>12742</v>
+      </c>
+      <c r="D83" s="33">
+        <v>29819</v>
+      </c>
+      <c r="E83" s="33">
+        <v>14802</v>
+      </c>
+      <c r="F83" s="33">
+        <v>15017</v>
+      </c>
+      <c r="G83" s="33">
+        <v>0</v>
+      </c>
+      <c r="H83" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="33">
+        <v>13911</v>
+      </c>
+      <c r="D84" s="33">
+        <v>30694</v>
+      </c>
+      <c r="E84" s="33">
+        <v>15220</v>
+      </c>
+      <c r="F84" s="33">
+        <v>15474</v>
+      </c>
+      <c r="G84" s="33">
+        <v>0</v>
+      </c>
+      <c r="H84" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="33">
+        <v>13911</v>
+      </c>
+      <c r="D85" s="33">
+        <v>30694</v>
+      </c>
+      <c r="E85" s="33">
+        <v>15220</v>
+      </c>
+      <c r="F85" s="33">
+        <v>15474</v>
+      </c>
+      <c r="G85" s="33">
+        <v>0</v>
+      </c>
+      <c r="H85" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="33">
+        <v>15327</v>
+      </c>
+      <c r="D86" s="33">
+        <v>33543</v>
+      </c>
+      <c r="E86" s="33">
+        <v>16744</v>
+      </c>
+      <c r="F86" s="33">
+        <v>16799</v>
+      </c>
+      <c r="G86" s="33">
+        <v>0</v>
+      </c>
+      <c r="H86" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A87" s="32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="33">
+        <v>15327</v>
+      </c>
+      <c r="D87" s="33">
+        <v>33543</v>
+      </c>
+      <c r="E87" s="33">
+        <v>16744</v>
+      </c>
+      <c r="F87" s="33">
+        <v>16799</v>
+      </c>
+      <c r="G87" s="33">
+        <v>0</v>
+      </c>
+      <c r="H87" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A88" s="32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="33">
+        <v>30019</v>
+      </c>
+      <c r="D88" s="33">
+        <v>69419</v>
+      </c>
+      <c r="E88" s="33">
+        <v>34702</v>
+      </c>
+      <c r="F88" s="33">
+        <v>34717</v>
+      </c>
+      <c r="G88" s="33">
+        <v>0</v>
+      </c>
+      <c r="H88" s="33">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A89" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="33">
+        <v>18828</v>
+      </c>
+      <c r="D89" s="33">
+        <v>42486</v>
+      </c>
+      <c r="E89" s="33">
+        <v>21152</v>
+      </c>
+      <c r="F89" s="33">
+        <v>21334</v>
+      </c>
+      <c r="G89" s="33">
+        <v>0</v>
+      </c>
+      <c r="H89" s="33">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A90" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="33">
+        <v>11191</v>
+      </c>
+      <c r="D90" s="33">
+        <v>26933</v>
+      </c>
+      <c r="E90" s="33">
+        <v>13550</v>
+      </c>
+      <c r="F90" s="33">
+        <v>13383</v>
+      </c>
+      <c r="G90" s="33">
+        <v>0</v>
+      </c>
+      <c r="H90" s="33">
+        <v>-15</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD27C385-164E-4FB6-8C24-3D553B87E4E0}">
+  <dimension ref="A1:H90"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="K20" sqref="K20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15" style="17" customWidth="1"/>
+    <col min="2" max="2" width="24" style="17" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>191</v>
+      </c>
+      <c r="H1" s="18" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+    </row>
+    <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3386150</v>
+      </c>
+      <c r="D7" s="31">
+        <v>7320779</v>
+      </c>
+      <c r="E7" s="31">
+        <v>3627169</v>
+      </c>
+      <c r="F7" s="31">
+        <v>3693607</v>
+      </c>
+      <c r="G7" s="31">
+        <v>3</v>
+      </c>
+      <c r="H7" s="31">
+        <v>6138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="33">
+        <v>3182386</v>
+      </c>
+      <c r="D8" s="33">
+        <v>6854547</v>
+      </c>
+      <c r="E8" s="33">
+        <v>3394948</v>
+      </c>
+      <c r="F8" s="33">
+        <v>3459596</v>
+      </c>
+      <c r="G8" s="33">
+        <v>3</v>
+      </c>
+      <c r="H8" s="33">
+        <v>6801</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="33">
+        <v>203764</v>
+      </c>
+      <c r="D9" s="33">
+        <v>466232</v>
+      </c>
+      <c r="E9" s="33">
+        <v>232221</v>
+      </c>
+      <c r="F9" s="33">
+        <v>234011</v>
+      </c>
+      <c r="G9" s="33">
+        <v>0</v>
+      </c>
+      <c r="H9" s="33">
+        <v>-663</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="33">
+        <v>633475</v>
+      </c>
+      <c r="D10" s="33">
+        <v>1359750</v>
+      </c>
+      <c r="E10" s="33">
+        <v>667647</v>
+      </c>
+      <c r="F10" s="33">
+        <v>692103</v>
+      </c>
+      <c r="G10" s="33">
+        <v>0</v>
+      </c>
+      <c r="H10" s="33">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="33">
+        <v>42175</v>
+      </c>
+      <c r="D11" s="33">
+        <v>96426</v>
+      </c>
+      <c r="E11" s="33">
+        <v>47170</v>
+      </c>
+      <c r="F11" s="33">
+        <v>49256</v>
+      </c>
+      <c r="G11" s="33">
+        <v>0</v>
+      </c>
+      <c r="H11" s="33">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="33">
+        <v>72156</v>
+      </c>
+      <c r="D12" s="33">
+        <v>152254</v>
+      </c>
+      <c r="E12" s="33">
+        <v>74221</v>
+      </c>
+      <c r="F12" s="33">
+        <v>78033</v>
+      </c>
+      <c r="G12" s="33">
+        <v>0</v>
+      </c>
+      <c r="H12" s="33">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="33">
+        <v>62579</v>
+      </c>
+      <c r="D13" s="33">
+        <v>126992</v>
+      </c>
+      <c r="E13" s="33">
+        <v>62975</v>
+      </c>
+      <c r="F13" s="33">
+        <v>64017</v>
+      </c>
+      <c r="G13" s="33">
+        <v>0</v>
+      </c>
+      <c r="H13" s="33">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="33">
+        <v>76574</v>
+      </c>
+      <c r="D14" s="33">
+        <v>167405</v>
+      </c>
+      <c r="E14" s="33">
+        <v>81564</v>
+      </c>
+      <c r="F14" s="33">
+        <v>85841</v>
+      </c>
+      <c r="G14" s="33">
+        <v>0</v>
+      </c>
+      <c r="H14" s="33">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="33">
+        <v>50970</v>
+      </c>
+      <c r="D15" s="33">
+        <v>104552</v>
+      </c>
+      <c r="E15" s="33">
+        <v>51360</v>
+      </c>
+      <c r="F15" s="33">
+        <v>53192</v>
+      </c>
+      <c r="G15" s="33">
+        <v>0</v>
+      </c>
+      <c r="H15" s="33">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="33">
+        <v>49561</v>
+      </c>
+      <c r="D16" s="33">
+        <v>99131</v>
+      </c>
+      <c r="E16" s="33">
+        <v>49733</v>
+      </c>
+      <c r="F16" s="33">
+        <v>49398</v>
+      </c>
+      <c r="G16" s="33">
+        <v>0</v>
+      </c>
+      <c r="H16" s="33">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="33">
+        <v>80328</v>
+      </c>
+      <c r="D17" s="33">
+        <v>169654</v>
+      </c>
+      <c r="E17" s="33">
+        <v>81455</v>
+      </c>
+      <c r="F17" s="33">
+        <v>88199</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0</v>
+      </c>
+      <c r="H17" s="33">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="33">
+        <v>92621</v>
+      </c>
+      <c r="D18" s="33">
+        <v>196470</v>
+      </c>
+      <c r="E18" s="33">
+        <v>97404</v>
+      </c>
+      <c r="F18" s="33">
+        <v>99066</v>
+      </c>
+      <c r="G18" s="33">
+        <v>0</v>
+      </c>
+      <c r="H18" s="33">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="33">
+        <v>57010</v>
+      </c>
+      <c r="D19" s="33">
+        <v>136102</v>
+      </c>
+      <c r="E19" s="33">
+        <v>66856</v>
+      </c>
+      <c r="F19" s="33">
+        <v>69246</v>
+      </c>
+      <c r="G19" s="33">
+        <v>0</v>
+      </c>
+      <c r="H19" s="33">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="33">
+        <v>49501</v>
+      </c>
+      <c r="D20" s="33">
+        <v>110764</v>
+      </c>
+      <c r="E20" s="33">
+        <v>54909</v>
+      </c>
+      <c r="F20" s="33">
+        <v>55855</v>
+      </c>
+      <c r="G20" s="33">
+        <v>0</v>
+      </c>
+      <c r="H20" s="33">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="33">
+        <v>164073</v>
+      </c>
+      <c r="D21" s="33">
+        <v>354292</v>
+      </c>
+      <c r="E21" s="33">
+        <v>176193</v>
+      </c>
+      <c r="F21" s="33">
+        <v>178097</v>
+      </c>
+      <c r="G21" s="33">
+        <v>2</v>
+      </c>
+      <c r="H21" s="33">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="33">
+        <v>84084</v>
+      </c>
+      <c r="D22" s="33">
+        <v>188009</v>
+      </c>
+      <c r="E22" s="33">
+        <v>93913</v>
+      </c>
+      <c r="F22" s="33">
+        <v>94096</v>
+      </c>
+      <c r="G22" s="33">
+        <v>0</v>
+      </c>
+      <c r="H22" s="33">
+        <v>-232</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="33">
+        <v>287695</v>
+      </c>
+      <c r="D23" s="33">
+        <v>596645</v>
+      </c>
+      <c r="E23" s="33">
+        <v>300443</v>
+      </c>
+      <c r="F23" s="33">
+        <v>296202</v>
+      </c>
+      <c r="G23" s="33">
+        <v>0</v>
+      </c>
+      <c r="H23" s="33">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="33">
+        <v>33459</v>
+      </c>
+      <c r="D24" s="33">
+        <v>75435</v>
+      </c>
+      <c r="E24" s="33">
+        <v>37071</v>
+      </c>
+      <c r="F24" s="33">
+        <v>38364</v>
+      </c>
+      <c r="G24" s="33">
+        <v>0</v>
+      </c>
+      <c r="H24" s="33">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="33">
+        <v>23471</v>
+      </c>
+      <c r="D25" s="33">
+        <v>54254</v>
+      </c>
+      <c r="E25" s="33">
+        <v>26479</v>
+      </c>
+      <c r="F25" s="33">
+        <v>27775</v>
+      </c>
+      <c r="G25" s="33">
+        <v>0</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="33">
+        <v>162909</v>
+      </c>
+      <c r="D26" s="33">
+        <v>341015</v>
+      </c>
+      <c r="E26" s="33">
+        <v>166430</v>
+      </c>
+      <c r="F26" s="33">
+        <v>174585</v>
+      </c>
+      <c r="G26" s="33">
+        <v>0</v>
+      </c>
+      <c r="H26" s="33">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="33">
+        <v>34785</v>
+      </c>
+      <c r="D27" s="33">
+        <v>78271</v>
+      </c>
+      <c r="E27" s="33">
+        <v>39086</v>
+      </c>
+      <c r="F27" s="33">
+        <v>39185</v>
+      </c>
+      <c r="G27" s="33">
+        <v>0</v>
+      </c>
+      <c r="H27" s="33">
+        <v>-83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="33">
+        <v>48301</v>
+      </c>
+      <c r="D28" s="33">
+        <v>110478</v>
+      </c>
+      <c r="E28" s="33">
+        <v>55576</v>
+      </c>
+      <c r="F28" s="33">
+        <v>54902</v>
+      </c>
+      <c r="G28" s="33">
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="33">
+        <v>35021</v>
+      </c>
+      <c r="D29" s="33">
+        <v>76681</v>
+      </c>
+      <c r="E29" s="33">
+        <v>38376</v>
+      </c>
+      <c r="F29" s="33">
+        <v>38305</v>
+      </c>
+      <c r="G29" s="33">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="33">
+        <v>43043</v>
+      </c>
+      <c r="D30" s="33">
+        <v>92524</v>
+      </c>
+      <c r="E30" s="33">
+        <v>46309</v>
+      </c>
+      <c r="F30" s="33">
+        <v>46215</v>
+      </c>
+      <c r="G30" s="33">
+        <v>0</v>
+      </c>
+      <c r="H30" s="33">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="33">
+        <v>104486</v>
+      </c>
+      <c r="D31" s="33">
+        <v>224903</v>
+      </c>
+      <c r="E31" s="33">
+        <v>110415</v>
+      </c>
+      <c r="F31" s="33">
+        <v>114488</v>
+      </c>
+      <c r="G31" s="33">
+        <v>0</v>
+      </c>
+      <c r="H31" s="33">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="33">
+        <v>67577</v>
+      </c>
+      <c r="D32" s="33">
+        <v>145933</v>
+      </c>
+      <c r="E32" s="33">
+        <v>72162</v>
+      </c>
+      <c r="F32" s="33">
+        <v>73771</v>
+      </c>
+      <c r="G32" s="33">
+        <v>0</v>
+      </c>
+      <c r="H32" s="33">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="33">
+        <v>23112</v>
+      </c>
+      <c r="D33" s="33">
+        <v>51979</v>
+      </c>
+      <c r="E33" s="33">
+        <v>25881</v>
+      </c>
+      <c r="F33" s="33">
+        <v>26098</v>
+      </c>
+      <c r="G33" s="33">
+        <v>0</v>
+      </c>
+      <c r="H33" s="33">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="33">
+        <v>51367</v>
+      </c>
+      <c r="D34" s="33">
+        <v>116317</v>
+      </c>
+      <c r="E34" s="33">
+        <v>57202</v>
+      </c>
+      <c r="F34" s="33">
+        <v>59115</v>
+      </c>
+      <c r="G34" s="33">
+        <v>0</v>
+      </c>
+      <c r="H34" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="33">
+        <v>59775</v>
+      </c>
+      <c r="D35" s="33">
+        <v>138231</v>
+      </c>
+      <c r="E35" s="33">
+        <v>68653</v>
+      </c>
+      <c r="F35" s="33">
+        <v>69578</v>
+      </c>
+      <c r="G35" s="33">
+        <v>0</v>
+      </c>
+      <c r="H35" s="33">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="33">
+        <v>103923</v>
+      </c>
+      <c r="D36" s="33">
+        <v>228433</v>
+      </c>
+      <c r="E36" s="33">
+        <v>112484</v>
+      </c>
+      <c r="F36" s="33">
+        <v>115949</v>
+      </c>
+      <c r="G36" s="33">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="33">
+        <v>121512</v>
+      </c>
+      <c r="D37" s="33">
+        <v>250786</v>
+      </c>
+      <c r="E37" s="33">
+        <v>125783</v>
+      </c>
+      <c r="F37" s="33">
+        <v>125003</v>
+      </c>
+      <c r="G37" s="33">
+        <v>0</v>
+      </c>
+      <c r="H37" s="33">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="33">
+        <v>150972</v>
+      </c>
+      <c r="D38" s="33">
+        <v>337904</v>
+      </c>
+      <c r="E38" s="33">
+        <v>166015</v>
+      </c>
+      <c r="F38" s="33">
+        <v>171889</v>
+      </c>
+      <c r="G38" s="33">
+        <v>0</v>
+      </c>
+      <c r="H38" s="33">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="33">
+        <v>40189</v>
+      </c>
+      <c r="D39" s="33">
+        <v>76122</v>
+      </c>
+      <c r="E39" s="33">
+        <v>38641</v>
+      </c>
+      <c r="F39" s="33">
+        <v>37480</v>
+      </c>
+      <c r="G39" s="33">
+        <v>1</v>
+      </c>
+      <c r="H39" s="33">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="33">
+        <v>69461</v>
+      </c>
+      <c r="D40" s="33">
+        <v>143127</v>
+      </c>
+      <c r="E40" s="33">
+        <v>72090</v>
+      </c>
+      <c r="F40" s="33">
+        <v>71037</v>
+      </c>
+      <c r="G40" s="33">
+        <v>0</v>
+      </c>
+      <c r="H40" s="33">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="33">
+        <v>63810</v>
+      </c>
+      <c r="D41" s="33">
+        <v>140222</v>
+      </c>
+      <c r="E41" s="33">
+        <v>68717</v>
+      </c>
+      <c r="F41" s="33">
+        <v>71505</v>
+      </c>
+      <c r="G41" s="33">
+        <v>0</v>
+      </c>
+      <c r="H41" s="33">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="33">
+        <v>67367</v>
+      </c>
+      <c r="D42" s="33">
+        <v>144698</v>
+      </c>
+      <c r="E42" s="33">
+        <v>72403</v>
+      </c>
+      <c r="F42" s="33">
+        <v>72295</v>
+      </c>
+      <c r="G42" s="33">
+        <v>0</v>
+      </c>
+      <c r="H42" s="33">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="33">
+        <v>34720</v>
+      </c>
+      <c r="D43" s="33">
+        <v>75076</v>
+      </c>
+      <c r="E43" s="33">
+        <v>36710</v>
+      </c>
+      <c r="F43" s="33">
+        <v>38366</v>
+      </c>
+      <c r="G43" s="33">
+        <v>0</v>
+      </c>
+      <c r="H43" s="33">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="33">
+        <v>42646</v>
+      </c>
+      <c r="D44" s="33">
+        <v>85244</v>
+      </c>
+      <c r="E44" s="33">
+        <v>43644</v>
+      </c>
+      <c r="F44" s="33">
+        <v>41600</v>
+      </c>
+      <c r="G44" s="33">
+        <v>0</v>
+      </c>
+      <c r="H44" s="33">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="33">
+        <v>78897</v>
+      </c>
+      <c r="D45" s="33">
+        <v>165787</v>
+      </c>
+      <c r="E45" s="33">
+        <v>81494</v>
+      </c>
+      <c r="F45" s="33">
+        <v>84293</v>
+      </c>
+      <c r="G45" s="33">
+        <v>0</v>
+      </c>
+      <c r="H45" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="33">
+        <v>32787</v>
+      </c>
+      <c r="D46" s="33">
+        <v>73718</v>
+      </c>
+      <c r="E46" s="33">
+        <v>36235</v>
+      </c>
+      <c r="F46" s="33">
+        <v>37483</v>
+      </c>
+      <c r="G46" s="33">
+        <v>0</v>
+      </c>
+      <c r="H46" s="33">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="33">
+        <v>66612</v>
+      </c>
+      <c r="D47" s="33">
+        <v>148491</v>
+      </c>
+      <c r="E47" s="33">
+        <v>73350</v>
+      </c>
+      <c r="F47" s="33">
+        <v>75141</v>
+      </c>
+      <c r="G47" s="33">
+        <v>0</v>
+      </c>
+      <c r="H47" s="33">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="33">
+        <v>29250</v>
+      </c>
+      <c r="D48" s="33">
+        <v>64154</v>
+      </c>
+      <c r="E48" s="33">
+        <v>31347</v>
+      </c>
+      <c r="F48" s="33">
+        <v>32807</v>
+      </c>
+      <c r="G48" s="33">
+        <v>0</v>
+      </c>
+      <c r="H48" s="33">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="33">
+        <v>45767</v>
+      </c>
+      <c r="D49" s="33">
+        <v>94507</v>
+      </c>
+      <c r="E49" s="33">
+        <v>48519</v>
+      </c>
+      <c r="F49" s="33">
+        <v>45988</v>
+      </c>
+      <c r="G49" s="33">
+        <v>0</v>
+      </c>
+      <c r="H49" s="33">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="33">
+        <v>55275</v>
+      </c>
+      <c r="D50" s="33">
+        <v>113743</v>
+      </c>
+      <c r="E50" s="33">
+        <v>55366</v>
+      </c>
+      <c r="F50" s="33">
+        <v>58377</v>
+      </c>
+      <c r="G50" s="33">
+        <v>0</v>
+      </c>
+      <c r="H50" s="33">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="33">
+        <v>64785</v>
+      </c>
+      <c r="D51" s="33">
+        <v>141086</v>
+      </c>
+      <c r="E51" s="33">
+        <v>70570</v>
+      </c>
+      <c r="F51" s="33">
+        <v>70516</v>
+      </c>
+      <c r="G51" s="33">
+        <v>0</v>
+      </c>
+      <c r="H51" s="33">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="33">
+        <v>27070</v>
+      </c>
+      <c r="D52" s="33">
+        <v>60791</v>
+      </c>
+      <c r="E52" s="33">
+        <v>29979</v>
+      </c>
+      <c r="F52" s="33">
+        <v>30812</v>
+      </c>
+      <c r="G52" s="33">
+        <v>0</v>
+      </c>
+      <c r="H52" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="33">
+        <v>47454</v>
+      </c>
+      <c r="D53" s="33">
+        <v>98954</v>
+      </c>
+      <c r="E53" s="33">
+        <v>49092</v>
+      </c>
+      <c r="F53" s="33">
+        <v>49862</v>
+      </c>
+      <c r="G53" s="33">
+        <v>0</v>
+      </c>
+      <c r="H53" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="33">
+        <v>21826</v>
+      </c>
+      <c r="D54" s="33">
+        <v>48107</v>
+      </c>
+      <c r="E54" s="33">
+        <v>24028</v>
+      </c>
+      <c r="F54" s="33">
+        <v>24079</v>
+      </c>
+      <c r="G54" s="33">
+        <v>0</v>
+      </c>
+      <c r="H54" s="33">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="33">
+        <v>33227</v>
+      </c>
+      <c r="D55" s="33">
+        <v>69745</v>
+      </c>
+      <c r="E55" s="33">
+        <v>34252</v>
+      </c>
+      <c r="F55" s="33">
+        <v>35493</v>
+      </c>
+      <c r="G55" s="33">
+        <v>0</v>
+      </c>
+      <c r="H55" s="33">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="33">
+        <v>23577</v>
+      </c>
+      <c r="D56" s="33">
+        <v>52782</v>
+      </c>
+      <c r="E56" s="33">
+        <v>26066</v>
+      </c>
+      <c r="F56" s="33">
+        <v>26716</v>
+      </c>
+      <c r="G56" s="33">
+        <v>0</v>
+      </c>
+      <c r="H56" s="33">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="33">
+        <v>29856</v>
+      </c>
+      <c r="D57" s="33">
+        <v>70856</v>
+      </c>
+      <c r="E57" s="33">
+        <v>35076</v>
+      </c>
+      <c r="F57" s="33">
+        <v>35780</v>
+      </c>
+      <c r="G57" s="33">
+        <v>0</v>
+      </c>
+      <c r="H57" s="33">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="33">
+        <v>52739</v>
+      </c>
+      <c r="D58" s="33">
+        <v>113623</v>
+      </c>
+      <c r="E58" s="33">
+        <v>55698</v>
+      </c>
+      <c r="F58" s="33">
+        <v>57925</v>
+      </c>
+      <c r="G58" s="33">
+        <v>0</v>
+      </c>
+      <c r="H58" s="33">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="33">
+        <v>22031</v>
+      </c>
+      <c r="D59" s="33">
+        <v>51874</v>
+      </c>
+      <c r="E59" s="33">
+        <v>25553</v>
+      </c>
+      <c r="F59" s="33">
+        <v>26321</v>
+      </c>
+      <c r="G59" s="33">
+        <v>0</v>
+      </c>
+      <c r="H59" s="33">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="33">
+        <v>19272</v>
+      </c>
+      <c r="D60" s="33">
+        <v>44789</v>
+      </c>
+      <c r="E60" s="33">
+        <v>22393</v>
+      </c>
+      <c r="F60" s="33">
+        <v>22396</v>
+      </c>
+      <c r="G60" s="33">
+        <v>0</v>
+      </c>
+      <c r="H60" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="33">
+        <v>19272</v>
+      </c>
+      <c r="D61" s="33">
+        <v>44789</v>
+      </c>
+      <c r="E61" s="33">
+        <v>22393</v>
+      </c>
+      <c r="F61" s="33">
+        <v>22396</v>
+      </c>
+      <c r="G61" s="33">
+        <v>0</v>
+      </c>
+      <c r="H61" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="33">
+        <v>36621</v>
+      </c>
+      <c r="D62" s="33">
+        <v>81208</v>
+      </c>
+      <c r="E62" s="33">
+        <v>39916</v>
+      </c>
+      <c r="F62" s="33">
+        <v>41292</v>
+      </c>
+      <c r="G62" s="33">
+        <v>0</v>
+      </c>
+      <c r="H62" s="33">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="33">
+        <v>15672</v>
+      </c>
+      <c r="D63" s="33">
+        <v>37391</v>
+      </c>
+      <c r="E63" s="33">
+        <v>18257</v>
+      </c>
+      <c r="F63" s="33">
+        <v>19134</v>
+      </c>
+      <c r="G63" s="33">
+        <v>0</v>
+      </c>
+      <c r="H63" s="33">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="33">
+        <v>16301</v>
+      </c>
+      <c r="D64" s="33">
+        <v>33705</v>
+      </c>
+      <c r="E64" s="33">
+        <v>16673</v>
+      </c>
+      <c r="F64" s="33">
+        <v>17032</v>
+      </c>
+      <c r="G64" s="33">
+        <v>0</v>
+      </c>
+      <c r="H64" s="33">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="33">
+        <v>4648</v>
+      </c>
+      <c r="D65" s="33">
+        <v>10112</v>
+      </c>
+      <c r="E65" s="33">
+        <v>4986</v>
+      </c>
+      <c r="F65" s="33">
+        <v>5126</v>
+      </c>
+      <c r="G65" s="33">
+        <v>0</v>
+      </c>
+      <c r="H65" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="33">
+        <v>52309</v>
+      </c>
+      <c r="D66" s="33">
+        <v>120537</v>
+      </c>
+      <c r="E66" s="33">
+        <v>60449</v>
+      </c>
+      <c r="F66" s="33">
+        <v>60088</v>
+      </c>
+      <c r="G66" s="33">
+        <v>0</v>
+      </c>
+      <c r="H66" s="33">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="33">
+        <v>8315</v>
+      </c>
+      <c r="D67" s="33">
+        <v>20003</v>
+      </c>
+      <c r="E67" s="33">
+        <v>10208</v>
+      </c>
+      <c r="F67" s="33">
+        <v>9795</v>
+      </c>
+      <c r="G67" s="33">
+        <v>0</v>
+      </c>
+      <c r="H67" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="33">
+        <v>7875</v>
+      </c>
+      <c r="D68" s="33">
+        <v>17328</v>
+      </c>
+      <c r="E68" s="33">
+        <v>8624</v>
+      </c>
+      <c r="F68" s="33">
+        <v>8704</v>
+      </c>
+      <c r="G68" s="33">
+        <v>0</v>
+      </c>
+      <c r="H68" s="33">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="33">
+        <v>11863</v>
+      </c>
+      <c r="D69" s="33">
+        <v>26215</v>
+      </c>
+      <c r="E69" s="33">
+        <v>13077</v>
+      </c>
+      <c r="F69" s="33">
+        <v>13138</v>
+      </c>
+      <c r="G69" s="33">
+        <v>0</v>
+      </c>
+      <c r="H69" s="33">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="33">
+        <v>7596</v>
+      </c>
+      <c r="D70" s="33">
+        <v>18100</v>
+      </c>
+      <c r="E70" s="33">
+        <v>9190</v>
+      </c>
+      <c r="F70" s="33">
+        <v>8910</v>
+      </c>
+      <c r="G70" s="33">
+        <v>0</v>
+      </c>
+      <c r="H70" s="33">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="33">
+        <v>7017</v>
+      </c>
+      <c r="D71" s="33">
+        <v>16732</v>
+      </c>
+      <c r="E71" s="33">
+        <v>8440</v>
+      </c>
+      <c r="F71" s="33">
+        <v>8292</v>
+      </c>
+      <c r="G71" s="33">
+        <v>0</v>
+      </c>
+      <c r="H71" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="33">
+        <v>5432</v>
+      </c>
+      <c r="D72" s="33">
+        <v>12547</v>
+      </c>
+      <c r="E72" s="33">
+        <v>6078</v>
+      </c>
+      <c r="F72" s="33">
+        <v>6469</v>
+      </c>
+      <c r="G72" s="33">
+        <v>0</v>
+      </c>
+      <c r="H72" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="33">
+        <v>4211</v>
+      </c>
+      <c r="D73" s="33">
+        <v>9612</v>
+      </c>
+      <c r="E73" s="33">
+        <v>4832</v>
+      </c>
+      <c r="F73" s="33">
+        <v>4780</v>
+      </c>
+      <c r="G73" s="33">
+        <v>0</v>
+      </c>
+      <c r="H73" s="33">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="33">
+        <v>13967</v>
+      </c>
+      <c r="D74" s="33">
+        <v>33464</v>
+      </c>
+      <c r="E74" s="33">
+        <v>16484</v>
+      </c>
+      <c r="F74" s="33">
+        <v>16980</v>
+      </c>
+      <c r="G74" s="33">
+        <v>0</v>
+      </c>
+      <c r="H74" s="33">
+        <v>-184</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="33">
+        <v>3050</v>
+      </c>
+      <c r="D75" s="33">
+        <v>7293</v>
+      </c>
+      <c r="E75" s="33">
+        <v>3618</v>
+      </c>
+      <c r="F75" s="33">
+        <v>3675</v>
+      </c>
+      <c r="G75" s="33">
+        <v>0</v>
+      </c>
+      <c r="H75" s="33">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="33">
+        <v>3510</v>
+      </c>
+      <c r="D76" s="33">
+        <v>8421</v>
+      </c>
+      <c r="E76" s="33">
+        <v>4141</v>
+      </c>
+      <c r="F76" s="33">
+        <v>4280</v>
+      </c>
+      <c r="G76" s="33">
+        <v>0</v>
+      </c>
+      <c r="H76" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="33">
+        <v>2545</v>
+      </c>
+      <c r="D77" s="33">
+        <v>6098</v>
+      </c>
+      <c r="E77" s="33">
+        <v>2998</v>
+      </c>
+      <c r="F77" s="33">
+        <v>3100</v>
+      </c>
+      <c r="G77" s="33">
+        <v>0</v>
+      </c>
+      <c r="H77" s="33">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="33">
+        <v>3933</v>
+      </c>
+      <c r="D78" s="33">
+        <v>9385</v>
+      </c>
+      <c r="E78" s="33">
+        <v>4622</v>
+      </c>
+      <c r="F78" s="33">
+        <v>4763</v>
+      </c>
+      <c r="G78" s="33">
+        <v>0</v>
+      </c>
+      <c r="H78" s="33">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="33">
+        <v>929</v>
+      </c>
+      <c r="D79" s="33">
+        <v>2267</v>
+      </c>
+      <c r="E79" s="33">
+        <v>1105</v>
+      </c>
+      <c r="F79" s="33">
+        <v>1162</v>
+      </c>
+      <c r="G79" s="33">
+        <v>0</v>
+      </c>
+      <c r="H79" s="33">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="33">
+        <v>22258</v>
+      </c>
+      <c r="D80" s="33">
+        <v>52810</v>
+      </c>
+      <c r="E80" s="33">
+        <v>26408</v>
+      </c>
+      <c r="F80" s="33">
+        <v>26402</v>
+      </c>
+      <c r="G80" s="33">
+        <v>0</v>
+      </c>
+      <c r="H80" s="33">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="32" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="33">
+        <v>4030</v>
+      </c>
+      <c r="D81" s="33">
+        <v>10480</v>
+      </c>
+      <c r="E81" s="33">
+        <v>5252</v>
+      </c>
+      <c r="F81" s="33">
+        <v>5228</v>
+      </c>
+      <c r="G81" s="33">
+        <v>0</v>
+      </c>
+      <c r="H81" s="33">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="32" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="33">
+        <v>5477</v>
+      </c>
+      <c r="D82" s="33">
+        <v>12571</v>
+      </c>
+      <c r="E82" s="33">
+        <v>6367</v>
+      </c>
+      <c r="F82" s="33">
+        <v>6204</v>
+      </c>
+      <c r="G82" s="33">
+        <v>0</v>
+      </c>
+      <c r="H82" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="32" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="33">
+        <v>12751</v>
+      </c>
+      <c r="D83" s="33">
+        <v>29759</v>
+      </c>
+      <c r="E83" s="33">
+        <v>14789</v>
+      </c>
+      <c r="F83" s="33">
+        <v>14970</v>
+      </c>
+      <c r="G83" s="33">
+        <v>0</v>
+      </c>
+      <c r="H83" s="33">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="33">
+        <v>13888</v>
+      </c>
+      <c r="D84" s="33">
+        <v>30558</v>
+      </c>
+      <c r="E84" s="33">
+        <v>15153</v>
+      </c>
+      <c r="F84" s="33">
+        <v>15405</v>
+      </c>
+      <c r="G84" s="33">
+        <v>0</v>
+      </c>
+      <c r="H84" s="33">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="33">
+        <v>13888</v>
+      </c>
+      <c r="D85" s="33">
+        <v>30558</v>
+      </c>
+      <c r="E85" s="33">
+        <v>15153</v>
+      </c>
+      <c r="F85" s="33">
+        <v>15405</v>
+      </c>
+      <c r="G85" s="33">
+        <v>0</v>
+      </c>
+      <c r="H85" s="33">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="33">
+        <v>15379</v>
+      </c>
+      <c r="D86" s="33">
+        <v>33543</v>
+      </c>
+      <c r="E86" s="33">
+        <v>16750</v>
+      </c>
+      <c r="F86" s="33">
+        <v>16793</v>
+      </c>
+      <c r="G86" s="33">
+        <v>0</v>
+      </c>
+      <c r="H86" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A87" s="32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="33">
+        <v>15379</v>
+      </c>
+      <c r="D87" s="33">
+        <v>33543</v>
+      </c>
+      <c r="E87" s="33">
+        <v>16750</v>
+      </c>
+      <c r="F87" s="33">
+        <v>16793</v>
+      </c>
+      <c r="G87" s="33">
+        <v>0</v>
+      </c>
+      <c r="H87" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A88" s="32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="33">
+        <v>30070</v>
+      </c>
+      <c r="D88" s="33">
+        <v>69323</v>
+      </c>
+      <c r="E88" s="33">
+        <v>34668</v>
+      </c>
+      <c r="F88" s="33">
+        <v>34655</v>
+      </c>
+      <c r="G88" s="33">
+        <v>0</v>
+      </c>
+      <c r="H88" s="33">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A89" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="33">
+        <v>18860</v>
+      </c>
+      <c r="D89" s="33">
+        <v>42416</v>
+      </c>
+      <c r="E89" s="33">
+        <v>21112</v>
+      </c>
+      <c r="F89" s="33">
+        <v>21304</v>
+      </c>
+      <c r="G89" s="33">
+        <v>0</v>
+      </c>
+      <c r="H89" s="33">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A90" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="33">
+        <v>11210</v>
+      </c>
+      <c r="D90" s="33">
+        <v>26907</v>
+      </c>
+      <c r="E90" s="33">
+        <v>13556</v>
+      </c>
+      <c r="F90" s="33">
+        <v>13351</v>
+      </c>
+      <c r="G90" s="33">
+        <v>0</v>
+      </c>
+      <c r="H90" s="33">
+        <v>-26</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>1月</vt:lpstr>
       <vt:lpstr>2月</vt:lpstr>
+      <vt:lpstr>3月</vt:lpstr>
+      <vt:lpstr>4月</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>