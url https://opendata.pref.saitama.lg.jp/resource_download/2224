--- v4 (2026-05-30)
+++ v5 (2026-07-26)
@@ -1,72 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP月報\01_概要版\a2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP月報\01_概要版\a2026【国調基準の変更あり】\02_R7国調（速報値）基準\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F0C56F8-E2D7-4140-B810-555EC365ABB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABD23668-FF65-404F-86A9-EA5B1E1A0DE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1月" sheetId="2" r:id="rId1"/>
     <sheet name="2月" sheetId="3" r:id="rId2"/>
     <sheet name="3月" sheetId="4" r:id="rId3"/>
     <sheet name="4月" sheetId="5" r:id="rId4"/>
+    <sheet name="5月" sheetId="7" r:id="rId5"/>
+    <sheet name="6月" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="197">
   <si>
     <t>埼玉県推計人口　令和8年1月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at January 1, 2026</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>前月</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>からの</t>
   </si>
   <si>
@@ -604,50 +609,62 @@
     <t>Sugito-machi</t>
   </si>
   <si>
     <t>松伏町</t>
   </si>
   <si>
     <t>Matsubushi-machi</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年2月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at February 1, 2026</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年3月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at March 1, 2026</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年4月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at April 1, 2026</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和8年5月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at May 1, 2026</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和8年6月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at June 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
@@ -830,51 +847,51 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1116,59 +1133,63 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="M13" sqref="M13"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
@@ -1236,2242 +1257,2242 @@
       </c>
       <c r="D6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="14">
-        <v>3369760</v>
+        <v>3291498</v>
       </c>
       <c r="D7" s="14">
-        <v>7320901</v>
+        <v>7285079</v>
       </c>
       <c r="E7" s="14">
-        <v>3628397</v>
+        <v>3605626</v>
       </c>
       <c r="F7" s="14">
-        <v>3692503</v>
+        <v>3679453</v>
       </c>
       <c r="G7" s="14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>-1921</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="16">
-        <v>3166463</v>
+        <v>3093828</v>
       </c>
       <c r="D8" s="16">
-        <v>6853212</v>
+        <v>6820476</v>
       </c>
       <c r="E8" s="16">
-        <v>3395490</v>
+        <v>3374546</v>
       </c>
       <c r="F8" s="16">
-        <v>3457721</v>
+        <v>3445930</v>
       </c>
       <c r="G8" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="16">
         <v>-1443</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="16">
-        <v>203297</v>
+        <v>197670</v>
       </c>
       <c r="D9" s="16">
-        <v>467689</v>
+        <v>464603</v>
       </c>
       <c r="E9" s="16">
-        <v>232907</v>
+        <v>231080</v>
       </c>
       <c r="F9" s="16">
-        <v>234782</v>
+        <v>233523</v>
       </c>
       <c r="G9" s="16">
         <v>0</v>
       </c>
       <c r="H9" s="16">
         <v>-478</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="16">
-        <v>629487</v>
+        <v>618344</v>
       </c>
       <c r="D10" s="16">
-        <v>1357054</v>
+        <v>1345934</v>
       </c>
       <c r="E10" s="16">
-        <v>666603</v>
+        <v>660773</v>
       </c>
       <c r="F10" s="16">
-        <v>690451</v>
+        <v>685161</v>
       </c>
       <c r="G10" s="16">
         <v>0</v>
       </c>
       <c r="H10" s="16">
         <v>237</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="16">
-        <v>41914</v>
+        <v>41084</v>
       </c>
       <c r="D11" s="16">
-        <v>96353</v>
+        <v>94130</v>
       </c>
       <c r="E11" s="16">
-        <v>47150</v>
+        <v>45647</v>
       </c>
       <c r="F11" s="16">
-        <v>49203</v>
+        <v>48483</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="16">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="16">
-        <v>71806</v>
+        <v>69996</v>
       </c>
       <c r="D12" s="16">
-        <v>152155</v>
+        <v>147737</v>
       </c>
       <c r="E12" s="16">
-        <v>74201</v>
+        <v>71711</v>
       </c>
       <c r="F12" s="16">
-        <v>77954</v>
+        <v>76026</v>
       </c>
       <c r="G12" s="16">
         <v>0</v>
       </c>
       <c r="H12" s="16">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="16">
-        <v>62026</v>
+        <v>64865</v>
       </c>
       <c r="D13" s="16">
-        <v>126432</v>
+        <v>125394</v>
       </c>
       <c r="E13" s="16">
-        <v>62723</v>
+        <v>62091</v>
       </c>
       <c r="F13" s="16">
-        <v>63709</v>
+        <v>63303</v>
       </c>
       <c r="G13" s="16">
         <v>0</v>
       </c>
       <c r="H13" s="16">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="16">
-        <v>76133</v>
+        <v>73776</v>
       </c>
       <c r="D14" s="16">
-        <v>167207</v>
+        <v>167134</v>
       </c>
       <c r="E14" s="16">
-        <v>81543</v>
+        <v>81609</v>
       </c>
       <c r="F14" s="16">
-        <v>85664</v>
+        <v>85525</v>
       </c>
       <c r="G14" s="16">
         <v>0</v>
       </c>
       <c r="H14" s="16">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="16">
-        <v>50673</v>
+        <v>49416</v>
       </c>
       <c r="D15" s="16">
-        <v>104427</v>
+        <v>103868</v>
       </c>
       <c r="E15" s="16">
-        <v>51352</v>
+        <v>51065</v>
       </c>
       <c r="F15" s="16">
-        <v>53075</v>
+        <v>52803</v>
       </c>
       <c r="G15" s="16">
         <v>0</v>
       </c>
       <c r="H15" s="16">
         <v>-2</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="16">
-        <v>49439</v>
+        <v>48444</v>
       </c>
       <c r="D16" s="16">
-        <v>99185</v>
+        <v>98937</v>
       </c>
       <c r="E16" s="16">
-        <v>49813</v>
+        <v>49657</v>
       </c>
       <c r="F16" s="16">
-        <v>49372</v>
+        <v>49280</v>
       </c>
       <c r="G16" s="16">
         <v>0</v>
       </c>
       <c r="H16" s="16">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="16">
-        <v>79711</v>
+        <v>77827</v>
       </c>
       <c r="D17" s="16">
-        <v>169019</v>
+        <v>169365</v>
       </c>
       <c r="E17" s="16">
-        <v>81172</v>
+        <v>81801</v>
       </c>
       <c r="F17" s="16">
-        <v>87847</v>
+        <v>87564</v>
       </c>
       <c r="G17" s="16">
         <v>0</v>
       </c>
       <c r="H17" s="16">
         <v>-7</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="16">
-        <v>91840</v>
+        <v>90113</v>
       </c>
       <c r="D18" s="16">
-        <v>195726</v>
+        <v>196040</v>
       </c>
       <c r="E18" s="16">
-        <v>97025</v>
+        <v>97103</v>
       </c>
       <c r="F18" s="16">
-        <v>98701</v>
+        <v>98937</v>
       </c>
       <c r="G18" s="16">
         <v>0</v>
       </c>
       <c r="H18" s="16">
         <v>-42</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="16">
-        <v>56605</v>
+        <v>54913</v>
       </c>
       <c r="D19" s="16">
-        <v>135683</v>
+        <v>132719</v>
       </c>
       <c r="E19" s="16">
-        <v>66645</v>
+        <v>65319</v>
       </c>
       <c r="F19" s="16">
-        <v>69038</v>
+        <v>67400</v>
       </c>
       <c r="G19" s="16">
         <v>0</v>
       </c>
       <c r="H19" s="16">
         <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="16">
-        <v>49340</v>
+        <v>47910</v>
       </c>
       <c r="D20" s="16">
-        <v>110867</v>
+        <v>110610</v>
       </c>
       <c r="E20" s="16">
-        <v>54979</v>
+        <v>54770</v>
       </c>
       <c r="F20" s="16">
-        <v>55888</v>
+        <v>55840</v>
       </c>
       <c r="G20" s="16">
         <v>0</v>
       </c>
       <c r="H20" s="16">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="16">
-        <v>163195</v>
+        <v>158345</v>
       </c>
       <c r="D21" s="16">
-        <v>354151</v>
+        <v>354702</v>
       </c>
       <c r="E21" s="16">
-        <v>176243</v>
+        <v>175843</v>
       </c>
       <c r="F21" s="16">
-        <v>177907</v>
+        <v>178859</v>
       </c>
       <c r="G21" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>-59</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="16">
-        <v>83904</v>
+        <v>81839</v>
       </c>
       <c r="D22" s="16">
-        <v>188515</v>
+        <v>187881</v>
       </c>
       <c r="E22" s="16">
-        <v>94226</v>
+        <v>93756</v>
       </c>
       <c r="F22" s="16">
-        <v>94289</v>
+        <v>94125</v>
       </c>
       <c r="G22" s="16">
         <v>0</v>
       </c>
       <c r="H22" s="16">
         <v>-224</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="16">
-        <v>285441</v>
+        <v>276781</v>
       </c>
       <c r="D23" s="16">
-        <v>595572</v>
+        <v>592183</v>
       </c>
       <c r="E23" s="16">
-        <v>299889</v>
+        <v>297522</v>
       </c>
       <c r="F23" s="16">
-        <v>295683</v>
+        <v>294661</v>
       </c>
       <c r="G23" s="16">
         <v>0</v>
       </c>
       <c r="H23" s="16">
         <v>-228</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="16">
-        <v>33402</v>
+        <v>33012</v>
       </c>
       <c r="D24" s="16">
-        <v>75699</v>
+        <v>76154</v>
       </c>
       <c r="E24" s="16">
-        <v>37217</v>
+        <v>37423</v>
       </c>
       <c r="F24" s="16">
-        <v>38482</v>
+        <v>38731</v>
       </c>
       <c r="G24" s="16">
         <v>0</v>
       </c>
       <c r="H24" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="16">
-        <v>23480</v>
+        <v>23326</v>
       </c>
       <c r="D25" s="16">
-        <v>54561</v>
+        <v>54400</v>
       </c>
       <c r="E25" s="16">
-        <v>26615</v>
+        <v>26543</v>
       </c>
       <c r="F25" s="16">
-        <v>27946</v>
+        <v>27857</v>
       </c>
       <c r="G25" s="16">
         <v>0</v>
       </c>
       <c r="H25" s="16">
         <v>-97</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="16">
-        <v>161999</v>
+        <v>159758</v>
       </c>
       <c r="D26" s="16">
-        <v>340617</v>
+        <v>342430</v>
       </c>
       <c r="E26" s="16">
-        <v>166336</v>
+        <v>167253</v>
       </c>
       <c r="F26" s="16">
-        <v>174281</v>
+        <v>175177</v>
       </c>
       <c r="G26" s="16">
         <v>0</v>
       </c>
       <c r="H26" s="16">
         <v>-68</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="16">
-        <v>34829</v>
+        <v>33761</v>
       </c>
       <c r="D27" s="16">
-        <v>78501</v>
+        <v>77490</v>
       </c>
       <c r="E27" s="16">
-        <v>39265</v>
+        <v>38740</v>
       </c>
       <c r="F27" s="16">
-        <v>39236</v>
+        <v>38750</v>
       </c>
       <c r="G27" s="16">
         <v>0</v>
       </c>
       <c r="H27" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A28" s="15" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="16">
-        <v>48145</v>
+        <v>46297</v>
       </c>
       <c r="D28" s="16">
-        <v>110615</v>
+        <v>109659</v>
       </c>
       <c r="E28" s="16">
-        <v>55646</v>
+        <v>55094</v>
       </c>
       <c r="F28" s="16">
-        <v>54969</v>
+        <v>54565</v>
       </c>
       <c r="G28" s="16">
         <v>0</v>
       </c>
       <c r="H28" s="16">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A29" s="15" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="16">
-        <v>34861</v>
+        <v>33710</v>
       </c>
       <c r="D29" s="16">
-        <v>76809</v>
+        <v>76263</v>
       </c>
       <c r="E29" s="16">
-        <v>38478</v>
+        <v>38136</v>
       </c>
       <c r="F29" s="16">
-        <v>38331</v>
+        <v>38127</v>
       </c>
       <c r="G29" s="16">
         <v>0</v>
       </c>
       <c r="H29" s="16">
         <v>-64</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A30" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="16">
-        <v>43047</v>
+        <v>41555</v>
       </c>
       <c r="D30" s="16">
-        <v>92732</v>
+        <v>91543</v>
       </c>
       <c r="E30" s="16">
-        <v>46466</v>
+        <v>45907</v>
       </c>
       <c r="F30" s="16">
-        <v>46266</v>
+        <v>45636</v>
       </c>
       <c r="G30" s="16">
         <v>0</v>
       </c>
       <c r="H30" s="16">
         <v>-49</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A31" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="16">
-        <v>103916</v>
+        <v>100065</v>
       </c>
       <c r="D31" s="16">
-        <v>224873</v>
+        <v>222500</v>
       </c>
       <c r="E31" s="16">
-        <v>110510</v>
+        <v>108998</v>
       </c>
       <c r="F31" s="16">
-        <v>114363</v>
+        <v>113502</v>
       </c>
       <c r="G31" s="16">
         <v>0</v>
       </c>
       <c r="H31" s="16">
         <v>-199</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A32" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="16">
-        <v>67433</v>
+        <v>65596</v>
       </c>
       <c r="D32" s="16">
-        <v>146163</v>
+        <v>142815</v>
       </c>
       <c r="E32" s="16">
-        <v>72302</v>
+        <v>70483</v>
       </c>
       <c r="F32" s="16">
-        <v>73861</v>
+        <v>72332</v>
       </c>
       <c r="G32" s="16">
         <v>0</v>
       </c>
       <c r="H32" s="16">
         <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="16">
-        <v>23041</v>
+        <v>21768</v>
       </c>
       <c r="D33" s="16">
-        <v>52061</v>
+        <v>52267</v>
       </c>
       <c r="E33" s="16">
-        <v>25900</v>
+        <v>26048</v>
       </c>
       <c r="F33" s="16">
-        <v>26161</v>
+        <v>26219</v>
       </c>
       <c r="G33" s="16">
         <v>0</v>
       </c>
       <c r="H33" s="16">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="15" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="16">
-        <v>51140</v>
+        <v>49406</v>
       </c>
       <c r="D34" s="16">
-        <v>116340</v>
+        <v>115400</v>
       </c>
       <c r="E34" s="16">
-        <v>57255</v>
+        <v>56722</v>
       </c>
       <c r="F34" s="16">
-        <v>59085</v>
+        <v>58678</v>
       </c>
       <c r="G34" s="16">
         <v>0</v>
       </c>
       <c r="H34" s="16">
         <v>-61</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="16">
-        <v>59656</v>
+        <v>57579</v>
       </c>
       <c r="D35" s="16">
-        <v>138564</v>
+        <v>138363</v>
       </c>
       <c r="E35" s="16">
-        <v>68823</v>
+        <v>68757</v>
       </c>
       <c r="F35" s="16">
-        <v>69741</v>
+        <v>69606</v>
       </c>
       <c r="G35" s="16">
         <v>0</v>
       </c>
       <c r="H35" s="16">
         <v>-73</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="16">
-        <v>103407</v>
+        <v>98429</v>
       </c>
       <c r="D36" s="16">
-        <v>228430</v>
+        <v>224825</v>
       </c>
       <c r="E36" s="16">
-        <v>112468</v>
+        <v>110281</v>
       </c>
       <c r="F36" s="16">
-        <v>115962</v>
+        <v>114544</v>
       </c>
       <c r="G36" s="16">
         <v>0</v>
       </c>
       <c r="H36" s="16">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="16">
-        <v>120809</v>
+        <v>119893</v>
       </c>
       <c r="D37" s="16">
-        <v>250699</v>
+        <v>251274</v>
       </c>
       <c r="E37" s="16">
-        <v>125746</v>
+        <v>126001</v>
       </c>
       <c r="F37" s="16">
-        <v>124953</v>
+        <v>125273</v>
       </c>
       <c r="G37" s="16">
         <v>0</v>
       </c>
       <c r="H37" s="16">
         <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="15" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="16">
-        <v>150289</v>
+        <v>152166</v>
       </c>
       <c r="D38" s="16">
-        <v>337916</v>
+        <v>341384</v>
       </c>
       <c r="E38" s="16">
-        <v>166054</v>
+        <v>167108</v>
       </c>
       <c r="F38" s="16">
-        <v>171862</v>
+        <v>174276</v>
       </c>
       <c r="G38" s="16">
         <v>0</v>
       </c>
       <c r="H38" s="16">
         <v>-156</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A39" s="15" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="16">
-        <v>39856</v>
+        <v>39013</v>
       </c>
       <c r="D39" s="16">
-        <v>75891</v>
+        <v>75590</v>
       </c>
       <c r="E39" s="16">
-        <v>38509</v>
+        <v>38250</v>
       </c>
       <c r="F39" s="16">
-        <v>37382</v>
+        <v>37340</v>
       </c>
       <c r="G39" s="16">
         <v>0</v>
       </c>
       <c r="H39" s="16">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="16">
-        <v>68920</v>
+        <v>67083</v>
       </c>
       <c r="D40" s="16">
-        <v>142933</v>
+        <v>139447</v>
       </c>
       <c r="E40" s="16">
-        <v>72015</v>
+        <v>69089</v>
       </c>
       <c r="F40" s="16">
-        <v>70918</v>
+        <v>70358</v>
       </c>
       <c r="G40" s="16">
         <v>0</v>
       </c>
       <c r="H40" s="16">
         <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A41" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="16">
-        <v>63721</v>
+        <v>62259</v>
       </c>
       <c r="D41" s="16">
-        <v>140671</v>
+        <v>140037</v>
       </c>
       <c r="E41" s="16">
-        <v>68934</v>
+        <v>68592</v>
       </c>
       <c r="F41" s="16">
-        <v>71737</v>
+        <v>71445</v>
       </c>
       <c r="G41" s="16">
         <v>0</v>
       </c>
       <c r="H41" s="16">
         <v>-102</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="16">
-        <v>67044</v>
+        <v>68104</v>
       </c>
       <c r="D42" s="16">
-        <v>144488</v>
+        <v>147041</v>
       </c>
       <c r="E42" s="16">
-        <v>72336</v>
+        <v>73937</v>
       </c>
       <c r="F42" s="16">
-        <v>72152</v>
+        <v>73104</v>
       </c>
       <c r="G42" s="16">
         <v>0</v>
       </c>
       <c r="H42" s="16">
         <v>-114</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="16">
-        <v>34528</v>
+        <v>34041</v>
       </c>
       <c r="D43" s="16">
-        <v>75107</v>
+        <v>75025</v>
       </c>
       <c r="E43" s="16">
-        <v>36734</v>
+        <v>36756</v>
       </c>
       <c r="F43" s="16">
-        <v>38373</v>
+        <v>38269</v>
       </c>
       <c r="G43" s="16">
         <v>0</v>
       </c>
       <c r="H43" s="16">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="15" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="16">
-        <v>42240</v>
+        <v>40917</v>
       </c>
       <c r="D44" s="16">
-        <v>84725</v>
+        <v>83545</v>
       </c>
       <c r="E44" s="16">
-        <v>43415</v>
+        <v>42841</v>
       </c>
       <c r="F44" s="16">
-        <v>41310</v>
+        <v>40704</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>-44</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="15" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="16">
-        <v>78643</v>
+        <v>75522</v>
       </c>
       <c r="D45" s="16">
-        <v>166020</v>
+        <v>164569</v>
       </c>
       <c r="E45" s="16">
-        <v>81636</v>
+        <v>81030</v>
       </c>
       <c r="F45" s="16">
-        <v>84384</v>
+        <v>83539</v>
       </c>
       <c r="G45" s="16">
         <v>0</v>
       </c>
       <c r="H45" s="16">
         <v>-140</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="16">
-        <v>32570</v>
+        <v>31248</v>
       </c>
       <c r="D46" s="16">
-        <v>73663</v>
+        <v>73038</v>
       </c>
       <c r="E46" s="16">
-        <v>36163</v>
+        <v>35822</v>
       </c>
       <c r="F46" s="16">
-        <v>37500</v>
+        <v>37216</v>
       </c>
       <c r="G46" s="16">
         <v>0</v>
       </c>
       <c r="H46" s="16">
         <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A47" s="15" t="s">
         <v>99</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="16">
-        <v>66354</v>
+        <v>63922</v>
       </c>
       <c r="D47" s="16">
-        <v>148736</v>
+        <v>147181</v>
       </c>
       <c r="E47" s="16">
-        <v>73518</v>
+        <v>72694</v>
       </c>
       <c r="F47" s="16">
-        <v>75218</v>
+        <v>74487</v>
       </c>
       <c r="G47" s="16">
         <v>0</v>
       </c>
       <c r="H47" s="16">
         <v>-54</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A48" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="16">
-        <v>29118</v>
+        <v>28218</v>
       </c>
       <c r="D48" s="16">
-        <v>64143</v>
+        <v>64170</v>
       </c>
       <c r="E48" s="16">
-        <v>31346</v>
+        <v>31334</v>
       </c>
       <c r="F48" s="16">
-        <v>32797</v>
+        <v>32836</v>
       </c>
       <c r="G48" s="16">
         <v>0</v>
       </c>
       <c r="H48" s="16">
         <v>-27</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A49" s="15" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="16">
-        <v>45693</v>
+        <v>43652</v>
       </c>
       <c r="D49" s="16">
-        <v>94692</v>
+        <v>93317</v>
       </c>
       <c r="E49" s="16">
-        <v>48618</v>
+        <v>47694</v>
       </c>
       <c r="F49" s="16">
-        <v>46074</v>
+        <v>45623</v>
       </c>
       <c r="G49" s="16">
         <v>0</v>
       </c>
       <c r="H49" s="16">
         <v>-88</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A50" s="15" t="s">
         <v>105</v>
       </c>
       <c r="B50" s="15" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="16">
-        <v>54883</v>
+        <v>53690</v>
       </c>
       <c r="D50" s="16">
-        <v>113511</v>
+        <v>112930</v>
       </c>
       <c r="E50" s="16">
-        <v>55331</v>
+        <v>55114</v>
       </c>
       <c r="F50" s="16">
-        <v>58180</v>
+        <v>57816</v>
       </c>
       <c r="G50" s="16">
         <v>0</v>
       </c>
       <c r="H50" s="16">
         <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A51" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B51" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="16">
-        <v>64616</v>
+        <v>63205</v>
       </c>
       <c r="D51" s="16">
-        <v>141298</v>
+        <v>140588</v>
       </c>
       <c r="E51" s="16">
-        <v>70716</v>
+        <v>70438</v>
       </c>
       <c r="F51" s="16">
-        <v>70582</v>
+        <v>70150</v>
       </c>
       <c r="G51" s="16">
         <v>0</v>
       </c>
       <c r="H51" s="16">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A52" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="16">
-        <v>26972</v>
+        <v>26361</v>
       </c>
       <c r="D52" s="16">
-        <v>60828</v>
+        <v>60427</v>
       </c>
       <c r="E52" s="16">
-        <v>29977</v>
+        <v>29713</v>
       </c>
       <c r="F52" s="16">
-        <v>30851</v>
+        <v>30714</v>
       </c>
       <c r="G52" s="16">
         <v>0</v>
       </c>
       <c r="H52" s="16">
         <v>-25</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A53" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B53" s="15" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="16">
-        <v>47417</v>
+        <v>45599</v>
       </c>
       <c r="D53" s="16">
-        <v>99191</v>
+        <v>99243</v>
       </c>
       <c r="E53" s="16">
-        <v>49194</v>
+        <v>49284</v>
       </c>
       <c r="F53" s="16">
-        <v>49997</v>
+        <v>49959</v>
       </c>
       <c r="G53" s="16">
         <v>0</v>
       </c>
       <c r="H53" s="16">
         <v>-88</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>113</v>
       </c>
       <c r="B54" s="15" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="16">
-        <v>21761</v>
+        <v>21379</v>
       </c>
       <c r="D54" s="16">
-        <v>48217</v>
+        <v>47655</v>
       </c>
       <c r="E54" s="16">
-        <v>24076</v>
+        <v>23696</v>
       </c>
       <c r="F54" s="16">
-        <v>24141</v>
+        <v>23959</v>
       </c>
       <c r="G54" s="16">
         <v>0</v>
       </c>
       <c r="H54" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A55" s="15" t="s">
         <v>115</v>
       </c>
       <c r="B55" s="15" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="16">
-        <v>33096</v>
+        <v>32804</v>
       </c>
       <c r="D55" s="16">
-        <v>69875</v>
+        <v>70687</v>
       </c>
       <c r="E55" s="16">
-        <v>34339</v>
+        <v>34938</v>
       </c>
       <c r="F55" s="16">
-        <v>35536</v>
+        <v>35749</v>
       </c>
       <c r="G55" s="16">
         <v>0</v>
       </c>
       <c r="H55" s="16">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A56" s="15" t="s">
         <v>117</v>
       </c>
       <c r="B56" s="15" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="16">
-        <v>23536</v>
+        <v>23384</v>
       </c>
       <c r="D56" s="16">
-        <v>52917</v>
+        <v>53335</v>
       </c>
       <c r="E56" s="16">
-        <v>26148</v>
+        <v>26322</v>
       </c>
       <c r="F56" s="16">
-        <v>26769</v>
+        <v>27013</v>
       </c>
       <c r="G56" s="16">
         <v>0</v>
       </c>
       <c r="H56" s="16">
         <v>-38</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A57" s="15" t="s">
         <v>119</v>
       </c>
       <c r="B57" s="15" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="16">
-        <v>29635</v>
+        <v>29965</v>
       </c>
       <c r="D57" s="16">
-        <v>70917</v>
+        <v>71280</v>
       </c>
       <c r="E57" s="16">
-        <v>35109</v>
+        <v>35264</v>
       </c>
       <c r="F57" s="16">
-        <v>35808</v>
+        <v>36016</v>
       </c>
       <c r="G57" s="16">
         <v>0</v>
       </c>
       <c r="H57" s="16">
         <v>-7</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A58" s="15" t="s">
         <v>121</v>
       </c>
       <c r="B58" s="15" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="16">
-        <v>52432</v>
+        <v>50688</v>
       </c>
       <c r="D58" s="16">
-        <v>113534</v>
+        <v>112496</v>
       </c>
       <c r="E58" s="16">
-        <v>55711</v>
+        <v>55105</v>
       </c>
       <c r="F58" s="16">
-        <v>57823</v>
+        <v>57391</v>
       </c>
       <c r="G58" s="16">
         <v>0</v>
       </c>
       <c r="H58" s="16">
         <v>-78</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A59" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B59" s="15" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="16">
-        <v>21947</v>
+        <v>21144</v>
       </c>
       <c r="D59" s="16">
-        <v>51983</v>
+        <v>51408</v>
       </c>
       <c r="E59" s="16">
-        <v>25623</v>
+        <v>25245</v>
       </c>
       <c r="F59" s="16">
-        <v>26360</v>
+        <v>26163</v>
       </c>
       <c r="G59" s="16">
         <v>0</v>
       </c>
       <c r="H59" s="16">
         <v>-48</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A60" s="15" t="s">
         <v>125</v>
       </c>
       <c r="B60" s="15" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="16">
-        <v>19159</v>
+        <v>18664</v>
       </c>
       <c r="D60" s="16">
-        <v>44788</v>
+        <v>44400</v>
       </c>
       <c r="E60" s="16">
-        <v>22389</v>
+        <v>22249</v>
       </c>
       <c r="F60" s="16">
-        <v>22399</v>
+        <v>22151</v>
       </c>
       <c r="G60" s="16">
         <v>0</v>
       </c>
       <c r="H60" s="16">
         <v>-18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>127</v>
       </c>
       <c r="B61" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="16">
-        <v>19159</v>
+        <v>18664</v>
       </c>
       <c r="D61" s="16">
-        <v>44788</v>
+        <v>44400</v>
       </c>
       <c r="E61" s="16">
-        <v>22389</v>
+        <v>22249</v>
       </c>
       <c r="F61" s="16">
-        <v>22399</v>
+        <v>22151</v>
       </c>
       <c r="G61" s="16">
         <v>0</v>
       </c>
       <c r="H61" s="16">
         <v>-18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="15" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="16">
-        <v>36518</v>
+        <v>35338</v>
       </c>
       <c r="D62" s="16">
-        <v>81410</v>
+        <v>80515</v>
       </c>
       <c r="E62" s="16">
-        <v>40039</v>
+        <v>39524</v>
       </c>
       <c r="F62" s="16">
-        <v>41371</v>
+        <v>40991</v>
       </c>
       <c r="G62" s="16">
         <v>0</v>
       </c>
       <c r="H62" s="16">
         <v>-191</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>131</v>
       </c>
       <c r="B63" s="15" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="16">
-        <v>15635</v>
+        <v>15191</v>
       </c>
       <c r="D63" s="16">
-        <v>37493</v>
+        <v>37298</v>
       </c>
       <c r="E63" s="16">
-        <v>18309</v>
+        <v>18160</v>
       </c>
       <c r="F63" s="16">
-        <v>19184</v>
+        <v>19138</v>
       </c>
       <c r="G63" s="16">
         <v>0</v>
       </c>
       <c r="H63" s="16">
         <v>-73</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="15" t="s">
         <v>134</v>
       </c>
       <c r="C64" s="16">
-        <v>16234</v>
+        <v>15614</v>
       </c>
       <c r="D64" s="16">
-        <v>33746</v>
+        <v>33055</v>
       </c>
       <c r="E64" s="16">
-        <v>16718</v>
+        <v>16379</v>
       </c>
       <c r="F64" s="16">
-        <v>17028</v>
+        <v>16676</v>
       </c>
       <c r="G64" s="16">
         <v>0</v>
       </c>
       <c r="H64" s="16">
         <v>-92</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
         <v>135</v>
       </c>
       <c r="B65" s="15" t="s">
         <v>136</v>
       </c>
       <c r="C65" s="16">
-        <v>4649</v>
+        <v>4533</v>
       </c>
       <c r="D65" s="16">
-        <v>10171</v>
+        <v>10162</v>
       </c>
       <c r="E65" s="16">
-        <v>5012</v>
+        <v>4985</v>
       </c>
       <c r="F65" s="16">
-        <v>5159</v>
+        <v>5177</v>
       </c>
       <c r="G65" s="16">
         <v>0</v>
       </c>
       <c r="H65" s="16">
         <v>-26</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A66" s="15" t="s">
         <v>137</v>
       </c>
       <c r="B66" s="15" t="s">
         <v>138</v>
       </c>
       <c r="C66" s="16">
-        <v>52169</v>
+        <v>50784</v>
       </c>
       <c r="D66" s="16">
-        <v>120966</v>
+        <v>120393</v>
       </c>
       <c r="E66" s="16">
-        <v>60590</v>
+        <v>60265</v>
       </c>
       <c r="F66" s="16">
-        <v>60376</v>
+        <v>60128</v>
       </c>
       <c r="G66" s="16">
         <v>0</v>
       </c>
       <c r="H66" s="16">
         <v>-151</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A67" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B67" s="15" t="s">
         <v>140</v>
       </c>
       <c r="C67" s="16">
-        <v>8273</v>
+        <v>8120</v>
       </c>
       <c r="D67" s="16">
-        <v>20057</v>
+        <v>19959</v>
       </c>
       <c r="E67" s="16">
-        <v>10222</v>
+        <v>10150</v>
       </c>
       <c r="F67" s="16">
-        <v>9835</v>
+        <v>9809</v>
       </c>
       <c r="G67" s="16">
         <v>0</v>
       </c>
       <c r="H67" s="16">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A68" s="15" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="15" t="s">
         <v>142</v>
       </c>
       <c r="C68" s="16">
-        <v>7842</v>
+        <v>7575</v>
       </c>
       <c r="D68" s="16">
-        <v>17383</v>
+        <v>17287</v>
       </c>
       <c r="E68" s="16">
-        <v>8641</v>
+        <v>8597</v>
       </c>
       <c r="F68" s="16">
-        <v>8742</v>
+        <v>8690</v>
       </c>
       <c r="G68" s="16">
         <v>0</v>
       </c>
       <c r="H68" s="16">
         <v>-13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A69" s="15" t="s">
         <v>143</v>
       </c>
       <c r="B69" s="15" t="s">
         <v>144</v>
       </c>
       <c r="C69" s="16">
-        <v>11851</v>
+        <v>11594</v>
       </c>
       <c r="D69" s="16">
-        <v>26337</v>
+        <v>26227</v>
       </c>
       <c r="E69" s="16">
-        <v>13124</v>
+        <v>13064</v>
       </c>
       <c r="F69" s="16">
-        <v>13213</v>
+        <v>13163</v>
       </c>
       <c r="G69" s="16">
         <v>0</v>
       </c>
       <c r="H69" s="16">
         <v>-28</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A70" s="15" t="s">
         <v>145</v>
       </c>
       <c r="B70" s="15" t="s">
         <v>146</v>
       </c>
       <c r="C70" s="16">
-        <v>7534</v>
+        <v>7231</v>
       </c>
       <c r="D70" s="16">
-        <v>18112</v>
+        <v>17821</v>
       </c>
       <c r="E70" s="16">
-        <v>9178</v>
+        <v>9009</v>
       </c>
       <c r="F70" s="16">
-        <v>8934</v>
+        <v>8812</v>
       </c>
       <c r="G70" s="16">
         <v>0</v>
       </c>
       <c r="H70" s="16">
         <v>-36</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A71" s="15" t="s">
         <v>147</v>
       </c>
       <c r="B71" s="15" t="s">
         <v>148</v>
       </c>
       <c r="C71" s="16">
-        <v>7021</v>
+        <v>6863</v>
       </c>
       <c r="D71" s="16">
-        <v>16796</v>
+        <v>16769</v>
       </c>
       <c r="E71" s="16">
-        <v>8458</v>
+        <v>8473</v>
       </c>
       <c r="F71" s="16">
-        <v>8338</v>
+        <v>8296</v>
       </c>
       <c r="G71" s="16">
         <v>0</v>
       </c>
       <c r="H71" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
         <v>149</v>
       </c>
       <c r="B72" s="15" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="16">
-        <v>5427</v>
+        <v>5302</v>
       </c>
       <c r="D72" s="16">
-        <v>12575</v>
+        <v>12571</v>
       </c>
       <c r="E72" s="16">
-        <v>6090</v>
+        <v>6058</v>
       </c>
       <c r="F72" s="16">
-        <v>6485</v>
+        <v>6513</v>
       </c>
       <c r="G72" s="16">
         <v>0</v>
       </c>
       <c r="H72" s="16">
         <v>-23</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
         <v>151</v>
       </c>
       <c r="B73" s="15" t="s">
         <v>152</v>
       </c>
       <c r="C73" s="16">
-        <v>4221</v>
+        <v>4099</v>
       </c>
       <c r="D73" s="16">
-        <v>9706</v>
+        <v>9759</v>
       </c>
       <c r="E73" s="16">
-        <v>4877</v>
+        <v>4914</v>
       </c>
       <c r="F73" s="16">
-        <v>4829</v>
+        <v>4845</v>
       </c>
       <c r="G73" s="16">
         <v>0</v>
       </c>
       <c r="H73" s="16">
         <v>-27</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B74" s="15" t="s">
         <v>154</v>
       </c>
       <c r="C74" s="16">
-        <v>14002</v>
+        <v>13667</v>
       </c>
       <c r="D74" s="16">
-        <v>33769</v>
+        <v>33331</v>
       </c>
       <c r="E74" s="16">
-        <v>16651</v>
+        <v>16409</v>
       </c>
       <c r="F74" s="16">
-        <v>17118</v>
+        <v>16922</v>
       </c>
       <c r="G74" s="16">
         <v>0</v>
       </c>
       <c r="H74" s="16">
         <v>-52</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C75" s="16">
-        <v>3052</v>
+        <v>2975</v>
       </c>
       <c r="D75" s="16">
-        <v>7354</v>
+        <v>7234</v>
       </c>
       <c r="E75" s="16">
-        <v>3653</v>
+        <v>3561</v>
       </c>
       <c r="F75" s="16">
-        <v>3701</v>
+        <v>3673</v>
       </c>
       <c r="G75" s="16">
         <v>0</v>
       </c>
       <c r="H75" s="16">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A76" s="15" t="s">
         <v>157</v>
       </c>
       <c r="B76" s="15" t="s">
         <v>158</v>
       </c>
       <c r="C76" s="16">
-        <v>3517</v>
+        <v>3420</v>
       </c>
       <c r="D76" s="16">
-        <v>8492</v>
+        <v>8383</v>
       </c>
       <c r="E76" s="16">
-        <v>4176</v>
+        <v>4144</v>
       </c>
       <c r="F76" s="16">
-        <v>4316</v>
+        <v>4239</v>
       </c>
       <c r="G76" s="16">
         <v>0</v>
       </c>
       <c r="H76" s="16">
         <v>-5</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A77" s="15" t="s">
         <v>159</v>
       </c>
       <c r="B77" s="15" t="s">
         <v>160</v>
       </c>
       <c r="C77" s="16">
-        <v>2546</v>
+        <v>2488</v>
       </c>
       <c r="D77" s="16">
-        <v>6146</v>
+        <v>6067</v>
       </c>
       <c r="E77" s="16">
-        <v>3029</v>
+        <v>2946</v>
       </c>
       <c r="F77" s="16">
-        <v>3117</v>
+        <v>3121</v>
       </c>
       <c r="G77" s="16">
         <v>0</v>
       </c>
       <c r="H77" s="16">
         <v>-9</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>161</v>
       </c>
       <c r="B78" s="15" t="s">
         <v>162</v>
       </c>
       <c r="C78" s="16">
-        <v>3953</v>
+        <v>3869</v>
       </c>
       <c r="D78" s="16">
-        <v>9481</v>
+        <v>9376</v>
       </c>
       <c r="E78" s="16">
-        <v>4671</v>
+        <v>4634</v>
       </c>
       <c r="F78" s="16">
-        <v>4810</v>
+        <v>4742</v>
       </c>
       <c r="G78" s="16">
         <v>0</v>
       </c>
       <c r="H78" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A79" s="15" t="s">
         <v>163</v>
       </c>
       <c r="B79" s="15" t="s">
         <v>164</v>
       </c>
       <c r="C79" s="16">
-        <v>934</v>
+        <v>915</v>
       </c>
       <c r="D79" s="16">
-        <v>2296</v>
+        <v>2271</v>
       </c>
       <c r="E79" s="16">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="F79" s="16">
-        <v>1174</v>
+        <v>1147</v>
       </c>
       <c r="G79" s="16">
         <v>0</v>
       </c>
       <c r="H79" s="16">
         <v>-9</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A80" s="15" t="s">
         <v>165</v>
       </c>
       <c r="B80" s="15" t="s">
         <v>166</v>
       </c>
       <c r="C80" s="16">
-        <v>22218</v>
+        <v>21172</v>
       </c>
       <c r="D80" s="16">
-        <v>52973</v>
+        <v>52359</v>
       </c>
       <c r="E80" s="16">
-        <v>26508</v>
+        <v>26111</v>
       </c>
       <c r="F80" s="16">
-        <v>26465</v>
+        <v>26248</v>
       </c>
       <c r="G80" s="16">
         <v>0</v>
       </c>
       <c r="H80" s="16">
         <v>-35</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A81" s="15" t="s">
         <v>167</v>
       </c>
       <c r="B81" s="15" t="s">
         <v>168</v>
       </c>
       <c r="C81" s="16">
-        <v>4000</v>
+        <v>3856</v>
       </c>
       <c r="D81" s="16">
-        <v>10508</v>
+        <v>10299</v>
       </c>
       <c r="E81" s="16">
-        <v>5271</v>
+        <v>5173</v>
       </c>
       <c r="F81" s="16">
-        <v>5237</v>
+        <v>5126</v>
       </c>
       <c r="G81" s="16">
         <v>0</v>
       </c>
       <c r="H81" s="16">
         <v>-14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A82" s="15" t="s">
         <v>169</v>
       </c>
       <c r="B82" s="15" t="s">
         <v>170</v>
       </c>
       <c r="C82" s="16">
-        <v>5468</v>
+        <v>5215</v>
       </c>
       <c r="D82" s="16">
-        <v>12600</v>
+        <v>12494</v>
       </c>
       <c r="E82" s="16">
-        <v>6398</v>
+        <v>6315</v>
       </c>
       <c r="F82" s="16">
-        <v>6202</v>
+        <v>6179</v>
       </c>
       <c r="G82" s="16">
         <v>0</v>
       </c>
       <c r="H82" s="16">
         <v>-4</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A83" s="15" t="s">
         <v>171</v>
       </c>
       <c r="B83" s="15" t="s">
         <v>172</v>
       </c>
       <c r="C83" s="16">
-        <v>12750</v>
+        <v>12101</v>
       </c>
       <c r="D83" s="16">
-        <v>29865</v>
+        <v>29566</v>
       </c>
       <c r="E83" s="16">
-        <v>14839</v>
+        <v>14623</v>
       </c>
       <c r="F83" s="16">
-        <v>15026</v>
+        <v>14943</v>
       </c>
       <c r="G83" s="16">
         <v>0</v>
       </c>
       <c r="H83" s="16">
         <v>-17</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
         <v>173</v>
       </c>
       <c r="B84" s="15" t="s">
         <v>174</v>
       </c>
       <c r="C84" s="16">
-        <v>13916</v>
+        <v>13559</v>
       </c>
       <c r="D84" s="16">
-        <v>30754</v>
+        <v>30684</v>
       </c>
       <c r="E84" s="16">
-        <v>15243</v>
+        <v>15188</v>
       </c>
       <c r="F84" s="16">
-        <v>15511</v>
+        <v>15496</v>
       </c>
       <c r="G84" s="16">
         <v>0</v>
       </c>
       <c r="H84" s="16">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
         <v>175</v>
       </c>
       <c r="B85" s="15" t="s">
         <v>176</v>
       </c>
       <c r="C85" s="16">
-        <v>13916</v>
+        <v>13559</v>
       </c>
       <c r="D85" s="16">
-        <v>30754</v>
+        <v>30684</v>
       </c>
       <c r="E85" s="16">
-        <v>15243</v>
+        <v>15188</v>
       </c>
       <c r="F85" s="16">
-        <v>15511</v>
+        <v>15496</v>
       </c>
       <c r="G85" s="16">
         <v>0</v>
       </c>
       <c r="H85" s="16">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
         <v>177</v>
       </c>
       <c r="B86" s="15" t="s">
         <v>178</v>
       </c>
       <c r="C86" s="16">
-        <v>15331</v>
+        <v>15188</v>
       </c>
       <c r="D86" s="16">
-        <v>33573</v>
+        <v>33519</v>
       </c>
       <c r="E86" s="16">
-        <v>16777</v>
+        <v>16756</v>
       </c>
       <c r="F86" s="16">
-        <v>16796</v>
+        <v>16763</v>
       </c>
       <c r="G86" s="16">
         <v>0</v>
       </c>
       <c r="H86" s="16">
         <v>-11</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>179</v>
       </c>
       <c r="B87" s="15" t="s">
         <v>180</v>
       </c>
       <c r="C87" s="16">
-        <v>15331</v>
+        <v>15188</v>
       </c>
       <c r="D87" s="16">
-        <v>33573</v>
+        <v>33519</v>
       </c>
       <c r="E87" s="16">
-        <v>16777</v>
+        <v>16756</v>
       </c>
       <c r="F87" s="16">
-        <v>16796</v>
+        <v>16763</v>
       </c>
       <c r="G87" s="16">
         <v>0</v>
       </c>
       <c r="H87" s="16">
         <v>-11</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
         <v>181</v>
       </c>
       <c r="B88" s="15" t="s">
         <v>182</v>
       </c>
       <c r="C88" s="16">
-        <v>29984</v>
+        <v>29298</v>
       </c>
       <c r="D88" s="16">
-        <v>69456</v>
+        <v>69402</v>
       </c>
       <c r="E88" s="16">
-        <v>34710</v>
+        <v>34578</v>
       </c>
       <c r="F88" s="16">
-        <v>34746</v>
+        <v>34824</v>
       </c>
       <c r="G88" s="16">
         <v>0</v>
       </c>
       <c r="H88" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
         <v>183</v>
       </c>
       <c r="B89" s="15" t="s">
         <v>184</v>
       </c>
       <c r="C89" s="16">
-        <v>18797</v>
+        <v>18352</v>
       </c>
       <c r="D89" s="16">
-        <v>42499</v>
+        <v>42512</v>
       </c>
       <c r="E89" s="16">
-        <v>21142</v>
+        <v>21084</v>
       </c>
       <c r="F89" s="16">
-        <v>21357</v>
+        <v>21428</v>
       </c>
       <c r="G89" s="16">
         <v>0</v>
       </c>
       <c r="H89" s="16">
         <v>-21</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>185</v>
       </c>
       <c r="B90" s="15" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="16">
-        <v>11187</v>
+        <v>10946</v>
       </c>
       <c r="D90" s="16">
-        <v>26957</v>
+        <v>26890</v>
       </c>
       <c r="E90" s="16">
-        <v>13568</v>
+        <v>13494</v>
       </c>
       <c r="F90" s="16">
-        <v>13389</v>
+        <v>13396</v>
       </c>
       <c r="G90" s="16">
         <v>0</v>
       </c>
       <c r="H90" s="16">
         <v>-12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50B71F4F-78EB-4359-9311-45D11215C597}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16F0AA55-9C5B-46F5-BE10-B63266A96B15}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C13" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="N6" sqref="N6"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="17" customWidth="1"/>
     <col min="2" max="2" width="24" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
     <col min="4" max="16384" width="10.7265625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>187</v>
       </c>
       <c r="H1" s="18" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
@@ -3539,2242 +3560,2242 @@
       </c>
       <c r="D6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="31">
-        <v>3369953</v>
+        <v>3291691</v>
       </c>
       <c r="D7" s="31">
-        <v>7317405</v>
+        <v>7281583</v>
       </c>
       <c r="E7" s="31">
-        <v>3626326</v>
+        <v>3603555</v>
       </c>
       <c r="F7" s="31">
-        <v>3691078</v>
+        <v>3678028</v>
       </c>
       <c r="G7" s="31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="31">
         <v>-3496</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33">
-        <v>3166705</v>
+        <v>3094070</v>
       </c>
       <c r="D8" s="33">
-        <v>6850165</v>
+        <v>6817429</v>
       </c>
       <c r="E8" s="33">
-        <v>3393668</v>
+        <v>3372724</v>
       </c>
       <c r="F8" s="33">
-        <v>3456496</v>
+        <v>3444705</v>
       </c>
       <c r="G8" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="33">
         <v>-3047</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="33">
-        <v>203248</v>
+        <v>197621</v>
       </c>
       <c r="D9" s="33">
-        <v>467240</v>
+        <v>464154</v>
       </c>
       <c r="E9" s="33">
-        <v>232658</v>
+        <v>230831</v>
       </c>
       <c r="F9" s="33">
-        <v>234582</v>
+        <v>233323</v>
       </c>
       <c r="G9" s="33">
         <v>0</v>
       </c>
       <c r="H9" s="33">
         <v>-449</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A10" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="33">
-        <v>629542</v>
+        <v>618399</v>
       </c>
       <c r="D10" s="33">
-        <v>1356934</v>
+        <v>1345814</v>
       </c>
       <c r="E10" s="33">
-        <v>666465</v>
+        <v>660635</v>
       </c>
       <c r="F10" s="33">
-        <v>690469</v>
+        <v>685179</v>
       </c>
       <c r="G10" s="33">
         <v>0</v>
       </c>
       <c r="H10" s="33">
         <v>-120</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A11" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="33">
-        <v>41897</v>
+        <v>41067</v>
       </c>
       <c r="D11" s="33">
-        <v>96297</v>
+        <v>94074</v>
       </c>
       <c r="E11" s="33">
-        <v>47128</v>
+        <v>45625</v>
       </c>
       <c r="F11" s="33">
-        <v>49169</v>
+        <v>48449</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>-56</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A12" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="33">
-        <v>71661</v>
+        <v>69851</v>
       </c>
       <c r="D12" s="33">
-        <v>152122</v>
+        <v>147704</v>
       </c>
       <c r="E12" s="33">
-        <v>74187</v>
+        <v>71697</v>
       </c>
       <c r="F12" s="33">
-        <v>77935</v>
+        <v>76007</v>
       </c>
       <c r="G12" s="33">
         <v>0</v>
       </c>
       <c r="H12" s="33">
         <v>-33</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="33">
-        <v>62042</v>
+        <v>64881</v>
       </c>
       <c r="D13" s="33">
-        <v>126449</v>
+        <v>125411</v>
       </c>
       <c r="E13" s="33">
-        <v>62752</v>
+        <v>62120</v>
       </c>
       <c r="F13" s="33">
-        <v>63697</v>
+        <v>63291</v>
       </c>
       <c r="G13" s="33">
         <v>0</v>
       </c>
       <c r="H13" s="33">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="33">
-        <v>76094</v>
+        <v>73737</v>
       </c>
       <c r="D14" s="33">
-        <v>167102</v>
+        <v>167029</v>
       </c>
       <c r="E14" s="33">
-        <v>81457</v>
+        <v>81523</v>
       </c>
       <c r="F14" s="33">
-        <v>85645</v>
+        <v>85506</v>
       </c>
       <c r="G14" s="33">
         <v>0</v>
       </c>
       <c r="H14" s="33">
         <v>-105</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="33">
-        <v>50676</v>
+        <v>49419</v>
       </c>
       <c r="D15" s="33">
-        <v>104366</v>
+        <v>103807</v>
       </c>
       <c r="E15" s="33">
-        <v>51322</v>
+        <v>51035</v>
       </c>
       <c r="F15" s="33">
-        <v>53044</v>
+        <v>52772</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>-61</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="33">
-        <v>49469</v>
+        <v>48474</v>
       </c>
       <c r="D16" s="33">
-        <v>99175</v>
+        <v>98927</v>
       </c>
       <c r="E16" s="33">
-        <v>49787</v>
+        <v>49631</v>
       </c>
       <c r="F16" s="33">
-        <v>49388</v>
+        <v>49296</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>-10</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A17" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="33">
-        <v>79719</v>
+        <v>77835</v>
       </c>
       <c r="D17" s="33">
-        <v>169032</v>
+        <v>169378</v>
       </c>
       <c r="E17" s="33">
-        <v>81167</v>
+        <v>81796</v>
       </c>
       <c r="F17" s="33">
-        <v>87865</v>
+        <v>87582</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="33">
-        <v>91958</v>
+        <v>90231</v>
       </c>
       <c r="D18" s="33">
-        <v>195884</v>
+        <v>196198</v>
       </c>
       <c r="E18" s="33">
-        <v>97083</v>
+        <v>97161</v>
       </c>
       <c r="F18" s="33">
-        <v>98801</v>
+        <v>99037</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
         <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="33">
-        <v>56677</v>
+        <v>54985</v>
       </c>
       <c r="D19" s="33">
-        <v>135751</v>
+        <v>132787</v>
       </c>
       <c r="E19" s="33">
-        <v>66683</v>
+        <v>65357</v>
       </c>
       <c r="F19" s="33">
-        <v>69068</v>
+        <v>67430</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A20" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="33">
-        <v>49349</v>
+        <v>47919</v>
       </c>
       <c r="D20" s="33">
-        <v>110756</v>
+        <v>110499</v>
       </c>
       <c r="E20" s="33">
-        <v>54899</v>
+        <v>54690</v>
       </c>
       <c r="F20" s="33">
-        <v>55857</v>
+        <v>55809</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
         <v>-111</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A21" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="33">
-        <v>163266</v>
+        <v>158416</v>
       </c>
       <c r="D21" s="33">
-        <v>354109</v>
+        <v>354660</v>
       </c>
       <c r="E21" s="33">
-        <v>176206</v>
+        <v>175806</v>
       </c>
       <c r="F21" s="33">
-        <v>177902</v>
+        <v>178854</v>
       </c>
       <c r="G21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>-42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A22" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="33">
-        <v>83929</v>
+        <v>81864</v>
       </c>
       <c r="D22" s="33">
-        <v>188408</v>
+        <v>187774</v>
       </c>
       <c r="E22" s="33">
-        <v>94184</v>
+        <v>93714</v>
       </c>
       <c r="F22" s="33">
-        <v>94224</v>
+        <v>94060</v>
       </c>
       <c r="G22" s="33">
         <v>0</v>
       </c>
       <c r="H22" s="33">
         <v>-107</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A23" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="33">
-        <v>285534</v>
+        <v>276874</v>
       </c>
       <c r="D23" s="33">
-        <v>595389</v>
+        <v>592000</v>
       </c>
       <c r="E23" s="33">
-        <v>299671</v>
+        <v>297304</v>
       </c>
       <c r="F23" s="33">
-        <v>295718</v>
+        <v>294696</v>
       </c>
       <c r="G23" s="33">
         <v>0</v>
       </c>
       <c r="H23" s="33">
         <v>-183</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A24" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="33">
-        <v>33417</v>
+        <v>33027</v>
       </c>
       <c r="D24" s="33">
-        <v>75658</v>
+        <v>76113</v>
       </c>
       <c r="E24" s="33">
-        <v>37200</v>
+        <v>37406</v>
       </c>
       <c r="F24" s="33">
-        <v>38458</v>
+        <v>38707</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>-41</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A25" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="33">
-        <v>23446</v>
+        <v>23292</v>
       </c>
       <c r="D25" s="33">
-        <v>54470</v>
+        <v>54309</v>
       </c>
       <c r="E25" s="33">
-        <v>26570</v>
+        <v>26498</v>
       </c>
       <c r="F25" s="33">
-        <v>27900</v>
+        <v>27811</v>
       </c>
       <c r="G25" s="33">
         <v>0</v>
       </c>
       <c r="H25" s="33">
         <v>-91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A26" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="33">
-        <v>162050</v>
+        <v>159809</v>
       </c>
       <c r="D26" s="33">
-        <v>340521</v>
+        <v>342334</v>
       </c>
       <c r="E26" s="33">
-        <v>166296</v>
+        <v>167213</v>
       </c>
       <c r="F26" s="33">
-        <v>174225</v>
+        <v>175121</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
         <v>-96</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="33">
-        <v>34778</v>
+        <v>33710</v>
       </c>
       <c r="D27" s="33">
-        <v>78417</v>
+        <v>77406</v>
       </c>
       <c r="E27" s="33">
-        <v>39206</v>
+        <v>38681</v>
       </c>
       <c r="F27" s="33">
-        <v>39211</v>
+        <v>38725</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>-84</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A28" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="33">
-        <v>48154</v>
+        <v>46306</v>
       </c>
       <c r="D28" s="33">
-        <v>110527</v>
+        <v>109571</v>
       </c>
       <c r="E28" s="33">
-        <v>55618</v>
+        <v>55066</v>
       </c>
       <c r="F28" s="33">
-        <v>54909</v>
+        <v>54505</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
         <v>-88</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A29" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="33">
-        <v>34887</v>
+        <v>33736</v>
       </c>
       <c r="D29" s="33">
-        <v>76775</v>
+        <v>76229</v>
       </c>
       <c r="E29" s="33">
-        <v>38446</v>
+        <v>38104</v>
       </c>
       <c r="F29" s="33">
-        <v>38329</v>
+        <v>38125</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>-34</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="33">
-        <v>43012</v>
+        <v>41520</v>
       </c>
       <c r="D30" s="33">
-        <v>92614</v>
+        <v>91425</v>
       </c>
       <c r="E30" s="33">
-        <v>46405</v>
+        <v>45846</v>
       </c>
       <c r="F30" s="33">
-        <v>46209</v>
+        <v>45579</v>
       </c>
       <c r="G30" s="33">
         <v>0</v>
       </c>
       <c r="H30" s="33">
         <v>-118</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="33">
-        <v>103989</v>
+        <v>100138</v>
       </c>
       <c r="D31" s="33">
-        <v>224844</v>
+        <v>222471</v>
       </c>
       <c r="E31" s="33">
-        <v>110488</v>
+        <v>108976</v>
       </c>
       <c r="F31" s="33">
-        <v>114356</v>
+        <v>113495</v>
       </c>
       <c r="G31" s="33">
         <v>0</v>
       </c>
       <c r="H31" s="33">
         <v>-29</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="33">
-        <v>67387</v>
+        <v>65550</v>
       </c>
       <c r="D32" s="33">
-        <v>145993</v>
+        <v>142645</v>
       </c>
       <c r="E32" s="33">
-        <v>72209</v>
+        <v>70390</v>
       </c>
       <c r="F32" s="33">
-        <v>73784</v>
+        <v>72255</v>
       </c>
       <c r="G32" s="33">
         <v>0</v>
       </c>
       <c r="H32" s="33">
         <v>-170</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="33">
-        <v>22985</v>
+        <v>21712</v>
       </c>
       <c r="D33" s="33">
-        <v>51981</v>
+        <v>52187</v>
       </c>
       <c r="E33" s="33">
-        <v>25854</v>
+        <v>26002</v>
       </c>
       <c r="F33" s="33">
-        <v>26127</v>
+        <v>26185</v>
       </c>
       <c r="G33" s="33">
         <v>0</v>
       </c>
       <c r="H33" s="33">
         <v>-80</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A34" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="33">
-        <v>51181</v>
+        <v>49447</v>
       </c>
       <c r="D34" s="33">
-        <v>116307</v>
+        <v>115367</v>
       </c>
       <c r="E34" s="33">
-        <v>57238</v>
+        <v>56705</v>
       </c>
       <c r="F34" s="33">
-        <v>59069</v>
+        <v>58662</v>
       </c>
       <c r="G34" s="33">
         <v>0</v>
       </c>
       <c r="H34" s="33">
         <v>-33</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A35" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="33">
-        <v>59638</v>
+        <v>57561</v>
       </c>
       <c r="D35" s="33">
-        <v>138431</v>
+        <v>138230</v>
       </c>
       <c r="E35" s="33">
-        <v>68753</v>
+        <v>68687</v>
       </c>
       <c r="F35" s="33">
-        <v>69678</v>
+        <v>69543</v>
       </c>
       <c r="G35" s="33">
         <v>0</v>
       </c>
       <c r="H35" s="33">
         <v>-133</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A36" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="33">
-        <v>103496</v>
+        <v>98518</v>
       </c>
       <c r="D36" s="33">
-        <v>228400</v>
+        <v>224795</v>
       </c>
       <c r="E36" s="33">
-        <v>112472</v>
+        <v>110285</v>
       </c>
       <c r="F36" s="33">
-        <v>115928</v>
+        <v>114510</v>
       </c>
       <c r="G36" s="33">
         <v>0</v>
       </c>
       <c r="H36" s="33">
         <v>-30</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A37" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="33">
-        <v>120712</v>
+        <v>119796</v>
       </c>
       <c r="D37" s="33">
-        <v>250419</v>
+        <v>250994</v>
       </c>
       <c r="E37" s="33">
-        <v>125559</v>
+        <v>125814</v>
       </c>
       <c r="F37" s="33">
-        <v>124860</v>
+        <v>125180</v>
       </c>
       <c r="G37" s="33">
         <v>0</v>
       </c>
       <c r="H37" s="33">
         <v>-280</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A38" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="33">
-        <v>150336</v>
+        <v>152213</v>
       </c>
       <c r="D38" s="33">
-        <v>337839</v>
+        <v>341307</v>
       </c>
       <c r="E38" s="33">
-        <v>166024</v>
+        <v>167078</v>
       </c>
       <c r="F38" s="33">
-        <v>171815</v>
+        <v>174229</v>
       </c>
       <c r="G38" s="33">
         <v>0</v>
       </c>
       <c r="H38" s="33">
         <v>-77</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A39" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="33">
-        <v>39801</v>
+        <v>38958</v>
       </c>
       <c r="D39" s="33">
-        <v>75832</v>
+        <v>75531</v>
       </c>
       <c r="E39" s="33">
-        <v>38479</v>
+        <v>38220</v>
       </c>
       <c r="F39" s="33">
-        <v>37353</v>
+        <v>37311</v>
       </c>
       <c r="G39" s="33">
         <v>0</v>
       </c>
       <c r="H39" s="33">
         <v>-59</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A40" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="33">
-        <v>68914</v>
+        <v>67077</v>
       </c>
       <c r="D40" s="33">
-        <v>142851</v>
+        <v>139365</v>
       </c>
       <c r="E40" s="33">
-        <v>71979</v>
+        <v>69053</v>
       </c>
       <c r="F40" s="33">
-        <v>70872</v>
+        <v>70312</v>
       </c>
       <c r="G40" s="33">
         <v>0</v>
       </c>
       <c r="H40" s="33">
         <v>-82</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A41" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="33">
-        <v>63711</v>
+        <v>62249</v>
       </c>
       <c r="D41" s="33">
-        <v>140558</v>
+        <v>139924</v>
       </c>
       <c r="E41" s="33">
-        <v>68877</v>
+        <v>68535</v>
       </c>
       <c r="F41" s="33">
-        <v>71681</v>
+        <v>71389</v>
       </c>
       <c r="G41" s="33">
         <v>0</v>
       </c>
       <c r="H41" s="33">
         <v>-113</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A42" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="33">
-        <v>67109</v>
+        <v>68169</v>
       </c>
       <c r="D42" s="33">
-        <v>144540</v>
+        <v>147093</v>
       </c>
       <c r="E42" s="33">
-        <v>72362</v>
+        <v>73963</v>
       </c>
       <c r="F42" s="33">
-        <v>72178</v>
+        <v>73130</v>
       </c>
       <c r="G42" s="33">
         <v>0</v>
       </c>
       <c r="H42" s="33">
         <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A43" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="33">
-        <v>34528</v>
+        <v>34041</v>
       </c>
       <c r="D43" s="33">
-        <v>75055</v>
+        <v>74973</v>
       </c>
       <c r="E43" s="33">
-        <v>36720</v>
+        <v>36742</v>
       </c>
       <c r="F43" s="33">
-        <v>38335</v>
+        <v>38231</v>
       </c>
       <c r="G43" s="33">
         <v>0</v>
       </c>
       <c r="H43" s="33">
         <v>-52</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A44" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="33">
-        <v>42244</v>
+        <v>40921</v>
       </c>
       <c r="D44" s="33">
-        <v>84733</v>
+        <v>83553</v>
       </c>
       <c r="E44" s="33">
-        <v>43396</v>
+        <v>42822</v>
       </c>
       <c r="F44" s="33">
-        <v>41337</v>
+        <v>40731</v>
       </c>
       <c r="G44" s="33">
         <v>0</v>
       </c>
       <c r="H44" s="33">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A45" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="33">
-        <v>78685</v>
+        <v>75564</v>
       </c>
       <c r="D45" s="33">
-        <v>165942</v>
+        <v>164491</v>
       </c>
       <c r="E45" s="33">
-        <v>81632</v>
+        <v>81026</v>
       </c>
       <c r="F45" s="33">
-        <v>84310</v>
+        <v>83465</v>
       </c>
       <c r="G45" s="33">
         <v>0</v>
       </c>
       <c r="H45" s="33">
         <v>-78</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A46" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="33">
-        <v>32599</v>
+        <v>31277</v>
       </c>
       <c r="D46" s="33">
-        <v>73639</v>
+        <v>73014</v>
       </c>
       <c r="E46" s="33">
-        <v>36166</v>
+        <v>35825</v>
       </c>
       <c r="F46" s="33">
-        <v>37473</v>
+        <v>37189</v>
       </c>
       <c r="G46" s="33">
         <v>0</v>
       </c>
       <c r="H46" s="33">
         <v>-24</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A47" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="33">
-        <v>66347</v>
+        <v>63915</v>
       </c>
       <c r="D47" s="33">
-        <v>148592</v>
+        <v>147037</v>
       </c>
       <c r="E47" s="33">
-        <v>73455</v>
+        <v>72631</v>
       </c>
       <c r="F47" s="33">
-        <v>75137</v>
+        <v>74406</v>
       </c>
       <c r="G47" s="33">
         <v>0</v>
       </c>
       <c r="H47" s="33">
         <v>-144</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A48" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="33">
-        <v>29140</v>
+        <v>28240</v>
       </c>
       <c r="D48" s="33">
-        <v>64122</v>
+        <v>64149</v>
       </c>
       <c r="E48" s="33">
-        <v>31331</v>
+        <v>31319</v>
       </c>
       <c r="F48" s="33">
-        <v>32791</v>
+        <v>32830</v>
       </c>
       <c r="G48" s="33">
         <v>0</v>
       </c>
       <c r="H48" s="33">
         <v>-21</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A49" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="33">
-        <v>45619</v>
+        <v>43578</v>
       </c>
       <c r="D49" s="33">
-        <v>94596</v>
+        <v>93221</v>
       </c>
       <c r="E49" s="33">
-        <v>48542</v>
+        <v>47618</v>
       </c>
       <c r="F49" s="33">
-        <v>46054</v>
+        <v>45603</v>
       </c>
       <c r="G49" s="33">
         <v>0</v>
       </c>
       <c r="H49" s="33">
         <v>-96</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A50" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="33">
-        <v>54884</v>
+        <v>53691</v>
       </c>
       <c r="D50" s="33">
-        <v>113484</v>
+        <v>112903</v>
       </c>
       <c r="E50" s="33">
-        <v>55312</v>
+        <v>55095</v>
       </c>
       <c r="F50" s="33">
-        <v>58172</v>
+        <v>57808</v>
       </c>
       <c r="G50" s="33">
         <v>0</v>
       </c>
       <c r="H50" s="33">
         <v>-27</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A51" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="33">
-        <v>64649</v>
+        <v>63238</v>
       </c>
       <c r="D51" s="33">
-        <v>141258</v>
+        <v>140548</v>
       </c>
       <c r="E51" s="33">
-        <v>70696</v>
+        <v>70418</v>
       </c>
       <c r="F51" s="33">
-        <v>70562</v>
+        <v>70130</v>
       </c>
       <c r="G51" s="33">
         <v>0</v>
       </c>
       <c r="H51" s="33">
         <v>-40</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A52" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B52" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="33">
-        <v>26948</v>
+        <v>26337</v>
       </c>
       <c r="D52" s="33">
-        <v>60785</v>
+        <v>60384</v>
       </c>
       <c r="E52" s="33">
-        <v>29961</v>
+        <v>29697</v>
       </c>
       <c r="F52" s="33">
-        <v>30824</v>
+        <v>30687</v>
       </c>
       <c r="G52" s="33">
         <v>0</v>
       </c>
       <c r="H52" s="33">
         <v>-43</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A53" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="33">
-        <v>47344</v>
+        <v>45526</v>
       </c>
       <c r="D53" s="33">
-        <v>99042</v>
+        <v>99094</v>
       </c>
       <c r="E53" s="33">
-        <v>49105</v>
+        <v>49195</v>
       </c>
       <c r="F53" s="33">
-        <v>49937</v>
+        <v>49899</v>
       </c>
       <c r="G53" s="33">
         <v>0</v>
       </c>
       <c r="H53" s="33">
         <v>-149</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A54" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B54" s="32" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="33">
-        <v>21774</v>
+        <v>21392</v>
       </c>
       <c r="D54" s="33">
-        <v>48182</v>
+        <v>47620</v>
       </c>
       <c r="E54" s="33">
-        <v>24051</v>
+        <v>23671</v>
       </c>
       <c r="F54" s="33">
-        <v>24131</v>
+        <v>23949</v>
       </c>
       <c r="G54" s="33">
         <v>0</v>
       </c>
       <c r="H54" s="33">
         <v>-35</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A55" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="33">
-        <v>33070</v>
+        <v>32778</v>
       </c>
       <c r="D55" s="33">
-        <v>69759</v>
+        <v>70571</v>
       </c>
       <c r="E55" s="33">
-        <v>34278</v>
+        <v>34877</v>
       </c>
       <c r="F55" s="33">
-        <v>35481</v>
+        <v>35694</v>
       </c>
       <c r="G55" s="33">
         <v>0</v>
       </c>
       <c r="H55" s="33">
         <v>-116</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A56" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="33">
-        <v>23537</v>
+        <v>23385</v>
       </c>
       <c r="D56" s="33">
-        <v>52871</v>
+        <v>53289</v>
       </c>
       <c r="E56" s="33">
-        <v>26115</v>
+        <v>26289</v>
       </c>
       <c r="F56" s="33">
-        <v>26756</v>
+        <v>27000</v>
       </c>
       <c r="G56" s="33">
         <v>0</v>
       </c>
       <c r="H56" s="33">
         <v>-46</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A57" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B57" s="32" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="33">
-        <v>29656</v>
+        <v>29986</v>
       </c>
       <c r="D57" s="33">
-        <v>70836</v>
+        <v>71199</v>
       </c>
       <c r="E57" s="33">
-        <v>35068</v>
+        <v>35223</v>
       </c>
       <c r="F57" s="33">
-        <v>35768</v>
+        <v>35976</v>
       </c>
       <c r="G57" s="33">
         <v>0</v>
       </c>
       <c r="H57" s="33">
         <v>-81</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A58" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="33">
-        <v>52447</v>
+        <v>50703</v>
       </c>
       <c r="D58" s="33">
-        <v>113495</v>
+        <v>112457</v>
       </c>
       <c r="E58" s="33">
-        <v>55683</v>
+        <v>55077</v>
       </c>
       <c r="F58" s="33">
-        <v>57812</v>
+        <v>57380</v>
       </c>
       <c r="G58" s="33">
         <v>0</v>
       </c>
       <c r="H58" s="33">
         <v>-39</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A59" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B59" s="32" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="33">
-        <v>21960</v>
+        <v>21157</v>
       </c>
       <c r="D59" s="33">
-        <v>51957</v>
+        <v>51382</v>
       </c>
       <c r="E59" s="33">
-        <v>25596</v>
+        <v>25218</v>
       </c>
       <c r="F59" s="33">
-        <v>26361</v>
+        <v>26164</v>
       </c>
       <c r="G59" s="33">
         <v>0</v>
       </c>
       <c r="H59" s="33">
         <v>-26</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A60" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="33">
-        <v>19170</v>
+        <v>18675</v>
       </c>
       <c r="D60" s="33">
-        <v>44772</v>
+        <v>44384</v>
       </c>
       <c r="E60" s="33">
-        <v>22388</v>
+        <v>22248</v>
       </c>
       <c r="F60" s="33">
-        <v>22384</v>
+        <v>22136</v>
       </c>
       <c r="G60" s="33">
         <v>0</v>
       </c>
       <c r="H60" s="33">
         <v>-16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A61" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="33">
-        <v>19170</v>
+        <v>18675</v>
       </c>
       <c r="D61" s="33">
-        <v>44772</v>
+        <v>44384</v>
       </c>
       <c r="E61" s="33">
-        <v>22388</v>
+        <v>22248</v>
       </c>
       <c r="F61" s="33">
-        <v>22384</v>
+        <v>22136</v>
       </c>
       <c r="G61" s="33">
         <v>0</v>
       </c>
       <c r="H61" s="33">
         <v>-16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A62" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="33">
-        <v>36486</v>
+        <v>35306</v>
       </c>
       <c r="D62" s="33">
-        <v>81302</v>
+        <v>80407</v>
       </c>
       <c r="E62" s="33">
-        <v>39970</v>
+        <v>39455</v>
       </c>
       <c r="F62" s="33">
-        <v>41332</v>
+        <v>40952</v>
       </c>
       <c r="G62" s="33">
         <v>0</v>
       </c>
       <c r="H62" s="33">
         <v>-108</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A63" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="33">
-        <v>15640</v>
+        <v>15196</v>
       </c>
       <c r="D63" s="33">
-        <v>37461</v>
+        <v>37266</v>
       </c>
       <c r="E63" s="33">
-        <v>18292</v>
+        <v>18143</v>
       </c>
       <c r="F63" s="33">
-        <v>19169</v>
+        <v>19123</v>
       </c>
       <c r="G63" s="33">
         <v>0</v>
       </c>
       <c r="H63" s="33">
         <v>-32</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A64" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>134</v>
       </c>
       <c r="C64" s="33">
-        <v>16207</v>
+        <v>15587</v>
       </c>
       <c r="D64" s="33">
-        <v>33698</v>
+        <v>33007</v>
       </c>
       <c r="E64" s="33">
-        <v>16685</v>
+        <v>16346</v>
       </c>
       <c r="F64" s="33">
-        <v>17013</v>
+        <v>16661</v>
       </c>
       <c r="G64" s="33">
         <v>0</v>
       </c>
       <c r="H64" s="33">
         <v>-48</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A65" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>136</v>
       </c>
       <c r="C65" s="33">
-        <v>4639</v>
+        <v>4523</v>
       </c>
       <c r="D65" s="33">
-        <v>10143</v>
+        <v>10134</v>
       </c>
       <c r="E65" s="33">
-        <v>4993</v>
+        <v>4966</v>
       </c>
       <c r="F65" s="33">
-        <v>5150</v>
+        <v>5168</v>
       </c>
       <c r="G65" s="33">
         <v>0</v>
       </c>
       <c r="H65" s="33">
         <v>-28</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A66" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>138</v>
       </c>
       <c r="C66" s="33">
-        <v>52142</v>
+        <v>50757</v>
       </c>
       <c r="D66" s="33">
-        <v>120807</v>
+        <v>120234</v>
       </c>
       <c r="E66" s="33">
-        <v>60524</v>
+        <v>60199</v>
       </c>
       <c r="F66" s="33">
-        <v>60283</v>
+        <v>60035</v>
       </c>
       <c r="G66" s="33">
         <v>0</v>
       </c>
       <c r="H66" s="33">
         <v>-159</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A67" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>140</v>
       </c>
       <c r="C67" s="33">
-        <v>8271</v>
+        <v>8118</v>
       </c>
       <c r="D67" s="33">
-        <v>20034</v>
+        <v>19936</v>
       </c>
       <c r="E67" s="33">
-        <v>10216</v>
+        <v>10144</v>
       </c>
       <c r="F67" s="33">
-        <v>9818</v>
+        <v>9792</v>
       </c>
       <c r="G67" s="33">
         <v>0</v>
       </c>
       <c r="H67" s="33">
         <v>-23</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A68" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>142</v>
       </c>
       <c r="C68" s="33">
-        <v>7830</v>
+        <v>7563</v>
       </c>
       <c r="D68" s="33">
-        <v>17336</v>
+        <v>17240</v>
       </c>
       <c r="E68" s="33">
-        <v>8608</v>
+        <v>8564</v>
       </c>
       <c r="F68" s="33">
-        <v>8728</v>
+        <v>8676</v>
       </c>
       <c r="G68" s="33">
         <v>0</v>
       </c>
       <c r="H68" s="33">
         <v>-47</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A69" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>144</v>
       </c>
       <c r="C69" s="33">
-        <v>11834</v>
+        <v>11577</v>
       </c>
       <c r="D69" s="33">
-        <v>26284</v>
+        <v>26174</v>
       </c>
       <c r="E69" s="33">
-        <v>13103</v>
+        <v>13043</v>
       </c>
       <c r="F69" s="33">
-        <v>13181</v>
+        <v>13131</v>
       </c>
       <c r="G69" s="33">
         <v>0</v>
       </c>
       <c r="H69" s="33">
         <v>-53</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A70" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B70" s="32" t="s">
         <v>146</v>
       </c>
       <c r="C70" s="33">
-        <v>7549</v>
+        <v>7246</v>
       </c>
       <c r="D70" s="33">
-        <v>18103</v>
+        <v>17812</v>
       </c>
       <c r="E70" s="33">
-        <v>9184</v>
+        <v>9015</v>
       </c>
       <c r="F70" s="33">
-        <v>8919</v>
+        <v>8797</v>
       </c>
       <c r="G70" s="33">
         <v>0</v>
       </c>
       <c r="H70" s="33">
         <v>-9</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A71" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B71" s="32" t="s">
         <v>148</v>
       </c>
       <c r="C71" s="33">
-        <v>7003</v>
+        <v>6845</v>
       </c>
       <c r="D71" s="33">
-        <v>16770</v>
+        <v>16743</v>
       </c>
       <c r="E71" s="33">
-        <v>8444</v>
+        <v>8459</v>
       </c>
       <c r="F71" s="33">
-        <v>8326</v>
+        <v>8284</v>
       </c>
       <c r="G71" s="33">
         <v>0</v>
       </c>
       <c r="H71" s="33">
         <v>-26</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A72" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B72" s="32" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="33">
-        <v>5431</v>
+        <v>5306</v>
       </c>
       <c r="D72" s="33">
-        <v>12594</v>
+        <v>12590</v>
       </c>
       <c r="E72" s="33">
-        <v>6098</v>
+        <v>6066</v>
       </c>
       <c r="F72" s="33">
-        <v>6496</v>
+        <v>6524</v>
       </c>
       <c r="G72" s="33">
         <v>0</v>
       </c>
       <c r="H72" s="33">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A73" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B73" s="32" t="s">
         <v>152</v>
       </c>
       <c r="C73" s="33">
-        <v>4224</v>
+        <v>4102</v>
       </c>
       <c r="D73" s="33">
-        <v>9686</v>
+        <v>9739</v>
       </c>
       <c r="E73" s="33">
-        <v>4871</v>
+        <v>4908</v>
       </c>
       <c r="F73" s="33">
-        <v>4815</v>
+        <v>4831</v>
       </c>
       <c r="G73" s="33">
         <v>0</v>
       </c>
       <c r="H73" s="33">
         <v>-20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A74" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B74" s="32" t="s">
         <v>154</v>
       </c>
       <c r="C74" s="33">
-        <v>13968</v>
+        <v>13633</v>
       </c>
       <c r="D74" s="33">
-        <v>33679</v>
+        <v>33241</v>
       </c>
       <c r="E74" s="33">
-        <v>16600</v>
+        <v>16358</v>
       </c>
       <c r="F74" s="33">
-        <v>17079</v>
+        <v>16883</v>
       </c>
       <c r="G74" s="33">
         <v>0</v>
       </c>
       <c r="H74" s="33">
         <v>-90</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A75" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>156</v>
       </c>
       <c r="C75" s="33">
-        <v>3042</v>
+        <v>2965</v>
       </c>
       <c r="D75" s="33">
-        <v>7331</v>
+        <v>7211</v>
       </c>
       <c r="E75" s="33">
-        <v>3642</v>
+        <v>3550</v>
       </c>
       <c r="F75" s="33">
-        <v>3689</v>
+        <v>3661</v>
       </c>
       <c r="G75" s="33">
         <v>0</v>
       </c>
       <c r="H75" s="33">
         <v>-23</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A76" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B76" s="32" t="s">
         <v>158</v>
       </c>
       <c r="C76" s="33">
-        <v>3511</v>
+        <v>3414</v>
       </c>
       <c r="D76" s="33">
-        <v>8471</v>
+        <v>8362</v>
       </c>
       <c r="E76" s="33">
-        <v>4166</v>
+        <v>4134</v>
       </c>
       <c r="F76" s="33">
-        <v>4305</v>
+        <v>4228</v>
       </c>
       <c r="G76" s="33">
         <v>0</v>
       </c>
       <c r="H76" s="33">
         <v>-21</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A77" s="32" t="s">
         <v>159</v>
       </c>
       <c r="B77" s="32" t="s">
         <v>160</v>
       </c>
       <c r="C77" s="33">
-        <v>2546</v>
+        <v>2488</v>
       </c>
       <c r="D77" s="33">
-        <v>6137</v>
+        <v>6058</v>
       </c>
       <c r="E77" s="33">
-        <v>3021</v>
+        <v>2938</v>
       </c>
       <c r="F77" s="33">
-        <v>3116</v>
+        <v>3120</v>
       </c>
       <c r="G77" s="33">
         <v>0</v>
       </c>
       <c r="H77" s="33">
         <v>-9</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A78" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>162</v>
       </c>
       <c r="C78" s="33">
-        <v>3940</v>
+        <v>3856</v>
       </c>
       <c r="D78" s="33">
-        <v>9452</v>
+        <v>9347</v>
       </c>
       <c r="E78" s="33">
-        <v>4652</v>
+        <v>4615</v>
       </c>
       <c r="F78" s="33">
-        <v>4800</v>
+        <v>4732</v>
       </c>
       <c r="G78" s="33">
         <v>0</v>
       </c>
       <c r="H78" s="33">
         <v>-29</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B79" s="32" t="s">
         <v>164</v>
       </c>
       <c r="C79" s="33">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="D79" s="33">
-        <v>2288</v>
+        <v>2263</v>
       </c>
       <c r="E79" s="33">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="F79" s="33">
-        <v>1169</v>
+        <v>1142</v>
       </c>
       <c r="G79" s="33">
         <v>0</v>
       </c>
       <c r="H79" s="33">
         <v>-8</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A80" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B80" s="32" t="s">
         <v>166</v>
       </c>
       <c r="C80" s="33">
-        <v>22205</v>
+        <v>21159</v>
       </c>
       <c r="D80" s="33">
-        <v>52914</v>
+        <v>52300</v>
       </c>
       <c r="E80" s="33">
-        <v>26458</v>
+        <v>26061</v>
       </c>
       <c r="F80" s="33">
-        <v>26456</v>
+        <v>26239</v>
       </c>
       <c r="G80" s="33">
         <v>0</v>
       </c>
       <c r="H80" s="33">
         <v>-59</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A81" s="32" t="s">
         <v>167</v>
       </c>
       <c r="B81" s="32" t="s">
         <v>168</v>
       </c>
       <c r="C81" s="33">
-        <v>3999</v>
+        <v>3855</v>
       </c>
       <c r="D81" s="33">
-        <v>10499</v>
+        <v>10290</v>
       </c>
       <c r="E81" s="33">
-        <v>5260</v>
+        <v>5162</v>
       </c>
       <c r="F81" s="33">
-        <v>5239</v>
+        <v>5128</v>
       </c>
       <c r="G81" s="33">
         <v>0</v>
       </c>
       <c r="H81" s="33">
         <v>-9</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A82" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B82" s="32" t="s">
         <v>170</v>
       </c>
       <c r="C82" s="33">
-        <v>5481</v>
+        <v>5228</v>
       </c>
       <c r="D82" s="33">
-        <v>12597</v>
+        <v>12491</v>
       </c>
       <c r="E82" s="33">
-        <v>6395</v>
+        <v>6312</v>
       </c>
       <c r="F82" s="33">
-        <v>6202</v>
+        <v>6179</v>
       </c>
       <c r="G82" s="33">
         <v>0</v>
       </c>
       <c r="H82" s="33">
         <v>-3</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A83" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B83" s="32" t="s">
         <v>172</v>
       </c>
       <c r="C83" s="33">
-        <v>12725</v>
+        <v>12076</v>
       </c>
       <c r="D83" s="33">
-        <v>29818</v>
+        <v>29519</v>
       </c>
       <c r="E83" s="33">
-        <v>14803</v>
+        <v>14587</v>
       </c>
       <c r="F83" s="33">
-        <v>15015</v>
+        <v>14932</v>
       </c>
       <c r="G83" s="33">
         <v>0</v>
       </c>
       <c r="H83" s="33">
         <v>-47</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A84" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B84" s="32" t="s">
         <v>174</v>
       </c>
       <c r="C84" s="33">
-        <v>13922</v>
+        <v>13565</v>
       </c>
       <c r="D84" s="33">
-        <v>30744</v>
+        <v>30674</v>
       </c>
       <c r="E84" s="33">
-        <v>15241</v>
+        <v>15186</v>
       </c>
       <c r="F84" s="33">
-        <v>15503</v>
+        <v>15488</v>
       </c>
       <c r="G84" s="33">
         <v>0</v>
       </c>
       <c r="H84" s="33">
         <v>-10</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A85" s="32" t="s">
         <v>175</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>176</v>
       </c>
       <c r="C85" s="33">
-        <v>13922</v>
+        <v>13565</v>
       </c>
       <c r="D85" s="33">
-        <v>30744</v>
+        <v>30674</v>
       </c>
       <c r="E85" s="33">
-        <v>15241</v>
+        <v>15186</v>
       </c>
       <c r="F85" s="33">
-        <v>15503</v>
+        <v>15488</v>
       </c>
       <c r="G85" s="33">
         <v>0</v>
       </c>
       <c r="H85" s="33">
         <v>-10</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A86" s="32" t="s">
         <v>177</v>
       </c>
       <c r="B86" s="32" t="s">
         <v>178</v>
       </c>
       <c r="C86" s="33">
-        <v>15330</v>
+        <v>15187</v>
       </c>
       <c r="D86" s="33">
-        <v>33537</v>
+        <v>33483</v>
       </c>
       <c r="E86" s="33">
-        <v>16754</v>
+        <v>16733</v>
       </c>
       <c r="F86" s="33">
-        <v>16783</v>
+        <v>16750</v>
       </c>
       <c r="G86" s="33">
         <v>0</v>
       </c>
       <c r="H86" s="33">
         <v>-36</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A87" s="32" t="s">
         <v>179</v>
       </c>
       <c r="B87" s="32" t="s">
         <v>180</v>
       </c>
       <c r="C87" s="33">
-        <v>15330</v>
+        <v>15187</v>
       </c>
       <c r="D87" s="33">
-        <v>33537</v>
+        <v>33483</v>
       </c>
       <c r="E87" s="33">
-        <v>16754</v>
+        <v>16733</v>
       </c>
       <c r="F87" s="33">
-        <v>16783</v>
+        <v>16750</v>
       </c>
       <c r="G87" s="33">
         <v>0</v>
       </c>
       <c r="H87" s="33">
         <v>-36</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A88" s="32" t="s">
         <v>181</v>
       </c>
       <c r="B88" s="32" t="s">
         <v>182</v>
       </c>
       <c r="C88" s="33">
-        <v>30025</v>
+        <v>29339</v>
       </c>
       <c r="D88" s="33">
-        <v>69485</v>
+        <v>69431</v>
       </c>
       <c r="E88" s="33">
-        <v>34723</v>
+        <v>34591</v>
       </c>
       <c r="F88" s="33">
-        <v>34762</v>
+        <v>34840</v>
       </c>
       <c r="G88" s="33">
         <v>0</v>
       </c>
       <c r="H88" s="33">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A89" s="32" t="s">
         <v>183</v>
       </c>
       <c r="B89" s="32" t="s">
         <v>184</v>
       </c>
       <c r="C89" s="33">
-        <v>18837</v>
+        <v>18392</v>
       </c>
       <c r="D89" s="33">
-        <v>42537</v>
+        <v>42550</v>
       </c>
       <c r="E89" s="33">
-        <v>21165</v>
+        <v>21107</v>
       </c>
       <c r="F89" s="33">
-        <v>21372</v>
+        <v>21443</v>
       </c>
       <c r="G89" s="33">
         <v>0</v>
       </c>
       <c r="H89" s="33">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A90" s="32" t="s">
         <v>185</v>
       </c>
       <c r="B90" s="32" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="33">
-        <v>11188</v>
+        <v>10947</v>
       </c>
       <c r="D90" s="33">
-        <v>26948</v>
+        <v>26881</v>
       </c>
       <c r="E90" s="33">
-        <v>13558</v>
+        <v>13484</v>
       </c>
       <c r="F90" s="33">
-        <v>13390</v>
+        <v>13397</v>
       </c>
       <c r="G90" s="33">
         <v>0</v>
       </c>
       <c r="H90" s="33">
         <v>-9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15F37144-A556-4FC3-8134-307372BF97D0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{796D2BDA-859B-420B-9B70-97AF6D02353E}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L11" sqref="L11"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="17" customWidth="1"/>
     <col min="2" max="2" width="24" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
     <col min="4" max="16384" width="10.7265625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>189</v>
       </c>
       <c r="H1" s="18" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
@@ -5842,2242 +5863,2242 @@
       </c>
       <c r="D6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="31">
-        <v>3370829</v>
+        <v>3292567</v>
       </c>
       <c r="D7" s="31">
-        <v>7314641</v>
+        <v>7278819</v>
       </c>
       <c r="E7" s="31">
-        <v>3624671</v>
+        <v>3601900</v>
       </c>
       <c r="F7" s="31">
-        <v>3689969</v>
+        <v>3676919</v>
       </c>
       <c r="G7" s="31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" s="31">
         <v>-2764</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33">
-        <v>3167530</v>
+        <v>3094895</v>
       </c>
       <c r="D8" s="33">
-        <v>6847746</v>
+        <v>6815010</v>
       </c>
       <c r="E8" s="33">
-        <v>3392158</v>
+        <v>3371214</v>
       </c>
       <c r="F8" s="33">
-        <v>3455587</v>
+        <v>3443796</v>
       </c>
       <c r="G8" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="33">
         <v>-2419</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="33">
-        <v>203299</v>
+        <v>197672</v>
       </c>
       <c r="D9" s="33">
-        <v>466895</v>
+        <v>463809</v>
       </c>
       <c r="E9" s="33">
-        <v>232513</v>
+        <v>230686</v>
       </c>
       <c r="F9" s="33">
-        <v>234382</v>
+        <v>233123</v>
       </c>
       <c r="G9" s="33">
         <v>0</v>
       </c>
       <c r="H9" s="33">
         <v>-345</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A10" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="33">
-        <v>629629</v>
+        <v>618486</v>
       </c>
       <c r="D10" s="33">
-        <v>1356488</v>
+        <v>1345368</v>
       </c>
       <c r="E10" s="33">
-        <v>666174</v>
+        <v>660344</v>
       </c>
       <c r="F10" s="33">
-        <v>690314</v>
+        <v>685024</v>
       </c>
       <c r="G10" s="33">
         <v>0</v>
       </c>
       <c r="H10" s="33">
         <v>-446</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A11" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="33">
-        <v>41930</v>
+        <v>41100</v>
       </c>
       <c r="D11" s="33">
-        <v>96266</v>
+        <v>94043</v>
       </c>
       <c r="E11" s="33">
-        <v>47125</v>
+        <v>45622</v>
       </c>
       <c r="F11" s="33">
-        <v>49141</v>
+        <v>48421</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>-31</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A12" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="33">
-        <v>71714</v>
+        <v>69904</v>
       </c>
       <c r="D12" s="33">
-        <v>151963</v>
+        <v>147545</v>
       </c>
       <c r="E12" s="33">
-        <v>74068</v>
+        <v>71578</v>
       </c>
       <c r="F12" s="33">
-        <v>77895</v>
+        <v>75967</v>
       </c>
       <c r="G12" s="33">
         <v>0</v>
       </c>
       <c r="H12" s="33">
         <v>-159</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="33">
-        <v>62019</v>
+        <v>64858</v>
       </c>
       <c r="D13" s="33">
-        <v>126399</v>
+        <v>125361</v>
       </c>
       <c r="E13" s="33">
-        <v>62709</v>
+        <v>62077</v>
       </c>
       <c r="F13" s="33">
-        <v>63690</v>
+        <v>63284</v>
       </c>
       <c r="G13" s="33">
         <v>0</v>
       </c>
       <c r="H13" s="33">
         <v>-50</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="33">
-        <v>76124</v>
+        <v>73767</v>
       </c>
       <c r="D14" s="33">
-        <v>167079</v>
+        <v>167006</v>
       </c>
       <c r="E14" s="33">
-        <v>81452</v>
+        <v>81518</v>
       </c>
       <c r="F14" s="33">
-        <v>85627</v>
+        <v>85488</v>
       </c>
       <c r="G14" s="33">
         <v>0</v>
       </c>
       <c r="H14" s="33">
         <v>-23</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="33">
-        <v>50692</v>
+        <v>49435</v>
       </c>
       <c r="D15" s="33">
-        <v>104370</v>
+        <v>103811</v>
       </c>
       <c r="E15" s="33">
-        <v>51322</v>
+        <v>51035</v>
       </c>
       <c r="F15" s="33">
-        <v>53048</v>
+        <v>52776</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="33">
-        <v>49391</v>
+        <v>48396</v>
       </c>
       <c r="D16" s="33">
-        <v>99066</v>
+        <v>98818</v>
       </c>
       <c r="E16" s="33">
-        <v>49731</v>
+        <v>49575</v>
       </c>
       <c r="F16" s="33">
-        <v>49335</v>
+        <v>49243</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>-109</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A17" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="33">
-        <v>79728</v>
+        <v>77844</v>
       </c>
       <c r="D17" s="33">
-        <v>169021</v>
+        <v>169367</v>
       </c>
       <c r="E17" s="33">
-        <v>81169</v>
+        <v>81798</v>
       </c>
       <c r="F17" s="33">
-        <v>87852</v>
+        <v>87569</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>-11</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="33">
-        <v>91982</v>
+        <v>90255</v>
       </c>
       <c r="D18" s="33">
-        <v>195836</v>
+        <v>196150</v>
       </c>
       <c r="E18" s="33">
-        <v>97027</v>
+        <v>97105</v>
       </c>
       <c r="F18" s="33">
-        <v>98809</v>
+        <v>99045</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
         <v>-48</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="33">
-        <v>56696</v>
+        <v>55004</v>
       </c>
       <c r="D19" s="33">
-        <v>135774</v>
+        <v>132810</v>
       </c>
       <c r="E19" s="33">
-        <v>66706</v>
+        <v>65380</v>
       </c>
       <c r="F19" s="33">
-        <v>69068</v>
+        <v>67430</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A20" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="33">
-        <v>49353</v>
+        <v>47923</v>
       </c>
       <c r="D20" s="33">
-        <v>110714</v>
+        <v>110457</v>
       </c>
       <c r="E20" s="33">
-        <v>54865</v>
+        <v>54656</v>
       </c>
       <c r="F20" s="33">
-        <v>55849</v>
+        <v>55801</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
         <v>-42</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A21" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="33">
-        <v>163341</v>
+        <v>158491</v>
       </c>
       <c r="D21" s="33">
-        <v>353980</v>
+        <v>354531</v>
       </c>
       <c r="E21" s="33">
-        <v>176132</v>
+        <v>175732</v>
       </c>
       <c r="F21" s="33">
-        <v>177847</v>
+        <v>178799</v>
       </c>
       <c r="G21" s="33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="33">
         <v>-129</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A22" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="33">
-        <v>83892</v>
+        <v>81827</v>
       </c>
       <c r="D22" s="33">
-        <v>188241</v>
+        <v>187607</v>
       </c>
       <c r="E22" s="33">
-        <v>94084</v>
+        <v>93614</v>
       </c>
       <c r="F22" s="33">
-        <v>94157</v>
+        <v>93993</v>
       </c>
       <c r="G22" s="33">
         <v>0</v>
       </c>
       <c r="H22" s="33">
         <v>-167</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A23" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="33">
-        <v>285722</v>
+        <v>277062</v>
       </c>
       <c r="D23" s="33">
-        <v>595270</v>
+        <v>591881</v>
       </c>
       <c r="E23" s="33">
-        <v>299651</v>
+        <v>297284</v>
       </c>
       <c r="F23" s="33">
-        <v>295619</v>
+        <v>294597</v>
       </c>
       <c r="G23" s="33">
         <v>0</v>
       </c>
       <c r="H23" s="33">
         <v>-119</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A24" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="33">
-        <v>33389</v>
+        <v>32999</v>
       </c>
       <c r="D24" s="33">
-        <v>75567</v>
+        <v>76022</v>
       </c>
       <c r="E24" s="33">
-        <v>37152</v>
+        <v>37358</v>
       </c>
       <c r="F24" s="33">
-        <v>38415</v>
+        <v>38664</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>-91</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A25" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="33">
-        <v>23428</v>
+        <v>23274</v>
       </c>
       <c r="D25" s="33">
-        <v>54403</v>
+        <v>54242</v>
       </c>
       <c r="E25" s="33">
-        <v>26543</v>
+        <v>26471</v>
       </c>
       <c r="F25" s="33">
-        <v>27860</v>
+        <v>27771</v>
       </c>
       <c r="G25" s="33">
         <v>0</v>
       </c>
       <c r="H25" s="33">
         <v>-67</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A26" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="33">
-        <v>162206</v>
+        <v>159965</v>
       </c>
       <c r="D26" s="33">
-        <v>340620</v>
+        <v>342433</v>
       </c>
       <c r="E26" s="33">
-        <v>166310</v>
+        <v>167227</v>
       </c>
       <c r="F26" s="33">
-        <v>174310</v>
+        <v>175206</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="33">
-        <v>34760</v>
+        <v>33692</v>
       </c>
       <c r="D27" s="33">
-        <v>78354</v>
+        <v>77343</v>
       </c>
       <c r="E27" s="33">
-        <v>39148</v>
+        <v>38623</v>
       </c>
       <c r="F27" s="33">
-        <v>39206</v>
+        <v>38720</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>-63</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A28" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="33">
-        <v>48182</v>
+        <v>46334</v>
       </c>
       <c r="D28" s="33">
-        <v>110508</v>
+        <v>109552</v>
       </c>
       <c r="E28" s="33">
-        <v>55600</v>
+        <v>55048</v>
       </c>
       <c r="F28" s="33">
-        <v>54908</v>
+        <v>54504</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
         <v>-19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A29" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="33">
-        <v>34904</v>
+        <v>33753</v>
       </c>
       <c r="D29" s="33">
-        <v>76737</v>
+        <v>76191</v>
       </c>
       <c r="E29" s="33">
-        <v>38416</v>
+        <v>38074</v>
       </c>
       <c r="F29" s="33">
-        <v>38321</v>
+        <v>38117</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>-38</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="33">
-        <v>43009</v>
+        <v>41517</v>
       </c>
       <c r="D30" s="33">
-        <v>92590</v>
+        <v>91401</v>
       </c>
       <c r="E30" s="33">
-        <v>46376</v>
+        <v>45817</v>
       </c>
       <c r="F30" s="33">
-        <v>46214</v>
+        <v>45584</v>
       </c>
       <c r="G30" s="33">
         <v>0</v>
       </c>
       <c r="H30" s="33">
         <v>-24</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="33">
-        <v>104086</v>
+        <v>100235</v>
       </c>
       <c r="D31" s="33">
-        <v>224823</v>
+        <v>222450</v>
       </c>
       <c r="E31" s="33">
-        <v>110453</v>
+        <v>108941</v>
       </c>
       <c r="F31" s="33">
-        <v>114370</v>
+        <v>113509</v>
       </c>
       <c r="G31" s="33">
         <v>0</v>
       </c>
       <c r="H31" s="33">
         <v>-21</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="33">
-        <v>67377</v>
+        <v>65540</v>
       </c>
       <c r="D32" s="33">
-        <v>145893</v>
+        <v>142545</v>
       </c>
       <c r="E32" s="33">
-        <v>72140</v>
+        <v>70321</v>
       </c>
       <c r="F32" s="33">
-        <v>73753</v>
+        <v>72224</v>
       </c>
       <c r="G32" s="33">
         <v>0</v>
       </c>
       <c r="H32" s="33">
         <v>-100</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="33">
-        <v>22981</v>
+        <v>21708</v>
       </c>
       <c r="D33" s="33">
-        <v>51925</v>
+        <v>52131</v>
       </c>
       <c r="E33" s="33">
-        <v>25829</v>
+        <v>25977</v>
       </c>
       <c r="F33" s="33">
-        <v>26096</v>
+        <v>26154</v>
       </c>
       <c r="G33" s="33">
         <v>0</v>
       </c>
       <c r="H33" s="33">
         <v>-56</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A34" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="33">
-        <v>51212</v>
+        <v>49478</v>
       </c>
       <c r="D34" s="33">
-        <v>116305</v>
+        <v>115365</v>
       </c>
       <c r="E34" s="33">
-        <v>57220</v>
+        <v>56687</v>
       </c>
       <c r="F34" s="33">
-        <v>59085</v>
+        <v>58678</v>
       </c>
       <c r="G34" s="33">
         <v>0</v>
       </c>
       <c r="H34" s="33">
         <v>-2</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A35" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="33">
-        <v>59646</v>
+        <v>57569</v>
       </c>
       <c r="D35" s="33">
-        <v>138344</v>
+        <v>138143</v>
       </c>
       <c r="E35" s="33">
-        <v>68701</v>
+        <v>68635</v>
       </c>
       <c r="F35" s="33">
-        <v>69643</v>
+        <v>69508</v>
       </c>
       <c r="G35" s="33">
         <v>0</v>
       </c>
       <c r="H35" s="33">
         <v>-87</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A36" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="33">
-        <v>103498</v>
+        <v>98520</v>
       </c>
       <c r="D36" s="33">
-        <v>228315</v>
+        <v>224710</v>
       </c>
       <c r="E36" s="33">
-        <v>112420</v>
+        <v>110233</v>
       </c>
       <c r="F36" s="33">
-        <v>115895</v>
+        <v>114477</v>
       </c>
       <c r="G36" s="33">
         <v>0</v>
       </c>
       <c r="H36" s="33">
         <v>-85</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A37" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="33">
-        <v>120738</v>
+        <v>119822</v>
       </c>
       <c r="D37" s="33">
-        <v>250310</v>
+        <v>250885</v>
       </c>
       <c r="E37" s="33">
-        <v>125500</v>
+        <v>125755</v>
       </c>
       <c r="F37" s="33">
-        <v>124810</v>
+        <v>125130</v>
       </c>
       <c r="G37" s="33">
         <v>0</v>
       </c>
       <c r="H37" s="33">
         <v>-109</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A38" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="33">
-        <v>150395</v>
+        <v>152272</v>
       </c>
       <c r="D38" s="33">
-        <v>337696</v>
+        <v>341164</v>
       </c>
       <c r="E38" s="33">
-        <v>165951</v>
+        <v>167005</v>
       </c>
       <c r="F38" s="33">
-        <v>171745</v>
+        <v>174159</v>
       </c>
       <c r="G38" s="33">
         <v>0</v>
       </c>
       <c r="H38" s="33">
         <v>-143</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A39" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="33">
-        <v>39841</v>
+        <v>38998</v>
       </c>
       <c r="D39" s="33">
-        <v>75882</v>
+        <v>75581</v>
       </c>
       <c r="E39" s="33">
-        <v>38518</v>
+        <v>38259</v>
       </c>
       <c r="F39" s="33">
-        <v>37364</v>
+        <v>37322</v>
       </c>
       <c r="G39" s="33">
         <v>0</v>
       </c>
       <c r="H39" s="33">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A40" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="33">
-        <v>68954</v>
+        <v>67117</v>
       </c>
       <c r="D40" s="33">
-        <v>142910</v>
+        <v>139424</v>
       </c>
       <c r="E40" s="33">
-        <v>72003</v>
+        <v>69077</v>
       </c>
       <c r="F40" s="33">
-        <v>70907</v>
+        <v>70347</v>
       </c>
       <c r="G40" s="33">
         <v>0</v>
       </c>
       <c r="H40" s="33">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A41" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="33">
-        <v>63675</v>
+        <v>62213</v>
       </c>
       <c r="D41" s="33">
-        <v>140357</v>
+        <v>139723</v>
       </c>
       <c r="E41" s="33">
-        <v>68777</v>
+        <v>68435</v>
       </c>
       <c r="F41" s="33">
-        <v>71580</v>
+        <v>71288</v>
       </c>
       <c r="G41" s="33">
         <v>0</v>
       </c>
       <c r="H41" s="33">
         <v>-201</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A42" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="33">
-        <v>67085</v>
+        <v>68145</v>
       </c>
       <c r="D42" s="33">
-        <v>144509</v>
+        <v>147062</v>
       </c>
       <c r="E42" s="33">
-        <v>72357</v>
+        <v>73958</v>
       </c>
       <c r="F42" s="33">
-        <v>72152</v>
+        <v>73104</v>
       </c>
       <c r="G42" s="33">
         <v>0</v>
       </c>
       <c r="H42" s="33">
         <v>-31</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A43" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="33">
-        <v>34521</v>
+        <v>34034</v>
       </c>
       <c r="D43" s="33">
-        <v>74966</v>
+        <v>74884</v>
       </c>
       <c r="E43" s="33">
-        <v>36662</v>
+        <v>36684</v>
       </c>
       <c r="F43" s="33">
-        <v>38304</v>
+        <v>38200</v>
       </c>
       <c r="G43" s="33">
         <v>0</v>
       </c>
       <c r="H43" s="33">
         <v>-89</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A44" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="33">
-        <v>42406</v>
+        <v>41083</v>
       </c>
       <c r="D44" s="33">
-        <v>85031</v>
+        <v>83851</v>
       </c>
       <c r="E44" s="33">
-        <v>43543</v>
+        <v>42969</v>
       </c>
       <c r="F44" s="33">
-        <v>41488</v>
+        <v>40882</v>
       </c>
       <c r="G44" s="33">
         <v>0</v>
       </c>
       <c r="H44" s="33">
         <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A45" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="33">
-        <v>78614</v>
+        <v>75493</v>
       </c>
       <c r="D45" s="33">
-        <v>165784</v>
+        <v>164333</v>
       </c>
       <c r="E45" s="33">
-        <v>81546</v>
+        <v>80940</v>
       </c>
       <c r="F45" s="33">
-        <v>84238</v>
+        <v>83393</v>
       </c>
       <c r="G45" s="33">
         <v>0</v>
       </c>
       <c r="H45" s="33">
         <v>-158</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A46" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="33">
-        <v>32639</v>
+        <v>31317</v>
       </c>
       <c r="D46" s="33">
-        <v>73679</v>
+        <v>73054</v>
       </c>
       <c r="E46" s="33">
-        <v>36191</v>
+        <v>35850</v>
       </c>
       <c r="F46" s="33">
-        <v>37488</v>
+        <v>37204</v>
       </c>
       <c r="G46" s="33">
         <v>0</v>
       </c>
       <c r="H46" s="33">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A47" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="33">
-        <v>66403</v>
+        <v>63971</v>
       </c>
       <c r="D47" s="33">
-        <v>148513</v>
+        <v>146958</v>
       </c>
       <c r="E47" s="33">
-        <v>73406</v>
+        <v>72582</v>
       </c>
       <c r="F47" s="33">
-        <v>75107</v>
+        <v>74376</v>
       </c>
       <c r="G47" s="33">
         <v>0</v>
       </c>
       <c r="H47" s="33">
         <v>-79</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A48" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="33">
-        <v>29128</v>
+        <v>28228</v>
       </c>
       <c r="D48" s="33">
-        <v>64088</v>
+        <v>64115</v>
       </c>
       <c r="E48" s="33">
-        <v>31319</v>
+        <v>31307</v>
       </c>
       <c r="F48" s="33">
-        <v>32769</v>
+        <v>32808</v>
       </c>
       <c r="G48" s="33">
         <v>0</v>
       </c>
       <c r="H48" s="33">
         <v>-34</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A49" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="33">
-        <v>45607</v>
+        <v>43566</v>
       </c>
       <c r="D49" s="33">
-        <v>94518</v>
+        <v>93143</v>
       </c>
       <c r="E49" s="33">
-        <v>48501</v>
+        <v>47577</v>
       </c>
       <c r="F49" s="33">
-        <v>46017</v>
+        <v>45566</v>
       </c>
       <c r="G49" s="33">
         <v>0</v>
       </c>
       <c r="H49" s="33">
         <v>-78</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A50" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="33">
-        <v>54913</v>
+        <v>53720</v>
       </c>
       <c r="D50" s="33">
-        <v>113459</v>
+        <v>112878</v>
       </c>
       <c r="E50" s="33">
-        <v>55273</v>
+        <v>55056</v>
       </c>
       <c r="F50" s="33">
-        <v>58186</v>
+        <v>57822</v>
       </c>
       <c r="G50" s="33">
         <v>0</v>
       </c>
       <c r="H50" s="33">
         <v>-25</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A51" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="33">
-        <v>64629</v>
+        <v>63218</v>
       </c>
       <c r="D51" s="33">
-        <v>141145</v>
+        <v>140435</v>
       </c>
       <c r="E51" s="33">
-        <v>70617</v>
+        <v>70339</v>
       </c>
       <c r="F51" s="33">
-        <v>70528</v>
+        <v>70096</v>
       </c>
       <c r="G51" s="33">
         <v>0</v>
       </c>
       <c r="H51" s="33">
         <v>-113</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A52" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B52" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="33">
-        <v>26969</v>
+        <v>26358</v>
       </c>
       <c r="D52" s="33">
-        <v>60771</v>
+        <v>60370</v>
       </c>
       <c r="E52" s="33">
-        <v>29953</v>
+        <v>29689</v>
       </c>
       <c r="F52" s="33">
-        <v>30818</v>
+        <v>30681</v>
       </c>
       <c r="G52" s="33">
         <v>0</v>
       </c>
       <c r="H52" s="33">
         <v>-14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A53" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="33">
-        <v>47309</v>
+        <v>45491</v>
       </c>
       <c r="D53" s="33">
-        <v>98944</v>
+        <v>98996</v>
       </c>
       <c r="E53" s="33">
-        <v>49061</v>
+        <v>49151</v>
       </c>
       <c r="F53" s="33">
-        <v>49883</v>
+        <v>49845</v>
       </c>
       <c r="G53" s="33">
         <v>0</v>
       </c>
       <c r="H53" s="33">
         <v>-98</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A54" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B54" s="32" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="33">
-        <v>21789</v>
+        <v>21407</v>
       </c>
       <c r="D54" s="33">
-        <v>48162</v>
+        <v>47600</v>
       </c>
       <c r="E54" s="33">
-        <v>24041</v>
+        <v>23661</v>
       </c>
       <c r="F54" s="33">
-        <v>24121</v>
+        <v>23939</v>
       </c>
       <c r="G54" s="33">
         <v>0</v>
       </c>
       <c r="H54" s="33">
         <v>-20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A55" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="33">
-        <v>33041</v>
+        <v>32749</v>
       </c>
       <c r="D55" s="33">
-        <v>69686</v>
+        <v>70498</v>
       </c>
       <c r="E55" s="33">
-        <v>34238</v>
+        <v>34837</v>
       </c>
       <c r="F55" s="33">
-        <v>35448</v>
+        <v>35661</v>
       </c>
       <c r="G55" s="33">
         <v>0</v>
       </c>
       <c r="H55" s="33">
         <v>-73</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A56" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="33">
-        <v>23517</v>
+        <v>23365</v>
       </c>
       <c r="D56" s="33">
-        <v>52813</v>
+        <v>53231</v>
       </c>
       <c r="E56" s="33">
-        <v>26080</v>
+        <v>26254</v>
       </c>
       <c r="F56" s="33">
-        <v>26733</v>
+        <v>26977</v>
       </c>
       <c r="G56" s="33">
         <v>0</v>
       </c>
       <c r="H56" s="33">
         <v>-58</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A57" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B57" s="32" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="33">
-        <v>29669</v>
+        <v>29999</v>
       </c>
       <c r="D57" s="33">
-        <v>70773</v>
+        <v>71136</v>
       </c>
       <c r="E57" s="33">
-        <v>35045</v>
+        <v>35200</v>
       </c>
       <c r="F57" s="33">
-        <v>35728</v>
+        <v>35936</v>
       </c>
       <c r="G57" s="33">
         <v>0</v>
       </c>
       <c r="H57" s="33">
         <v>-63</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A58" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="33">
-        <v>52471</v>
+        <v>50727</v>
       </c>
       <c r="D58" s="33">
-        <v>113491</v>
+        <v>112453</v>
       </c>
       <c r="E58" s="33">
-        <v>55658</v>
+        <v>55052</v>
       </c>
       <c r="F58" s="33">
-        <v>57833</v>
+        <v>57401</v>
       </c>
       <c r="G58" s="33">
         <v>0</v>
       </c>
       <c r="H58" s="33">
         <v>-4</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A59" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B59" s="32" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="33">
-        <v>21955</v>
+        <v>21152</v>
       </c>
       <c r="D59" s="33">
-        <v>51896</v>
+        <v>51321</v>
       </c>
       <c r="E59" s="33">
-        <v>25569</v>
+        <v>25191</v>
       </c>
       <c r="F59" s="33">
-        <v>26327</v>
+        <v>26130</v>
       </c>
       <c r="G59" s="33">
         <v>0</v>
       </c>
       <c r="H59" s="33">
         <v>-61</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A60" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="33">
-        <v>19191</v>
+        <v>18696</v>
       </c>
       <c r="D60" s="33">
-        <v>44769</v>
+        <v>44381</v>
       </c>
       <c r="E60" s="33">
-        <v>22393</v>
+        <v>22253</v>
       </c>
       <c r="F60" s="33">
-        <v>22376</v>
+        <v>22128</v>
       </c>
       <c r="G60" s="33">
         <v>0</v>
       </c>
       <c r="H60" s="33">
         <v>-3</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A61" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="33">
-        <v>19191</v>
+        <v>18696</v>
       </c>
       <c r="D61" s="33">
-        <v>44769</v>
+        <v>44381</v>
       </c>
       <c r="E61" s="33">
-        <v>22393</v>
+        <v>22253</v>
       </c>
       <c r="F61" s="33">
-        <v>22376</v>
+        <v>22128</v>
       </c>
       <c r="G61" s="33">
         <v>0</v>
       </c>
       <c r="H61" s="33">
         <v>-3</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A62" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="33">
-        <v>36483</v>
+        <v>35303</v>
       </c>
       <c r="D62" s="33">
-        <v>81256</v>
+        <v>80361</v>
       </c>
       <c r="E62" s="33">
-        <v>39954</v>
+        <v>39439</v>
       </c>
       <c r="F62" s="33">
-        <v>41302</v>
+        <v>40922</v>
       </c>
       <c r="G62" s="33">
         <v>0</v>
       </c>
       <c r="H62" s="33">
         <v>-46</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A63" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="33">
-        <v>15639</v>
+        <v>15195</v>
       </c>
       <c r="D63" s="33">
-        <v>37447</v>
+        <v>37252</v>
       </c>
       <c r="E63" s="33">
-        <v>18281</v>
+        <v>18132</v>
       </c>
       <c r="F63" s="33">
-        <v>19166</v>
+        <v>19120</v>
       </c>
       <c r="G63" s="33">
         <v>0</v>
       </c>
       <c r="H63" s="33">
         <v>-14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A64" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>134</v>
       </c>
       <c r="C64" s="33">
-        <v>16207</v>
+        <v>15587</v>
       </c>
       <c r="D64" s="33">
-        <v>33684</v>
+        <v>32993</v>
       </c>
       <c r="E64" s="33">
-        <v>16687</v>
+        <v>16348</v>
       </c>
       <c r="F64" s="33">
-        <v>16997</v>
+        <v>16645</v>
       </c>
       <c r="G64" s="33">
         <v>0</v>
       </c>
       <c r="H64" s="33">
         <v>-14</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A65" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>136</v>
       </c>
       <c r="C65" s="33">
-        <v>4637</v>
+        <v>4521</v>
       </c>
       <c r="D65" s="33">
-        <v>10125</v>
+        <v>10116</v>
       </c>
       <c r="E65" s="33">
-        <v>4986</v>
+        <v>4959</v>
       </c>
       <c r="F65" s="33">
-        <v>5139</v>
+        <v>5157</v>
       </c>
       <c r="G65" s="33">
         <v>0</v>
       </c>
       <c r="H65" s="33">
         <v>-18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A66" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>138</v>
       </c>
       <c r="C66" s="33">
-        <v>52170</v>
+        <v>50785</v>
       </c>
       <c r="D66" s="33">
-        <v>120672</v>
+        <v>120099</v>
       </c>
       <c r="E66" s="33">
-        <v>60474</v>
+        <v>60149</v>
       </c>
       <c r="F66" s="33">
-        <v>60198</v>
+        <v>59950</v>
       </c>
       <c r="G66" s="33">
         <v>0</v>
       </c>
       <c r="H66" s="33">
         <v>-135</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A67" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>140</v>
       </c>
       <c r="C67" s="33">
-        <v>8277</v>
+        <v>8124</v>
       </c>
       <c r="D67" s="33">
-        <v>20019</v>
+        <v>19921</v>
       </c>
       <c r="E67" s="33">
-        <v>10218</v>
+        <v>10146</v>
       </c>
       <c r="F67" s="33">
-        <v>9801</v>
+        <v>9775</v>
       </c>
       <c r="G67" s="33">
         <v>0</v>
       </c>
       <c r="H67" s="33">
         <v>-15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A68" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>142</v>
       </c>
       <c r="C68" s="33">
-        <v>7849</v>
+        <v>7582</v>
       </c>
       <c r="D68" s="33">
-        <v>17332</v>
+        <v>17236</v>
       </c>
       <c r="E68" s="33">
-        <v>8611</v>
+        <v>8567</v>
       </c>
       <c r="F68" s="33">
-        <v>8721</v>
+        <v>8669</v>
       </c>
       <c r="G68" s="33">
         <v>0</v>
       </c>
       <c r="H68" s="33">
         <v>-4</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A69" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>144</v>
       </c>
       <c r="C69" s="33">
-        <v>11835</v>
+        <v>11578</v>
       </c>
       <c r="D69" s="33">
-        <v>26257</v>
+        <v>26147</v>
       </c>
       <c r="E69" s="33">
-        <v>13089</v>
+        <v>13029</v>
       </c>
       <c r="F69" s="33">
-        <v>13168</v>
+        <v>13118</v>
       </c>
       <c r="G69" s="33">
         <v>0</v>
       </c>
       <c r="H69" s="33">
         <v>-27</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A70" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B70" s="32" t="s">
         <v>146</v>
       </c>
       <c r="C70" s="33">
-        <v>7564</v>
+        <v>7261</v>
       </c>
       <c r="D70" s="33">
-        <v>18105</v>
+        <v>17814</v>
       </c>
       <c r="E70" s="33">
-        <v>9192</v>
+        <v>9023</v>
       </c>
       <c r="F70" s="33">
-        <v>8913</v>
+        <v>8791</v>
       </c>
       <c r="G70" s="33">
         <v>0</v>
       </c>
       <c r="H70" s="33">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A71" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B71" s="32" t="s">
         <v>148</v>
       </c>
       <c r="C71" s="33">
-        <v>7004</v>
+        <v>6846</v>
       </c>
       <c r="D71" s="33">
-        <v>16742</v>
+        <v>16715</v>
       </c>
       <c r="E71" s="33">
-        <v>8436</v>
+        <v>8451</v>
       </c>
       <c r="F71" s="33">
-        <v>8306</v>
+        <v>8264</v>
       </c>
       <c r="G71" s="33">
         <v>0</v>
       </c>
       <c r="H71" s="33">
         <v>-28</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A72" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B72" s="32" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="33">
-        <v>5422</v>
+        <v>5297</v>
       </c>
       <c r="D72" s="33">
-        <v>12560</v>
+        <v>12556</v>
       </c>
       <c r="E72" s="33">
-        <v>6079</v>
+        <v>6047</v>
       </c>
       <c r="F72" s="33">
-        <v>6481</v>
+        <v>6509</v>
       </c>
       <c r="G72" s="33">
         <v>0</v>
       </c>
       <c r="H72" s="33">
         <v>-34</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A73" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B73" s="32" t="s">
         <v>152</v>
       </c>
       <c r="C73" s="33">
-        <v>4219</v>
+        <v>4097</v>
       </c>
       <c r="D73" s="33">
-        <v>9657</v>
+        <v>9710</v>
       </c>
       <c r="E73" s="33">
-        <v>4849</v>
+        <v>4886</v>
       </c>
       <c r="F73" s="33">
-        <v>4808</v>
+        <v>4824</v>
       </c>
       <c r="G73" s="33">
         <v>0</v>
       </c>
       <c r="H73" s="33">
         <v>-29</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A74" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B74" s="32" t="s">
         <v>154</v>
       </c>
       <c r="C74" s="33">
-        <v>13983</v>
+        <v>13648</v>
       </c>
       <c r="D74" s="33">
-        <v>33648</v>
+        <v>33210</v>
       </c>
       <c r="E74" s="33">
-        <v>16580</v>
+        <v>16338</v>
       </c>
       <c r="F74" s="33">
-        <v>17068</v>
+        <v>16872</v>
       </c>
       <c r="G74" s="33">
         <v>0</v>
       </c>
       <c r="H74" s="33">
         <v>-31</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A75" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>156</v>
       </c>
       <c r="C75" s="33">
-        <v>3049</v>
+        <v>2972</v>
       </c>
       <c r="D75" s="33">
-        <v>7332</v>
+        <v>7212</v>
       </c>
       <c r="E75" s="33">
-        <v>3641</v>
+        <v>3549</v>
       </c>
       <c r="F75" s="33">
-        <v>3691</v>
+        <v>3663</v>
       </c>
       <c r="G75" s="33">
         <v>0</v>
       </c>
       <c r="H75" s="33">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A76" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B76" s="32" t="s">
         <v>158</v>
       </c>
       <c r="C76" s="33">
-        <v>3513</v>
+        <v>3416</v>
       </c>
       <c r="D76" s="33">
-        <v>8471</v>
+        <v>8362</v>
       </c>
       <c r="E76" s="33">
-        <v>4163</v>
+        <v>4131</v>
       </c>
       <c r="F76" s="33">
-        <v>4308</v>
+        <v>4231</v>
       </c>
       <c r="G76" s="33">
         <v>0</v>
       </c>
       <c r="H76" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A77" s="32" t="s">
         <v>159</v>
       </c>
       <c r="B77" s="32" t="s">
         <v>160</v>
       </c>
       <c r="C77" s="33">
-        <v>2552</v>
+        <v>2494</v>
       </c>
       <c r="D77" s="33">
-        <v>6135</v>
+        <v>6056</v>
       </c>
       <c r="E77" s="33">
-        <v>3019</v>
+        <v>2936</v>
       </c>
       <c r="F77" s="33">
-        <v>3116</v>
+        <v>3120</v>
       </c>
       <c r="G77" s="33">
         <v>0</v>
       </c>
       <c r="H77" s="33">
         <v>-2</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A78" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>162</v>
       </c>
       <c r="C78" s="33">
-        <v>3940</v>
+        <v>3856</v>
       </c>
       <c r="D78" s="33">
-        <v>9429</v>
+        <v>9324</v>
       </c>
       <c r="E78" s="33">
-        <v>4642</v>
+        <v>4605</v>
       </c>
       <c r="F78" s="33">
-        <v>4787</v>
+        <v>4719</v>
       </c>
       <c r="G78" s="33">
         <v>0</v>
       </c>
       <c r="H78" s="33">
         <v>-23</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B79" s="32" t="s">
         <v>164</v>
       </c>
       <c r="C79" s="33">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="D79" s="33">
-        <v>2281</v>
+        <v>2256</v>
       </c>
       <c r="E79" s="33">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="F79" s="33">
-        <v>1166</v>
+        <v>1139</v>
       </c>
       <c r="G79" s="33">
         <v>0</v>
       </c>
       <c r="H79" s="33">
         <v>-7</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A80" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B80" s="32" t="s">
         <v>166</v>
       </c>
       <c r="C80" s="33">
-        <v>22215</v>
+        <v>21169</v>
       </c>
       <c r="D80" s="33">
-        <v>52894</v>
+        <v>52280</v>
       </c>
       <c r="E80" s="33">
-        <v>26446</v>
+        <v>26049</v>
       </c>
       <c r="F80" s="33">
-        <v>26448</v>
+        <v>26231</v>
       </c>
       <c r="G80" s="33">
         <v>0</v>
       </c>
       <c r="H80" s="33">
         <v>-20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A81" s="32" t="s">
         <v>167</v>
       </c>
       <c r="B81" s="32" t="s">
         <v>168</v>
       </c>
       <c r="C81" s="33">
-        <v>4001</v>
+        <v>3857</v>
       </c>
       <c r="D81" s="33">
-        <v>10488</v>
+        <v>10279</v>
       </c>
       <c r="E81" s="33">
-        <v>5257</v>
+        <v>5159</v>
       </c>
       <c r="F81" s="33">
-        <v>5231</v>
+        <v>5120</v>
       </c>
       <c r="G81" s="33">
         <v>0</v>
       </c>
       <c r="H81" s="33">
         <v>-11</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A82" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B82" s="32" t="s">
         <v>170</v>
       </c>
       <c r="C82" s="33">
-        <v>5472</v>
+        <v>5219</v>
       </c>
       <c r="D82" s="33">
-        <v>12587</v>
+        <v>12481</v>
       </c>
       <c r="E82" s="33">
-        <v>6387</v>
+        <v>6304</v>
       </c>
       <c r="F82" s="33">
-        <v>6200</v>
+        <v>6177</v>
       </c>
       <c r="G82" s="33">
         <v>0</v>
       </c>
       <c r="H82" s="33">
         <v>-10</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A83" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B83" s="32" t="s">
         <v>172</v>
       </c>
       <c r="C83" s="33">
-        <v>12742</v>
+        <v>12093</v>
       </c>
       <c r="D83" s="33">
-        <v>29819</v>
+        <v>29520</v>
       </c>
       <c r="E83" s="33">
-        <v>14802</v>
+        <v>14586</v>
       </c>
       <c r="F83" s="33">
-        <v>15017</v>
+        <v>14934</v>
       </c>
       <c r="G83" s="33">
         <v>0</v>
       </c>
       <c r="H83" s="33">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A84" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B84" s="32" t="s">
         <v>174</v>
       </c>
       <c r="C84" s="33">
-        <v>13911</v>
+        <v>13554</v>
       </c>
       <c r="D84" s="33">
-        <v>30694</v>
+        <v>30624</v>
       </c>
       <c r="E84" s="33">
-        <v>15220</v>
+        <v>15165</v>
       </c>
       <c r="F84" s="33">
-        <v>15474</v>
+        <v>15459</v>
       </c>
       <c r="G84" s="33">
         <v>0</v>
       </c>
       <c r="H84" s="33">
         <v>-50</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A85" s="32" t="s">
         <v>175</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>176</v>
       </c>
       <c r="C85" s="33">
-        <v>13911</v>
+        <v>13554</v>
       </c>
       <c r="D85" s="33">
-        <v>30694</v>
+        <v>30624</v>
       </c>
       <c r="E85" s="33">
-        <v>15220</v>
+        <v>15165</v>
       </c>
       <c r="F85" s="33">
-        <v>15474</v>
+        <v>15459</v>
       </c>
       <c r="G85" s="33">
         <v>0</v>
       </c>
       <c r="H85" s="33">
         <v>-50</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A86" s="32" t="s">
         <v>177</v>
       </c>
       <c r="B86" s="32" t="s">
         <v>178</v>
       </c>
       <c r="C86" s="33">
-        <v>15327</v>
+        <v>15184</v>
       </c>
       <c r="D86" s="33">
-        <v>33543</v>
+        <v>33489</v>
       </c>
       <c r="E86" s="33">
-        <v>16744</v>
+        <v>16723</v>
       </c>
       <c r="F86" s="33">
-        <v>16799</v>
+        <v>16766</v>
       </c>
       <c r="G86" s="33">
         <v>0</v>
       </c>
       <c r="H86" s="33">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A87" s="32" t="s">
         <v>179</v>
       </c>
       <c r="B87" s="32" t="s">
         <v>180</v>
       </c>
       <c r="C87" s="33">
-        <v>15327</v>
+        <v>15184</v>
       </c>
       <c r="D87" s="33">
-        <v>33543</v>
+        <v>33489</v>
       </c>
       <c r="E87" s="33">
-        <v>16744</v>
+        <v>16723</v>
       </c>
       <c r="F87" s="33">
-        <v>16799</v>
+        <v>16766</v>
       </c>
       <c r="G87" s="33">
         <v>0</v>
       </c>
       <c r="H87" s="33">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A88" s="32" t="s">
         <v>181</v>
       </c>
       <c r="B88" s="32" t="s">
         <v>182</v>
       </c>
       <c r="C88" s="33">
-        <v>30019</v>
+        <v>29333</v>
       </c>
       <c r="D88" s="33">
-        <v>69419</v>
+        <v>69365</v>
       </c>
       <c r="E88" s="33">
-        <v>34702</v>
+        <v>34570</v>
       </c>
       <c r="F88" s="33">
-        <v>34717</v>
+        <v>34795</v>
       </c>
       <c r="G88" s="33">
         <v>0</v>
       </c>
       <c r="H88" s="33">
         <v>-66</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A89" s="32" t="s">
         <v>183</v>
       </c>
       <c r="B89" s="32" t="s">
         <v>184</v>
       </c>
       <c r="C89" s="33">
-        <v>18828</v>
+        <v>18383</v>
       </c>
       <c r="D89" s="33">
-        <v>42486</v>
+        <v>42499</v>
       </c>
       <c r="E89" s="33">
-        <v>21152</v>
+        <v>21094</v>
       </c>
       <c r="F89" s="33">
-        <v>21334</v>
+        <v>21405</v>
       </c>
       <c r="G89" s="33">
         <v>0</v>
       </c>
       <c r="H89" s="33">
         <v>-51</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A90" s="32" t="s">
         <v>185</v>
       </c>
       <c r="B90" s="32" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="33">
-        <v>11191</v>
+        <v>10950</v>
       </c>
       <c r="D90" s="33">
-        <v>26933</v>
+        <v>26866</v>
       </c>
       <c r="E90" s="33">
-        <v>13550</v>
+        <v>13476</v>
       </c>
       <c r="F90" s="33">
-        <v>13383</v>
+        <v>13390</v>
       </c>
       <c r="G90" s="33">
         <v>0</v>
       </c>
       <c r="H90" s="33">
         <v>-15</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD27C385-164E-4FB6-8C24-3D553B87E4E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B81FE116-9494-4A48-8E34-9EF23B1ABF95}">
   <dimension ref="A1:H90"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="K20" sqref="K20"/>
+      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="17" customWidth="1"/>
     <col min="2" max="2" width="24" style="17" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
     <col min="4" max="16384" width="10.7265625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>191</v>
       </c>
       <c r="H1" s="18" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
@@ -8145,2245 +8166,6853 @@
       </c>
       <c r="D6" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="27" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="31">
-        <v>3386150</v>
+        <v>3307888</v>
       </c>
       <c r="D7" s="31">
-        <v>7320779</v>
+        <v>7284957</v>
       </c>
       <c r="E7" s="31">
-        <v>3627169</v>
+        <v>3604398</v>
       </c>
       <c r="F7" s="31">
-        <v>3693607</v>
+        <v>3680557</v>
       </c>
       <c r="G7" s="31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H7" s="31">
         <v>6138</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="33">
-        <v>3182386</v>
+        <v>3109751</v>
       </c>
       <c r="D8" s="33">
-        <v>6854547</v>
+        <v>6821811</v>
       </c>
       <c r="E8" s="33">
-        <v>3394948</v>
+        <v>3374004</v>
       </c>
       <c r="F8" s="33">
-        <v>3459596</v>
+        <v>3447805</v>
       </c>
       <c r="G8" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H8" s="33">
         <v>6801</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="33">
-        <v>203764</v>
+        <v>198137</v>
       </c>
       <c r="D9" s="33">
-        <v>466232</v>
+        <v>463146</v>
       </c>
       <c r="E9" s="33">
-        <v>232221</v>
+        <v>230394</v>
       </c>
       <c r="F9" s="33">
-        <v>234011</v>
+        <v>232752</v>
       </c>
       <c r="G9" s="33">
         <v>0</v>
       </c>
       <c r="H9" s="33">
         <v>-663</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A10" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="33">
-        <v>633475</v>
+        <v>622332</v>
       </c>
       <c r="D10" s="33">
-        <v>1359750</v>
+        <v>1348630</v>
       </c>
       <c r="E10" s="33">
-        <v>667647</v>
+        <v>661817</v>
       </c>
       <c r="F10" s="33">
-        <v>692103</v>
+        <v>686813</v>
       </c>
       <c r="G10" s="33">
         <v>0</v>
       </c>
       <c r="H10" s="33">
         <v>3262</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A11" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="33">
-        <v>42175</v>
+        <v>41345</v>
       </c>
       <c r="D11" s="33">
-        <v>96426</v>
+        <v>94203</v>
       </c>
       <c r="E11" s="33">
-        <v>47170</v>
+        <v>45667</v>
       </c>
       <c r="F11" s="33">
-        <v>49256</v>
+        <v>48536</v>
       </c>
       <c r="G11" s="33">
         <v>0</v>
       </c>
       <c r="H11" s="33">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A12" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="33">
-        <v>72156</v>
+        <v>70346</v>
       </c>
       <c r="D12" s="33">
-        <v>152254</v>
+        <v>147836</v>
       </c>
       <c r="E12" s="33">
-        <v>74221</v>
+        <v>71731</v>
       </c>
       <c r="F12" s="33">
-        <v>78033</v>
+        <v>76105</v>
       </c>
       <c r="G12" s="33">
         <v>0</v>
       </c>
       <c r="H12" s="33">
         <v>291</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="33">
-        <v>62579</v>
+        <v>65418</v>
       </c>
       <c r="D13" s="33">
-        <v>126992</v>
+        <v>125954</v>
       </c>
       <c r="E13" s="33">
-        <v>62975</v>
+        <v>62343</v>
       </c>
       <c r="F13" s="33">
-        <v>64017</v>
+        <v>63611</v>
       </c>
       <c r="G13" s="33">
         <v>0</v>
       </c>
       <c r="H13" s="33">
         <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C14" s="33">
-        <v>76574</v>
+        <v>74217</v>
       </c>
       <c r="D14" s="33">
-        <v>167405</v>
+        <v>167332</v>
       </c>
       <c r="E14" s="33">
-        <v>81564</v>
+        <v>81630</v>
       </c>
       <c r="F14" s="33">
-        <v>85841</v>
+        <v>85702</v>
       </c>
       <c r="G14" s="33">
         <v>0</v>
       </c>
       <c r="H14" s="33">
         <v>326</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="33">
-        <v>50970</v>
+        <v>49713</v>
       </c>
       <c r="D15" s="33">
-        <v>104552</v>
+        <v>103993</v>
       </c>
       <c r="E15" s="33">
-        <v>51360</v>
+        <v>51073</v>
       </c>
       <c r="F15" s="33">
-        <v>53192</v>
+        <v>52920</v>
       </c>
       <c r="G15" s="33">
         <v>0</v>
       </c>
       <c r="H15" s="33">
         <v>182</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="33">
-        <v>49561</v>
+        <v>48566</v>
       </c>
       <c r="D16" s="33">
-        <v>99131</v>
+        <v>98883</v>
       </c>
       <c r="E16" s="33">
-        <v>49733</v>
+        <v>49577</v>
       </c>
       <c r="F16" s="33">
-        <v>49398</v>
+        <v>49306</v>
       </c>
       <c r="G16" s="33">
         <v>0</v>
       </c>
       <c r="H16" s="33">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A17" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="33">
-        <v>80328</v>
+        <v>78444</v>
       </c>
       <c r="D17" s="33">
-        <v>169654</v>
+        <v>170000</v>
       </c>
       <c r="E17" s="33">
-        <v>81455</v>
+        <v>82084</v>
       </c>
       <c r="F17" s="33">
-        <v>88199</v>
+        <v>87916</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="33">
         <v>633</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="33">
-        <v>92621</v>
+        <v>90894</v>
       </c>
       <c r="D18" s="33">
-        <v>196470</v>
+        <v>196784</v>
       </c>
       <c r="E18" s="33">
-        <v>97404</v>
+        <v>97482</v>
       </c>
       <c r="F18" s="33">
-        <v>99066</v>
+        <v>99302</v>
       </c>
       <c r="G18" s="33">
         <v>0</v>
       </c>
       <c r="H18" s="33">
         <v>634</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="33">
-        <v>57010</v>
+        <v>55318</v>
       </c>
       <c r="D19" s="33">
-        <v>136102</v>
+        <v>133138</v>
       </c>
       <c r="E19" s="33">
-        <v>66856</v>
+        <v>65530</v>
       </c>
       <c r="F19" s="33">
-        <v>69246</v>
+        <v>67608</v>
       </c>
       <c r="G19" s="33">
         <v>0</v>
       </c>
       <c r="H19" s="33">
         <v>328</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A20" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="33">
-        <v>49501</v>
+        <v>48071</v>
       </c>
       <c r="D20" s="33">
-        <v>110764</v>
+        <v>110507</v>
       </c>
       <c r="E20" s="33">
-        <v>54909</v>
+        <v>54700</v>
       </c>
       <c r="F20" s="33">
-        <v>55855</v>
+        <v>55807</v>
       </c>
       <c r="G20" s="33">
         <v>0</v>
       </c>
       <c r="H20" s="33">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A21" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="33">
-        <v>164073</v>
+        <v>159223</v>
       </c>
       <c r="D21" s="33">
-        <v>354292</v>
+        <v>354843</v>
       </c>
       <c r="E21" s="33">
-        <v>176193</v>
+        <v>175793</v>
       </c>
       <c r="F21" s="33">
-        <v>178097</v>
+        <v>179049</v>
       </c>
       <c r="G21" s="33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H21" s="33">
         <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A22" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="33">
-        <v>84084</v>
+        <v>82019</v>
       </c>
       <c r="D22" s="33">
-        <v>188009</v>
+        <v>187375</v>
       </c>
       <c r="E22" s="33">
-        <v>93913</v>
+        <v>93443</v>
       </c>
       <c r="F22" s="33">
-        <v>94096</v>
+        <v>93932</v>
       </c>
       <c r="G22" s="33">
         <v>0</v>
       </c>
       <c r="H22" s="33">
         <v>-232</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A23" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="33">
-        <v>287695</v>
+        <v>279035</v>
       </c>
       <c r="D23" s="33">
-        <v>596645</v>
+        <v>593256</v>
       </c>
       <c r="E23" s="33">
-        <v>300443</v>
+        <v>298076</v>
       </c>
       <c r="F23" s="33">
-        <v>296202</v>
+        <v>295180</v>
       </c>
       <c r="G23" s="33">
         <v>0</v>
       </c>
       <c r="H23" s="33">
         <v>1375</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A24" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>54</v>
       </c>
       <c r="C24" s="33">
-        <v>33459</v>
+        <v>33069</v>
       </c>
       <c r="D24" s="33">
-        <v>75435</v>
+        <v>75890</v>
       </c>
       <c r="E24" s="33">
-        <v>37071</v>
+        <v>37277</v>
       </c>
       <c r="F24" s="33">
-        <v>38364</v>
+        <v>38613</v>
       </c>
       <c r="G24" s="33">
         <v>0</v>
       </c>
       <c r="H24" s="33">
         <v>-132</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A25" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="33">
-        <v>23471</v>
+        <v>23317</v>
       </c>
       <c r="D25" s="33">
-        <v>54254</v>
+        <v>54093</v>
       </c>
       <c r="E25" s="33">
-        <v>26479</v>
+        <v>26407</v>
       </c>
       <c r="F25" s="33">
-        <v>27775</v>
+        <v>27686</v>
       </c>
       <c r="G25" s="33">
         <v>0</v>
       </c>
       <c r="H25" s="33">
         <v>-149</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A26" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="33">
-        <v>162909</v>
+        <v>160668</v>
       </c>
       <c r="D26" s="33">
-        <v>341015</v>
+        <v>342828</v>
       </c>
       <c r="E26" s="33">
-        <v>166430</v>
+        <v>167347</v>
       </c>
       <c r="F26" s="33">
-        <v>174585</v>
+        <v>175481</v>
       </c>
       <c r="G26" s="33">
         <v>0</v>
       </c>
       <c r="H26" s="33">
         <v>395</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="33">
-        <v>34785</v>
+        <v>33717</v>
       </c>
       <c r="D27" s="33">
-        <v>78271</v>
+        <v>77260</v>
       </c>
       <c r="E27" s="33">
-        <v>39086</v>
+        <v>38561</v>
       </c>
       <c r="F27" s="33">
-        <v>39185</v>
+        <v>38699</v>
       </c>
       <c r="G27" s="33">
         <v>0</v>
       </c>
       <c r="H27" s="33">
         <v>-83</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A28" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="32" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="33">
-        <v>48301</v>
+        <v>46453</v>
       </c>
       <c r="D28" s="33">
-        <v>110478</v>
+        <v>109522</v>
       </c>
       <c r="E28" s="33">
-        <v>55576</v>
+        <v>55024</v>
       </c>
       <c r="F28" s="33">
-        <v>54902</v>
+        <v>54498</v>
       </c>
       <c r="G28" s="33">
         <v>0</v>
       </c>
       <c r="H28" s="33">
         <v>-30</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A29" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B29" s="32" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="33">
-        <v>35021</v>
+        <v>33870</v>
       </c>
       <c r="D29" s="33">
-        <v>76681</v>
+        <v>76135</v>
       </c>
       <c r="E29" s="33">
-        <v>38376</v>
+        <v>38034</v>
       </c>
       <c r="F29" s="33">
-        <v>38305</v>
+        <v>38101</v>
       </c>
       <c r="G29" s="33">
         <v>0</v>
       </c>
       <c r="H29" s="33">
         <v>-56</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A30" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="33">
-        <v>43043</v>
+        <v>41551</v>
       </c>
       <c r="D30" s="33">
-        <v>92524</v>
+        <v>91335</v>
       </c>
       <c r="E30" s="33">
-        <v>46309</v>
+        <v>45750</v>
       </c>
       <c r="F30" s="33">
-        <v>46215</v>
+        <v>45585</v>
       </c>
       <c r="G30" s="33">
         <v>0</v>
       </c>
       <c r="H30" s="33">
         <v>-66</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="33">
-        <v>104486</v>
+        <v>100635</v>
       </c>
       <c r="D31" s="33">
-        <v>224903</v>
+        <v>222530</v>
       </c>
       <c r="E31" s="33">
-        <v>110415</v>
+        <v>108903</v>
       </c>
       <c r="F31" s="33">
-        <v>114488</v>
+        <v>113627</v>
       </c>
       <c r="G31" s="33">
         <v>0</v>
       </c>
       <c r="H31" s="33">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="33">
-        <v>67577</v>
+        <v>65740</v>
       </c>
       <c r="D32" s="33">
-        <v>145933</v>
+        <v>142585</v>
       </c>
       <c r="E32" s="33">
-        <v>72162</v>
+        <v>70343</v>
       </c>
       <c r="F32" s="33">
-        <v>73771</v>
+        <v>72242</v>
       </c>
       <c r="G32" s="33">
         <v>0</v>
       </c>
       <c r="H32" s="33">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="33">
-        <v>23112</v>
+        <v>21839</v>
       </c>
       <c r="D33" s="33">
-        <v>51979</v>
+        <v>52185</v>
       </c>
       <c r="E33" s="33">
-        <v>25881</v>
+        <v>26029</v>
       </c>
       <c r="F33" s="33">
-        <v>26098</v>
+        <v>26156</v>
       </c>
       <c r="G33" s="33">
         <v>0</v>
       </c>
       <c r="H33" s="33">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A34" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="33">
-        <v>51367</v>
+        <v>49633</v>
       </c>
       <c r="D34" s="33">
-        <v>116317</v>
+        <v>115377</v>
       </c>
       <c r="E34" s="33">
-        <v>57202</v>
+        <v>56669</v>
       </c>
       <c r="F34" s="33">
-        <v>59115</v>
+        <v>58708</v>
       </c>
       <c r="G34" s="33">
         <v>0</v>
       </c>
       <c r="H34" s="33">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A35" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="32" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="33">
-        <v>59775</v>
+        <v>57698</v>
       </c>
       <c r="D35" s="33">
-        <v>138231</v>
+        <v>138030</v>
       </c>
       <c r="E35" s="33">
-        <v>68653</v>
+        <v>68587</v>
       </c>
       <c r="F35" s="33">
-        <v>69578</v>
+        <v>69443</v>
       </c>
       <c r="G35" s="33">
         <v>0</v>
       </c>
       <c r="H35" s="33">
         <v>-113</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A36" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="32" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="33">
-        <v>103923</v>
+        <v>98945</v>
       </c>
       <c r="D36" s="33">
-        <v>228433</v>
+        <v>224828</v>
       </c>
       <c r="E36" s="33">
-        <v>112484</v>
+        <v>110297</v>
       </c>
       <c r="F36" s="33">
-        <v>115949</v>
+        <v>114531</v>
       </c>
       <c r="G36" s="33">
         <v>0</v>
       </c>
       <c r="H36" s="33">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A37" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="32" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="33">
-        <v>121512</v>
+        <v>120596</v>
       </c>
       <c r="D37" s="33">
-        <v>250786</v>
+        <v>251361</v>
       </c>
       <c r="E37" s="33">
-        <v>125783</v>
+        <v>126038</v>
       </c>
       <c r="F37" s="33">
-        <v>125003</v>
+        <v>125323</v>
       </c>
       <c r="G37" s="33">
         <v>0</v>
       </c>
       <c r="H37" s="33">
         <v>476</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A38" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="32" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="33">
-        <v>150972</v>
+        <v>152849</v>
       </c>
       <c r="D38" s="33">
-        <v>337904</v>
+        <v>341372</v>
       </c>
       <c r="E38" s="33">
-        <v>166015</v>
+        <v>167069</v>
       </c>
       <c r="F38" s="33">
-        <v>171889</v>
+        <v>174303</v>
       </c>
       <c r="G38" s="33">
         <v>0</v>
       </c>
       <c r="H38" s="33">
         <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A39" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="33">
-        <v>40189</v>
+        <v>39346</v>
       </c>
       <c r="D39" s="33">
-        <v>76122</v>
+        <v>75821</v>
       </c>
       <c r="E39" s="33">
-        <v>38641</v>
+        <v>38382</v>
       </c>
       <c r="F39" s="33">
-        <v>37480</v>
+        <v>37438</v>
       </c>
       <c r="G39" s="33">
         <v>1</v>
       </c>
       <c r="H39" s="33">
         <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A40" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="32" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="33">
-        <v>69461</v>
+        <v>67624</v>
       </c>
       <c r="D40" s="33">
-        <v>143127</v>
+        <v>139641</v>
       </c>
       <c r="E40" s="33">
-        <v>72090</v>
+        <v>69164</v>
       </c>
       <c r="F40" s="33">
-        <v>71037</v>
+        <v>70477</v>
       </c>
       <c r="G40" s="33">
         <v>0</v>
       </c>
       <c r="H40" s="33">
         <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A41" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="32" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="33">
-        <v>63810</v>
+        <v>62348</v>
       </c>
       <c r="D41" s="33">
-        <v>140222</v>
+        <v>139588</v>
       </c>
       <c r="E41" s="33">
-        <v>68717</v>
+        <v>68375</v>
       </c>
       <c r="F41" s="33">
-        <v>71505</v>
+        <v>71213</v>
       </c>
       <c r="G41" s="33">
         <v>0</v>
       </c>
       <c r="H41" s="33">
         <v>-135</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A42" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="32" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="33">
-        <v>67367</v>
+        <v>68427</v>
       </c>
       <c r="D42" s="33">
-        <v>144698</v>
+        <v>147251</v>
       </c>
       <c r="E42" s="33">
-        <v>72403</v>
+        <v>74004</v>
       </c>
       <c r="F42" s="33">
-        <v>72295</v>
+        <v>73247</v>
       </c>
       <c r="G42" s="33">
         <v>0</v>
       </c>
       <c r="H42" s="33">
         <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A43" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="32" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="33">
-        <v>34720</v>
+        <v>34233</v>
       </c>
       <c r="D43" s="33">
-        <v>75076</v>
+        <v>74994</v>
       </c>
       <c r="E43" s="33">
-        <v>36710</v>
+        <v>36732</v>
       </c>
       <c r="F43" s="33">
-        <v>38366</v>
+        <v>38262</v>
       </c>
       <c r="G43" s="33">
         <v>0</v>
       </c>
       <c r="H43" s="33">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A44" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="32" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="33">
-        <v>42646</v>
+        <v>41323</v>
       </c>
       <c r="D44" s="33">
-        <v>85244</v>
+        <v>84064</v>
       </c>
       <c r="E44" s="33">
-        <v>43644</v>
+        <v>43070</v>
       </c>
       <c r="F44" s="33">
-        <v>41600</v>
+        <v>40994</v>
       </c>
       <c r="G44" s="33">
         <v>0</v>
       </c>
       <c r="H44" s="33">
         <v>213</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A45" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="32" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="33">
-        <v>78897</v>
+        <v>75776</v>
       </c>
       <c r="D45" s="33">
-        <v>165787</v>
+        <v>164336</v>
       </c>
       <c r="E45" s="33">
-        <v>81494</v>
+        <v>80888</v>
       </c>
       <c r="F45" s="33">
-        <v>84293</v>
+        <v>83448</v>
       </c>
       <c r="G45" s="33">
         <v>0</v>
       </c>
       <c r="H45" s="33">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A46" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="32" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="33">
-        <v>32787</v>
+        <v>31465</v>
       </c>
       <c r="D46" s="33">
-        <v>73718</v>
+        <v>73093</v>
       </c>
       <c r="E46" s="33">
-        <v>36235</v>
+        <v>35894</v>
       </c>
       <c r="F46" s="33">
-        <v>37483</v>
+        <v>37199</v>
       </c>
       <c r="G46" s="33">
         <v>0</v>
       </c>
       <c r="H46" s="33">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A47" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B47" s="32" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="33">
-        <v>66612</v>
+        <v>64180</v>
       </c>
       <c r="D47" s="33">
-        <v>148491</v>
+        <v>146936</v>
       </c>
       <c r="E47" s="33">
-        <v>73350</v>
+        <v>72526</v>
       </c>
       <c r="F47" s="33">
-        <v>75141</v>
+        <v>74410</v>
       </c>
       <c r="G47" s="33">
         <v>0</v>
       </c>
       <c r="H47" s="33">
         <v>-22</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A48" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B48" s="32" t="s">
         <v>102</v>
       </c>
       <c r="C48" s="33">
-        <v>29250</v>
+        <v>28350</v>
       </c>
       <c r="D48" s="33">
-        <v>64154</v>
+        <v>64181</v>
       </c>
       <c r="E48" s="33">
-        <v>31347</v>
+        <v>31335</v>
       </c>
       <c r="F48" s="33">
-        <v>32807</v>
+        <v>32846</v>
       </c>
       <c r="G48" s="33">
         <v>0</v>
       </c>
       <c r="H48" s="33">
         <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A49" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B49" s="32" t="s">
         <v>104</v>
       </c>
       <c r="C49" s="33">
-        <v>45767</v>
+        <v>43726</v>
       </c>
       <c r="D49" s="33">
-        <v>94507</v>
+        <v>93132</v>
       </c>
       <c r="E49" s="33">
-        <v>48519</v>
+        <v>47595</v>
       </c>
       <c r="F49" s="33">
-        <v>45988</v>
+        <v>45537</v>
       </c>
       <c r="G49" s="33">
         <v>0</v>
       </c>
       <c r="H49" s="33">
         <v>-11</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A50" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B50" s="32" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="33">
-        <v>55275</v>
+        <v>54082</v>
       </c>
       <c r="D50" s="33">
-        <v>113743</v>
+        <v>113162</v>
       </c>
       <c r="E50" s="33">
-        <v>55366</v>
+        <v>55149</v>
       </c>
       <c r="F50" s="33">
-        <v>58377</v>
+        <v>58013</v>
       </c>
       <c r="G50" s="33">
         <v>0</v>
       </c>
       <c r="H50" s="33">
         <v>284</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A51" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B51" s="32" t="s">
         <v>108</v>
       </c>
       <c r="C51" s="33">
-        <v>64785</v>
+        <v>63374</v>
       </c>
       <c r="D51" s="33">
-        <v>141086</v>
+        <v>140376</v>
       </c>
       <c r="E51" s="33">
-        <v>70570</v>
+        <v>70292</v>
       </c>
       <c r="F51" s="33">
-        <v>70516</v>
+        <v>70084</v>
       </c>
       <c r="G51" s="33">
         <v>0</v>
       </c>
       <c r="H51" s="33">
         <v>-59</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A52" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B52" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="33">
-        <v>27070</v>
+        <v>26459</v>
       </c>
       <c r="D52" s="33">
-        <v>60791</v>
+        <v>60390</v>
       </c>
       <c r="E52" s="33">
-        <v>29979</v>
+        <v>29715</v>
       </c>
       <c r="F52" s="33">
-        <v>30812</v>
+        <v>30675</v>
       </c>
       <c r="G52" s="33">
         <v>0</v>
       </c>
       <c r="H52" s="33">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A53" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B53" s="32" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="33">
-        <v>47454</v>
+        <v>45636</v>
       </c>
       <c r="D53" s="33">
-        <v>98954</v>
+        <v>99006</v>
       </c>
       <c r="E53" s="33">
-        <v>49092</v>
+        <v>49182</v>
       </c>
       <c r="F53" s="33">
-        <v>49862</v>
+        <v>49824</v>
       </c>
       <c r="G53" s="33">
         <v>0</v>
       </c>
       <c r="H53" s="33">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A54" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B54" s="32" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="33">
-        <v>21826</v>
+        <v>21444</v>
       </c>
       <c r="D54" s="33">
-        <v>48107</v>
+        <v>47545</v>
       </c>
       <c r="E54" s="33">
-        <v>24028</v>
+        <v>23648</v>
       </c>
       <c r="F54" s="33">
-        <v>24079</v>
+        <v>23897</v>
       </c>
       <c r="G54" s="33">
         <v>0</v>
       </c>
       <c r="H54" s="33">
         <v>-55</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A55" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B55" s="32" t="s">
         <v>116</v>
       </c>
       <c r="C55" s="33">
-        <v>33227</v>
+        <v>32935</v>
       </c>
       <c r="D55" s="33">
-        <v>69745</v>
+        <v>70557</v>
       </c>
       <c r="E55" s="33">
-        <v>34252</v>
+        <v>34851</v>
       </c>
       <c r="F55" s="33">
-        <v>35493</v>
+        <v>35706</v>
       </c>
       <c r="G55" s="33">
         <v>0</v>
       </c>
       <c r="H55" s="33">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A56" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B56" s="32" t="s">
         <v>118</v>
       </c>
       <c r="C56" s="33">
-        <v>23577</v>
+        <v>23425</v>
       </c>
       <c r="D56" s="33">
-        <v>52782</v>
+        <v>53200</v>
       </c>
       <c r="E56" s="33">
-        <v>26066</v>
+        <v>26240</v>
       </c>
       <c r="F56" s="33">
-        <v>26716</v>
+        <v>26960</v>
       </c>
       <c r="G56" s="33">
         <v>0</v>
       </c>
       <c r="H56" s="33">
         <v>-31</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A57" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B57" s="32" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="33">
-        <v>29856</v>
+        <v>30186</v>
       </c>
       <c r="D57" s="33">
-        <v>70856</v>
+        <v>71219</v>
       </c>
       <c r="E57" s="33">
-        <v>35076</v>
+        <v>35231</v>
       </c>
       <c r="F57" s="33">
-        <v>35780</v>
+        <v>35988</v>
       </c>
       <c r="G57" s="33">
         <v>0</v>
       </c>
       <c r="H57" s="33">
         <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A58" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B58" s="32" t="s">
         <v>122</v>
       </c>
       <c r="C58" s="33">
-        <v>52739</v>
+        <v>50995</v>
       </c>
       <c r="D58" s="33">
-        <v>113623</v>
+        <v>112585</v>
       </c>
       <c r="E58" s="33">
-        <v>55698</v>
+        <v>55092</v>
       </c>
       <c r="F58" s="33">
-        <v>57925</v>
+        <v>57493</v>
       </c>
       <c r="G58" s="33">
         <v>0</v>
       </c>
       <c r="H58" s="33">
         <v>132</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A59" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B59" s="32" t="s">
         <v>124</v>
       </c>
       <c r="C59" s="33">
-        <v>22031</v>
+        <v>21228</v>
       </c>
       <c r="D59" s="33">
-        <v>51874</v>
+        <v>51299</v>
       </c>
       <c r="E59" s="33">
-        <v>25553</v>
+        <v>25175</v>
       </c>
       <c r="F59" s="33">
-        <v>26321</v>
+        <v>26124</v>
       </c>
       <c r="G59" s="33">
         <v>0</v>
       </c>
       <c r="H59" s="33">
         <v>-22</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A60" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B60" s="32" t="s">
         <v>126</v>
       </c>
       <c r="C60" s="33">
-        <v>19272</v>
+        <v>18777</v>
       </c>
       <c r="D60" s="33">
-        <v>44789</v>
+        <v>44401</v>
       </c>
       <c r="E60" s="33">
-        <v>22393</v>
+        <v>22253</v>
       </c>
       <c r="F60" s="33">
-        <v>22396</v>
+        <v>22148</v>
       </c>
       <c r="G60" s="33">
         <v>0</v>
       </c>
       <c r="H60" s="33">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A61" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B61" s="32" t="s">
         <v>128</v>
       </c>
       <c r="C61" s="33">
-        <v>19272</v>
+        <v>18777</v>
       </c>
       <c r="D61" s="33">
-        <v>44789</v>
+        <v>44401</v>
       </c>
       <c r="E61" s="33">
-        <v>22393</v>
+        <v>22253</v>
       </c>
       <c r="F61" s="33">
-        <v>22396</v>
+        <v>22148</v>
       </c>
       <c r="G61" s="33">
         <v>0</v>
       </c>
       <c r="H61" s="33">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A62" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B62" s="32" t="s">
         <v>130</v>
       </c>
       <c r="C62" s="33">
-        <v>36621</v>
+        <v>35441</v>
       </c>
       <c r="D62" s="33">
-        <v>81208</v>
+        <v>80313</v>
       </c>
       <c r="E62" s="33">
-        <v>39916</v>
+        <v>39401</v>
       </c>
       <c r="F62" s="33">
-        <v>41292</v>
+        <v>40912</v>
       </c>
       <c r="G62" s="33">
         <v>0</v>
       </c>
       <c r="H62" s="33">
         <v>-48</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A63" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B63" s="32" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="33">
-        <v>15672</v>
+        <v>15228</v>
       </c>
       <c r="D63" s="33">
-        <v>37391</v>
+        <v>37196</v>
       </c>
       <c r="E63" s="33">
-        <v>18257</v>
+        <v>18108</v>
       </c>
       <c r="F63" s="33">
-        <v>19134</v>
+        <v>19088</v>
       </c>
       <c r="G63" s="33">
         <v>0</v>
       </c>
       <c r="H63" s="33">
         <v>-56</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A64" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="32" t="s">
         <v>134</v>
       </c>
       <c r="C64" s="33">
-        <v>16301</v>
+        <v>15681</v>
       </c>
       <c r="D64" s="33">
-        <v>33705</v>
+        <v>33014</v>
       </c>
       <c r="E64" s="33">
-        <v>16673</v>
+        <v>16334</v>
       </c>
       <c r="F64" s="33">
-        <v>17032</v>
+        <v>16680</v>
       </c>
       <c r="G64" s="33">
         <v>0</v>
       </c>
       <c r="H64" s="33">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A65" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B65" s="32" t="s">
         <v>136</v>
       </c>
       <c r="C65" s="33">
-        <v>4648</v>
+        <v>4532</v>
       </c>
       <c r="D65" s="33">
-        <v>10112</v>
+        <v>10103</v>
       </c>
       <c r="E65" s="33">
-        <v>4986</v>
+        <v>4959</v>
       </c>
       <c r="F65" s="33">
-        <v>5126</v>
+        <v>5144</v>
       </c>
       <c r="G65" s="33">
         <v>0</v>
       </c>
       <c r="H65" s="33">
         <v>-13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A66" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B66" s="32" t="s">
         <v>138</v>
       </c>
       <c r="C66" s="33">
-        <v>52309</v>
+        <v>50924</v>
       </c>
       <c r="D66" s="33">
-        <v>120537</v>
+        <v>119964</v>
       </c>
       <c r="E66" s="33">
-        <v>60449</v>
+        <v>60124</v>
       </c>
       <c r="F66" s="33">
-        <v>60088</v>
+        <v>59840</v>
       </c>
       <c r="G66" s="33">
         <v>0</v>
       </c>
       <c r="H66" s="33">
         <v>-135</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A67" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B67" s="32" t="s">
         <v>140</v>
       </c>
       <c r="C67" s="33">
-        <v>8315</v>
+        <v>8162</v>
       </c>
       <c r="D67" s="33">
-        <v>20003</v>
+        <v>19905</v>
       </c>
       <c r="E67" s="33">
-        <v>10208</v>
+        <v>10136</v>
       </c>
       <c r="F67" s="33">
-        <v>9795</v>
+        <v>9769</v>
       </c>
       <c r="G67" s="33">
         <v>0</v>
       </c>
       <c r="H67" s="33">
         <v>-16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A68" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="32" t="s">
         <v>142</v>
       </c>
       <c r="C68" s="33">
-        <v>7875</v>
+        <v>7608</v>
       </c>
       <c r="D68" s="33">
-        <v>17328</v>
+        <v>17232</v>
       </c>
       <c r="E68" s="33">
-        <v>8624</v>
+        <v>8580</v>
       </c>
       <c r="F68" s="33">
-        <v>8704</v>
+        <v>8652</v>
       </c>
       <c r="G68" s="33">
         <v>0</v>
       </c>
       <c r="H68" s="33">
         <v>-4</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A69" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B69" s="32" t="s">
         <v>144</v>
       </c>
       <c r="C69" s="33">
-        <v>11863</v>
+        <v>11606</v>
       </c>
       <c r="D69" s="33">
-        <v>26215</v>
+        <v>26105</v>
       </c>
       <c r="E69" s="33">
-        <v>13077</v>
+        <v>13017</v>
       </c>
       <c r="F69" s="33">
-        <v>13138</v>
+        <v>13088</v>
       </c>
       <c r="G69" s="33">
         <v>0</v>
       </c>
       <c r="H69" s="33">
         <v>-42</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A70" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B70" s="32" t="s">
         <v>146</v>
       </c>
       <c r="C70" s="33">
-        <v>7596</v>
+        <v>7293</v>
       </c>
       <c r="D70" s="33">
-        <v>18100</v>
+        <v>17809</v>
       </c>
       <c r="E70" s="33">
-        <v>9190</v>
+        <v>9021</v>
       </c>
       <c r="F70" s="33">
-        <v>8910</v>
+        <v>8788</v>
       </c>
       <c r="G70" s="33">
         <v>0</v>
       </c>
       <c r="H70" s="33">
         <v>-5</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A71" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B71" s="32" t="s">
         <v>148</v>
       </c>
       <c r="C71" s="33">
-        <v>7017</v>
+        <v>6859</v>
       </c>
       <c r="D71" s="33">
-        <v>16732</v>
+        <v>16705</v>
       </c>
       <c r="E71" s="33">
-        <v>8440</v>
+        <v>8455</v>
       </c>
       <c r="F71" s="33">
-        <v>8292</v>
+        <v>8250</v>
       </c>
       <c r="G71" s="33">
         <v>0</v>
       </c>
       <c r="H71" s="33">
         <v>-10</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A72" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B72" s="32" t="s">
         <v>150</v>
       </c>
       <c r="C72" s="33">
-        <v>5432</v>
+        <v>5307</v>
       </c>
       <c r="D72" s="33">
-        <v>12547</v>
+        <v>12543</v>
       </c>
       <c r="E72" s="33">
-        <v>6078</v>
+        <v>6046</v>
       </c>
       <c r="F72" s="33">
-        <v>6469</v>
+        <v>6497</v>
       </c>
       <c r="G72" s="33">
         <v>0</v>
       </c>
       <c r="H72" s="33">
         <v>-13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A73" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B73" s="32" t="s">
         <v>152</v>
       </c>
       <c r="C73" s="33">
-        <v>4211</v>
+        <v>4089</v>
       </c>
       <c r="D73" s="33">
-        <v>9612</v>
+        <v>9665</v>
       </c>
       <c r="E73" s="33">
-        <v>4832</v>
+        <v>4869</v>
       </c>
       <c r="F73" s="33">
-        <v>4780</v>
+        <v>4796</v>
       </c>
       <c r="G73" s="33">
         <v>0</v>
       </c>
       <c r="H73" s="33">
         <v>-45</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A74" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B74" s="32" t="s">
         <v>154</v>
       </c>
       <c r="C74" s="33">
-        <v>13967</v>
+        <v>13632</v>
       </c>
       <c r="D74" s="33">
-        <v>33464</v>
+        <v>33026</v>
       </c>
       <c r="E74" s="33">
-        <v>16484</v>
+        <v>16242</v>
       </c>
       <c r="F74" s="33">
-        <v>16980</v>
+        <v>16784</v>
       </c>
       <c r="G74" s="33">
         <v>0</v>
       </c>
       <c r="H74" s="33">
         <v>-184</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A75" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>156</v>
       </c>
       <c r="C75" s="33">
-        <v>3050</v>
+        <v>2973</v>
       </c>
       <c r="D75" s="33">
-        <v>7293</v>
+        <v>7173</v>
       </c>
       <c r="E75" s="33">
-        <v>3618</v>
+        <v>3526</v>
       </c>
       <c r="F75" s="33">
-        <v>3675</v>
+        <v>3647</v>
       </c>
       <c r="G75" s="33">
         <v>0</v>
       </c>
       <c r="H75" s="33">
         <v>-39</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A76" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B76" s="32" t="s">
         <v>158</v>
       </c>
       <c r="C76" s="33">
-        <v>3510</v>
+        <v>3413</v>
       </c>
       <c r="D76" s="33">
-        <v>8421</v>
+        <v>8312</v>
       </c>
       <c r="E76" s="33">
-        <v>4141</v>
+        <v>4109</v>
       </c>
       <c r="F76" s="33">
-        <v>4280</v>
+        <v>4203</v>
       </c>
       <c r="G76" s="33">
         <v>0</v>
       </c>
       <c r="H76" s="33">
         <v>-50</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A77" s="32" t="s">
         <v>159</v>
       </c>
       <c r="B77" s="32" t="s">
         <v>160</v>
       </c>
       <c r="C77" s="33">
-        <v>2545</v>
+        <v>2487</v>
       </c>
       <c r="D77" s="33">
-        <v>6098</v>
+        <v>6019</v>
       </c>
       <c r="E77" s="33">
-        <v>2998</v>
+        <v>2915</v>
       </c>
       <c r="F77" s="33">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="G77" s="33">
         <v>0</v>
       </c>
       <c r="H77" s="33">
         <v>-37</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A78" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B78" s="32" t="s">
         <v>162</v>
       </c>
       <c r="C78" s="33">
-        <v>3933</v>
+        <v>3849</v>
       </c>
       <c r="D78" s="33">
-        <v>9385</v>
+        <v>9280</v>
       </c>
       <c r="E78" s="33">
-        <v>4622</v>
+        <v>4585</v>
       </c>
       <c r="F78" s="33">
-        <v>4763</v>
+        <v>4695</v>
       </c>
       <c r="G78" s="33">
         <v>0</v>
       </c>
       <c r="H78" s="33">
         <v>-44</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B79" s="32" t="s">
         <v>164</v>
       </c>
       <c r="C79" s="33">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="D79" s="33">
-        <v>2267</v>
+        <v>2242</v>
       </c>
       <c r="E79" s="33">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F79" s="33">
-        <v>1162</v>
+        <v>1135</v>
       </c>
       <c r="G79" s="33">
         <v>0</v>
       </c>
       <c r="H79" s="33">
         <v>-14</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A80" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B80" s="32" t="s">
         <v>166</v>
       </c>
       <c r="C80" s="33">
-        <v>22258</v>
+        <v>21212</v>
       </c>
       <c r="D80" s="33">
-        <v>52810</v>
+        <v>52196</v>
       </c>
       <c r="E80" s="33">
-        <v>26408</v>
+        <v>26011</v>
       </c>
       <c r="F80" s="33">
-        <v>26402</v>
+        <v>26185</v>
       </c>
       <c r="G80" s="33">
         <v>0</v>
       </c>
       <c r="H80" s="33">
         <v>-84</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A81" s="32" t="s">
         <v>167</v>
       </c>
       <c r="B81" s="32" t="s">
         <v>168</v>
       </c>
       <c r="C81" s="33">
-        <v>4030</v>
+        <v>3886</v>
       </c>
       <c r="D81" s="33">
-        <v>10480</v>
+        <v>10271</v>
       </c>
       <c r="E81" s="33">
-        <v>5252</v>
+        <v>5154</v>
       </c>
       <c r="F81" s="33">
-        <v>5228</v>
+        <v>5117</v>
       </c>
       <c r="G81" s="33">
         <v>0</v>
       </c>
       <c r="H81" s="33">
         <v>-8</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A82" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B82" s="32" t="s">
         <v>170</v>
       </c>
       <c r="C82" s="33">
-        <v>5477</v>
+        <v>5224</v>
       </c>
       <c r="D82" s="33">
-        <v>12571</v>
+        <v>12465</v>
       </c>
       <c r="E82" s="33">
-        <v>6367</v>
+        <v>6284</v>
       </c>
       <c r="F82" s="33">
-        <v>6204</v>
+        <v>6181</v>
       </c>
       <c r="G82" s="33">
         <v>0</v>
       </c>
       <c r="H82" s="33">
         <v>-16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A83" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B83" s="32" t="s">
         <v>172</v>
       </c>
       <c r="C83" s="33">
-        <v>12751</v>
+        <v>12102</v>
       </c>
       <c r="D83" s="33">
-        <v>29759</v>
+        <v>29460</v>
       </c>
       <c r="E83" s="33">
-        <v>14789</v>
+        <v>14573</v>
       </c>
       <c r="F83" s="33">
-        <v>14970</v>
+        <v>14887</v>
       </c>
       <c r="G83" s="33">
         <v>0</v>
       </c>
       <c r="H83" s="33">
         <v>-60</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A84" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B84" s="32" t="s">
         <v>174</v>
       </c>
       <c r="C84" s="33">
-        <v>13888</v>
+        <v>13531</v>
       </c>
       <c r="D84" s="33">
-        <v>30558</v>
+        <v>30488</v>
       </c>
       <c r="E84" s="33">
-        <v>15153</v>
+        <v>15098</v>
       </c>
       <c r="F84" s="33">
-        <v>15405</v>
+        <v>15390</v>
       </c>
       <c r="G84" s="33">
         <v>0</v>
       </c>
       <c r="H84" s="33">
         <v>-136</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A85" s="32" t="s">
         <v>175</v>
       </c>
       <c r="B85" s="32" t="s">
         <v>176</v>
       </c>
       <c r="C85" s="33">
-        <v>13888</v>
+        <v>13531</v>
       </c>
       <c r="D85" s="33">
-        <v>30558</v>
+        <v>30488</v>
       </c>
       <c r="E85" s="33">
-        <v>15153</v>
+        <v>15098</v>
       </c>
       <c r="F85" s="33">
-        <v>15405</v>
+        <v>15390</v>
       </c>
       <c r="G85" s="33">
         <v>0</v>
       </c>
       <c r="H85" s="33">
         <v>-136</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A86" s="32" t="s">
         <v>177</v>
       </c>
       <c r="B86" s="32" t="s">
         <v>178</v>
       </c>
       <c r="C86" s="33">
-        <v>15379</v>
+        <v>15236</v>
       </c>
       <c r="D86" s="33">
-        <v>33543</v>
+        <v>33489</v>
       </c>
       <c r="E86" s="33">
-        <v>16750</v>
+        <v>16729</v>
       </c>
       <c r="F86" s="33">
-        <v>16793</v>
+        <v>16760</v>
       </c>
       <c r="G86" s="33">
         <v>0</v>
       </c>
       <c r="H86" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A87" s="32" t="s">
         <v>179</v>
       </c>
       <c r="B87" s="32" t="s">
         <v>180</v>
       </c>
       <c r="C87" s="33">
-        <v>15379</v>
+        <v>15236</v>
       </c>
       <c r="D87" s="33">
-        <v>33543</v>
+        <v>33489</v>
       </c>
       <c r="E87" s="33">
-        <v>16750</v>
+        <v>16729</v>
       </c>
       <c r="F87" s="33">
-        <v>16793</v>
+        <v>16760</v>
       </c>
       <c r="G87" s="33">
         <v>0</v>
       </c>
       <c r="H87" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A88" s="32" t="s">
         <v>181</v>
       </c>
       <c r="B88" s="32" t="s">
         <v>182</v>
       </c>
       <c r="C88" s="33">
-        <v>30070</v>
+        <v>29384</v>
       </c>
       <c r="D88" s="33">
-        <v>69323</v>
+        <v>69269</v>
       </c>
       <c r="E88" s="33">
-        <v>34668</v>
+        <v>34536</v>
       </c>
       <c r="F88" s="33">
-        <v>34655</v>
+        <v>34733</v>
       </c>
       <c r="G88" s="33">
         <v>0</v>
       </c>
       <c r="H88" s="33">
         <v>-96</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A89" s="32" t="s">
         <v>183</v>
       </c>
       <c r="B89" s="32" t="s">
         <v>184</v>
       </c>
       <c r="C89" s="33">
-        <v>18860</v>
+        <v>18415</v>
       </c>
       <c r="D89" s="33">
-        <v>42416</v>
+        <v>42429</v>
       </c>
       <c r="E89" s="33">
-        <v>21112</v>
+        <v>21054</v>
       </c>
       <c r="F89" s="33">
-        <v>21304</v>
+        <v>21375</v>
       </c>
       <c r="G89" s="33">
         <v>0</v>
       </c>
       <c r="H89" s="33">
         <v>-70</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A90" s="32" t="s">
         <v>185</v>
       </c>
       <c r="B90" s="32" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="33">
-        <v>11210</v>
+        <v>10969</v>
       </c>
       <c r="D90" s="33">
-        <v>26907</v>
+        <v>26840</v>
       </c>
       <c r="E90" s="33">
-        <v>13556</v>
+        <v>13482</v>
       </c>
       <c r="F90" s="33">
-        <v>13351</v>
+        <v>13358</v>
       </c>
       <c r="G90" s="33">
         <v>0</v>
       </c>
       <c r="H90" s="33">
         <v>-26</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52220C61-D215-43EF-91A9-0FAE46C45B31}">
+  <dimension ref="A1:H90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="L7" sqref="L7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15" style="17" customWidth="1"/>
+    <col min="2" max="2" width="24" style="17" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>193</v>
+      </c>
+      <c r="H1" s="18" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+    </row>
+    <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3321684</v>
+      </c>
+      <c r="D7" s="31">
+        <v>7292893</v>
+      </c>
+      <c r="E7" s="31">
+        <v>3608272</v>
+      </c>
+      <c r="F7" s="31">
+        <v>3684620</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1</v>
+      </c>
+      <c r="H7" s="31">
+        <v>7936</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="33">
+        <v>3123178</v>
+      </c>
+      <c r="D8" s="33">
+        <v>6829980</v>
+      </c>
+      <c r="E8" s="33">
+        <v>3377989</v>
+      </c>
+      <c r="F8" s="33">
+        <v>3451990</v>
+      </c>
+      <c r="G8" s="33">
+        <v>1</v>
+      </c>
+      <c r="H8" s="33">
+        <v>8169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="33">
+        <v>198506</v>
+      </c>
+      <c r="D9" s="33">
+        <v>462913</v>
+      </c>
+      <c r="E9" s="33">
+        <v>230283</v>
+      </c>
+      <c r="F9" s="33">
+        <v>232630</v>
+      </c>
+      <c r="G9" s="33">
+        <v>0</v>
+      </c>
+      <c r="H9" s="33">
+        <v>-233</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="33">
+        <v>625219</v>
+      </c>
+      <c r="D10" s="33">
+        <v>1350889</v>
+      </c>
+      <c r="E10" s="33">
+        <v>662937</v>
+      </c>
+      <c r="F10" s="33">
+        <v>687952</v>
+      </c>
+      <c r="G10" s="33">
+        <v>0</v>
+      </c>
+      <c r="H10" s="33">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="33">
+        <v>41480</v>
+      </c>
+      <c r="D11" s="33">
+        <v>94314</v>
+      </c>
+      <c r="E11" s="33">
+        <v>45690</v>
+      </c>
+      <c r="F11" s="33">
+        <v>48624</v>
+      </c>
+      <c r="G11" s="33">
+        <v>0</v>
+      </c>
+      <c r="H11" s="33">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="33">
+        <v>71058</v>
+      </c>
+      <c r="D12" s="33">
+        <v>148385</v>
+      </c>
+      <c r="E12" s="33">
+        <v>72123</v>
+      </c>
+      <c r="F12" s="33">
+        <v>76262</v>
+      </c>
+      <c r="G12" s="33">
+        <v>0</v>
+      </c>
+      <c r="H12" s="33">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="33">
+        <v>65677</v>
+      </c>
+      <c r="D13" s="33">
+        <v>126236</v>
+      </c>
+      <c r="E13" s="33">
+        <v>62458</v>
+      </c>
+      <c r="F13" s="33">
+        <v>63778</v>
+      </c>
+      <c r="G13" s="33">
+        <v>0</v>
+      </c>
+      <c r="H13" s="33">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="33">
+        <v>74426</v>
+      </c>
+      <c r="D14" s="33">
+        <v>167415</v>
+      </c>
+      <c r="E14" s="33">
+        <v>81650</v>
+      </c>
+      <c r="F14" s="33">
+        <v>85765</v>
+      </c>
+      <c r="G14" s="33">
+        <v>0</v>
+      </c>
+      <c r="H14" s="33">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="33">
+        <v>49951</v>
+      </c>
+      <c r="D15" s="33">
+        <v>104274</v>
+      </c>
+      <c r="E15" s="33">
+        <v>51190</v>
+      </c>
+      <c r="F15" s="33">
+        <v>53084</v>
+      </c>
+      <c r="G15" s="33">
+        <v>0</v>
+      </c>
+      <c r="H15" s="33">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="33">
+        <v>48941</v>
+      </c>
+      <c r="D16" s="33">
+        <v>99217</v>
+      </c>
+      <c r="E16" s="33">
+        <v>49747</v>
+      </c>
+      <c r="F16" s="33">
+        <v>49470</v>
+      </c>
+      <c r="G16" s="33">
+        <v>0</v>
+      </c>
+      <c r="H16" s="33">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="33">
+        <v>78707</v>
+      </c>
+      <c r="D17" s="33">
+        <v>170135</v>
+      </c>
+      <c r="E17" s="33">
+        <v>82160</v>
+      </c>
+      <c r="F17" s="33">
+        <v>87975</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0</v>
+      </c>
+      <c r="H17" s="33">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="33">
+        <v>91340</v>
+      </c>
+      <c r="D18" s="33">
+        <v>197223</v>
+      </c>
+      <c r="E18" s="33">
+        <v>97702</v>
+      </c>
+      <c r="F18" s="33">
+        <v>99521</v>
+      </c>
+      <c r="G18" s="33">
+        <v>0</v>
+      </c>
+      <c r="H18" s="33">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="33">
+        <v>55526</v>
+      </c>
+      <c r="D19" s="33">
+        <v>133290</v>
+      </c>
+      <c r="E19" s="33">
+        <v>65560</v>
+      </c>
+      <c r="F19" s="33">
+        <v>67730</v>
+      </c>
+      <c r="G19" s="33">
+        <v>0</v>
+      </c>
+      <c r="H19" s="33">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="33">
+        <v>48113</v>
+      </c>
+      <c r="D20" s="33">
+        <v>110400</v>
+      </c>
+      <c r="E20" s="33">
+        <v>54657</v>
+      </c>
+      <c r="F20" s="33">
+        <v>55743</v>
+      </c>
+      <c r="G20" s="33">
+        <v>0</v>
+      </c>
+      <c r="H20" s="33">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="33">
+        <v>160019</v>
+      </c>
+      <c r="D21" s="33">
+        <v>355318</v>
+      </c>
+      <c r="E21" s="33">
+        <v>176028</v>
+      </c>
+      <c r="F21" s="33">
+        <v>179290</v>
+      </c>
+      <c r="G21" s="33">
+        <v>0</v>
+      </c>
+      <c r="H21" s="33">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="33">
+        <v>83176</v>
+      </c>
+      <c r="D22" s="33">
+        <v>188405</v>
+      </c>
+      <c r="E22" s="33">
+        <v>94179</v>
+      </c>
+      <c r="F22" s="33">
+        <v>94226</v>
+      </c>
+      <c r="G22" s="33">
+        <v>0</v>
+      </c>
+      <c r="H22" s="33">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="33">
+        <v>280654</v>
+      </c>
+      <c r="D23" s="33">
+        <v>594416</v>
+      </c>
+      <c r="E23" s="33">
+        <v>298745</v>
+      </c>
+      <c r="F23" s="33">
+        <v>295671</v>
+      </c>
+      <c r="G23" s="33">
+        <v>0</v>
+      </c>
+      <c r="H23" s="33">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="33">
+        <v>33165</v>
+      </c>
+      <c r="D24" s="33">
+        <v>75900</v>
+      </c>
+      <c r="E24" s="33">
+        <v>37300</v>
+      </c>
+      <c r="F24" s="33">
+        <v>38600</v>
+      </c>
+      <c r="G24" s="33">
+        <v>0</v>
+      </c>
+      <c r="H24" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="33">
+        <v>23335</v>
+      </c>
+      <c r="D25" s="33">
+        <v>53982</v>
+      </c>
+      <c r="E25" s="33">
+        <v>26343</v>
+      </c>
+      <c r="F25" s="33">
+        <v>27639</v>
+      </c>
+      <c r="G25" s="33">
+        <v>0</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="33">
+        <v>161419</v>
+      </c>
+      <c r="D26" s="33">
+        <v>343344</v>
+      </c>
+      <c r="E26" s="33">
+        <v>167534</v>
+      </c>
+      <c r="F26" s="33">
+        <v>175810</v>
+      </c>
+      <c r="G26" s="33">
+        <v>0</v>
+      </c>
+      <c r="H26" s="33">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="33">
+        <v>33820</v>
+      </c>
+      <c r="D27" s="33">
+        <v>77309</v>
+      </c>
+      <c r="E27" s="33">
+        <v>38588</v>
+      </c>
+      <c r="F27" s="33">
+        <v>38721</v>
+      </c>
+      <c r="G27" s="33">
+        <v>0</v>
+      </c>
+      <c r="H27" s="33">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="33">
+        <v>46544</v>
+      </c>
+      <c r="D28" s="33">
+        <v>109480</v>
+      </c>
+      <c r="E28" s="33">
+        <v>55022</v>
+      </c>
+      <c r="F28" s="33">
+        <v>54458</v>
+      </c>
+      <c r="G28" s="33">
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="33">
+        <v>33951</v>
+      </c>
+      <c r="D29" s="33">
+        <v>76117</v>
+      </c>
+      <c r="E29" s="33">
+        <v>38019</v>
+      </c>
+      <c r="F29" s="33">
+        <v>38098</v>
+      </c>
+      <c r="G29" s="33">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="33">
+        <v>41871</v>
+      </c>
+      <c r="D30" s="33">
+        <v>91601</v>
+      </c>
+      <c r="E30" s="33">
+        <v>45938</v>
+      </c>
+      <c r="F30" s="33">
+        <v>45663</v>
+      </c>
+      <c r="G30" s="33">
+        <v>0</v>
+      </c>
+      <c r="H30" s="33">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="33">
+        <v>100961</v>
+      </c>
+      <c r="D31" s="33">
+        <v>222642</v>
+      </c>
+      <c r="E31" s="33">
+        <v>108966</v>
+      </c>
+      <c r="F31" s="33">
+        <v>113676</v>
+      </c>
+      <c r="G31" s="33">
+        <v>0</v>
+      </c>
+      <c r="H31" s="33">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="33">
+        <v>65929</v>
+      </c>
+      <c r="D32" s="33">
+        <v>142657</v>
+      </c>
+      <c r="E32" s="33">
+        <v>70372</v>
+      </c>
+      <c r="F32" s="33">
+        <v>72285</v>
+      </c>
+      <c r="G32" s="33">
+        <v>0</v>
+      </c>
+      <c r="H32" s="33">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="33">
+        <v>21873</v>
+      </c>
+      <c r="D33" s="33">
+        <v>52176</v>
+      </c>
+      <c r="E33" s="33">
+        <v>26016</v>
+      </c>
+      <c r="F33" s="33">
+        <v>26160</v>
+      </c>
+      <c r="G33" s="33">
+        <v>0</v>
+      </c>
+      <c r="H33" s="33">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="33">
+        <v>49810</v>
+      </c>
+      <c r="D34" s="33">
+        <v>115461</v>
+      </c>
+      <c r="E34" s="33">
+        <v>56691</v>
+      </c>
+      <c r="F34" s="33">
+        <v>58770</v>
+      </c>
+      <c r="G34" s="33">
+        <v>0</v>
+      </c>
+      <c r="H34" s="33">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="33">
+        <v>57851</v>
+      </c>
+      <c r="D35" s="33">
+        <v>138035</v>
+      </c>
+      <c r="E35" s="33">
+        <v>68594</v>
+      </c>
+      <c r="F35" s="33">
+        <v>69441</v>
+      </c>
+      <c r="G35" s="33">
+        <v>0</v>
+      </c>
+      <c r="H35" s="33">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="33">
+        <v>99189</v>
+      </c>
+      <c r="D36" s="33">
+        <v>224908</v>
+      </c>
+      <c r="E36" s="33">
+        <v>110299</v>
+      </c>
+      <c r="F36" s="33">
+        <v>114609</v>
+      </c>
+      <c r="G36" s="33">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="33">
+        <v>121043</v>
+      </c>
+      <c r="D37" s="33">
+        <v>251572</v>
+      </c>
+      <c r="E37" s="33">
+        <v>126135</v>
+      </c>
+      <c r="F37" s="33">
+        <v>125437</v>
+      </c>
+      <c r="G37" s="33">
+        <v>0</v>
+      </c>
+      <c r="H37" s="33">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="33">
+        <v>153218</v>
+      </c>
+      <c r="D38" s="33">
+        <v>341469</v>
+      </c>
+      <c r="E38" s="33">
+        <v>167063</v>
+      </c>
+      <c r="F38" s="33">
+        <v>174406</v>
+      </c>
+      <c r="G38" s="33">
+        <v>0</v>
+      </c>
+      <c r="H38" s="33">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="33">
+        <v>39637</v>
+      </c>
+      <c r="D39" s="33">
+        <v>76026</v>
+      </c>
+      <c r="E39" s="33">
+        <v>38507</v>
+      </c>
+      <c r="F39" s="33">
+        <v>37518</v>
+      </c>
+      <c r="G39" s="33">
+        <v>1</v>
+      </c>
+      <c r="H39" s="33">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="33">
+        <v>67942</v>
+      </c>
+      <c r="D40" s="33">
+        <v>139822</v>
+      </c>
+      <c r="E40" s="33">
+        <v>69269</v>
+      </c>
+      <c r="F40" s="33">
+        <v>70553</v>
+      </c>
+      <c r="G40" s="33">
+        <v>0</v>
+      </c>
+      <c r="H40" s="33">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="33">
+        <v>62653</v>
+      </c>
+      <c r="D41" s="33">
+        <v>139790</v>
+      </c>
+      <c r="E41" s="33">
+        <v>68442</v>
+      </c>
+      <c r="F41" s="33">
+        <v>71348</v>
+      </c>
+      <c r="G41" s="33">
+        <v>0</v>
+      </c>
+      <c r="H41" s="33">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="33">
+        <v>68798</v>
+      </c>
+      <c r="D42" s="33">
+        <v>147555</v>
+      </c>
+      <c r="E42" s="33">
+        <v>74022</v>
+      </c>
+      <c r="F42" s="33">
+        <v>73533</v>
+      </c>
+      <c r="G42" s="33">
+        <v>0</v>
+      </c>
+      <c r="H42" s="33">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="33">
+        <v>34395</v>
+      </c>
+      <c r="D43" s="33">
+        <v>75095</v>
+      </c>
+      <c r="E43" s="33">
+        <v>36764</v>
+      </c>
+      <c r="F43" s="33">
+        <v>38331</v>
+      </c>
+      <c r="G43" s="33">
+        <v>0</v>
+      </c>
+      <c r="H43" s="33">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="33">
+        <v>41691</v>
+      </c>
+      <c r="D44" s="33">
+        <v>84407</v>
+      </c>
+      <c r="E44" s="33">
+        <v>43242</v>
+      </c>
+      <c r="F44" s="33">
+        <v>41165</v>
+      </c>
+      <c r="G44" s="33">
+        <v>0</v>
+      </c>
+      <c r="H44" s="33">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="33">
+        <v>76016</v>
+      </c>
+      <c r="D45" s="33">
+        <v>164494</v>
+      </c>
+      <c r="E45" s="33">
+        <v>80918</v>
+      </c>
+      <c r="F45" s="33">
+        <v>83576</v>
+      </c>
+      <c r="G45" s="33">
+        <v>0</v>
+      </c>
+      <c r="H45" s="33">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="33">
+        <v>31522</v>
+      </c>
+      <c r="D46" s="33">
+        <v>73076</v>
+      </c>
+      <c r="E46" s="33">
+        <v>35878</v>
+      </c>
+      <c r="F46" s="33">
+        <v>37198</v>
+      </c>
+      <c r="G46" s="33">
+        <v>0</v>
+      </c>
+      <c r="H46" s="33">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="33">
+        <v>64405</v>
+      </c>
+      <c r="D47" s="33">
+        <v>147011</v>
+      </c>
+      <c r="E47" s="33">
+        <v>72534</v>
+      </c>
+      <c r="F47" s="33">
+        <v>74477</v>
+      </c>
+      <c r="G47" s="33">
+        <v>0</v>
+      </c>
+      <c r="H47" s="33">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="33">
+        <v>28379</v>
+      </c>
+      <c r="D48" s="33">
+        <v>64144</v>
+      </c>
+      <c r="E48" s="33">
+        <v>31283</v>
+      </c>
+      <c r="F48" s="33">
+        <v>32861</v>
+      </c>
+      <c r="G48" s="33">
+        <v>0</v>
+      </c>
+      <c r="H48" s="33">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="33">
+        <v>43809</v>
+      </c>
+      <c r="D49" s="33">
+        <v>93145</v>
+      </c>
+      <c r="E49" s="33">
+        <v>47606</v>
+      </c>
+      <c r="F49" s="33">
+        <v>45539</v>
+      </c>
+      <c r="G49" s="33">
+        <v>0</v>
+      </c>
+      <c r="H49" s="33">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="33">
+        <v>54229</v>
+      </c>
+      <c r="D50" s="33">
+        <v>113275</v>
+      </c>
+      <c r="E50" s="33">
+        <v>55224</v>
+      </c>
+      <c r="F50" s="33">
+        <v>58051</v>
+      </c>
+      <c r="G50" s="33">
+        <v>0</v>
+      </c>
+      <c r="H50" s="33">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="33">
+        <v>63501</v>
+      </c>
+      <c r="D51" s="33">
+        <v>140415</v>
+      </c>
+      <c r="E51" s="33">
+        <v>70307</v>
+      </c>
+      <c r="F51" s="33">
+        <v>70108</v>
+      </c>
+      <c r="G51" s="33">
+        <v>0</v>
+      </c>
+      <c r="H51" s="33">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="33">
+        <v>26568</v>
+      </c>
+      <c r="D52" s="33">
+        <v>60517</v>
+      </c>
+      <c r="E52" s="33">
+        <v>29785</v>
+      </c>
+      <c r="F52" s="33">
+        <v>30732</v>
+      </c>
+      <c r="G52" s="33">
+        <v>0</v>
+      </c>
+      <c r="H52" s="33">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="33">
+        <v>45849</v>
+      </c>
+      <c r="D53" s="33">
+        <v>99076</v>
+      </c>
+      <c r="E53" s="33">
+        <v>49208</v>
+      </c>
+      <c r="F53" s="33">
+        <v>49868</v>
+      </c>
+      <c r="G53" s="33">
+        <v>0</v>
+      </c>
+      <c r="H53" s="33">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="33">
+        <v>21496</v>
+      </c>
+      <c r="D54" s="33">
+        <v>47576</v>
+      </c>
+      <c r="E54" s="33">
+        <v>23662</v>
+      </c>
+      <c r="F54" s="33">
+        <v>23914</v>
+      </c>
+      <c r="G54" s="33">
+        <v>0</v>
+      </c>
+      <c r="H54" s="33">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="33">
+        <v>33101</v>
+      </c>
+      <c r="D55" s="33">
+        <v>70582</v>
+      </c>
+      <c r="E55" s="33">
+        <v>34841</v>
+      </c>
+      <c r="F55" s="33">
+        <v>35741</v>
+      </c>
+      <c r="G55" s="33">
+        <v>0</v>
+      </c>
+      <c r="H55" s="33">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="33">
+        <v>23463</v>
+      </c>
+      <c r="D56" s="33">
+        <v>53165</v>
+      </c>
+      <c r="E56" s="33">
+        <v>26240</v>
+      </c>
+      <c r="F56" s="33">
+        <v>26925</v>
+      </c>
+      <c r="G56" s="33">
+        <v>0</v>
+      </c>
+      <c r="H56" s="33">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="33">
+        <v>30228</v>
+      </c>
+      <c r="D57" s="33">
+        <v>71186</v>
+      </c>
+      <c r="E57" s="33">
+        <v>35217</v>
+      </c>
+      <c r="F57" s="33">
+        <v>35969</v>
+      </c>
+      <c r="G57" s="33">
+        <v>0</v>
+      </c>
+      <c r="H57" s="33">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="33">
+        <v>51178</v>
+      </c>
+      <c r="D58" s="33">
+        <v>112656</v>
+      </c>
+      <c r="E58" s="33">
+        <v>55119</v>
+      </c>
+      <c r="F58" s="33">
+        <v>57537</v>
+      </c>
+      <c r="G58" s="33">
+        <v>0</v>
+      </c>
+      <c r="H58" s="33">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="33">
+        <v>21271</v>
+      </c>
+      <c r="D59" s="33">
+        <v>51286</v>
+      </c>
+      <c r="E59" s="33">
+        <v>25152</v>
+      </c>
+      <c r="F59" s="33">
+        <v>26134</v>
+      </c>
+      <c r="G59" s="33">
+        <v>0</v>
+      </c>
+      <c r="H59" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="33">
+        <v>18819</v>
+      </c>
+      <c r="D60" s="33">
+        <v>44433</v>
+      </c>
+      <c r="E60" s="33">
+        <v>22259</v>
+      </c>
+      <c r="F60" s="33">
+        <v>22174</v>
+      </c>
+      <c r="G60" s="33">
+        <v>0</v>
+      </c>
+      <c r="H60" s="33">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="33">
+        <v>18819</v>
+      </c>
+      <c r="D61" s="33">
+        <v>44433</v>
+      </c>
+      <c r="E61" s="33">
+        <v>22259</v>
+      </c>
+      <c r="F61" s="33">
+        <v>22174</v>
+      </c>
+      <c r="G61" s="33">
+        <v>0</v>
+      </c>
+      <c r="H61" s="33">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="33">
+        <v>35607</v>
+      </c>
+      <c r="D62" s="33">
+        <v>80363</v>
+      </c>
+      <c r="E62" s="33">
+        <v>39431</v>
+      </c>
+      <c r="F62" s="33">
+        <v>40932</v>
+      </c>
+      <c r="G62" s="33">
+        <v>0</v>
+      </c>
+      <c r="H62" s="33">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="33">
+        <v>15295</v>
+      </c>
+      <c r="D63" s="33">
+        <v>37216</v>
+      </c>
+      <c r="E63" s="33">
+        <v>18122</v>
+      </c>
+      <c r="F63" s="33">
+        <v>19094</v>
+      </c>
+      <c r="G63" s="33">
+        <v>0</v>
+      </c>
+      <c r="H63" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="33">
+        <v>15768</v>
+      </c>
+      <c r="D64" s="33">
+        <v>33044</v>
+      </c>
+      <c r="E64" s="33">
+        <v>16342</v>
+      </c>
+      <c r="F64" s="33">
+        <v>16702</v>
+      </c>
+      <c r="G64" s="33">
+        <v>0</v>
+      </c>
+      <c r="H64" s="33">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="33">
+        <v>4544</v>
+      </c>
+      <c r="D65" s="33">
+        <v>10103</v>
+      </c>
+      <c r="E65" s="33">
+        <v>4967</v>
+      </c>
+      <c r="F65" s="33">
+        <v>5136</v>
+      </c>
+      <c r="G65" s="33">
+        <v>0</v>
+      </c>
+      <c r="H65" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="33">
+        <v>50969</v>
+      </c>
+      <c r="D66" s="33">
+        <v>119807</v>
+      </c>
+      <c r="E66" s="33">
+        <v>60011</v>
+      </c>
+      <c r="F66" s="33">
+        <v>59796</v>
+      </c>
+      <c r="G66" s="33">
+        <v>0</v>
+      </c>
+      <c r="H66" s="33">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="33">
+        <v>8175</v>
+      </c>
+      <c r="D67" s="33">
+        <v>19884</v>
+      </c>
+      <c r="E67" s="33">
+        <v>10116</v>
+      </c>
+      <c r="F67" s="33">
+        <v>9768</v>
+      </c>
+      <c r="G67" s="33">
+        <v>0</v>
+      </c>
+      <c r="H67" s="33">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="33">
+        <v>7630</v>
+      </c>
+      <c r="D68" s="33">
+        <v>17247</v>
+      </c>
+      <c r="E68" s="33">
+        <v>8595</v>
+      </c>
+      <c r="F68" s="33">
+        <v>8652</v>
+      </c>
+      <c r="G68" s="33">
+        <v>0</v>
+      </c>
+      <c r="H68" s="33">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="33">
+        <v>11625</v>
+      </c>
+      <c r="D69" s="33">
+        <v>26069</v>
+      </c>
+      <c r="E69" s="33">
+        <v>12993</v>
+      </c>
+      <c r="F69" s="33">
+        <v>13076</v>
+      </c>
+      <c r="G69" s="33">
+        <v>0</v>
+      </c>
+      <c r="H69" s="33">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="33">
+        <v>7296</v>
+      </c>
+      <c r="D70" s="33">
+        <v>17782</v>
+      </c>
+      <c r="E70" s="33">
+        <v>8996</v>
+      </c>
+      <c r="F70" s="33">
+        <v>8786</v>
+      </c>
+      <c r="G70" s="33">
+        <v>0</v>
+      </c>
+      <c r="H70" s="33">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="33">
+        <v>6843</v>
+      </c>
+      <c r="D71" s="33">
+        <v>16653</v>
+      </c>
+      <c r="E71" s="33">
+        <v>8426</v>
+      </c>
+      <c r="F71" s="33">
+        <v>8227</v>
+      </c>
+      <c r="G71" s="33">
+        <v>0</v>
+      </c>
+      <c r="H71" s="33">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="33">
+        <v>5314</v>
+      </c>
+      <c r="D72" s="33">
+        <v>12540</v>
+      </c>
+      <c r="E72" s="33">
+        <v>6038</v>
+      </c>
+      <c r="F72" s="33">
+        <v>6502</v>
+      </c>
+      <c r="G72" s="33">
+        <v>0</v>
+      </c>
+      <c r="H72" s="33">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="33">
+        <v>4086</v>
+      </c>
+      <c r="D73" s="33">
+        <v>9632</v>
+      </c>
+      <c r="E73" s="33">
+        <v>4847</v>
+      </c>
+      <c r="F73" s="33">
+        <v>4785</v>
+      </c>
+      <c r="G73" s="33">
+        <v>0</v>
+      </c>
+      <c r="H73" s="33">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="33">
+        <v>13617</v>
+      </c>
+      <c r="D74" s="33">
+        <v>32935</v>
+      </c>
+      <c r="E74" s="33">
+        <v>16213</v>
+      </c>
+      <c r="F74" s="33">
+        <v>16722</v>
+      </c>
+      <c r="G74" s="33">
+        <v>0</v>
+      </c>
+      <c r="H74" s="33">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="33">
+        <v>2972</v>
+      </c>
+      <c r="D75" s="33">
+        <v>7147</v>
+      </c>
+      <c r="E75" s="33">
+        <v>3516</v>
+      </c>
+      <c r="F75" s="33">
+        <v>3631</v>
+      </c>
+      <c r="G75" s="33">
+        <v>0</v>
+      </c>
+      <c r="H75" s="33">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="33">
+        <v>3406</v>
+      </c>
+      <c r="D76" s="33">
+        <v>8296</v>
+      </c>
+      <c r="E76" s="33">
+        <v>4107</v>
+      </c>
+      <c r="F76" s="33">
+        <v>4189</v>
+      </c>
+      <c r="G76" s="33">
+        <v>0</v>
+      </c>
+      <c r="H76" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="33">
+        <v>2486</v>
+      </c>
+      <c r="D77" s="33">
+        <v>6008</v>
+      </c>
+      <c r="E77" s="33">
+        <v>2914</v>
+      </c>
+      <c r="F77" s="33">
+        <v>3094</v>
+      </c>
+      <c r="G77" s="33">
+        <v>0</v>
+      </c>
+      <c r="H77" s="33">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="33">
+        <v>3841</v>
+      </c>
+      <c r="D78" s="33">
+        <v>9248</v>
+      </c>
+      <c r="E78" s="33">
+        <v>4569</v>
+      </c>
+      <c r="F78" s="33">
+        <v>4679</v>
+      </c>
+      <c r="G78" s="33">
+        <v>0</v>
+      </c>
+      <c r="H78" s="33">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="33">
+        <v>912</v>
+      </c>
+      <c r="D79" s="33">
+        <v>2236</v>
+      </c>
+      <c r="E79" s="33">
+        <v>1107</v>
+      </c>
+      <c r="F79" s="33">
+        <v>1129</v>
+      </c>
+      <c r="G79" s="33">
+        <v>0</v>
+      </c>
+      <c r="H79" s="33">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="33">
+        <v>21237</v>
+      </c>
+      <c r="D80" s="33">
+        <v>52152</v>
+      </c>
+      <c r="E80" s="33">
+        <v>25990</v>
+      </c>
+      <c r="F80" s="33">
+        <v>26162</v>
+      </c>
+      <c r="G80" s="33">
+        <v>0</v>
+      </c>
+      <c r="H80" s="33">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="32" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="33">
+        <v>3882</v>
+      </c>
+      <c r="D81" s="33">
+        <v>10238</v>
+      </c>
+      <c r="E81" s="33">
+        <v>5136</v>
+      </c>
+      <c r="F81" s="33">
+        <v>5102</v>
+      </c>
+      <c r="G81" s="33">
+        <v>0</v>
+      </c>
+      <c r="H81" s="33">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="32" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="33">
+        <v>5242</v>
+      </c>
+      <c r="D82" s="33">
+        <v>12481</v>
+      </c>
+      <c r="E82" s="33">
+        <v>6291</v>
+      </c>
+      <c r="F82" s="33">
+        <v>6190</v>
+      </c>
+      <c r="G82" s="33">
+        <v>0</v>
+      </c>
+      <c r="H82" s="33">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="32" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="33">
+        <v>12113</v>
+      </c>
+      <c r="D83" s="33">
+        <v>29433</v>
+      </c>
+      <c r="E83" s="33">
+        <v>14563</v>
+      </c>
+      <c r="F83" s="33">
+        <v>14870</v>
+      </c>
+      <c r="G83" s="33">
+        <v>0</v>
+      </c>
+      <c r="H83" s="33">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="33">
+        <v>13552</v>
+      </c>
+      <c r="D84" s="33">
+        <v>30478</v>
+      </c>
+      <c r="E84" s="33">
+        <v>15106</v>
+      </c>
+      <c r="F84" s="33">
+        <v>15372</v>
+      </c>
+      <c r="G84" s="33">
+        <v>0</v>
+      </c>
+      <c r="H84" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="33">
+        <v>13552</v>
+      </c>
+      <c r="D85" s="33">
+        <v>30478</v>
+      </c>
+      <c r="E85" s="33">
+        <v>15106</v>
+      </c>
+      <c r="F85" s="33">
+        <v>15372</v>
+      </c>
+      <c r="G85" s="33">
+        <v>0</v>
+      </c>
+      <c r="H85" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="33">
+        <v>15283</v>
+      </c>
+      <c r="D86" s="33">
+        <v>33505</v>
+      </c>
+      <c r="E86" s="33">
+        <v>16748</v>
+      </c>
+      <c r="F86" s="33">
+        <v>16757</v>
+      </c>
+      <c r="G86" s="33">
+        <v>0</v>
+      </c>
+      <c r="H86" s="33">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A87" s="32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="33">
+        <v>15283</v>
+      </c>
+      <c r="D87" s="33">
+        <v>33505</v>
+      </c>
+      <c r="E87" s="33">
+        <v>16748</v>
+      </c>
+      <c r="F87" s="33">
+        <v>16757</v>
+      </c>
+      <c r="G87" s="33">
+        <v>0</v>
+      </c>
+      <c r="H87" s="33">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A88" s="32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="33">
+        <v>29422</v>
+      </c>
+      <c r="D88" s="33">
+        <v>69240</v>
+      </c>
+      <c r="E88" s="33">
+        <v>34525</v>
+      </c>
+      <c r="F88" s="33">
+        <v>34715</v>
+      </c>
+      <c r="G88" s="33">
+        <v>0</v>
+      </c>
+      <c r="H88" s="33">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A89" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="33">
+        <v>18425</v>
+      </c>
+      <c r="D89" s="33">
+        <v>42383</v>
+      </c>
+      <c r="E89" s="33">
+        <v>21029</v>
+      </c>
+      <c r="F89" s="33">
+        <v>21354</v>
+      </c>
+      <c r="G89" s="33">
+        <v>0</v>
+      </c>
+      <c r="H89" s="33">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A90" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="33">
+        <v>10997</v>
+      </c>
+      <c r="D90" s="33">
+        <v>26857</v>
+      </c>
+      <c r="E90" s="33">
+        <v>13496</v>
+      </c>
+      <c r="F90" s="33">
+        <v>13361</v>
+      </c>
+      <c r="G90" s="33">
+        <v>0</v>
+      </c>
+      <c r="H90" s="33">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85F28C91-17FF-459C-802C-131DABD89038}">
+  <dimension ref="A1:H90"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C10" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="K18" sqref="K18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15" style="17" customWidth="1"/>
+    <col min="2" max="2" width="24" style="17" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="17" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>195</v>
+      </c>
+      <c r="H1" s="18" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+    </row>
+    <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="31">
+        <v>3323676</v>
+      </c>
+      <c r="D7" s="31">
+        <v>7291615</v>
+      </c>
+      <c r="E7" s="31">
+        <v>3607559</v>
+      </c>
+      <c r="F7" s="31">
+        <v>3684055</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1</v>
+      </c>
+      <c r="H7" s="31">
+        <v>-1278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="33">
+        <v>3125057</v>
+      </c>
+      <c r="D8" s="33">
+        <v>6828888</v>
+      </c>
+      <c r="E8" s="33">
+        <v>3377373</v>
+      </c>
+      <c r="F8" s="33">
+        <v>3451514</v>
+      </c>
+      <c r="G8" s="33">
+        <v>1</v>
+      </c>
+      <c r="H8" s="33">
+        <v>-1092</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="33">
+        <v>198619</v>
+      </c>
+      <c r="D9" s="33">
+        <v>462727</v>
+      </c>
+      <c r="E9" s="33">
+        <v>230186</v>
+      </c>
+      <c r="F9" s="33">
+        <v>232541</v>
+      </c>
+      <c r="G9" s="33">
+        <v>0</v>
+      </c>
+      <c r="H9" s="33">
+        <v>-186</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="33">
+        <v>625680</v>
+      </c>
+      <c r="D10" s="33">
+        <v>1351082</v>
+      </c>
+      <c r="E10" s="33">
+        <v>663067</v>
+      </c>
+      <c r="F10" s="33">
+        <v>688015</v>
+      </c>
+      <c r="G10" s="33">
+        <v>0</v>
+      </c>
+      <c r="H10" s="33">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="33">
+        <v>41541</v>
+      </c>
+      <c r="D11" s="33">
+        <v>94383</v>
+      </c>
+      <c r="E11" s="33">
+        <v>45713</v>
+      </c>
+      <c r="F11" s="33">
+        <v>48670</v>
+      </c>
+      <c r="G11" s="33">
+        <v>0</v>
+      </c>
+      <c r="H11" s="33">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="33">
+        <v>71065</v>
+      </c>
+      <c r="D12" s="33">
+        <v>148362</v>
+      </c>
+      <c r="E12" s="33">
+        <v>72112</v>
+      </c>
+      <c r="F12" s="33">
+        <v>76250</v>
+      </c>
+      <c r="G12" s="33">
+        <v>0</v>
+      </c>
+      <c r="H12" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="33">
+        <v>65748</v>
+      </c>
+      <c r="D13" s="33">
+        <v>126282</v>
+      </c>
+      <c r="E13" s="33">
+        <v>62482</v>
+      </c>
+      <c r="F13" s="33">
+        <v>63800</v>
+      </c>
+      <c r="G13" s="33">
+        <v>0</v>
+      </c>
+      <c r="H13" s="33">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="33">
+        <v>74481</v>
+      </c>
+      <c r="D14" s="33">
+        <v>167416</v>
+      </c>
+      <c r="E14" s="33">
+        <v>81663</v>
+      </c>
+      <c r="F14" s="33">
+        <v>85753</v>
+      </c>
+      <c r="G14" s="33">
+        <v>0</v>
+      </c>
+      <c r="H14" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="33">
+        <v>49987</v>
+      </c>
+      <c r="D15" s="33">
+        <v>104296</v>
+      </c>
+      <c r="E15" s="33">
+        <v>51230</v>
+      </c>
+      <c r="F15" s="33">
+        <v>53066</v>
+      </c>
+      <c r="G15" s="33">
+        <v>0</v>
+      </c>
+      <c r="H15" s="33">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="33">
+        <v>48979</v>
+      </c>
+      <c r="D16" s="33">
+        <v>99247</v>
+      </c>
+      <c r="E16" s="33">
+        <v>49765</v>
+      </c>
+      <c r="F16" s="33">
+        <v>49482</v>
+      </c>
+      <c r="G16" s="33">
+        <v>0</v>
+      </c>
+      <c r="H16" s="33">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="33">
+        <v>78750</v>
+      </c>
+      <c r="D17" s="33">
+        <v>170193</v>
+      </c>
+      <c r="E17" s="33">
+        <v>82203</v>
+      </c>
+      <c r="F17" s="33">
+        <v>87990</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0</v>
+      </c>
+      <c r="H17" s="33">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="33">
+        <v>91403</v>
+      </c>
+      <c r="D18" s="33">
+        <v>197204</v>
+      </c>
+      <c r="E18" s="33">
+        <v>97686</v>
+      </c>
+      <c r="F18" s="33">
+        <v>99518</v>
+      </c>
+      <c r="G18" s="33">
+        <v>0</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="33">
+        <v>55590</v>
+      </c>
+      <c r="D19" s="33">
+        <v>133328</v>
+      </c>
+      <c r="E19" s="33">
+        <v>65578</v>
+      </c>
+      <c r="F19" s="33">
+        <v>67750</v>
+      </c>
+      <c r="G19" s="33">
+        <v>0</v>
+      </c>
+      <c r="H19" s="33">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="33">
+        <v>48136</v>
+      </c>
+      <c r="D20" s="33">
+        <v>110371</v>
+      </c>
+      <c r="E20" s="33">
+        <v>54635</v>
+      </c>
+      <c r="F20" s="33">
+        <v>55736</v>
+      </c>
+      <c r="G20" s="33">
+        <v>0</v>
+      </c>
+      <c r="H20" s="33">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="33">
+        <v>160152</v>
+      </c>
+      <c r="D21" s="33">
+        <v>355376</v>
+      </c>
+      <c r="E21" s="33">
+        <v>176081</v>
+      </c>
+      <c r="F21" s="33">
+        <v>179295</v>
+      </c>
+      <c r="G21" s="33">
+        <v>0</v>
+      </c>
+      <c r="H21" s="33">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="33">
+        <v>83172</v>
+      </c>
+      <c r="D22" s="33">
+        <v>188244</v>
+      </c>
+      <c r="E22" s="33">
+        <v>94111</v>
+      </c>
+      <c r="F22" s="33">
+        <v>94133</v>
+      </c>
+      <c r="G22" s="33">
+        <v>0</v>
+      </c>
+      <c r="H22" s="33">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="33">
+        <v>280714</v>
+      </c>
+      <c r="D23" s="33">
+        <v>594171</v>
+      </c>
+      <c r="E23" s="33">
+        <v>298633</v>
+      </c>
+      <c r="F23" s="33">
+        <v>295538</v>
+      </c>
+      <c r="G23" s="33">
+        <v>0</v>
+      </c>
+      <c r="H23" s="33">
+        <v>-245</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="33">
+        <v>33166</v>
+      </c>
+      <c r="D24" s="33">
+        <v>75859</v>
+      </c>
+      <c r="E24" s="33">
+        <v>37279</v>
+      </c>
+      <c r="F24" s="33">
+        <v>38580</v>
+      </c>
+      <c r="G24" s="33">
+        <v>0</v>
+      </c>
+      <c r="H24" s="33">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="33">
+        <v>23328</v>
+      </c>
+      <c r="D25" s="33">
+        <v>53932</v>
+      </c>
+      <c r="E25" s="33">
+        <v>26313</v>
+      </c>
+      <c r="F25" s="33">
+        <v>27619</v>
+      </c>
+      <c r="G25" s="33">
+        <v>0</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="33">
+        <v>161621</v>
+      </c>
+      <c r="D26" s="33">
+        <v>343416</v>
+      </c>
+      <c r="E26" s="33">
+        <v>167578</v>
+      </c>
+      <c r="F26" s="33">
+        <v>175838</v>
+      </c>
+      <c r="G26" s="33">
+        <v>0</v>
+      </c>
+      <c r="H26" s="33">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="33">
+        <v>33812</v>
+      </c>
+      <c r="D27" s="33">
+        <v>77256</v>
+      </c>
+      <c r="E27" s="33">
+        <v>38573</v>
+      </c>
+      <c r="F27" s="33">
+        <v>38683</v>
+      </c>
+      <c r="G27" s="33">
+        <v>0</v>
+      </c>
+      <c r="H27" s="33">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="33">
+        <v>46605</v>
+      </c>
+      <c r="D28" s="33">
+        <v>109479</v>
+      </c>
+      <c r="E28" s="33">
+        <v>55032</v>
+      </c>
+      <c r="F28" s="33">
+        <v>54447</v>
+      </c>
+      <c r="G28" s="33">
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="33">
+        <v>33973</v>
+      </c>
+      <c r="D29" s="33">
+        <v>76085</v>
+      </c>
+      <c r="E29" s="33">
+        <v>37998</v>
+      </c>
+      <c r="F29" s="33">
+        <v>38087</v>
+      </c>
+      <c r="G29" s="33">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="33">
+        <v>41896</v>
+      </c>
+      <c r="D30" s="33">
+        <v>91589</v>
+      </c>
+      <c r="E30" s="33">
+        <v>45937</v>
+      </c>
+      <c r="F30" s="33">
+        <v>45652</v>
+      </c>
+      <c r="G30" s="33">
+        <v>0</v>
+      </c>
+      <c r="H30" s="33">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="33">
+        <v>101116</v>
+      </c>
+      <c r="D31" s="33">
+        <v>222659</v>
+      </c>
+      <c r="E31" s="33">
+        <v>109002</v>
+      </c>
+      <c r="F31" s="33">
+        <v>113657</v>
+      </c>
+      <c r="G31" s="33">
+        <v>0</v>
+      </c>
+      <c r="H31" s="33">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="33">
+        <v>66014</v>
+      </c>
+      <c r="D32" s="33">
+        <v>142634</v>
+      </c>
+      <c r="E32" s="33">
+        <v>70359</v>
+      </c>
+      <c r="F32" s="33">
+        <v>72275</v>
+      </c>
+      <c r="G32" s="33">
+        <v>0</v>
+      </c>
+      <c r="H32" s="33">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="33">
+        <v>21880</v>
+      </c>
+      <c r="D33" s="33">
+        <v>52179</v>
+      </c>
+      <c r="E33" s="33">
+        <v>26029</v>
+      </c>
+      <c r="F33" s="33">
+        <v>26150</v>
+      </c>
+      <c r="G33" s="33">
+        <v>0</v>
+      </c>
+      <c r="H33" s="33">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="33">
+        <v>49826</v>
+      </c>
+      <c r="D34" s="33">
+        <v>115442</v>
+      </c>
+      <c r="E34" s="33">
+        <v>56685</v>
+      </c>
+      <c r="F34" s="33">
+        <v>58757</v>
+      </c>
+      <c r="G34" s="33">
+        <v>0</v>
+      </c>
+      <c r="H34" s="33">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="33">
+        <v>57850</v>
+      </c>
+      <c r="D35" s="33">
+        <v>137934</v>
+      </c>
+      <c r="E35" s="33">
+        <v>68522</v>
+      </c>
+      <c r="F35" s="33">
+        <v>69412</v>
+      </c>
+      <c r="G35" s="33">
+        <v>0</v>
+      </c>
+      <c r="H35" s="33">
+        <v>-101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="33">
+        <v>99280</v>
+      </c>
+      <c r="D36" s="33">
+        <v>224884</v>
+      </c>
+      <c r="E36" s="33">
+        <v>110287</v>
+      </c>
+      <c r="F36" s="33">
+        <v>114597</v>
+      </c>
+      <c r="G36" s="33">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="33">
+        <v>121177</v>
+      </c>
+      <c r="D37" s="33">
+        <v>251623</v>
+      </c>
+      <c r="E37" s="33">
+        <v>126134</v>
+      </c>
+      <c r="F37" s="33">
+        <v>125489</v>
+      </c>
+      <c r="G37" s="33">
+        <v>0</v>
+      </c>
+      <c r="H37" s="33">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="33">
+        <v>153273</v>
+      </c>
+      <c r="D38" s="33">
+        <v>341344</v>
+      </c>
+      <c r="E38" s="33">
+        <v>166930</v>
+      </c>
+      <c r="F38" s="33">
+        <v>174414</v>
+      </c>
+      <c r="G38" s="33">
+        <v>0</v>
+      </c>
+      <c r="H38" s="33">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="33">
+        <v>39621</v>
+      </c>
+      <c r="D39" s="33">
+        <v>75954</v>
+      </c>
+      <c r="E39" s="33">
+        <v>38473</v>
+      </c>
+      <c r="F39" s="33">
+        <v>37480</v>
+      </c>
+      <c r="G39" s="33">
+        <v>1</v>
+      </c>
+      <c r="H39" s="33">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="33">
+        <v>67898</v>
+      </c>
+      <c r="D40" s="33">
+        <v>139749</v>
+      </c>
+      <c r="E40" s="33">
+        <v>69219</v>
+      </c>
+      <c r="F40" s="33">
+        <v>70530</v>
+      </c>
+      <c r="G40" s="33">
+        <v>0</v>
+      </c>
+      <c r="H40" s="33">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="33">
+        <v>62725</v>
+      </c>
+      <c r="D41" s="33">
+        <v>139748</v>
+      </c>
+      <c r="E41" s="33">
+        <v>68403</v>
+      </c>
+      <c r="F41" s="33">
+        <v>71345</v>
+      </c>
+      <c r="G41" s="33">
+        <v>0</v>
+      </c>
+      <c r="H41" s="33">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="33">
+        <v>68797</v>
+      </c>
+      <c r="D42" s="33">
+        <v>147521</v>
+      </c>
+      <c r="E42" s="33">
+        <v>73998</v>
+      </c>
+      <c r="F42" s="33">
+        <v>73523</v>
+      </c>
+      <c r="G42" s="33">
+        <v>0</v>
+      </c>
+      <c r="H42" s="33">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="33">
+        <v>34415</v>
+      </c>
+      <c r="D43" s="33">
+        <v>75075</v>
+      </c>
+      <c r="E43" s="33">
+        <v>36775</v>
+      </c>
+      <c r="F43" s="33">
+        <v>38300</v>
+      </c>
+      <c r="G43" s="33">
+        <v>0</v>
+      </c>
+      <c r="H43" s="33">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="33">
+        <v>41723</v>
+      </c>
+      <c r="D44" s="33">
+        <v>84378</v>
+      </c>
+      <c r="E44" s="33">
+        <v>43227</v>
+      </c>
+      <c r="F44" s="33">
+        <v>41151</v>
+      </c>
+      <c r="G44" s="33">
+        <v>0</v>
+      </c>
+      <c r="H44" s="33">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="33">
+        <v>75988</v>
+      </c>
+      <c r="D45" s="33">
+        <v>164382</v>
+      </c>
+      <c r="E45" s="33">
+        <v>80844</v>
+      </c>
+      <c r="F45" s="33">
+        <v>83538</v>
+      </c>
+      <c r="G45" s="33">
+        <v>0</v>
+      </c>
+      <c r="H45" s="33">
+        <v>-112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="33">
+        <v>31549</v>
+      </c>
+      <c r="D46" s="33">
+        <v>73060</v>
+      </c>
+      <c r="E46" s="33">
+        <v>35876</v>
+      </c>
+      <c r="F46" s="33">
+        <v>37184</v>
+      </c>
+      <c r="G46" s="33">
+        <v>0</v>
+      </c>
+      <c r="H46" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="33">
+        <v>64501</v>
+      </c>
+      <c r="D47" s="33">
+        <v>146995</v>
+      </c>
+      <c r="E47" s="33">
+        <v>72526</v>
+      </c>
+      <c r="F47" s="33">
+        <v>74469</v>
+      </c>
+      <c r="G47" s="33">
+        <v>0</v>
+      </c>
+      <c r="H47" s="33">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="33">
+        <v>28402</v>
+      </c>
+      <c r="D48" s="33">
+        <v>64120</v>
+      </c>
+      <c r="E48" s="33">
+        <v>31273</v>
+      </c>
+      <c r="F48" s="33">
+        <v>32847</v>
+      </c>
+      <c r="G48" s="33">
+        <v>0</v>
+      </c>
+      <c r="H48" s="33">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="33">
+        <v>43852</v>
+      </c>
+      <c r="D49" s="33">
+        <v>93135</v>
+      </c>
+      <c r="E49" s="33">
+        <v>47594</v>
+      </c>
+      <c r="F49" s="33">
+        <v>45541</v>
+      </c>
+      <c r="G49" s="33">
+        <v>0</v>
+      </c>
+      <c r="H49" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="33">
+        <v>54235</v>
+      </c>
+      <c r="D50" s="33">
+        <v>113307</v>
+      </c>
+      <c r="E50" s="33">
+        <v>55216</v>
+      </c>
+      <c r="F50" s="33">
+        <v>58091</v>
+      </c>
+      <c r="G50" s="33">
+        <v>0</v>
+      </c>
+      <c r="H50" s="33">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="33">
+        <v>63555</v>
+      </c>
+      <c r="D51" s="33">
+        <v>140427</v>
+      </c>
+      <c r="E51" s="33">
+        <v>70313</v>
+      </c>
+      <c r="F51" s="33">
+        <v>70114</v>
+      </c>
+      <c r="G51" s="33">
+        <v>0</v>
+      </c>
+      <c r="H51" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="33">
+        <v>26626</v>
+      </c>
+      <c r="D52" s="33">
+        <v>60584</v>
+      </c>
+      <c r="E52" s="33">
+        <v>29821</v>
+      </c>
+      <c r="F52" s="33">
+        <v>30763</v>
+      </c>
+      <c r="G52" s="33">
+        <v>0</v>
+      </c>
+      <c r="H52" s="33">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="33">
+        <v>45830</v>
+      </c>
+      <c r="D53" s="33">
+        <v>98990</v>
+      </c>
+      <c r="E53" s="33">
+        <v>49144</v>
+      </c>
+      <c r="F53" s="33">
+        <v>49846</v>
+      </c>
+      <c r="G53" s="33">
+        <v>0</v>
+      </c>
+      <c r="H53" s="33">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="33">
+        <v>21515</v>
+      </c>
+      <c r="D54" s="33">
+        <v>47564</v>
+      </c>
+      <c r="E54" s="33">
+        <v>23671</v>
+      </c>
+      <c r="F54" s="33">
+        <v>23893</v>
+      </c>
+      <c r="G54" s="33">
+        <v>0</v>
+      </c>
+      <c r="H54" s="33">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="33">
+        <v>33091</v>
+      </c>
+      <c r="D55" s="33">
+        <v>70534</v>
+      </c>
+      <c r="E55" s="33">
+        <v>34792</v>
+      </c>
+      <c r="F55" s="33">
+        <v>35742</v>
+      </c>
+      <c r="G55" s="33">
+        <v>0</v>
+      </c>
+      <c r="H55" s="33">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="33">
+        <v>23476</v>
+      </c>
+      <c r="D56" s="33">
+        <v>53141</v>
+      </c>
+      <c r="E56" s="33">
+        <v>26222</v>
+      </c>
+      <c r="F56" s="33">
+        <v>26919</v>
+      </c>
+      <c r="G56" s="33">
+        <v>0</v>
+      </c>
+      <c r="H56" s="33">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="33">
+        <v>30231</v>
+      </c>
+      <c r="D57" s="33">
+        <v>71136</v>
+      </c>
+      <c r="E57" s="33">
+        <v>35199</v>
+      </c>
+      <c r="F57" s="33">
+        <v>35937</v>
+      </c>
+      <c r="G57" s="33">
+        <v>0</v>
+      </c>
+      <c r="H57" s="33">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="33">
+        <v>51195</v>
+      </c>
+      <c r="D58" s="33">
+        <v>112602</v>
+      </c>
+      <c r="E58" s="33">
+        <v>55096</v>
+      </c>
+      <c r="F58" s="33">
+        <v>57506</v>
+      </c>
+      <c r="G58" s="33">
+        <v>0</v>
+      </c>
+      <c r="H58" s="33">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="33">
+        <v>21297</v>
+      </c>
+      <c r="D59" s="33">
+        <v>51298</v>
+      </c>
+      <c r="E59" s="33">
+        <v>25141</v>
+      </c>
+      <c r="F59" s="33">
+        <v>26157</v>
+      </c>
+      <c r="G59" s="33">
+        <v>0</v>
+      </c>
+      <c r="H59" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="33">
+        <v>18821</v>
+      </c>
+      <c r="D60" s="33">
+        <v>44420</v>
+      </c>
+      <c r="E60" s="33">
+        <v>22260</v>
+      </c>
+      <c r="F60" s="33">
+        <v>22160</v>
+      </c>
+      <c r="G60" s="33">
+        <v>0</v>
+      </c>
+      <c r="H60" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="33">
+        <v>18821</v>
+      </c>
+      <c r="D61" s="33">
+        <v>44420</v>
+      </c>
+      <c r="E61" s="33">
+        <v>22260</v>
+      </c>
+      <c r="F61" s="33">
+        <v>22160</v>
+      </c>
+      <c r="G61" s="33">
+        <v>0</v>
+      </c>
+      <c r="H61" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="33">
+        <v>35596</v>
+      </c>
+      <c r="D62" s="33">
+        <v>80285</v>
+      </c>
+      <c r="E62" s="33">
+        <v>39389</v>
+      </c>
+      <c r="F62" s="33">
+        <v>40896</v>
+      </c>
+      <c r="G62" s="33">
+        <v>0</v>
+      </c>
+      <c r="H62" s="33">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="33">
+        <v>15295</v>
+      </c>
+      <c r="D63" s="33">
+        <v>37201</v>
+      </c>
+      <c r="E63" s="33">
+        <v>18114</v>
+      </c>
+      <c r="F63" s="33">
+        <v>19087</v>
+      </c>
+      <c r="G63" s="33">
+        <v>0</v>
+      </c>
+      <c r="H63" s="33">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="32" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="33">
+        <v>15754</v>
+      </c>
+      <c r="D64" s="33">
+        <v>32987</v>
+      </c>
+      <c r="E64" s="33">
+        <v>16314</v>
+      </c>
+      <c r="F64" s="33">
+        <v>16673</v>
+      </c>
+      <c r="G64" s="33">
+        <v>0</v>
+      </c>
+      <c r="H64" s="33">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="33">
+        <v>4547</v>
+      </c>
+      <c r="D65" s="33">
+        <v>10097</v>
+      </c>
+      <c r="E65" s="33">
+        <v>4961</v>
+      </c>
+      <c r="F65" s="33">
+        <v>5136</v>
+      </c>
+      <c r="G65" s="33">
+        <v>0</v>
+      </c>
+      <c r="H65" s="33">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="33">
+        <v>51022</v>
+      </c>
+      <c r="D66" s="33">
+        <v>119746</v>
+      </c>
+      <c r="E66" s="33">
+        <v>59988</v>
+      </c>
+      <c r="F66" s="33">
+        <v>59758</v>
+      </c>
+      <c r="G66" s="33">
+        <v>0</v>
+      </c>
+      <c r="H66" s="33">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="33">
+        <v>8196</v>
+      </c>
+      <c r="D67" s="33">
+        <v>19904</v>
+      </c>
+      <c r="E67" s="33">
+        <v>10130</v>
+      </c>
+      <c r="F67" s="33">
+        <v>9774</v>
+      </c>
+      <c r="G67" s="33">
+        <v>0</v>
+      </c>
+      <c r="H67" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="33">
+        <v>7651</v>
+      </c>
+      <c r="D68" s="33">
+        <v>17261</v>
+      </c>
+      <c r="E68" s="33">
+        <v>8609</v>
+      </c>
+      <c r="F68" s="33">
+        <v>8652</v>
+      </c>
+      <c r="G68" s="33">
+        <v>0</v>
+      </c>
+      <c r="H68" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="33">
+        <v>11627</v>
+      </c>
+      <c r="D69" s="33">
+        <v>26033</v>
+      </c>
+      <c r="E69" s="33">
+        <v>12981</v>
+      </c>
+      <c r="F69" s="33">
+        <v>13052</v>
+      </c>
+      <c r="G69" s="33">
+        <v>0</v>
+      </c>
+      <c r="H69" s="33">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="33">
+        <v>7307</v>
+      </c>
+      <c r="D70" s="33">
+        <v>17788</v>
+      </c>
+      <c r="E70" s="33">
+        <v>8995</v>
+      </c>
+      <c r="F70" s="33">
+        <v>8793</v>
+      </c>
+      <c r="G70" s="33">
+        <v>0</v>
+      </c>
+      <c r="H70" s="33">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="33">
+        <v>6841</v>
+      </c>
+      <c r="D71" s="33">
+        <v>16623</v>
+      </c>
+      <c r="E71" s="33">
+        <v>8411</v>
+      </c>
+      <c r="F71" s="33">
+        <v>8212</v>
+      </c>
+      <c r="G71" s="33">
+        <v>0</v>
+      </c>
+      <c r="H71" s="33">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="33">
+        <v>5317</v>
+      </c>
+      <c r="D72" s="33">
+        <v>12531</v>
+      </c>
+      <c r="E72" s="33">
+        <v>6033</v>
+      </c>
+      <c r="F72" s="33">
+        <v>6498</v>
+      </c>
+      <c r="G72" s="33">
+        <v>0</v>
+      </c>
+      <c r="H72" s="33">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="33">
+        <v>4083</v>
+      </c>
+      <c r="D73" s="33">
+        <v>9606</v>
+      </c>
+      <c r="E73" s="33">
+        <v>4829</v>
+      </c>
+      <c r="F73" s="33">
+        <v>4777</v>
+      </c>
+      <c r="G73" s="33">
+        <v>0</v>
+      </c>
+      <c r="H73" s="33">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="33">
+        <v>13612</v>
+      </c>
+      <c r="D74" s="33">
+        <v>32870</v>
+      </c>
+      <c r="E74" s="33">
+        <v>16180</v>
+      </c>
+      <c r="F74" s="33">
+        <v>16690</v>
+      </c>
+      <c r="G74" s="33">
+        <v>0</v>
+      </c>
+      <c r="H74" s="33">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="33">
+        <v>2976</v>
+      </c>
+      <c r="D75" s="33">
+        <v>7135</v>
+      </c>
+      <c r="E75" s="33">
+        <v>3509</v>
+      </c>
+      <c r="F75" s="33">
+        <v>3626</v>
+      </c>
+      <c r="G75" s="33">
+        <v>0</v>
+      </c>
+      <c r="H75" s="33">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="33">
+        <v>3404</v>
+      </c>
+      <c r="D76" s="33">
+        <v>8278</v>
+      </c>
+      <c r="E76" s="33">
+        <v>4093</v>
+      </c>
+      <c r="F76" s="33">
+        <v>4185</v>
+      </c>
+      <c r="G76" s="33">
+        <v>0</v>
+      </c>
+      <c r="H76" s="33">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="33">
+        <v>2492</v>
+      </c>
+      <c r="D77" s="33">
+        <v>5998</v>
+      </c>
+      <c r="E77" s="33">
+        <v>2910</v>
+      </c>
+      <c r="F77" s="33">
+        <v>3088</v>
+      </c>
+      <c r="G77" s="33">
+        <v>0</v>
+      </c>
+      <c r="H77" s="33">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="32" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="33">
+        <v>3833</v>
+      </c>
+      <c r="D78" s="33">
+        <v>9236</v>
+      </c>
+      <c r="E78" s="33">
+        <v>4564</v>
+      </c>
+      <c r="F78" s="33">
+        <v>4672</v>
+      </c>
+      <c r="G78" s="33">
+        <v>0</v>
+      </c>
+      <c r="H78" s="33">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="33">
+        <v>907</v>
+      </c>
+      <c r="D79" s="33">
+        <v>2223</v>
+      </c>
+      <c r="E79" s="33">
+        <v>1104</v>
+      </c>
+      <c r="F79" s="33">
+        <v>1119</v>
+      </c>
+      <c r="G79" s="33">
+        <v>0</v>
+      </c>
+      <c r="H79" s="33">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="33">
+        <v>21246</v>
+      </c>
+      <c r="D80" s="33">
+        <v>52143</v>
+      </c>
+      <c r="E80" s="33">
+        <v>25988</v>
+      </c>
+      <c r="F80" s="33">
+        <v>26155</v>
+      </c>
+      <c r="G80" s="33">
+        <v>0</v>
+      </c>
+      <c r="H80" s="33">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="32" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="33">
+        <v>3883</v>
+      </c>
+      <c r="D81" s="33">
+        <v>10233</v>
+      </c>
+      <c r="E81" s="33">
+        <v>5140</v>
+      </c>
+      <c r="F81" s="33">
+        <v>5093</v>
+      </c>
+      <c r="G81" s="33">
+        <v>0</v>
+      </c>
+      <c r="H81" s="33">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="32" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="33">
+        <v>5242</v>
+      </c>
+      <c r="D82" s="33">
+        <v>12476</v>
+      </c>
+      <c r="E82" s="33">
+        <v>6282</v>
+      </c>
+      <c r="F82" s="33">
+        <v>6194</v>
+      </c>
+      <c r="G82" s="33">
+        <v>0</v>
+      </c>
+      <c r="H82" s="33">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="32" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="33">
+        <v>12121</v>
+      </c>
+      <c r="D83" s="33">
+        <v>29434</v>
+      </c>
+      <c r="E83" s="33">
+        <v>14566</v>
+      </c>
+      <c r="F83" s="33">
+        <v>14868</v>
+      </c>
+      <c r="G83" s="33">
+        <v>0</v>
+      </c>
+      <c r="H83" s="33">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="32" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="32" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="33">
+        <v>13593</v>
+      </c>
+      <c r="D84" s="33">
+        <v>30495</v>
+      </c>
+      <c r="E84" s="33">
+        <v>15116</v>
+      </c>
+      <c r="F84" s="33">
+        <v>15379</v>
+      </c>
+      <c r="G84" s="33">
+        <v>0</v>
+      </c>
+      <c r="H84" s="33">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="32" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="33">
+        <v>13593</v>
+      </c>
+      <c r="D85" s="33">
+        <v>30495</v>
+      </c>
+      <c r="E85" s="33">
+        <v>15116</v>
+      </c>
+      <c r="F85" s="33">
+        <v>15379</v>
+      </c>
+      <c r="G85" s="33">
+        <v>0</v>
+      </c>
+      <c r="H85" s="33">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="33">
+        <v>15305</v>
+      </c>
+      <c r="D86" s="33">
+        <v>33509</v>
+      </c>
+      <c r="E86" s="33">
+        <v>16747</v>
+      </c>
+      <c r="F86" s="33">
+        <v>16762</v>
+      </c>
+      <c r="G86" s="33">
+        <v>0</v>
+      </c>
+      <c r="H86" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A87" s="32" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="33">
+        <v>15305</v>
+      </c>
+      <c r="D87" s="33">
+        <v>33509</v>
+      </c>
+      <c r="E87" s="33">
+        <v>16747</v>
+      </c>
+      <c r="F87" s="33">
+        <v>16762</v>
+      </c>
+      <c r="G87" s="33">
+        <v>0</v>
+      </c>
+      <c r="H87" s="33">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A88" s="32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="33">
+        <v>29424</v>
+      </c>
+      <c r="D88" s="33">
+        <v>69259</v>
+      </c>
+      <c r="E88" s="33">
+        <v>34518</v>
+      </c>
+      <c r="F88" s="33">
+        <v>34741</v>
+      </c>
+      <c r="G88" s="33">
+        <v>0</v>
+      </c>
+      <c r="H88" s="33">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A89" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="32" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="33">
+        <v>18427</v>
+      </c>
+      <c r="D89" s="33">
+        <v>42377</v>
+      </c>
+      <c r="E89" s="33">
+        <v>21018</v>
+      </c>
+      <c r="F89" s="33">
+        <v>21359</v>
+      </c>
+      <c r="G89" s="33">
+        <v>0</v>
+      </c>
+      <c r="H89" s="33">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A90" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="33">
+        <v>10997</v>
+      </c>
+      <c r="D90" s="33">
+        <v>26882</v>
+      </c>
+      <c r="E90" s="33">
+        <v>13500</v>
+      </c>
+      <c r="F90" s="33">
+        <v>13382</v>
+      </c>
+      <c r="G90" s="33">
+        <v>0</v>
+      </c>
+      <c r="H90" s="33">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>1月</vt:lpstr>
       <vt:lpstr>2月</vt:lpstr>
       <vt:lpstr>3月</vt:lpstr>
       <vt:lpstr>4月</vt:lpstr>
+      <vt:lpstr>5月</vt:lpstr>
+      <vt:lpstr>6月</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>