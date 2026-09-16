--- v5 (2026-07-26)
+++ v6 (2026-09-16)
@@ -1,77 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP月報\01_概要版\a2026【国調基準の変更あり】\02_R7国調（速報値）基準\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABD23668-FF65-404F-86A9-EA5B1E1A0DE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FBE4200-7AB6-46D2-8BDD-8881EF992155}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1月" sheetId="2" r:id="rId1"/>
-    <sheet name="2月" sheetId="3" r:id="rId2"/>
-[...3 lines deleted...]
-    <sheet name="6月" sheetId="8" r:id="rId6"/>
+    <sheet name="2月" sheetId="9" r:id="rId2"/>
+    <sheet name="3月" sheetId="10" r:id="rId3"/>
+    <sheet name="4月" sheetId="11" r:id="rId4"/>
+    <sheet name="5月" sheetId="12" r:id="rId5"/>
+    <sheet name="6月" sheetId="13" r:id="rId6"/>
+    <sheet name="7月" sheetId="14" r:id="rId7"/>
+    <sheet name="8月" sheetId="15" r:id="rId8"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1504" uniqueCount="201">
   <si>
     <t>埼玉県推計人口　令和8年1月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at January 1, 2026</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>前月</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>からの</t>
   </si>
   <si>
@@ -621,50 +625,62 @@
     <t>Population of Saitama Prefecture as at February 1, 2026</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年3月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at March 1, 2026</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年4月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at April 1, 2026</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年5月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at May 1, 2026</t>
   </si>
   <si>
     <t>埼玉県推計人口　令和8年6月1日現在</t>
   </si>
   <si>
     <t>Population of Saitama Prefecture as at June 1, 2026</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和8年7月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at July 1, 2026</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和8年8月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at August 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
@@ -770,128 +786,99 @@
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
-[...28 lines deleted...]
-    </xf>
+  <cellXfs count="17">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1133,63 +1120,63 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+      <selection pane="bottomRight" activeCell="M10" sqref="M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="24" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
     <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
@@ -3441,11578 +3428,16186 @@
       </c>
       <c r="D90" s="16">
         <v>26890</v>
       </c>
       <c r="E90" s="16">
         <v>13494</v>
       </c>
       <c r="F90" s="16">
         <v>13396</v>
       </c>
       <c r="G90" s="16">
         <v>0</v>
       </c>
       <c r="H90" s="16">
         <v>-12</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16F0AA55-9C5B-46F5-BE10-B63266A96B15}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D26BC4F0-9472-406A-8104-CE525C51BCF9}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+      <selection pane="bottomRight" activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="17"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="H1" s="18" t="s">
+      <c r="H1" s="2" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A2" s="19"/>
-[...6 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-[...2 lines deleted...]
-      <c r="D3" s="17" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="23"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="23"/>
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="24"/>
-[...3 lines deleted...]
-      <c r="H4" s="23" t="s">
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
-[...2 lines deleted...]
-      <c r="D5" s="23" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="14">
         <v>3291691</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="14">
         <v>7281583</v>
       </c>
-      <c r="E7" s="31">
-[...8 lines deleted...]
-      <c r="H7" s="31">
+      <c r="E7" s="14">
+        <v>3603557</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3678026</v>
+      </c>
+      <c r="G7" s="14">
+        <v>0</v>
+      </c>
+      <c r="H7" s="14">
         <v>-3496</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="16">
         <v>3094070</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="16">
         <v>6817429</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="16">
         <v>3372724</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="16">
         <v>3444705</v>
       </c>
-      <c r="G8" s="33">
-[...2 lines deleted...]
-      <c r="H8" s="33">
+      <c r="G8" s="16">
+        <v>0</v>
+      </c>
+      <c r="H8" s="16">
         <v>-3047</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="16">
         <v>197621</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="16">
         <v>464154</v>
       </c>
-      <c r="E9" s="33">
-[...8 lines deleted...]
-      <c r="H9" s="33">
+      <c r="E9" s="16">
+        <v>230833</v>
+      </c>
+      <c r="F9" s="16">
+        <v>233321</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
         <v>-449</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="16">
         <v>618399</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="16">
         <v>1345814</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="16">
         <v>660635</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="16">
         <v>685179</v>
       </c>
-      <c r="G10" s="33">
-[...2 lines deleted...]
-      <c r="H10" s="33">
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
         <v>-120</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="16">
         <v>41067</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="16">
         <v>94074</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="16">
         <v>45625</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="16">
         <v>48449</v>
       </c>
-      <c r="G11" s="33">
-[...2 lines deleted...]
-      <c r="H11" s="33">
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
         <v>-56</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="33">
+      <c r="C12" s="16">
         <v>69851</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="16">
         <v>147704</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="16">
         <v>71697</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="16">
         <v>76007</v>
       </c>
-      <c r="G12" s="33">
-[...2 lines deleted...]
-      <c r="H12" s="33">
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A13" s="32" t="s">
+      <c r="A13" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="33">
+      <c r="C13" s="16">
         <v>64881</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="16">
         <v>125411</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="16">
         <v>62120</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="16">
         <v>63291</v>
       </c>
-      <c r="G13" s="33">
-[...2 lines deleted...]
-      <c r="H13" s="33">
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="16">
         <v>73737</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="16">
         <v>167029</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="16">
         <v>81523</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="16">
         <v>85506</v>
       </c>
-      <c r="G14" s="33">
-[...2 lines deleted...]
-      <c r="H14" s="33">
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
         <v>-105</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="33">
+      <c r="C15" s="16">
         <v>49419</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="16">
         <v>103807</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="16">
         <v>51035</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="16">
         <v>52772</v>
       </c>
-      <c r="G15" s="33">
-[...2 lines deleted...]
-      <c r="H15" s="33">
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
         <v>-61</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="32" t="s">
+      <c r="B16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="16">
         <v>48474</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="16">
         <v>98927</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="16">
         <v>49631</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="16">
         <v>49296</v>
       </c>
-      <c r="G16" s="33">
-[...2 lines deleted...]
-      <c r="H16" s="33">
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C17" s="16">
         <v>77835</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="16">
         <v>169378</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="16">
         <v>81796</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="16">
         <v>87582</v>
       </c>
-      <c r="G17" s="33">
-[...2 lines deleted...]
-      <c r="H17" s="33">
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="16">
         <v>90231</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="16">
         <v>196198</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="16">
         <v>97161</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="16">
         <v>99037</v>
       </c>
-      <c r="G18" s="33">
-[...2 lines deleted...]
-      <c r="H18" s="33">
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
         <v>158</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="16">
         <v>54985</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="16">
         <v>132787</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="16">
         <v>65357</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="16">
         <v>67430</v>
       </c>
-      <c r="G19" s="33">
-[...2 lines deleted...]
-      <c r="H19" s="33">
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="16">
         <v>47919</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="16">
         <v>110499</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="16">
         <v>54690</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="16">
         <v>55809</v>
       </c>
-      <c r="G20" s="33">
-[...2 lines deleted...]
-      <c r="H20" s="33">
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
         <v>-111</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="16">
         <v>158416</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="16">
         <v>354660</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="16">
         <v>175806</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="16">
         <v>178854</v>
       </c>
-      <c r="G21" s="33">
-[...2 lines deleted...]
-      <c r="H21" s="33">
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
         <v>-42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="16">
         <v>81864</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="16">
         <v>187774</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="16">
         <v>93714</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="16">
         <v>94060</v>
       </c>
-      <c r="G22" s="33">
-[...2 lines deleted...]
-      <c r="H22" s="33">
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
         <v>-107</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="16">
         <v>276874</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="16">
         <v>592000</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="16">
         <v>297304</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="16">
         <v>294696</v>
       </c>
-      <c r="G23" s="33">
-[...2 lines deleted...]
-      <c r="H23" s="33">
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
         <v>-183</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="32" t="s">
+      <c r="B24" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="33">
+      <c r="C24" s="16">
         <v>33027</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="16">
         <v>76113</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="16">
         <v>37406</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="16">
         <v>38707</v>
       </c>
-      <c r="G24" s="33">
-[...2 lines deleted...]
-      <c r="H24" s="33">
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
         <v>-41</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A25" s="32" t="s">
+      <c r="A25" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="33">
+      <c r="C25" s="16">
         <v>23292</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="16">
         <v>54309</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="16">
         <v>26498</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="16">
         <v>27811</v>
       </c>
-      <c r="G25" s="33">
-[...2 lines deleted...]
-      <c r="H25" s="33">
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
         <v>-91</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A26" s="32" t="s">
+      <c r="A26" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="32" t="s">
+      <c r="B26" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="33">
+      <c r="C26" s="16">
         <v>159809</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="16">
         <v>342334</v>
       </c>
-      <c r="E26" s="33">
+      <c r="E26" s="16">
         <v>167213</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="16">
         <v>175121</v>
       </c>
-      <c r="G26" s="33">
-[...2 lines deleted...]
-      <c r="H26" s="33">
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
         <v>-96</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A27" s="32" t="s">
+      <c r="A27" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="32" t="s">
+      <c r="B27" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="33">
+      <c r="C27" s="16">
         <v>33710</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D27" s="16">
         <v>77406</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="16">
         <v>38681</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="16">
         <v>38725</v>
       </c>
-      <c r="G27" s="33">
-[...2 lines deleted...]
-      <c r="H27" s="33">
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
         <v>-84</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="32" t="s">
+      <c r="B28" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C28" s="16">
         <v>46306</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="16">
         <v>109571</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="16">
         <v>55066</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="16">
         <v>54505</v>
       </c>
-      <c r="G28" s="33">
-[...2 lines deleted...]
-      <c r="H28" s="33">
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
         <v>-88</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="B29" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="33">
+      <c r="C29" s="16">
         <v>33736</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D29" s="16">
         <v>76229</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="16">
         <v>38104</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="16">
         <v>38125</v>
       </c>
-      <c r="G29" s="33">
-[...2 lines deleted...]
-      <c r="H29" s="33">
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
         <v>-34</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="32" t="s">
+      <c r="B30" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="33">
+      <c r="C30" s="16">
         <v>41520</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D30" s="16">
         <v>91425</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="16">
         <v>45846</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="16">
         <v>45579</v>
       </c>
-      <c r="G30" s="33">
-[...2 lines deleted...]
-      <c r="H30" s="33">
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
         <v>-118</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A31" s="32" t="s">
+      <c r="A31" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="32" t="s">
+      <c r="B31" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="33">
+      <c r="C31" s="16">
         <v>100138</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D31" s="16">
         <v>222471</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="16">
         <v>108976</v>
       </c>
-      <c r="F31" s="33">
+      <c r="F31" s="16">
         <v>113495</v>
       </c>
-      <c r="G31" s="33">
-[...2 lines deleted...]
-      <c r="H31" s="33">
+      <c r="G31" s="16">
+        <v>0</v>
+      </c>
+      <c r="H31" s="16">
         <v>-29</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="32" t="s">
+      <c r="B32" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="33">
+      <c r="C32" s="16">
         <v>65550</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="16">
         <v>142645</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="16">
         <v>70390</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="16">
         <v>72255</v>
       </c>
-      <c r="G32" s="33">
-[...2 lines deleted...]
-      <c r="H32" s="33">
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
         <v>-170</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="32" t="s">
+      <c r="B33" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="33">
+      <c r="C33" s="16">
         <v>21712</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="16">
         <v>52187</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="16">
         <v>26002</v>
       </c>
-      <c r="F33" s="33">
+      <c r="F33" s="16">
         <v>26185</v>
       </c>
-      <c r="G33" s="33">
-[...2 lines deleted...]
-      <c r="H33" s="33">
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
         <v>-80</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C34" s="16">
         <v>49447</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="16">
         <v>115367</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="16">
         <v>56705</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="16">
         <v>58662</v>
       </c>
-      <c r="G34" s="33">
-[...2 lines deleted...]
-      <c r="H34" s="33">
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A35" s="32" t="s">
+      <c r="A35" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="32" t="s">
+      <c r="B35" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="33">
+      <c r="C35" s="16">
         <v>57561</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D35" s="16">
         <v>138230</v>
       </c>
-      <c r="E35" s="33">
+      <c r="E35" s="16">
         <v>68687</v>
       </c>
-      <c r="F35" s="33">
+      <c r="F35" s="16">
         <v>69543</v>
       </c>
-      <c r="G35" s="33">
-[...2 lines deleted...]
-      <c r="H35" s="33">
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
         <v>-133</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A36" s="32" t="s">
+      <c r="A36" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B36" s="32" t="s">
+      <c r="B36" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="33">
+      <c r="C36" s="16">
         <v>98518</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="16">
         <v>224795</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="16">
         <v>110285</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="16">
         <v>114510</v>
       </c>
-      <c r="G36" s="33">
-[...2 lines deleted...]
-      <c r="H36" s="33">
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
         <v>-30</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A37" s="32" t="s">
+      <c r="A37" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="32" t="s">
+      <c r="B37" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="C37" s="33">
+      <c r="C37" s="16">
         <v>119796</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D37" s="16">
         <v>250994</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="16">
         <v>125814</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="16">
         <v>125180</v>
       </c>
-      <c r="G37" s="33">
-[...2 lines deleted...]
-      <c r="H37" s="33">
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
         <v>-280</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A38" s="32" t="s">
+      <c r="A38" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="32" t="s">
+      <c r="B38" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C38" s="33">
+      <c r="C38" s="16">
         <v>152213</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D38" s="16">
         <v>341307</v>
       </c>
-      <c r="E38" s="33">
+      <c r="E38" s="16">
         <v>167078</v>
       </c>
-      <c r="F38" s="33">
+      <c r="F38" s="16">
         <v>174229</v>
       </c>
-      <c r="G38" s="33">
-[...2 lines deleted...]
-      <c r="H38" s="33">
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
         <v>-77</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A39" s="32" t="s">
+      <c r="A39" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="32" t="s">
+      <c r="B39" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="33">
+      <c r="C39" s="16">
         <v>38958</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D39" s="16">
         <v>75531</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="16">
         <v>38220</v>
       </c>
-      <c r="F39" s="33">
+      <c r="F39" s="16">
         <v>37311</v>
       </c>
-      <c r="G39" s="33">
-[...2 lines deleted...]
-      <c r="H39" s="33">
+      <c r="G39" s="16">
+        <v>0</v>
+      </c>
+      <c r="H39" s="16">
         <v>-59</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A40" s="32" t="s">
+      <c r="A40" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="B40" s="32" t="s">
+      <c r="B40" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="33">
+      <c r="C40" s="16">
         <v>67077</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="16">
         <v>139365</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="16">
         <v>69053</v>
       </c>
-      <c r="F40" s="33">
+      <c r="F40" s="16">
         <v>70312</v>
       </c>
-      <c r="G40" s="33">
-[...2 lines deleted...]
-      <c r="H40" s="33">
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
         <v>-82</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A41" s="32" t="s">
+      <c r="A41" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="B41" s="32" t="s">
+      <c r="B41" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="C41" s="33">
+      <c r="C41" s="16">
         <v>62249</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="16">
         <v>139924</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="16">
         <v>68535</v>
       </c>
-      <c r="F41" s="33">
+      <c r="F41" s="16">
         <v>71389</v>
       </c>
-      <c r="G41" s="33">
-[...2 lines deleted...]
-      <c r="H41" s="33">
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
         <v>-113</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A42" s="32" t="s">
+      <c r="A42" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="32" t="s">
+      <c r="B42" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C42" s="16">
         <v>68169</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="16">
         <v>147093</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="16">
         <v>73963</v>
       </c>
-      <c r="F42" s="33">
+      <c r="F42" s="16">
         <v>73130</v>
       </c>
-      <c r="G42" s="33">
-[...2 lines deleted...]
-      <c r="H42" s="33">
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
         <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A43" s="32" t="s">
+      <c r="A43" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="32" t="s">
+      <c r="B43" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="C43" s="33">
+      <c r="C43" s="16">
         <v>34041</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="16">
         <v>74973</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="16">
         <v>36742</v>
       </c>
-      <c r="F43" s="33">
+      <c r="F43" s="16">
         <v>38231</v>
       </c>
-      <c r="G43" s="33">
-[...2 lines deleted...]
-      <c r="H43" s="33">
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
         <v>-52</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A44" s="32" t="s">
+      <c r="A44" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="B44" s="32" t="s">
+      <c r="B44" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="C44" s="33">
+      <c r="C44" s="16">
         <v>40921</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="16">
         <v>83553</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="16">
         <v>42822</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="16">
         <v>40731</v>
       </c>
-      <c r="G44" s="33">
-[...2 lines deleted...]
-      <c r="H44" s="33">
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A45" s="32" t="s">
+      <c r="A45" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B45" s="32" t="s">
+      <c r="B45" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="33">
+      <c r="C45" s="16">
         <v>75564</v>
       </c>
-      <c r="D45" s="33">
+      <c r="D45" s="16">
         <v>164491</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="16">
         <v>81026</v>
       </c>
-      <c r="F45" s="33">
+      <c r="F45" s="16">
         <v>83465</v>
       </c>
-      <c r="G45" s="33">
-[...2 lines deleted...]
-      <c r="H45" s="33">
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
         <v>-78</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A46" s="32" t="s">
+      <c r="A46" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B46" s="32" t="s">
+      <c r="B46" s="15" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="33">
+      <c r="C46" s="16">
         <v>31277</v>
       </c>
-      <c r="D46" s="33">
+      <c r="D46" s="16">
         <v>73014</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="16">
         <v>35825</v>
       </c>
-      <c r="F46" s="33">
+      <c r="F46" s="16">
         <v>37189</v>
       </c>
-      <c r="G46" s="33">
-[...2 lines deleted...]
-      <c r="H46" s="33">
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
         <v>-24</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A47" s="32" t="s">
+      <c r="A47" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="B47" s="32" t="s">
+      <c r="B47" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="33">
+      <c r="C47" s="16">
         <v>63915</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="16">
         <v>147037</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="16">
         <v>72631</v>
       </c>
-      <c r="F47" s="33">
+      <c r="F47" s="16">
         <v>74406</v>
       </c>
-      <c r="G47" s="33">
-[...2 lines deleted...]
-      <c r="H47" s="33">
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
         <v>-144</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A48" s="32" t="s">
+      <c r="A48" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="B48" s="32" t="s">
+      <c r="B48" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="C48" s="33">
+      <c r="C48" s="16">
         <v>28240</v>
       </c>
-      <c r="D48" s="33">
+      <c r="D48" s="16">
         <v>64149</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="16">
         <v>31319</v>
       </c>
-      <c r="F48" s="33">
+      <c r="F48" s="16">
         <v>32830</v>
       </c>
-      <c r="G48" s="33">
-[...2 lines deleted...]
-      <c r="H48" s="33">
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
         <v>-21</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A49" s="32" t="s">
+      <c r="A49" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="B49" s="32" t="s">
+      <c r="B49" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="C49" s="33">
+      <c r="C49" s="16">
         <v>43578</v>
       </c>
-      <c r="D49" s="33">
+      <c r="D49" s="16">
         <v>93221</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="16">
         <v>47618</v>
       </c>
-      <c r="F49" s="33">
+      <c r="F49" s="16">
         <v>45603</v>
       </c>
-      <c r="G49" s="33">
-[...2 lines deleted...]
-      <c r="H49" s="33">
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
         <v>-96</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A50" s="32" t="s">
+      <c r="A50" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="32" t="s">
+      <c r="B50" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C50" s="33">
+      <c r="C50" s="16">
         <v>53691</v>
       </c>
-      <c r="D50" s="33">
+      <c r="D50" s="16">
         <v>112903</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="16">
         <v>55095</v>
       </c>
-      <c r="F50" s="33">
+      <c r="F50" s="16">
         <v>57808</v>
       </c>
-      <c r="G50" s="33">
-[...2 lines deleted...]
-      <c r="H50" s="33">
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
         <v>-27</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A51" s="32" t="s">
+      <c r="A51" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="B51" s="32" t="s">
+      <c r="B51" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="C51" s="33">
+      <c r="C51" s="16">
         <v>63238</v>
       </c>
-      <c r="D51" s="33">
+      <c r="D51" s="16">
         <v>140548</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="16">
         <v>70418</v>
       </c>
-      <c r="F51" s="33">
+      <c r="F51" s="16">
         <v>70130</v>
       </c>
-      <c r="G51" s="33">
-[...2 lines deleted...]
-      <c r="H51" s="33">
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
         <v>-40</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A52" s="32" t="s">
+      <c r="A52" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="32" t="s">
+      <c r="B52" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="C52" s="33">
+      <c r="C52" s="16">
         <v>26337</v>
       </c>
-      <c r="D52" s="33">
+      <c r="D52" s="16">
         <v>60384</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="16">
         <v>29697</v>
       </c>
-      <c r="F52" s="33">
+      <c r="F52" s="16">
         <v>30687</v>
       </c>
-      <c r="G52" s="33">
-[...2 lines deleted...]
-      <c r="H52" s="33">
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
         <v>-43</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A53" s="32" t="s">
+      <c r="A53" s="15" t="s">
         <v>111</v>
       </c>
-      <c r="B53" s="32" t="s">
+      <c r="B53" s="15" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="33">
+      <c r="C53" s="16">
         <v>45526</v>
       </c>
-      <c r="D53" s="33">
+      <c r="D53" s="16">
         <v>99094</v>
       </c>
-      <c r="E53" s="33">
+      <c r="E53" s="16">
         <v>49195</v>
       </c>
-      <c r="F53" s="33">
+      <c r="F53" s="16">
         <v>49899</v>
       </c>
-      <c r="G53" s="33">
-[...2 lines deleted...]
-      <c r="H53" s="33">
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
         <v>-149</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A54" s="32" t="s">
+      <c r="A54" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="B54" s="32" t="s">
+      <c r="B54" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="C54" s="33">
+      <c r="C54" s="16">
         <v>21392</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="16">
         <v>47620</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="16">
         <v>23671</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F54" s="16">
         <v>23949</v>
       </c>
-      <c r="G54" s="33">
-[...2 lines deleted...]
-      <c r="H54" s="33">
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
         <v>-35</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A55" s="32" t="s">
+      <c r="A55" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="B55" s="32" t="s">
+      <c r="B55" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="C55" s="33">
+      <c r="C55" s="16">
         <v>32778</v>
       </c>
-      <c r="D55" s="33">
+      <c r="D55" s="16">
         <v>70571</v>
       </c>
-      <c r="E55" s="33">
+      <c r="E55" s="16">
         <v>34877</v>
       </c>
-      <c r="F55" s="33">
+      <c r="F55" s="16">
         <v>35694</v>
       </c>
-      <c r="G55" s="33">
-[...2 lines deleted...]
-      <c r="H55" s="33">
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
         <v>-116</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A56" s="32" t="s">
+      <c r="A56" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="B56" s="32" t="s">
+      <c r="B56" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="C56" s="33">
+      <c r="C56" s="16">
         <v>23385</v>
       </c>
-      <c r="D56" s="33">
+      <c r="D56" s="16">
         <v>53289</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="16">
         <v>26289</v>
       </c>
-      <c r="F56" s="33">
+      <c r="F56" s="16">
         <v>27000</v>
       </c>
-      <c r="G56" s="33">
-[...2 lines deleted...]
-      <c r="H56" s="33">
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
         <v>-46</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A57" s="32" t="s">
+      <c r="A57" s="15" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="32" t="s">
+      <c r="B57" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="C57" s="33">
+      <c r="C57" s="16">
         <v>29986</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="16">
         <v>71199</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="16">
         <v>35223</v>
       </c>
-      <c r="F57" s="33">
+      <c r="F57" s="16">
         <v>35976</v>
       </c>
-      <c r="G57" s="33">
-[...2 lines deleted...]
-      <c r="H57" s="33">
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
         <v>-81</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A58" s="32" t="s">
+      <c r="A58" s="15" t="s">
         <v>121</v>
       </c>
-      <c r="B58" s="32" t="s">
+      <c r="B58" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="C58" s="33">
+      <c r="C58" s="16">
         <v>50703</v>
       </c>
-      <c r="D58" s="33">
+      <c r="D58" s="16">
         <v>112457</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="16">
         <v>55077</v>
       </c>
-      <c r="F58" s="33">
+      <c r="F58" s="16">
         <v>57380</v>
       </c>
-      <c r="G58" s="33">
-[...2 lines deleted...]
-      <c r="H58" s="33">
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
         <v>-39</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A59" s="32" t="s">
+      <c r="A59" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="B59" s="32" t="s">
+      <c r="B59" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="C59" s="33">
+      <c r="C59" s="16">
         <v>21157</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="16">
         <v>51382</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="16">
         <v>25218</v>
       </c>
-      <c r="F59" s="33">
+      <c r="F59" s="16">
         <v>26164</v>
       </c>
-      <c r="G59" s="33">
-[...2 lines deleted...]
-      <c r="H59" s="33">
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
         <v>-26</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A60" s="32" t="s">
+      <c r="A60" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="B60" s="32" t="s">
+      <c r="B60" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="C60" s="33">
+      <c r="C60" s="16">
         <v>18675</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="16">
         <v>44384</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="16">
         <v>22248</v>
       </c>
-      <c r="F60" s="33">
+      <c r="F60" s="16">
         <v>22136</v>
       </c>
-      <c r="G60" s="33">
-[...2 lines deleted...]
-      <c r="H60" s="33">
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
         <v>-16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A61" s="32" t="s">
+      <c r="A61" s="15" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="32" t="s">
+      <c r="B61" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C61" s="33">
+      <c r="C61" s="16">
         <v>18675</v>
       </c>
-      <c r="D61" s="33">
+      <c r="D61" s="16">
         <v>44384</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="16">
         <v>22248</v>
       </c>
-      <c r="F61" s="33">
+      <c r="F61" s="16">
         <v>22136</v>
       </c>
-      <c r="G61" s="33">
-[...2 lines deleted...]
-      <c r="H61" s="33">
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
         <v>-16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A62" s="32" t="s">
+      <c r="A62" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="B62" s="32" t="s">
+      <c r="B62" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="C62" s="33">
+      <c r="C62" s="16">
         <v>35306</v>
       </c>
-      <c r="D62" s="33">
+      <c r="D62" s="16">
         <v>80407</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="16">
         <v>39455</v>
       </c>
-      <c r="F62" s="33">
+      <c r="F62" s="16">
         <v>40952</v>
       </c>
-      <c r="G62" s="33">
-[...2 lines deleted...]
-      <c r="H62" s="33">
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
         <v>-108</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A63" s="32" t="s">
+      <c r="A63" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="B63" s="32" t="s">
+      <c r="B63" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="C63" s="33">
+      <c r="C63" s="16">
         <v>15196</v>
       </c>
-      <c r="D63" s="33">
+      <c r="D63" s="16">
         <v>37266</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="16">
         <v>18143</v>
       </c>
-      <c r="F63" s="33">
+      <c r="F63" s="16">
         <v>19123</v>
       </c>
-      <c r="G63" s="33">
-[...2 lines deleted...]
-      <c r="H63" s="33">
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
         <v>-32</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A64" s="32" t="s">
+      <c r="A64" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="B64" s="32" t="s">
+      <c r="B64" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="C64" s="33">
+      <c r="C64" s="16">
         <v>15587</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="16">
         <v>33007</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="16">
         <v>16346</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="16">
         <v>16661</v>
       </c>
-      <c r="G64" s="33">
-[...2 lines deleted...]
-      <c r="H64" s="33">
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
         <v>-48</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A65" s="32" t="s">
+      <c r="A65" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="B65" s="32" t="s">
+      <c r="B65" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="C65" s="33">
+      <c r="C65" s="16">
         <v>4523</v>
       </c>
-      <c r="D65" s="33">
+      <c r="D65" s="16">
         <v>10134</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="16">
         <v>4966</v>
       </c>
-      <c r="F65" s="33">
+      <c r="F65" s="16">
         <v>5168</v>
       </c>
-      <c r="G65" s="33">
-[...2 lines deleted...]
-      <c r="H65" s="33">
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
         <v>-28</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A66" s="32" t="s">
+      <c r="A66" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="B66" s="32" t="s">
+      <c r="B66" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="C66" s="33">
+      <c r="C66" s="16">
         <v>50757</v>
       </c>
-      <c r="D66" s="33">
+      <c r="D66" s="16">
         <v>120234</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="16">
         <v>60199</v>
       </c>
-      <c r="F66" s="33">
+      <c r="F66" s="16">
         <v>60035</v>
       </c>
-      <c r="G66" s="33">
-[...2 lines deleted...]
-      <c r="H66" s="33">
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
         <v>-159</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A67" s="32" t="s">
+      <c r="A67" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="32" t="s">
+      <c r="B67" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="C67" s="33">
+      <c r="C67" s="16">
         <v>8118</v>
       </c>
-      <c r="D67" s="33">
+      <c r="D67" s="16">
         <v>19936</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="16">
         <v>10144</v>
       </c>
-      <c r="F67" s="33">
+      <c r="F67" s="16">
         <v>9792</v>
       </c>
-      <c r="G67" s="33">
-[...2 lines deleted...]
-      <c r="H67" s="33">
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
         <v>-23</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A68" s="32" t="s">
+      <c r="A68" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="B68" s="32" t="s">
+      <c r="B68" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C68" s="33">
+      <c r="C68" s="16">
         <v>7563</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="16">
         <v>17240</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="16">
         <v>8564</v>
       </c>
-      <c r="F68" s="33">
+      <c r="F68" s="16">
         <v>8676</v>
       </c>
-      <c r="G68" s="33">
-[...2 lines deleted...]
-      <c r="H68" s="33">
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
         <v>-47</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A69" s="32" t="s">
+      <c r="A69" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="B69" s="32" t="s">
+      <c r="B69" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C69" s="33">
+      <c r="C69" s="16">
         <v>11577</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="16">
         <v>26174</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="16">
         <v>13043</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="16">
         <v>13131</v>
       </c>
-      <c r="G69" s="33">
-[...2 lines deleted...]
-      <c r="H69" s="33">
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
         <v>-53</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A70" s="32" t="s">
+      <c r="A70" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="B70" s="32" t="s">
+      <c r="B70" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="33">
+      <c r="C70" s="16">
         <v>7246</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="16">
         <v>17812</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="16">
         <v>9015</v>
       </c>
-      <c r="F70" s="33">
+      <c r="F70" s="16">
         <v>8797</v>
       </c>
-      <c r="G70" s="33">
-[...2 lines deleted...]
-      <c r="H70" s="33">
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
         <v>-9</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A71" s="32" t="s">
+      <c r="A71" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="32" t="s">
+      <c r="B71" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="C71" s="33">
+      <c r="C71" s="16">
         <v>6845</v>
       </c>
-      <c r="D71" s="33">
+      <c r="D71" s="16">
         <v>16743</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="16">
         <v>8459</v>
       </c>
-      <c r="F71" s="33">
+      <c r="F71" s="16">
         <v>8284</v>
       </c>
-      <c r="G71" s="33">
-[...2 lines deleted...]
-      <c r="H71" s="33">
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
         <v>-26</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A72" s="32" t="s">
+      <c r="A72" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="32" t="s">
+      <c r="B72" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="C72" s="33">
+      <c r="C72" s="16">
         <v>5306</v>
       </c>
-      <c r="D72" s="33">
+      <c r="D72" s="16">
         <v>12590</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="16">
         <v>6066</v>
       </c>
-      <c r="F72" s="33">
+      <c r="F72" s="16">
         <v>6524</v>
       </c>
-      <c r="G72" s="33">
-[...2 lines deleted...]
-      <c r="H72" s="33">
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A73" s="32" t="s">
+      <c r="A73" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="32" t="s">
+      <c r="B73" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="C73" s="33">
+      <c r="C73" s="16">
         <v>4102</v>
       </c>
-      <c r="D73" s="33">
+      <c r="D73" s="16">
         <v>9739</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="16">
         <v>4908</v>
       </c>
-      <c r="F73" s="33">
+      <c r="F73" s="16">
         <v>4831</v>
       </c>
-      <c r="G73" s="33">
-[...2 lines deleted...]
-      <c r="H73" s="33">
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
         <v>-20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A74" s="32" t="s">
+      <c r="A74" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="32" t="s">
+      <c r="B74" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="C74" s="33">
+      <c r="C74" s="16">
         <v>13633</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D74" s="16">
         <v>33241</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E74" s="16">
         <v>16358</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="16">
         <v>16883</v>
       </c>
-      <c r="G74" s="33">
-[...2 lines deleted...]
-      <c r="H74" s="33">
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
         <v>-90</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A75" s="32" t="s">
+      <c r="A75" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="32" t="s">
+      <c r="B75" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="C75" s="33">
+      <c r="C75" s="16">
         <v>2965</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D75" s="16">
         <v>7211</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="16">
         <v>3550</v>
       </c>
-      <c r="F75" s="33">
+      <c r="F75" s="16">
         <v>3661</v>
       </c>
-      <c r="G75" s="33">
-[...2 lines deleted...]
-      <c r="H75" s="33">
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
         <v>-23</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A76" s="32" t="s">
+      <c r="A76" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="B76" s="32" t="s">
+      <c r="B76" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="C76" s="33">
+      <c r="C76" s="16">
         <v>3414</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="16">
         <v>8362</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="16">
         <v>4134</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="16">
         <v>4228</v>
       </c>
-      <c r="G76" s="33">
-[...2 lines deleted...]
-      <c r="H76" s="33">
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
         <v>-21</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A77" s="32" t="s">
+      <c r="A77" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="B77" s="32" t="s">
+      <c r="B77" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C77" s="33">
+      <c r="C77" s="16">
         <v>2488</v>
       </c>
-      <c r="D77" s="33">
+      <c r="D77" s="16">
         <v>6058</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="16">
         <v>2938</v>
       </c>
-      <c r="F77" s="33">
+      <c r="F77" s="16">
         <v>3120</v>
       </c>
-      <c r="G77" s="33">
-[...2 lines deleted...]
-      <c r="H77" s="33">
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
         <v>-9</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A78" s="32" t="s">
+      <c r="A78" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="B78" s="32" t="s">
+      <c r="B78" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="C78" s="33">
+      <c r="C78" s="16">
         <v>3856</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D78" s="16">
         <v>9347</v>
       </c>
-      <c r="E78" s="33">
+      <c r="E78" s="16">
         <v>4615</v>
       </c>
-      <c r="F78" s="33">
+      <c r="F78" s="16">
         <v>4732</v>
       </c>
-      <c r="G78" s="33">
-[...2 lines deleted...]
-      <c r="H78" s="33">
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
         <v>-29</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A79" s="32" t="s">
+      <c r="A79" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="B79" s="32" t="s">
+      <c r="B79" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="C79" s="33">
+      <c r="C79" s="16">
         <v>910</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="16">
         <v>2263</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="16">
         <v>1121</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="16">
         <v>1142</v>
       </c>
-      <c r="G79" s="33">
-[...2 lines deleted...]
-      <c r="H79" s="33">
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
         <v>-8</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A80" s="32" t="s">
+      <c r="A80" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="B80" s="32" t="s">
+      <c r="B80" s="15" t="s">
         <v>166</v>
       </c>
-      <c r="C80" s="33">
+      <c r="C80" s="16">
         <v>21159</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="16">
         <v>52300</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="16">
         <v>26061</v>
       </c>
-      <c r="F80" s="33">
+      <c r="F80" s="16">
         <v>26239</v>
       </c>
-      <c r="G80" s="33">
-[...2 lines deleted...]
-      <c r="H80" s="33">
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
         <v>-59</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A81" s="32" t="s">
+      <c r="A81" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="B81" s="32" t="s">
+      <c r="B81" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="C81" s="33">
+      <c r="C81" s="16">
         <v>3855</v>
       </c>
-      <c r="D81" s="33">
+      <c r="D81" s="16">
         <v>10290</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="16">
         <v>5162</v>
       </c>
-      <c r="F81" s="33">
+      <c r="F81" s="16">
         <v>5128</v>
       </c>
-      <c r="G81" s="33">
-[...2 lines deleted...]
-      <c r="H81" s="33">
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
         <v>-9</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A82" s="32" t="s">
+      <c r="A82" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="B82" s="32" t="s">
+      <c r="B82" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="C82" s="33">
+      <c r="C82" s="16">
         <v>5228</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="16">
         <v>12491</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="16">
         <v>6312</v>
       </c>
-      <c r="F82" s="33">
+      <c r="F82" s="16">
         <v>6179</v>
       </c>
-      <c r="G82" s="33">
-[...2 lines deleted...]
-      <c r="H82" s="33">
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
         <v>-3</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A83" s="32" t="s">
+      <c r="A83" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="B83" s="32" t="s">
+      <c r="B83" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="C83" s="33">
+      <c r="C83" s="16">
         <v>12076</v>
       </c>
-      <c r="D83" s="33">
+      <c r="D83" s="16">
         <v>29519</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="16">
         <v>14587</v>
       </c>
-      <c r="F83" s="33">
+      <c r="F83" s="16">
         <v>14932</v>
       </c>
-      <c r="G83" s="33">
-[...2 lines deleted...]
-      <c r="H83" s="33">
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
         <v>-47</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A84" s="32" t="s">
+      <c r="A84" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="B84" s="32" t="s">
+      <c r="B84" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="C84" s="33">
+      <c r="C84" s="16">
         <v>13565</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D84" s="16">
         <v>30674</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="16">
         <v>15186</v>
       </c>
-      <c r="F84" s="33">
+      <c r="F84" s="16">
         <v>15488</v>
       </c>
-      <c r="G84" s="33">
-[...2 lines deleted...]
-      <c r="H84" s="33">
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A85" s="32" t="s">
+      <c r="A85" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="B85" s="32" t="s">
+      <c r="B85" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="C85" s="33">
+      <c r="C85" s="16">
         <v>13565</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D85" s="16">
         <v>30674</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E85" s="16">
         <v>15186</v>
       </c>
-      <c r="F85" s="33">
+      <c r="F85" s="16">
         <v>15488</v>
       </c>
-      <c r="G85" s="33">
-[...2 lines deleted...]
-      <c r="H85" s="33">
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A86" s="32" t="s">
+      <c r="A86" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="B86" s="32" t="s">
+      <c r="B86" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="C86" s="33">
+      <c r="C86" s="16">
         <v>15187</v>
       </c>
-      <c r="D86" s="33">
+      <c r="D86" s="16">
         <v>33483</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="16">
         <v>16733</v>
       </c>
-      <c r="F86" s="33">
+      <c r="F86" s="16">
         <v>16750</v>
       </c>
-      <c r="G86" s="33">
-[...2 lines deleted...]
-      <c r="H86" s="33">
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
         <v>-36</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A87" s="32" t="s">
+      <c r="A87" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="B87" s="32" t="s">
+      <c r="B87" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="C87" s="33">
+      <c r="C87" s="16">
         <v>15187</v>
       </c>
-      <c r="D87" s="33">
+      <c r="D87" s="16">
         <v>33483</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="16">
         <v>16733</v>
       </c>
-      <c r="F87" s="33">
+      <c r="F87" s="16">
         <v>16750</v>
       </c>
-      <c r="G87" s="33">
-[...2 lines deleted...]
-      <c r="H87" s="33">
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
         <v>-36</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A88" s="32" t="s">
+      <c r="A88" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B88" s="32" t="s">
+      <c r="B88" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C88" s="33">
+      <c r="C88" s="16">
         <v>29339</v>
       </c>
-      <c r="D88" s="33">
+      <c r="D88" s="16">
         <v>69431</v>
       </c>
-      <c r="E88" s="33">
-[...8 lines deleted...]
-      <c r="H88" s="33">
+      <c r="E88" s="16">
+        <v>34593</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34838</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A89" s="32" t="s">
+      <c r="A89" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="B89" s="32" t="s">
+      <c r="B89" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="C89" s="33">
+      <c r="C89" s="16">
         <v>18392</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="16">
         <v>42550</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="16">
         <v>21107</v>
       </c>
-      <c r="F89" s="33">
+      <c r="F89" s="16">
         <v>21443</v>
       </c>
-      <c r="G89" s="33">
-[...2 lines deleted...]
-      <c r="H89" s="33">
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
         <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A90" s="32" t="s">
+      <c r="A90" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="B90" s="32" t="s">
+      <c r="B90" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C90" s="33">
+      <c r="C90" s="16">
         <v>10947</v>
       </c>
-      <c r="D90" s="33">
+      <c r="D90" s="16">
         <v>26881</v>
       </c>
-      <c r="E90" s="33">
-[...8 lines deleted...]
-      <c r="H90" s="33">
+      <c r="E90" s="16">
+        <v>13486</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13395</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
         <v>-9</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
-  <pageSetup paperSize="9"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{796D2BDA-859B-420B-9B70-97AF6D02353E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AAD76D3-A7AD-4F97-AD6A-53C6FF905B3A}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+      <selection pane="bottomRight" activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="17"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="H1" s="18" t="s">
+      <c r="H1" s="2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A2" s="19"/>
-[...6 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-[...2 lines deleted...]
-      <c r="D3" s="17" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="23"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="23"/>
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="24"/>
-[...3 lines deleted...]
-      <c r="H4" s="23" t="s">
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
-[...2 lines deleted...]
-      <c r="D5" s="23" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="14">
         <v>3292567</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="14">
         <v>7278819</v>
       </c>
-      <c r="E7" s="31">
-[...8 lines deleted...]
-      <c r="H7" s="31">
+      <c r="E7" s="14">
+        <v>3601902</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3676917</v>
+      </c>
+      <c r="G7" s="14">
+        <v>0</v>
+      </c>
+      <c r="H7" s="14">
         <v>-2764</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="16">
         <v>3094895</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="16">
         <v>6815010</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="16">
         <v>3371214</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="16">
         <v>3443796</v>
       </c>
-      <c r="G8" s="33">
-[...2 lines deleted...]
-      <c r="H8" s="33">
+      <c r="G8" s="16">
+        <v>0</v>
+      </c>
+      <c r="H8" s="16">
         <v>-2419</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="16">
         <v>197672</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="16">
         <v>463809</v>
       </c>
-      <c r="E9" s="33">
-[...8 lines deleted...]
-      <c r="H9" s="33">
+      <c r="E9" s="16">
+        <v>230688</v>
+      </c>
+      <c r="F9" s="16">
+        <v>233121</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
         <v>-345</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="16">
         <v>618486</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="16">
         <v>1345368</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="16">
         <v>660344</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="16">
         <v>685024</v>
       </c>
-      <c r="G10" s="33">
-[...2 lines deleted...]
-      <c r="H10" s="33">
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
         <v>-446</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="16">
         <v>41100</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="16">
         <v>94043</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="16">
         <v>45622</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="16">
         <v>48421</v>
       </c>
-      <c r="G11" s="33">
-[...2 lines deleted...]
-      <c r="H11" s="33">
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="33">
+      <c r="C12" s="16">
         <v>69904</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="16">
         <v>147545</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="16">
         <v>71578</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="16">
         <v>75967</v>
       </c>
-      <c r="G12" s="33">
-[...2 lines deleted...]
-      <c r="H12" s="33">
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
         <v>-159</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A13" s="32" t="s">
+      <c r="A13" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="33">
+      <c r="C13" s="16">
         <v>64858</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="16">
         <v>125361</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="16">
         <v>62077</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="16">
         <v>63284</v>
       </c>
-      <c r="G13" s="33">
-[...2 lines deleted...]
-      <c r="H13" s="33">
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
         <v>-50</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="16">
         <v>73767</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="16">
         <v>167006</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="16">
         <v>81518</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="16">
         <v>85488</v>
       </c>
-      <c r="G14" s="33">
-[...2 lines deleted...]
-      <c r="H14" s="33">
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
         <v>-23</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="33">
+      <c r="C15" s="16">
         <v>49435</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="16">
         <v>103811</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="16">
         <v>51035</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="16">
         <v>52776</v>
       </c>
-      <c r="G15" s="33">
-[...2 lines deleted...]
-      <c r="H15" s="33">
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="32" t="s">
+      <c r="B16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="16">
         <v>48396</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="16">
         <v>98818</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="16">
         <v>49575</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="16">
         <v>49243</v>
       </c>
-      <c r="G16" s="33">
-[...2 lines deleted...]
-      <c r="H16" s="33">
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
         <v>-109</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C17" s="16">
         <v>77844</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="16">
         <v>169367</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="16">
         <v>81798</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="16">
         <v>87569</v>
       </c>
-      <c r="G17" s="33">
-[...2 lines deleted...]
-      <c r="H17" s="33">
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
         <v>-11</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="16">
         <v>90255</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="16">
         <v>196150</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="16">
         <v>97105</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="16">
         <v>99045</v>
       </c>
-      <c r="G18" s="33">
-[...2 lines deleted...]
-      <c r="H18" s="33">
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
         <v>-48</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="16">
         <v>55004</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="16">
         <v>132810</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="16">
         <v>65380</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="16">
         <v>67430</v>
       </c>
-      <c r="G19" s="33">
-[...2 lines deleted...]
-      <c r="H19" s="33">
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="16">
         <v>47923</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="16">
         <v>110457</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="16">
         <v>54656</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="16">
         <v>55801</v>
       </c>
-      <c r="G20" s="33">
-[...2 lines deleted...]
-      <c r="H20" s="33">
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
         <v>-42</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="16">
         <v>158491</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="16">
         <v>354531</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="16">
         <v>175732</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="16">
         <v>178799</v>
       </c>
-      <c r="G21" s="33">
-[...2 lines deleted...]
-      <c r="H21" s="33">
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
         <v>-129</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="16">
         <v>81827</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="16">
         <v>187607</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="16">
         <v>93614</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="16">
         <v>93993</v>
       </c>
-      <c r="G22" s="33">
-[...2 lines deleted...]
-      <c r="H22" s="33">
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
         <v>-167</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="16">
         <v>277062</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="16">
         <v>591881</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="16">
         <v>297284</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="16">
         <v>294597</v>
       </c>
-      <c r="G23" s="33">
-[...2 lines deleted...]
-      <c r="H23" s="33">
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
         <v>-119</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="32" t="s">
+      <c r="B24" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="33">
+      <c r="C24" s="16">
         <v>32999</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="16">
         <v>76022</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="16">
         <v>37358</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="16">
         <v>38664</v>
       </c>
-      <c r="G24" s="33">
-[...2 lines deleted...]
-      <c r="H24" s="33">
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
         <v>-91</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A25" s="32" t="s">
+      <c r="A25" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="33">
+      <c r="C25" s="16">
         <v>23274</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="16">
         <v>54242</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="16">
         <v>26471</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="16">
         <v>27771</v>
       </c>
-      <c r="G25" s="33">
-[...2 lines deleted...]
-      <c r="H25" s="33">
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
         <v>-67</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A26" s="32" t="s">
+      <c r="A26" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="32" t="s">
+      <c r="B26" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="33">
+      <c r="C26" s="16">
         <v>159965</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="16">
         <v>342433</v>
       </c>
-      <c r="E26" s="33">
+      <c r="E26" s="16">
         <v>167227</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="16">
         <v>175206</v>
       </c>
-      <c r="G26" s="33">
-[...2 lines deleted...]
-      <c r="H26" s="33">
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A27" s="32" t="s">
+      <c r="A27" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="32" t="s">
+      <c r="B27" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="33">
+      <c r="C27" s="16">
         <v>33692</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D27" s="16">
         <v>77343</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="16">
         <v>38623</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="16">
         <v>38720</v>
       </c>
-      <c r="G27" s="33">
-[...2 lines deleted...]
-      <c r="H27" s="33">
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
         <v>-63</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="32" t="s">
+      <c r="B28" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C28" s="16">
         <v>46334</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="16">
         <v>109552</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="16">
         <v>55048</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="16">
         <v>54504</v>
       </c>
-      <c r="G28" s="33">
-[...2 lines deleted...]
-      <c r="H28" s="33">
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
         <v>-19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="B29" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="33">
+      <c r="C29" s="16">
         <v>33753</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D29" s="16">
         <v>76191</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="16">
         <v>38074</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="16">
         <v>38117</v>
       </c>
-      <c r="G29" s="33">
-[...2 lines deleted...]
-      <c r="H29" s="33">
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
         <v>-38</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="32" t="s">
+      <c r="B30" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="33">
+      <c r="C30" s="16">
         <v>41517</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D30" s="16">
         <v>91401</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="16">
         <v>45817</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="16">
         <v>45584</v>
       </c>
-      <c r="G30" s="33">
-[...2 lines deleted...]
-      <c r="H30" s="33">
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
         <v>-24</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A31" s="32" t="s">
+      <c r="A31" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="32" t="s">
+      <c r="B31" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="33">
+      <c r="C31" s="16">
         <v>100235</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D31" s="16">
         <v>222450</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="16">
         <v>108941</v>
       </c>
-      <c r="F31" s="33">
+      <c r="F31" s="16">
         <v>113509</v>
       </c>
-      <c r="G31" s="33">
-[...2 lines deleted...]
-      <c r="H31" s="33">
+      <c r="G31" s="16">
+        <v>0</v>
+      </c>
+      <c r="H31" s="16">
         <v>-21</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="32" t="s">
+      <c r="B32" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="33">
+      <c r="C32" s="16">
         <v>65540</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="16">
         <v>142545</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="16">
         <v>70321</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="16">
         <v>72224</v>
       </c>
-      <c r="G32" s="33">
-[...2 lines deleted...]
-      <c r="H32" s="33">
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
         <v>-100</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="32" t="s">
+      <c r="B33" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="33">
+      <c r="C33" s="16">
         <v>21708</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="16">
         <v>52131</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="16">
         <v>25977</v>
       </c>
-      <c r="F33" s="33">
+      <c r="F33" s="16">
         <v>26154</v>
       </c>
-      <c r="G33" s="33">
-[...2 lines deleted...]
-      <c r="H33" s="33">
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
         <v>-56</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C34" s="16">
         <v>49478</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="16">
         <v>115365</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="16">
         <v>56687</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="16">
         <v>58678</v>
       </c>
-      <c r="G34" s="33">
-[...2 lines deleted...]
-      <c r="H34" s="33">
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
         <v>-2</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A35" s="32" t="s">
+      <c r="A35" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="32" t="s">
+      <c r="B35" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="33">
+      <c r="C35" s="16">
         <v>57569</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D35" s="16">
         <v>138143</v>
       </c>
-      <c r="E35" s="33">
+      <c r="E35" s="16">
         <v>68635</v>
       </c>
-      <c r="F35" s="33">
+      <c r="F35" s="16">
         <v>69508</v>
       </c>
-      <c r="G35" s="33">
-[...2 lines deleted...]
-      <c r="H35" s="33">
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
         <v>-87</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A36" s="32" t="s">
+      <c r="A36" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B36" s="32" t="s">
+      <c r="B36" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="33">
+      <c r="C36" s="16">
         <v>98520</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="16">
         <v>224710</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="16">
         <v>110233</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="16">
         <v>114477</v>
       </c>
-      <c r="G36" s="33">
-[...2 lines deleted...]
-      <c r="H36" s="33">
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
         <v>-85</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A37" s="32" t="s">
+      <c r="A37" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="32" t="s">
+      <c r="B37" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="C37" s="33">
+      <c r="C37" s="16">
         <v>119822</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D37" s="16">
         <v>250885</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="16">
         <v>125755</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="16">
         <v>125130</v>
       </c>
-      <c r="G37" s="33">
-[...2 lines deleted...]
-      <c r="H37" s="33">
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
         <v>-109</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A38" s="32" t="s">
+      <c r="A38" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="32" t="s">
+      <c r="B38" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C38" s="33">
+      <c r="C38" s="16">
         <v>152272</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D38" s="16">
         <v>341164</v>
       </c>
-      <c r="E38" s="33">
+      <c r="E38" s="16">
         <v>167005</v>
       </c>
-      <c r="F38" s="33">
+      <c r="F38" s="16">
         <v>174159</v>
       </c>
-      <c r="G38" s="33">
-[...2 lines deleted...]
-      <c r="H38" s="33">
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
         <v>-143</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A39" s="32" t="s">
+      <c r="A39" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="32" t="s">
+      <c r="B39" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="33">
+      <c r="C39" s="16">
         <v>38998</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D39" s="16">
         <v>75581</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="16">
         <v>38259</v>
       </c>
-      <c r="F39" s="33">
+      <c r="F39" s="16">
         <v>37322</v>
       </c>
-      <c r="G39" s="33">
-[...2 lines deleted...]
-      <c r="H39" s="33">
+      <c r="G39" s="16">
+        <v>0</v>
+      </c>
+      <c r="H39" s="16">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A40" s="32" t="s">
+      <c r="A40" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="B40" s="32" t="s">
+      <c r="B40" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="33">
+      <c r="C40" s="16">
         <v>67117</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="16">
         <v>139424</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="16">
         <v>69077</v>
       </c>
-      <c r="F40" s="33">
+      <c r="F40" s="16">
         <v>70347</v>
       </c>
-      <c r="G40" s="33">
-[...2 lines deleted...]
-      <c r="H40" s="33">
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A41" s="32" t="s">
+      <c r="A41" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="B41" s="32" t="s">
+      <c r="B41" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="C41" s="33">
+      <c r="C41" s="16">
         <v>62213</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="16">
         <v>139723</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="16">
         <v>68435</v>
       </c>
-      <c r="F41" s="33">
+      <c r="F41" s="16">
         <v>71288</v>
       </c>
-      <c r="G41" s="33">
-[...2 lines deleted...]
-      <c r="H41" s="33">
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
         <v>-201</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A42" s="32" t="s">
+      <c r="A42" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="32" t="s">
+      <c r="B42" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C42" s="16">
         <v>68145</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="16">
         <v>147062</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="16">
         <v>73958</v>
       </c>
-      <c r="F42" s="33">
+      <c r="F42" s="16">
         <v>73104</v>
       </c>
-      <c r="G42" s="33">
-[...2 lines deleted...]
-      <c r="H42" s="33">
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A43" s="32" t="s">
+      <c r="A43" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="32" t="s">
+      <c r="B43" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="C43" s="33">
+      <c r="C43" s="16">
         <v>34034</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="16">
         <v>74884</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="16">
         <v>36684</v>
       </c>
-      <c r="F43" s="33">
+      <c r="F43" s="16">
         <v>38200</v>
       </c>
-      <c r="G43" s="33">
-[...2 lines deleted...]
-      <c r="H43" s="33">
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
         <v>-89</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A44" s="32" t="s">
+      <c r="A44" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="B44" s="32" t="s">
+      <c r="B44" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="C44" s="33">
+      <c r="C44" s="16">
         <v>41083</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="16">
         <v>83851</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="16">
         <v>42969</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="16">
         <v>40882</v>
       </c>
-      <c r="G44" s="33">
-[...2 lines deleted...]
-      <c r="H44" s="33">
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
         <v>298</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A45" s="32" t="s">
+      <c r="A45" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B45" s="32" t="s">
+      <c r="B45" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="33">
+      <c r="C45" s="16">
         <v>75493</v>
       </c>
-      <c r="D45" s="33">
+      <c r="D45" s="16">
         <v>164333</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="16">
         <v>80940</v>
       </c>
-      <c r="F45" s="33">
+      <c r="F45" s="16">
         <v>83393</v>
       </c>
-      <c r="G45" s="33">
-[...2 lines deleted...]
-      <c r="H45" s="33">
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
         <v>-158</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A46" s="32" t="s">
+      <c r="A46" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B46" s="32" t="s">
+      <c r="B46" s="15" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="33">
+      <c r="C46" s="16">
         <v>31317</v>
       </c>
-      <c r="D46" s="33">
+      <c r="D46" s="16">
         <v>73054</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="16">
         <v>35850</v>
       </c>
-      <c r="F46" s="33">
+      <c r="F46" s="16">
         <v>37204</v>
       </c>
-      <c r="G46" s="33">
-[...2 lines deleted...]
-      <c r="H46" s="33">
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A47" s="32" t="s">
+      <c r="A47" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="B47" s="32" t="s">
+      <c r="B47" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="33">
+      <c r="C47" s="16">
         <v>63971</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="16">
         <v>146958</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="16">
         <v>72582</v>
       </c>
-      <c r="F47" s="33">
+      <c r="F47" s="16">
         <v>74376</v>
       </c>
-      <c r="G47" s="33">
-[...2 lines deleted...]
-      <c r="H47" s="33">
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
         <v>-79</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A48" s="32" t="s">
+      <c r="A48" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="B48" s="32" t="s">
+      <c r="B48" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="C48" s="33">
+      <c r="C48" s="16">
         <v>28228</v>
       </c>
-      <c r="D48" s="33">
+      <c r="D48" s="16">
         <v>64115</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="16">
         <v>31307</v>
       </c>
-      <c r="F48" s="33">
+      <c r="F48" s="16">
         <v>32808</v>
       </c>
-      <c r="G48" s="33">
-[...2 lines deleted...]
-      <c r="H48" s="33">
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
         <v>-34</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A49" s="32" t="s">
+      <c r="A49" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="B49" s="32" t="s">
+      <c r="B49" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="C49" s="33">
+      <c r="C49" s="16">
         <v>43566</v>
       </c>
-      <c r="D49" s="33">
+      <c r="D49" s="16">
         <v>93143</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="16">
         <v>47577</v>
       </c>
-      <c r="F49" s="33">
+      <c r="F49" s="16">
         <v>45566</v>
       </c>
-      <c r="G49" s="33">
-[...2 lines deleted...]
-      <c r="H49" s="33">
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
         <v>-78</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A50" s="32" t="s">
+      <c r="A50" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="32" t="s">
+      <c r="B50" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C50" s="33">
+      <c r="C50" s="16">
         <v>53720</v>
       </c>
-      <c r="D50" s="33">
+      <c r="D50" s="16">
         <v>112878</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="16">
         <v>55056</v>
       </c>
-      <c r="F50" s="33">
+      <c r="F50" s="16">
         <v>57822</v>
       </c>
-      <c r="G50" s="33">
-[...2 lines deleted...]
-      <c r="H50" s="33">
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
         <v>-25</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A51" s="32" t="s">
+      <c r="A51" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="B51" s="32" t="s">
+      <c r="B51" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="C51" s="33">
+      <c r="C51" s="16">
         <v>63218</v>
       </c>
-      <c r="D51" s="33">
+      <c r="D51" s="16">
         <v>140435</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="16">
         <v>70339</v>
       </c>
-      <c r="F51" s="33">
+      <c r="F51" s="16">
         <v>70096</v>
       </c>
-      <c r="G51" s="33">
-[...2 lines deleted...]
-      <c r="H51" s="33">
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
         <v>-113</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A52" s="32" t="s">
+      <c r="A52" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="32" t="s">
+      <c r="B52" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="C52" s="33">
+      <c r="C52" s="16">
         <v>26358</v>
       </c>
-      <c r="D52" s="33">
+      <c r="D52" s="16">
         <v>60370</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="16">
         <v>29689</v>
       </c>
-      <c r="F52" s="33">
+      <c r="F52" s="16">
         <v>30681</v>
       </c>
-      <c r="G52" s="33">
-[...2 lines deleted...]
-      <c r="H52" s="33">
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
         <v>-14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A53" s="32" t="s">
+      <c r="A53" s="15" t="s">
         <v>111</v>
       </c>
-      <c r="B53" s="32" t="s">
+      <c r="B53" s="15" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="33">
+      <c r="C53" s="16">
         <v>45491</v>
       </c>
-      <c r="D53" s="33">
+      <c r="D53" s="16">
         <v>98996</v>
       </c>
-      <c r="E53" s="33">
+      <c r="E53" s="16">
         <v>49151</v>
       </c>
-      <c r="F53" s="33">
+      <c r="F53" s="16">
         <v>49845</v>
       </c>
-      <c r="G53" s="33">
-[...2 lines deleted...]
-      <c r="H53" s="33">
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
         <v>-98</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A54" s="32" t="s">
+      <c r="A54" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="B54" s="32" t="s">
+      <c r="B54" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="C54" s="33">
+      <c r="C54" s="16">
         <v>21407</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="16">
         <v>47600</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="16">
         <v>23661</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F54" s="16">
         <v>23939</v>
       </c>
-      <c r="G54" s="33">
-[...2 lines deleted...]
-      <c r="H54" s="33">
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
         <v>-20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A55" s="32" t="s">
+      <c r="A55" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="B55" s="32" t="s">
+      <c r="B55" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="C55" s="33">
+      <c r="C55" s="16">
         <v>32749</v>
       </c>
-      <c r="D55" s="33">
+      <c r="D55" s="16">
         <v>70498</v>
       </c>
-      <c r="E55" s="33">
+      <c r="E55" s="16">
         <v>34837</v>
       </c>
-      <c r="F55" s="33">
+      <c r="F55" s="16">
         <v>35661</v>
       </c>
-      <c r="G55" s="33">
-[...2 lines deleted...]
-      <c r="H55" s="33">
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
         <v>-73</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A56" s="32" t="s">
+      <c r="A56" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="B56" s="32" t="s">
+      <c r="B56" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="C56" s="33">
+      <c r="C56" s="16">
         <v>23365</v>
       </c>
-      <c r="D56" s="33">
+      <c r="D56" s="16">
         <v>53231</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="16">
         <v>26254</v>
       </c>
-      <c r="F56" s="33">
+      <c r="F56" s="16">
         <v>26977</v>
       </c>
-      <c r="G56" s="33">
-[...2 lines deleted...]
-      <c r="H56" s="33">
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
         <v>-58</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A57" s="32" t="s">
+      <c r="A57" s="15" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="32" t="s">
+      <c r="B57" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="C57" s="33">
+      <c r="C57" s="16">
         <v>29999</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="16">
         <v>71136</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="16">
         <v>35200</v>
       </c>
-      <c r="F57" s="33">
+      <c r="F57" s="16">
         <v>35936</v>
       </c>
-      <c r="G57" s="33">
-[...2 lines deleted...]
-      <c r="H57" s="33">
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
         <v>-63</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A58" s="32" t="s">
+      <c r="A58" s="15" t="s">
         <v>121</v>
       </c>
-      <c r="B58" s="32" t="s">
+      <c r="B58" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="C58" s="33">
+      <c r="C58" s="16">
         <v>50727</v>
       </c>
-      <c r="D58" s="33">
+      <c r="D58" s="16">
         <v>112453</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="16">
         <v>55052</v>
       </c>
-      <c r="F58" s="33">
+      <c r="F58" s="16">
         <v>57401</v>
       </c>
-      <c r="G58" s="33">
-[...2 lines deleted...]
-      <c r="H58" s="33">
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
         <v>-4</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A59" s="32" t="s">
+      <c r="A59" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="B59" s="32" t="s">
+      <c r="B59" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="C59" s="33">
+      <c r="C59" s="16">
         <v>21152</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="16">
         <v>51321</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="16">
         <v>25191</v>
       </c>
-      <c r="F59" s="33">
+      <c r="F59" s="16">
         <v>26130</v>
       </c>
-      <c r="G59" s="33">
-[...2 lines deleted...]
-      <c r="H59" s="33">
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
         <v>-61</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A60" s="32" t="s">
+      <c r="A60" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="B60" s="32" t="s">
+      <c r="B60" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="C60" s="33">
+      <c r="C60" s="16">
         <v>18696</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="16">
         <v>44381</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="16">
         <v>22253</v>
       </c>
-      <c r="F60" s="33">
+      <c r="F60" s="16">
         <v>22128</v>
       </c>
-      <c r="G60" s="33">
-[...2 lines deleted...]
-      <c r="H60" s="33">
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
         <v>-3</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A61" s="32" t="s">
+      <c r="A61" s="15" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="32" t="s">
+      <c r="B61" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C61" s="33">
+      <c r="C61" s="16">
         <v>18696</v>
       </c>
-      <c r="D61" s="33">
+      <c r="D61" s="16">
         <v>44381</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="16">
         <v>22253</v>
       </c>
-      <c r="F61" s="33">
+      <c r="F61" s="16">
         <v>22128</v>
       </c>
-      <c r="G61" s="33">
-[...2 lines deleted...]
-      <c r="H61" s="33">
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
         <v>-3</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A62" s="32" t="s">
+      <c r="A62" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="B62" s="32" t="s">
+      <c r="B62" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="C62" s="33">
+      <c r="C62" s="16">
         <v>35303</v>
       </c>
-      <c r="D62" s="33">
+      <c r="D62" s="16">
         <v>80361</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="16">
         <v>39439</v>
       </c>
-      <c r="F62" s="33">
+      <c r="F62" s="16">
         <v>40922</v>
       </c>
-      <c r="G62" s="33">
-[...2 lines deleted...]
-      <c r="H62" s="33">
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
         <v>-46</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A63" s="32" t="s">
+      <c r="A63" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="B63" s="32" t="s">
+      <c r="B63" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="C63" s="33">
+      <c r="C63" s="16">
         <v>15195</v>
       </c>
-      <c r="D63" s="33">
+      <c r="D63" s="16">
         <v>37252</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="16">
         <v>18132</v>
       </c>
-      <c r="F63" s="33">
+      <c r="F63" s="16">
         <v>19120</v>
       </c>
-      <c r="G63" s="33">
-[...2 lines deleted...]
-      <c r="H63" s="33">
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
         <v>-14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A64" s="32" t="s">
+      <c r="A64" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="B64" s="32" t="s">
+      <c r="B64" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="C64" s="33">
+      <c r="C64" s="16">
         <v>15587</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="16">
         <v>32993</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="16">
         <v>16348</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="16">
         <v>16645</v>
       </c>
-      <c r="G64" s="33">
-[...2 lines deleted...]
-      <c r="H64" s="33">
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
         <v>-14</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A65" s="32" t="s">
+      <c r="A65" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="B65" s="32" t="s">
+      <c r="B65" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="C65" s="33">
+      <c r="C65" s="16">
         <v>4521</v>
       </c>
-      <c r="D65" s="33">
+      <c r="D65" s="16">
         <v>10116</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="16">
         <v>4959</v>
       </c>
-      <c r="F65" s="33">
+      <c r="F65" s="16">
         <v>5157</v>
       </c>
-      <c r="G65" s="33">
-[...2 lines deleted...]
-      <c r="H65" s="33">
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
         <v>-18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A66" s="32" t="s">
+      <c r="A66" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="B66" s="32" t="s">
+      <c r="B66" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="C66" s="33">
+      <c r="C66" s="16">
         <v>50785</v>
       </c>
-      <c r="D66" s="33">
+      <c r="D66" s="16">
         <v>120099</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="16">
         <v>60149</v>
       </c>
-      <c r="F66" s="33">
+      <c r="F66" s="16">
         <v>59950</v>
       </c>
-      <c r="G66" s="33">
-[...2 lines deleted...]
-      <c r="H66" s="33">
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
         <v>-135</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A67" s="32" t="s">
+      <c r="A67" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="32" t="s">
+      <c r="B67" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="C67" s="33">
+      <c r="C67" s="16">
         <v>8124</v>
       </c>
-      <c r="D67" s="33">
+      <c r="D67" s="16">
         <v>19921</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="16">
         <v>10146</v>
       </c>
-      <c r="F67" s="33">
+      <c r="F67" s="16">
         <v>9775</v>
       </c>
-      <c r="G67" s="33">
-[...2 lines deleted...]
-      <c r="H67" s="33">
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
         <v>-15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A68" s="32" t="s">
+      <c r="A68" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="B68" s="32" t="s">
+      <c r="B68" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C68" s="33">
+      <c r="C68" s="16">
         <v>7582</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="16">
         <v>17236</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="16">
         <v>8567</v>
       </c>
-      <c r="F68" s="33">
+      <c r="F68" s="16">
         <v>8669</v>
       </c>
-      <c r="G68" s="33">
-[...2 lines deleted...]
-      <c r="H68" s="33">
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
         <v>-4</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A69" s="32" t="s">
+      <c r="A69" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="B69" s="32" t="s">
+      <c r="B69" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C69" s="33">
+      <c r="C69" s="16">
         <v>11578</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="16">
         <v>26147</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="16">
         <v>13029</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="16">
         <v>13118</v>
       </c>
-      <c r="G69" s="33">
-[...2 lines deleted...]
-      <c r="H69" s="33">
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
         <v>-27</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A70" s="32" t="s">
+      <c r="A70" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="B70" s="32" t="s">
+      <c r="B70" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="33">
+      <c r="C70" s="16">
         <v>7261</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="16">
         <v>17814</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="16">
         <v>9023</v>
       </c>
-      <c r="F70" s="33">
+      <c r="F70" s="16">
         <v>8791</v>
       </c>
-      <c r="G70" s="33">
-[...2 lines deleted...]
-      <c r="H70" s="33">
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A71" s="32" t="s">
+      <c r="A71" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="32" t="s">
+      <c r="B71" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="C71" s="33">
+      <c r="C71" s="16">
         <v>6846</v>
       </c>
-      <c r="D71" s="33">
+      <c r="D71" s="16">
         <v>16715</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="16">
         <v>8451</v>
       </c>
-      <c r="F71" s="33">
+      <c r="F71" s="16">
         <v>8264</v>
       </c>
-      <c r="G71" s="33">
-[...2 lines deleted...]
-      <c r="H71" s="33">
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
         <v>-28</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A72" s="32" t="s">
+      <c r="A72" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="32" t="s">
+      <c r="B72" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="C72" s="33">
+      <c r="C72" s="16">
         <v>5297</v>
       </c>
-      <c r="D72" s="33">
+      <c r="D72" s="16">
         <v>12556</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="16">
         <v>6047</v>
       </c>
-      <c r="F72" s="33">
+      <c r="F72" s="16">
         <v>6509</v>
       </c>
-      <c r="G72" s="33">
-[...2 lines deleted...]
-      <c r="H72" s="33">
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
         <v>-34</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A73" s="32" t="s">
+      <c r="A73" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="32" t="s">
+      <c r="B73" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="C73" s="33">
+      <c r="C73" s="16">
         <v>4097</v>
       </c>
-      <c r="D73" s="33">
+      <c r="D73" s="16">
         <v>9710</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="16">
         <v>4886</v>
       </c>
-      <c r="F73" s="33">
+      <c r="F73" s="16">
         <v>4824</v>
       </c>
-      <c r="G73" s="33">
-[...2 lines deleted...]
-      <c r="H73" s="33">
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
         <v>-29</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A74" s="32" t="s">
+      <c r="A74" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="32" t="s">
+      <c r="B74" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="C74" s="33">
+      <c r="C74" s="16">
         <v>13648</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D74" s="16">
         <v>33210</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E74" s="16">
         <v>16338</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="16">
         <v>16872</v>
       </c>
-      <c r="G74" s="33">
-[...2 lines deleted...]
-      <c r="H74" s="33">
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A75" s="32" t="s">
+      <c r="A75" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="32" t="s">
+      <c r="B75" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="C75" s="33">
+      <c r="C75" s="16">
         <v>2972</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D75" s="16">
         <v>7212</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="16">
         <v>3549</v>
       </c>
-      <c r="F75" s="33">
+      <c r="F75" s="16">
         <v>3663</v>
       </c>
-      <c r="G75" s="33">
-[...2 lines deleted...]
-      <c r="H75" s="33">
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A76" s="32" t="s">
+      <c r="A76" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="B76" s="32" t="s">
+      <c r="B76" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="C76" s="33">
+      <c r="C76" s="16">
         <v>3416</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="16">
         <v>8362</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="16">
         <v>4131</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="16">
         <v>4231</v>
       </c>
-      <c r="G76" s="33">
-[...2 lines deleted...]
-      <c r="H76" s="33">
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A77" s="32" t="s">
+      <c r="A77" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="B77" s="32" t="s">
+      <c r="B77" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C77" s="33">
+      <c r="C77" s="16">
         <v>2494</v>
       </c>
-      <c r="D77" s="33">
+      <c r="D77" s="16">
         <v>6056</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="16">
         <v>2936</v>
       </c>
-      <c r="F77" s="33">
+      <c r="F77" s="16">
         <v>3120</v>
       </c>
-      <c r="G77" s="33">
-[...2 lines deleted...]
-      <c r="H77" s="33">
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
         <v>-2</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A78" s="32" t="s">
+      <c r="A78" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="B78" s="32" t="s">
+      <c r="B78" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="C78" s="33">
+      <c r="C78" s="16">
         <v>3856</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D78" s="16">
         <v>9324</v>
       </c>
-      <c r="E78" s="33">
+      <c r="E78" s="16">
         <v>4605</v>
       </c>
-      <c r="F78" s="33">
+      <c r="F78" s="16">
         <v>4719</v>
       </c>
-      <c r="G78" s="33">
-[...2 lines deleted...]
-      <c r="H78" s="33">
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
         <v>-23</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A79" s="32" t="s">
+      <c r="A79" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="B79" s="32" t="s">
+      <c r="B79" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="C79" s="33">
+      <c r="C79" s="16">
         <v>910</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="16">
         <v>2256</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="16">
         <v>1117</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="16">
         <v>1139</v>
       </c>
-      <c r="G79" s="33">
-[...2 lines deleted...]
-      <c r="H79" s="33">
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
         <v>-7</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A80" s="32" t="s">
+      <c r="A80" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="B80" s="32" t="s">
+      <c r="B80" s="15" t="s">
         <v>166</v>
       </c>
-      <c r="C80" s="33">
+      <c r="C80" s="16">
         <v>21169</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="16">
         <v>52280</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="16">
         <v>26049</v>
       </c>
-      <c r="F80" s="33">
+      <c r="F80" s="16">
         <v>26231</v>
       </c>
-      <c r="G80" s="33">
-[...2 lines deleted...]
-      <c r="H80" s="33">
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
         <v>-20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A81" s="32" t="s">
+      <c r="A81" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="B81" s="32" t="s">
+      <c r="B81" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="C81" s="33">
+      <c r="C81" s="16">
         <v>3857</v>
       </c>
-      <c r="D81" s="33">
+      <c r="D81" s="16">
         <v>10279</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="16">
         <v>5159</v>
       </c>
-      <c r="F81" s="33">
+      <c r="F81" s="16">
         <v>5120</v>
       </c>
-      <c r="G81" s="33">
-[...2 lines deleted...]
-      <c r="H81" s="33">
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
         <v>-11</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A82" s="32" t="s">
+      <c r="A82" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="B82" s="32" t="s">
+      <c r="B82" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="C82" s="33">
+      <c r="C82" s="16">
         <v>5219</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="16">
         <v>12481</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="16">
         <v>6304</v>
       </c>
-      <c r="F82" s="33">
+      <c r="F82" s="16">
         <v>6177</v>
       </c>
-      <c r="G82" s="33">
-[...2 lines deleted...]
-      <c r="H82" s="33">
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A83" s="32" t="s">
+      <c r="A83" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="B83" s="32" t="s">
+      <c r="B83" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="C83" s="33">
+      <c r="C83" s="16">
         <v>12093</v>
       </c>
-      <c r="D83" s="33">
+      <c r="D83" s="16">
         <v>29520</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="16">
         <v>14586</v>
       </c>
-      <c r="F83" s="33">
+      <c r="F83" s="16">
         <v>14934</v>
       </c>
-      <c r="G83" s="33">
-[...2 lines deleted...]
-      <c r="H83" s="33">
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A84" s="32" t="s">
+      <c r="A84" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="B84" s="32" t="s">
+      <c r="B84" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="C84" s="33">
+      <c r="C84" s="16">
         <v>13554</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D84" s="16">
         <v>30624</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="16">
         <v>15165</v>
       </c>
-      <c r="F84" s="33">
+      <c r="F84" s="16">
         <v>15459</v>
       </c>
-      <c r="G84" s="33">
-[...2 lines deleted...]
-      <c r="H84" s="33">
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
         <v>-50</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A85" s="32" t="s">
+      <c r="A85" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="B85" s="32" t="s">
+      <c r="B85" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="C85" s="33">
+      <c r="C85" s="16">
         <v>13554</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D85" s="16">
         <v>30624</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E85" s="16">
         <v>15165</v>
       </c>
-      <c r="F85" s="33">
+      <c r="F85" s="16">
         <v>15459</v>
       </c>
-      <c r="G85" s="33">
-[...2 lines deleted...]
-      <c r="H85" s="33">
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
         <v>-50</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A86" s="32" t="s">
+      <c r="A86" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="B86" s="32" t="s">
+      <c r="B86" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="C86" s="33">
+      <c r="C86" s="16">
         <v>15184</v>
       </c>
-      <c r="D86" s="33">
+      <c r="D86" s="16">
         <v>33489</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="16">
         <v>16723</v>
       </c>
-      <c r="F86" s="33">
+      <c r="F86" s="16">
         <v>16766</v>
       </c>
-      <c r="G86" s="33">
-[...2 lines deleted...]
-      <c r="H86" s="33">
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A87" s="32" t="s">
+      <c r="A87" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="B87" s="32" t="s">
+      <c r="B87" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="C87" s="33">
+      <c r="C87" s="16">
         <v>15184</v>
       </c>
-      <c r="D87" s="33">
+      <c r="D87" s="16">
         <v>33489</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="16">
         <v>16723</v>
       </c>
-      <c r="F87" s="33">
+      <c r="F87" s="16">
         <v>16766</v>
       </c>
-      <c r="G87" s="33">
-[...2 lines deleted...]
-      <c r="H87" s="33">
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
         <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A88" s="32" t="s">
+      <c r="A88" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B88" s="32" t="s">
+      <c r="B88" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C88" s="33">
+      <c r="C88" s="16">
         <v>29333</v>
       </c>
-      <c r="D88" s="33">
+      <c r="D88" s="16">
         <v>69365</v>
       </c>
-      <c r="E88" s="33">
-[...8 lines deleted...]
-      <c r="H88" s="33">
+      <c r="E88" s="16">
+        <v>34572</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34793</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
         <v>-66</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A89" s="32" t="s">
+      <c r="A89" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="B89" s="32" t="s">
+      <c r="B89" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="C89" s="33">
+      <c r="C89" s="16">
         <v>18383</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="16">
         <v>42499</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="16">
         <v>21094</v>
       </c>
-      <c r="F89" s="33">
+      <c r="F89" s="16">
         <v>21405</v>
       </c>
-      <c r="G89" s="33">
-[...2 lines deleted...]
-      <c r="H89" s="33">
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
         <v>-51</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A90" s="32" t="s">
+      <c r="A90" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="B90" s="32" t="s">
+      <c r="B90" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C90" s="33">
+      <c r="C90" s="16">
         <v>10950</v>
       </c>
-      <c r="D90" s="33">
+      <c r="D90" s="16">
         <v>26866</v>
       </c>
-      <c r="E90" s="33">
-[...8 lines deleted...]
-      <c r="H90" s="33">
+      <c r="E90" s="16">
+        <v>13478</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13388</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
         <v>-15</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B81FE116-9494-4A48-8E34-9EF23B1ABF95}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A4A0CC0-C4B2-4632-A8C1-E3BFF4A3E013}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C7" sqref="C7"/>
+      <selection pane="bottomRight" activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="17"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="H1" s="18" t="s">
+      <c r="H1" s="2" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A2" s="19"/>
-[...6 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-[...2 lines deleted...]
-      <c r="D3" s="17" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="23"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="23"/>
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="24"/>
-[...3 lines deleted...]
-      <c r="H4" s="23" t="s">
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
-[...2 lines deleted...]
-      <c r="D5" s="23" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="14">
         <v>3307888</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="14">
         <v>7284957</v>
       </c>
-      <c r="E7" s="31">
-[...5 lines deleted...]
-      <c r="G7" s="31">
+      <c r="E7" s="14">
+        <v>3604400</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3680555</v>
+      </c>
+      <c r="G7" s="14">
         <v>2</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="14">
         <v>6138</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="16">
         <v>3109751</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="16">
         <v>6821811</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="16">
         <v>3374004</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="16">
         <v>3447805</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="16">
         <v>2</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H8" s="16">
         <v>6801</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="16">
         <v>198137</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="16">
         <v>463146</v>
       </c>
-      <c r="E9" s="33">
-[...8 lines deleted...]
-      <c r="H9" s="33">
+      <c r="E9" s="16">
+        <v>230396</v>
+      </c>
+      <c r="F9" s="16">
+        <v>232750</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
         <v>-663</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="16">
         <v>622332</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="16">
         <v>1348630</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="16">
         <v>661817</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="16">
         <v>686813</v>
       </c>
-      <c r="G10" s="33">
-[...2 lines deleted...]
-      <c r="H10" s="33">
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
         <v>3262</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="16">
         <v>41345</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="16">
         <v>94203</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="16">
         <v>45667</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="16">
         <v>48536</v>
       </c>
-      <c r="G11" s="33">
-[...2 lines deleted...]
-      <c r="H11" s="33">
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="33">
+      <c r="C12" s="16">
         <v>70346</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="16">
         <v>147836</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="16">
         <v>71731</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="16">
         <v>76105</v>
       </c>
-      <c r="G12" s="33">
-[...2 lines deleted...]
-      <c r="H12" s="33">
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
         <v>291</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A13" s="32" t="s">
+      <c r="A13" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="33">
+      <c r="C13" s="16">
         <v>65418</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="16">
         <v>125954</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="16">
         <v>62343</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="16">
         <v>63611</v>
       </c>
-      <c r="G13" s="33">
-[...2 lines deleted...]
-      <c r="H13" s="33">
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
         <v>593</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="16">
         <v>74217</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="16">
         <v>167332</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="16">
         <v>81630</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="16">
         <v>85702</v>
       </c>
-      <c r="G14" s="33">
-[...2 lines deleted...]
-      <c r="H14" s="33">
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
         <v>326</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="33">
+      <c r="C15" s="16">
         <v>49713</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="16">
         <v>103993</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="16">
         <v>51073</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="16">
         <v>52920</v>
       </c>
-      <c r="G15" s="33">
-[...2 lines deleted...]
-      <c r="H15" s="33">
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
         <v>182</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="32" t="s">
+      <c r="B16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="16">
         <v>48566</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="16">
         <v>98883</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="16">
         <v>49577</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="16">
         <v>49306</v>
       </c>
-      <c r="G16" s="33">
-[...2 lines deleted...]
-      <c r="H16" s="33">
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C17" s="16">
         <v>78444</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="16">
         <v>170000</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="16">
         <v>82084</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="16">
         <v>87916</v>
       </c>
-      <c r="G17" s="33">
-[...2 lines deleted...]
-      <c r="H17" s="33">
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
         <v>633</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="16">
         <v>90894</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="16">
         <v>196784</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="16">
         <v>97482</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="16">
         <v>99302</v>
       </c>
-      <c r="G18" s="33">
-[...2 lines deleted...]
-      <c r="H18" s="33">
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
         <v>634</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="16">
         <v>55318</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="16">
         <v>133138</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="16">
         <v>65530</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="16">
         <v>67608</v>
       </c>
-      <c r="G19" s="33">
-[...2 lines deleted...]
-      <c r="H19" s="33">
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
         <v>328</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="16">
         <v>48071</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="16">
         <v>110507</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="16">
         <v>54700</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="16">
         <v>55807</v>
       </c>
-      <c r="G20" s="33">
-[...2 lines deleted...]
-      <c r="H20" s="33">
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="16">
         <v>159223</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="16">
         <v>354843</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="16">
         <v>175793</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="16">
         <v>179049</v>
       </c>
-      <c r="G21" s="33">
+      <c r="G21" s="16">
         <v>1</v>
       </c>
-      <c r="H21" s="33">
+      <c r="H21" s="16">
         <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="16">
         <v>82019</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="16">
         <v>187375</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="16">
         <v>93443</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="16">
         <v>93932</v>
       </c>
-      <c r="G22" s="33">
-[...2 lines deleted...]
-      <c r="H22" s="33">
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
         <v>-232</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="16">
         <v>279035</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="16">
         <v>593256</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="16">
         <v>298076</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="16">
         <v>295180</v>
       </c>
-      <c r="G23" s="33">
-[...2 lines deleted...]
-      <c r="H23" s="33">
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
         <v>1375</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="32" t="s">
+      <c r="B24" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="33">
+      <c r="C24" s="16">
         <v>33069</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="16">
         <v>75890</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="16">
         <v>37277</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="16">
         <v>38613</v>
       </c>
-      <c r="G24" s="33">
-[...2 lines deleted...]
-      <c r="H24" s="33">
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
         <v>-132</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A25" s="32" t="s">
+      <c r="A25" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="33">
+      <c r="C25" s="16">
         <v>23317</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="16">
         <v>54093</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="16">
         <v>26407</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="16">
         <v>27686</v>
       </c>
-      <c r="G25" s="33">
-[...2 lines deleted...]
-      <c r="H25" s="33">
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
         <v>-149</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A26" s="32" t="s">
+      <c r="A26" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="32" t="s">
+      <c r="B26" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="33">
+      <c r="C26" s="16">
         <v>160668</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="16">
         <v>342828</v>
       </c>
-      <c r="E26" s="33">
+      <c r="E26" s="16">
         <v>167347</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="16">
         <v>175481</v>
       </c>
-      <c r="G26" s="33">
-[...2 lines deleted...]
-      <c r="H26" s="33">
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
         <v>395</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A27" s="32" t="s">
+      <c r="A27" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="32" t="s">
+      <c r="B27" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="33">
+      <c r="C27" s="16">
         <v>33717</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D27" s="16">
         <v>77260</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="16">
         <v>38561</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="16">
         <v>38699</v>
       </c>
-      <c r="G27" s="33">
-[...2 lines deleted...]
-      <c r="H27" s="33">
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
         <v>-83</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="32" t="s">
+      <c r="B28" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C28" s="16">
         <v>46453</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="16">
         <v>109522</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="16">
         <v>55024</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="16">
         <v>54498</v>
       </c>
-      <c r="G28" s="33">
-[...2 lines deleted...]
-      <c r="H28" s="33">
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
         <v>-30</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="B29" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="33">
+      <c r="C29" s="16">
         <v>33870</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D29" s="16">
         <v>76135</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="16">
         <v>38034</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="16">
         <v>38101</v>
       </c>
-      <c r="G29" s="33">
-[...2 lines deleted...]
-      <c r="H29" s="33">
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
         <v>-56</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="32" t="s">
+      <c r="B30" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="33">
+      <c r="C30" s="16">
         <v>41551</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D30" s="16">
         <v>91335</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="16">
         <v>45750</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="16">
         <v>45585</v>
       </c>
-      <c r="G30" s="33">
-[...2 lines deleted...]
-      <c r="H30" s="33">
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
         <v>-66</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A31" s="32" t="s">
+      <c r="A31" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="32" t="s">
+      <c r="B31" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="33">
+      <c r="C31" s="16">
         <v>100635</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D31" s="16">
         <v>222530</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="16">
         <v>108903</v>
       </c>
-      <c r="F31" s="33">
+      <c r="F31" s="16">
         <v>113627</v>
       </c>
-      <c r="G31" s="33">
-[...2 lines deleted...]
-      <c r="H31" s="33">
+      <c r="G31" s="16">
+        <v>0</v>
+      </c>
+      <c r="H31" s="16">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="32" t="s">
+      <c r="B32" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="33">
+      <c r="C32" s="16">
         <v>65740</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="16">
         <v>142585</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="16">
         <v>70343</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="16">
         <v>72242</v>
       </c>
-      <c r="G32" s="33">
-[...2 lines deleted...]
-      <c r="H32" s="33">
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="32" t="s">
+      <c r="B33" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="33">
+      <c r="C33" s="16">
         <v>21839</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="16">
         <v>52185</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="16">
         <v>26029</v>
       </c>
-      <c r="F33" s="33">
+      <c r="F33" s="16">
         <v>26156</v>
       </c>
-      <c r="G33" s="33">
-[...2 lines deleted...]
-      <c r="H33" s="33">
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C34" s="16">
         <v>49633</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="16">
         <v>115377</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="16">
         <v>56669</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="16">
         <v>58708</v>
       </c>
-      <c r="G34" s="33">
-[...2 lines deleted...]
-      <c r="H34" s="33">
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A35" s="32" t="s">
+      <c r="A35" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="32" t="s">
+      <c r="B35" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="33">
+      <c r="C35" s="16">
         <v>57698</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D35" s="16">
         <v>138030</v>
       </c>
-      <c r="E35" s="33">
+      <c r="E35" s="16">
         <v>68587</v>
       </c>
-      <c r="F35" s="33">
+      <c r="F35" s="16">
         <v>69443</v>
       </c>
-      <c r="G35" s="33">
-[...2 lines deleted...]
-      <c r="H35" s="33">
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
         <v>-113</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A36" s="32" t="s">
+      <c r="A36" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B36" s="32" t="s">
+      <c r="B36" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="33">
+      <c r="C36" s="16">
         <v>98945</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="16">
         <v>224828</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="16">
         <v>110297</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="16">
         <v>114531</v>
       </c>
-      <c r="G36" s="33">
-[...2 lines deleted...]
-      <c r="H36" s="33">
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A37" s="32" t="s">
+      <c r="A37" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="32" t="s">
+      <c r="B37" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="C37" s="33">
+      <c r="C37" s="16">
         <v>120596</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D37" s="16">
         <v>251361</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="16">
         <v>126038</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="16">
         <v>125323</v>
       </c>
-      <c r="G37" s="33">
-[...2 lines deleted...]
-      <c r="H37" s="33">
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
         <v>476</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A38" s="32" t="s">
+      <c r="A38" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="32" t="s">
+      <c r="B38" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C38" s="33">
+      <c r="C38" s="16">
         <v>152849</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D38" s="16">
         <v>341372</v>
       </c>
-      <c r="E38" s="33">
+      <c r="E38" s="16">
         <v>167069</v>
       </c>
-      <c r="F38" s="33">
+      <c r="F38" s="16">
         <v>174303</v>
       </c>
-      <c r="G38" s="33">
-[...2 lines deleted...]
-      <c r="H38" s="33">
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
         <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A39" s="32" t="s">
+      <c r="A39" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="32" t="s">
+      <c r="B39" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="33">
+      <c r="C39" s="16">
         <v>39346</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D39" s="16">
         <v>75821</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="16">
         <v>38382</v>
       </c>
-      <c r="F39" s="33">
+      <c r="F39" s="16">
         <v>37438</v>
       </c>
-      <c r="G39" s="33">
+      <c r="G39" s="16">
         <v>1</v>
       </c>
-      <c r="H39" s="33">
+      <c r="H39" s="16">
         <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A40" s="32" t="s">
+      <c r="A40" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="B40" s="32" t="s">
+      <c r="B40" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="33">
+      <c r="C40" s="16">
         <v>67624</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="16">
         <v>139641</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="16">
         <v>69164</v>
       </c>
-      <c r="F40" s="33">
+      <c r="F40" s="16">
         <v>70477</v>
       </c>
-      <c r="G40" s="33">
-[...2 lines deleted...]
-      <c r="H40" s="33">
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
         <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A41" s="32" t="s">
+      <c r="A41" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="B41" s="32" t="s">
+      <c r="B41" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="C41" s="33">
+      <c r="C41" s="16">
         <v>62348</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="16">
         <v>139588</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="16">
         <v>68375</v>
       </c>
-      <c r="F41" s="33">
+      <c r="F41" s="16">
         <v>71213</v>
       </c>
-      <c r="G41" s="33">
-[...2 lines deleted...]
-      <c r="H41" s="33">
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
         <v>-135</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A42" s="32" t="s">
+      <c r="A42" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="32" t="s">
+      <c r="B42" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C42" s="16">
         <v>68427</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="16">
         <v>147251</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="16">
         <v>74004</v>
       </c>
-      <c r="F42" s="33">
+      <c r="F42" s="16">
         <v>73247</v>
       </c>
-      <c r="G42" s="33">
-[...2 lines deleted...]
-      <c r="H42" s="33">
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
         <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A43" s="32" t="s">
+      <c r="A43" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="32" t="s">
+      <c r="B43" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="C43" s="33">
+      <c r="C43" s="16">
         <v>34233</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="16">
         <v>74994</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="16">
         <v>36732</v>
       </c>
-      <c r="F43" s="33">
+      <c r="F43" s="16">
         <v>38262</v>
       </c>
-      <c r="G43" s="33">
-[...2 lines deleted...]
-      <c r="H43" s="33">
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A44" s="32" t="s">
+      <c r="A44" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="B44" s="32" t="s">
+      <c r="B44" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="C44" s="33">
+      <c r="C44" s="16">
         <v>41323</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="16">
         <v>84064</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="16">
         <v>43070</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="16">
         <v>40994</v>
       </c>
-      <c r="G44" s="33">
-[...2 lines deleted...]
-      <c r="H44" s="33">
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
         <v>213</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A45" s="32" t="s">
+      <c r="A45" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B45" s="32" t="s">
+      <c r="B45" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="33">
+      <c r="C45" s="16">
         <v>75776</v>
       </c>
-      <c r="D45" s="33">
+      <c r="D45" s="16">
         <v>164336</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="16">
         <v>80888</v>
       </c>
-      <c r="F45" s="33">
+      <c r="F45" s="16">
         <v>83448</v>
       </c>
-      <c r="G45" s="33">
-[...2 lines deleted...]
-      <c r="H45" s="33">
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A46" s="32" t="s">
+      <c r="A46" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B46" s="32" t="s">
+      <c r="B46" s="15" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="33">
+      <c r="C46" s="16">
         <v>31465</v>
       </c>
-      <c r="D46" s="33">
+      <c r="D46" s="16">
         <v>73093</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="16">
         <v>35894</v>
       </c>
-      <c r="F46" s="33">
+      <c r="F46" s="16">
         <v>37199</v>
       </c>
-      <c r="G46" s="33">
-[...2 lines deleted...]
-      <c r="H46" s="33">
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
         <v>39</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A47" s="32" t="s">
+      <c r="A47" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="B47" s="32" t="s">
+      <c r="B47" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="33">
+      <c r="C47" s="16">
         <v>64180</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="16">
         <v>146936</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="16">
         <v>72526</v>
       </c>
-      <c r="F47" s="33">
+      <c r="F47" s="16">
         <v>74410</v>
       </c>
-      <c r="G47" s="33">
-[...2 lines deleted...]
-      <c r="H47" s="33">
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
         <v>-22</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A48" s="32" t="s">
+      <c r="A48" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="B48" s="32" t="s">
+      <c r="B48" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="C48" s="33">
+      <c r="C48" s="16">
         <v>28350</v>
       </c>
-      <c r="D48" s="33">
+      <c r="D48" s="16">
         <v>64181</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="16">
         <v>31335</v>
       </c>
-      <c r="F48" s="33">
+      <c r="F48" s="16">
         <v>32846</v>
       </c>
-      <c r="G48" s="33">
-[...2 lines deleted...]
-      <c r="H48" s="33">
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
         <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A49" s="32" t="s">
+      <c r="A49" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="B49" s="32" t="s">
+      <c r="B49" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="C49" s="33">
+      <c r="C49" s="16">
         <v>43726</v>
       </c>
-      <c r="D49" s="33">
+      <c r="D49" s="16">
         <v>93132</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="16">
         <v>47595</v>
       </c>
-      <c r="F49" s="33">
+      <c r="F49" s="16">
         <v>45537</v>
       </c>
-      <c r="G49" s="33">
-[...2 lines deleted...]
-      <c r="H49" s="33">
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
         <v>-11</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A50" s="32" t="s">
+      <c r="A50" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="32" t="s">
+      <c r="B50" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C50" s="33">
+      <c r="C50" s="16">
         <v>54082</v>
       </c>
-      <c r="D50" s="33">
+      <c r="D50" s="16">
         <v>113162</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="16">
         <v>55149</v>
       </c>
-      <c r="F50" s="33">
+      <c r="F50" s="16">
         <v>58013</v>
       </c>
-      <c r="G50" s="33">
-[...2 lines deleted...]
-      <c r="H50" s="33">
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
         <v>284</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A51" s="32" t="s">
+      <c r="A51" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="B51" s="32" t="s">
+      <c r="B51" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="C51" s="33">
+      <c r="C51" s="16">
         <v>63374</v>
       </c>
-      <c r="D51" s="33">
+      <c r="D51" s="16">
         <v>140376</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="16">
         <v>70292</v>
       </c>
-      <c r="F51" s="33">
+      <c r="F51" s="16">
         <v>70084</v>
       </c>
-      <c r="G51" s="33">
-[...2 lines deleted...]
-      <c r="H51" s="33">
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
         <v>-59</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A52" s="32" t="s">
+      <c r="A52" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="32" t="s">
+      <c r="B52" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="C52" s="33">
+      <c r="C52" s="16">
         <v>26459</v>
       </c>
-      <c r="D52" s="33">
+      <c r="D52" s="16">
         <v>60390</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="16">
         <v>29715</v>
       </c>
-      <c r="F52" s="33">
+      <c r="F52" s="16">
         <v>30675</v>
       </c>
-      <c r="G52" s="33">
-[...2 lines deleted...]
-      <c r="H52" s="33">
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A53" s="32" t="s">
+      <c r="A53" s="15" t="s">
         <v>111</v>
       </c>
-      <c r="B53" s="32" t="s">
+      <c r="B53" s="15" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="33">
+      <c r="C53" s="16">
         <v>45636</v>
       </c>
-      <c r="D53" s="33">
+      <c r="D53" s="16">
         <v>99006</v>
       </c>
-      <c r="E53" s="33">
+      <c r="E53" s="16">
         <v>49182</v>
       </c>
-      <c r="F53" s="33">
+      <c r="F53" s="16">
         <v>49824</v>
       </c>
-      <c r="G53" s="33">
-[...2 lines deleted...]
-      <c r="H53" s="33">
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A54" s="32" t="s">
+      <c r="A54" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="B54" s="32" t="s">
+      <c r="B54" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="C54" s="33">
+      <c r="C54" s="16">
         <v>21444</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="16">
         <v>47545</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="16">
         <v>23648</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F54" s="16">
         <v>23897</v>
       </c>
-      <c r="G54" s="33">
-[...2 lines deleted...]
-      <c r="H54" s="33">
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
         <v>-55</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A55" s="32" t="s">
+      <c r="A55" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="B55" s="32" t="s">
+      <c r="B55" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="C55" s="33">
+      <c r="C55" s="16">
         <v>32935</v>
       </c>
-      <c r="D55" s="33">
+      <c r="D55" s="16">
         <v>70557</v>
       </c>
-      <c r="E55" s="33">
+      <c r="E55" s="16">
         <v>34851</v>
       </c>
-      <c r="F55" s="33">
+      <c r="F55" s="16">
         <v>35706</v>
       </c>
-      <c r="G55" s="33">
-[...2 lines deleted...]
-      <c r="H55" s="33">
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A56" s="32" t="s">
+      <c r="A56" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="B56" s="32" t="s">
+      <c r="B56" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="C56" s="33">
+      <c r="C56" s="16">
         <v>23425</v>
       </c>
-      <c r="D56" s="33">
+      <c r="D56" s="16">
         <v>53200</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="16">
         <v>26240</v>
       </c>
-      <c r="F56" s="33">
+      <c r="F56" s="16">
         <v>26960</v>
       </c>
-      <c r="G56" s="33">
-[...2 lines deleted...]
-      <c r="H56" s="33">
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
         <v>-31</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A57" s="32" t="s">
+      <c r="A57" s="15" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="32" t="s">
+      <c r="B57" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="C57" s="33">
+      <c r="C57" s="16">
         <v>30186</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="16">
         <v>71219</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="16">
         <v>35231</v>
       </c>
-      <c r="F57" s="33">
+      <c r="F57" s="16">
         <v>35988</v>
       </c>
-      <c r="G57" s="33">
-[...2 lines deleted...]
-      <c r="H57" s="33">
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
         <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A58" s="32" t="s">
+      <c r="A58" s="15" t="s">
         <v>121</v>
       </c>
-      <c r="B58" s="32" t="s">
+      <c r="B58" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="C58" s="33">
+      <c r="C58" s="16">
         <v>50995</v>
       </c>
-      <c r="D58" s="33">
+      <c r="D58" s="16">
         <v>112585</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="16">
         <v>55092</v>
       </c>
-      <c r="F58" s="33">
+      <c r="F58" s="16">
         <v>57493</v>
       </c>
-      <c r="G58" s="33">
-[...2 lines deleted...]
-      <c r="H58" s="33">
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
         <v>132</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A59" s="32" t="s">
+      <c r="A59" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="B59" s="32" t="s">
+      <c r="B59" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="C59" s="33">
+      <c r="C59" s="16">
         <v>21228</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="16">
         <v>51299</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="16">
         <v>25175</v>
       </c>
-      <c r="F59" s="33">
+      <c r="F59" s="16">
         <v>26124</v>
       </c>
-      <c r="G59" s="33">
-[...2 lines deleted...]
-      <c r="H59" s="33">
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
         <v>-22</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A60" s="32" t="s">
+      <c r="A60" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="B60" s="32" t="s">
+      <c r="B60" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="C60" s="33">
+      <c r="C60" s="16">
         <v>18777</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="16">
         <v>44401</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="16">
         <v>22253</v>
       </c>
-      <c r="F60" s="33">
+      <c r="F60" s="16">
         <v>22148</v>
       </c>
-      <c r="G60" s="33">
-[...2 lines deleted...]
-      <c r="H60" s="33">
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A61" s="32" t="s">
+      <c r="A61" s="15" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="32" t="s">
+      <c r="B61" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C61" s="33">
+      <c r="C61" s="16">
         <v>18777</v>
       </c>
-      <c r="D61" s="33">
+      <c r="D61" s="16">
         <v>44401</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="16">
         <v>22253</v>
       </c>
-      <c r="F61" s="33">
+      <c r="F61" s="16">
         <v>22148</v>
       </c>
-      <c r="G61" s="33">
-[...2 lines deleted...]
-      <c r="H61" s="33">
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A62" s="32" t="s">
+      <c r="A62" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="B62" s="32" t="s">
+      <c r="B62" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="C62" s="33">
+      <c r="C62" s="16">
         <v>35441</v>
       </c>
-      <c r="D62" s="33">
+      <c r="D62" s="16">
         <v>80313</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="16">
         <v>39401</v>
       </c>
-      <c r="F62" s="33">
+      <c r="F62" s="16">
         <v>40912</v>
       </c>
-      <c r="G62" s="33">
-[...2 lines deleted...]
-      <c r="H62" s="33">
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
         <v>-48</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A63" s="32" t="s">
+      <c r="A63" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="B63" s="32" t="s">
+      <c r="B63" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="C63" s="33">
+      <c r="C63" s="16">
         <v>15228</v>
       </c>
-      <c r="D63" s="33">
+      <c r="D63" s="16">
         <v>37196</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="16">
         <v>18108</v>
       </c>
-      <c r="F63" s="33">
+      <c r="F63" s="16">
         <v>19088</v>
       </c>
-      <c r="G63" s="33">
-[...2 lines deleted...]
-      <c r="H63" s="33">
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
         <v>-56</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A64" s="32" t="s">
+      <c r="A64" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="B64" s="32" t="s">
+      <c r="B64" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="C64" s="33">
+      <c r="C64" s="16">
         <v>15681</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="16">
         <v>33014</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="16">
         <v>16334</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="16">
         <v>16680</v>
       </c>
-      <c r="G64" s="33">
-[...2 lines deleted...]
-      <c r="H64" s="33">
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
         <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A65" s="32" t="s">
+      <c r="A65" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="B65" s="32" t="s">
+      <c r="B65" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="C65" s="33">
+      <c r="C65" s="16">
         <v>4532</v>
       </c>
-      <c r="D65" s="33">
+      <c r="D65" s="16">
         <v>10103</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="16">
         <v>4959</v>
       </c>
-      <c r="F65" s="33">
+      <c r="F65" s="16">
         <v>5144</v>
       </c>
-      <c r="G65" s="33">
-[...2 lines deleted...]
-      <c r="H65" s="33">
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
         <v>-13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A66" s="32" t="s">
+      <c r="A66" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="B66" s="32" t="s">
+      <c r="B66" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="C66" s="33">
+      <c r="C66" s="16">
         <v>50924</v>
       </c>
-      <c r="D66" s="33">
+      <c r="D66" s="16">
         <v>119964</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="16">
         <v>60124</v>
       </c>
-      <c r="F66" s="33">
+      <c r="F66" s="16">
         <v>59840</v>
       </c>
-      <c r="G66" s="33">
-[...2 lines deleted...]
-      <c r="H66" s="33">
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
         <v>-135</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A67" s="32" t="s">
+      <c r="A67" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="32" t="s">
+      <c r="B67" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="C67" s="33">
+      <c r="C67" s="16">
         <v>8162</v>
       </c>
-      <c r="D67" s="33">
+      <c r="D67" s="16">
         <v>19905</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="16">
         <v>10136</v>
       </c>
-      <c r="F67" s="33">
+      <c r="F67" s="16">
         <v>9769</v>
       </c>
-      <c r="G67" s="33">
-[...2 lines deleted...]
-      <c r="H67" s="33">
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
         <v>-16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A68" s="32" t="s">
+      <c r="A68" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="B68" s="32" t="s">
+      <c r="B68" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C68" s="33">
+      <c r="C68" s="16">
         <v>7608</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="16">
         <v>17232</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="16">
         <v>8580</v>
       </c>
-      <c r="F68" s="33">
+      <c r="F68" s="16">
         <v>8652</v>
       </c>
-      <c r="G68" s="33">
-[...2 lines deleted...]
-      <c r="H68" s="33">
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
         <v>-4</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A69" s="32" t="s">
+      <c r="A69" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="B69" s="32" t="s">
+      <c r="B69" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C69" s="33">
+      <c r="C69" s="16">
         <v>11606</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="16">
         <v>26105</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="16">
         <v>13017</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="16">
         <v>13088</v>
       </c>
-      <c r="G69" s="33">
-[...2 lines deleted...]
-      <c r="H69" s="33">
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
         <v>-42</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A70" s="32" t="s">
+      <c r="A70" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="B70" s="32" t="s">
+      <c r="B70" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="33">
+      <c r="C70" s="16">
         <v>7293</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="16">
         <v>17809</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="16">
         <v>9021</v>
       </c>
-      <c r="F70" s="33">
+      <c r="F70" s="16">
         <v>8788</v>
       </c>
-      <c r="G70" s="33">
-[...2 lines deleted...]
-      <c r="H70" s="33">
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
         <v>-5</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A71" s="32" t="s">
+      <c r="A71" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="32" t="s">
+      <c r="B71" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="C71" s="33">
+      <c r="C71" s="16">
         <v>6859</v>
       </c>
-      <c r="D71" s="33">
+      <c r="D71" s="16">
         <v>16705</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="16">
         <v>8455</v>
       </c>
-      <c r="F71" s="33">
+      <c r="F71" s="16">
         <v>8250</v>
       </c>
-      <c r="G71" s="33">
-[...2 lines deleted...]
-      <c r="H71" s="33">
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A72" s="32" t="s">
+      <c r="A72" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="32" t="s">
+      <c r="B72" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="C72" s="33">
+      <c r="C72" s="16">
         <v>5307</v>
       </c>
-      <c r="D72" s="33">
+      <c r="D72" s="16">
         <v>12543</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="16">
         <v>6046</v>
       </c>
-      <c r="F72" s="33">
+      <c r="F72" s="16">
         <v>6497</v>
       </c>
-      <c r="G72" s="33">
-[...2 lines deleted...]
-      <c r="H72" s="33">
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
         <v>-13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A73" s="32" t="s">
+      <c r="A73" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="32" t="s">
+      <c r="B73" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="C73" s="33">
+      <c r="C73" s="16">
         <v>4089</v>
       </c>
-      <c r="D73" s="33">
+      <c r="D73" s="16">
         <v>9665</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="16">
         <v>4869</v>
       </c>
-      <c r="F73" s="33">
+      <c r="F73" s="16">
         <v>4796</v>
       </c>
-      <c r="G73" s="33">
-[...2 lines deleted...]
-      <c r="H73" s="33">
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
         <v>-45</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A74" s="32" t="s">
+      <c r="A74" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="32" t="s">
+      <c r="B74" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="C74" s="33">
+      <c r="C74" s="16">
         <v>13632</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D74" s="16">
         <v>33026</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E74" s="16">
         <v>16242</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="16">
         <v>16784</v>
       </c>
-      <c r="G74" s="33">
-[...2 lines deleted...]
-      <c r="H74" s="33">
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
         <v>-184</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A75" s="32" t="s">
+      <c r="A75" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="32" t="s">
+      <c r="B75" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="C75" s="33">
+      <c r="C75" s="16">
         <v>2973</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D75" s="16">
         <v>7173</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="16">
         <v>3526</v>
       </c>
-      <c r="F75" s="33">
+      <c r="F75" s="16">
         <v>3647</v>
       </c>
-      <c r="G75" s="33">
-[...2 lines deleted...]
-      <c r="H75" s="33">
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
         <v>-39</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A76" s="32" t="s">
+      <c r="A76" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="B76" s="32" t="s">
+      <c r="B76" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="C76" s="33">
+      <c r="C76" s="16">
         <v>3413</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="16">
         <v>8312</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="16">
         <v>4109</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="16">
         <v>4203</v>
       </c>
-      <c r="G76" s="33">
-[...2 lines deleted...]
-      <c r="H76" s="33">
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
         <v>-50</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A77" s="32" t="s">
+      <c r="A77" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="B77" s="32" t="s">
+      <c r="B77" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C77" s="33">
+      <c r="C77" s="16">
         <v>2487</v>
       </c>
-      <c r="D77" s="33">
+      <c r="D77" s="16">
         <v>6019</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="16">
         <v>2915</v>
       </c>
-      <c r="F77" s="33">
+      <c r="F77" s="16">
         <v>3104</v>
       </c>
-      <c r="G77" s="33">
-[...2 lines deleted...]
-      <c r="H77" s="33">
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
         <v>-37</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A78" s="32" t="s">
+      <c r="A78" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="B78" s="32" t="s">
+      <c r="B78" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="C78" s="33">
+      <c r="C78" s="16">
         <v>3849</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D78" s="16">
         <v>9280</v>
       </c>
-      <c r="E78" s="33">
+      <c r="E78" s="16">
         <v>4585</v>
       </c>
-      <c r="F78" s="33">
+      <c r="F78" s="16">
         <v>4695</v>
       </c>
-      <c r="G78" s="33">
-[...2 lines deleted...]
-      <c r="H78" s="33">
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
         <v>-44</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A79" s="32" t="s">
+      <c r="A79" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="B79" s="32" t="s">
+      <c r="B79" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="C79" s="33">
+      <c r="C79" s="16">
         <v>910</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="16">
         <v>2242</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="16">
         <v>1107</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="16">
         <v>1135</v>
       </c>
-      <c r="G79" s="33">
-[...2 lines deleted...]
-      <c r="H79" s="33">
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
         <v>-14</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A80" s="32" t="s">
+      <c r="A80" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="B80" s="32" t="s">
+      <c r="B80" s="15" t="s">
         <v>166</v>
       </c>
-      <c r="C80" s="33">
+      <c r="C80" s="16">
         <v>21212</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="16">
         <v>52196</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="16">
         <v>26011</v>
       </c>
-      <c r="F80" s="33">
+      <c r="F80" s="16">
         <v>26185</v>
       </c>
-      <c r="G80" s="33">
-[...2 lines deleted...]
-      <c r="H80" s="33">
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
         <v>-84</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A81" s="32" t="s">
+      <c r="A81" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="B81" s="32" t="s">
+      <c r="B81" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="C81" s="33">
+      <c r="C81" s="16">
         <v>3886</v>
       </c>
-      <c r="D81" s="33">
+      <c r="D81" s="16">
         <v>10271</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="16">
         <v>5154</v>
       </c>
-      <c r="F81" s="33">
+      <c r="F81" s="16">
         <v>5117</v>
       </c>
-      <c r="G81" s="33">
-[...2 lines deleted...]
-      <c r="H81" s="33">
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
         <v>-8</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A82" s="32" t="s">
+      <c r="A82" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="B82" s="32" t="s">
+      <c r="B82" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="C82" s="33">
+      <c r="C82" s="16">
         <v>5224</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="16">
         <v>12465</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="16">
         <v>6284</v>
       </c>
-      <c r="F82" s="33">
+      <c r="F82" s="16">
         <v>6181</v>
       </c>
-      <c r="G82" s="33">
-[...2 lines deleted...]
-      <c r="H82" s="33">
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
         <v>-16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A83" s="32" t="s">
+      <c r="A83" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="B83" s="32" t="s">
+      <c r="B83" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="C83" s="33">
+      <c r="C83" s="16">
         <v>12102</v>
       </c>
-      <c r="D83" s="33">
+      <c r="D83" s="16">
         <v>29460</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="16">
         <v>14573</v>
       </c>
-      <c r="F83" s="33">
+      <c r="F83" s="16">
         <v>14887</v>
       </c>
-      <c r="G83" s="33">
-[...2 lines deleted...]
-      <c r="H83" s="33">
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
         <v>-60</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A84" s="32" t="s">
+      <c r="A84" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="B84" s="32" t="s">
+      <c r="B84" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="C84" s="33">
+      <c r="C84" s="16">
         <v>13531</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D84" s="16">
         <v>30488</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="16">
         <v>15098</v>
       </c>
-      <c r="F84" s="33">
+      <c r="F84" s="16">
         <v>15390</v>
       </c>
-      <c r="G84" s="33">
-[...2 lines deleted...]
-      <c r="H84" s="33">
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
         <v>-136</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A85" s="32" t="s">
+      <c r="A85" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="B85" s="32" t="s">
+      <c r="B85" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="C85" s="33">
+      <c r="C85" s="16">
         <v>13531</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D85" s="16">
         <v>30488</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E85" s="16">
         <v>15098</v>
       </c>
-      <c r="F85" s="33">
+      <c r="F85" s="16">
         <v>15390</v>
       </c>
-      <c r="G85" s="33">
-[...2 lines deleted...]
-      <c r="H85" s="33">
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
         <v>-136</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A86" s="32" t="s">
+      <c r="A86" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="B86" s="32" t="s">
+      <c r="B86" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="C86" s="33">
+      <c r="C86" s="16">
         <v>15236</v>
       </c>
-      <c r="D86" s="33">
+      <c r="D86" s="16">
         <v>33489</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="16">
         <v>16729</v>
       </c>
-      <c r="F86" s="33">
+      <c r="F86" s="16">
         <v>16760</v>
       </c>
-      <c r="G86" s="33">
-[...2 lines deleted...]
-      <c r="H86" s="33">
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A87" s="32" t="s">
+      <c r="A87" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="B87" s="32" t="s">
+      <c r="B87" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="C87" s="33">
+      <c r="C87" s="16">
         <v>15236</v>
       </c>
-      <c r="D87" s="33">
+      <c r="D87" s="16">
         <v>33489</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="16">
         <v>16729</v>
       </c>
-      <c r="F87" s="33">
+      <c r="F87" s="16">
         <v>16760</v>
       </c>
-      <c r="G87" s="33">
-[...2 lines deleted...]
-      <c r="H87" s="33">
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A88" s="32" t="s">
+      <c r="A88" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B88" s="32" t="s">
+      <c r="B88" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C88" s="33">
+      <c r="C88" s="16">
         <v>29384</v>
       </c>
-      <c r="D88" s="33">
+      <c r="D88" s="16">
         <v>69269</v>
       </c>
-      <c r="E88" s="33">
-[...8 lines deleted...]
-      <c r="H88" s="33">
+      <c r="E88" s="16">
+        <v>34538</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34731</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
         <v>-96</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A89" s="32" t="s">
+      <c r="A89" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="B89" s="32" t="s">
+      <c r="B89" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="C89" s="33">
+      <c r="C89" s="16">
         <v>18415</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="16">
         <v>42429</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="16">
         <v>21054</v>
       </c>
-      <c r="F89" s="33">
+      <c r="F89" s="16">
         <v>21375</v>
       </c>
-      <c r="G89" s="33">
-[...2 lines deleted...]
-      <c r="H89" s="33">
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
         <v>-70</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A90" s="32" t="s">
+      <c r="A90" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="B90" s="32" t="s">
+      <c r="B90" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C90" s="33">
+      <c r="C90" s="16">
         <v>10969</v>
       </c>
-      <c r="D90" s="33">
+      <c r="D90" s="16">
         <v>26840</v>
       </c>
-      <c r="E90" s="33">
-[...8 lines deleted...]
-      <c r="H90" s="33">
+      <c r="E90" s="16">
+        <v>13484</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13356</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
         <v>-26</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52220C61-D215-43EF-91A9-0FAE46C45B31}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B3A0C2A-852B-46E9-8260-827A2A52AC5B}">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L7" sqref="L7"/>
+      <selection pane="bottomRight" activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="17"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="H1" s="18" t="s">
+      <c r="H1" s="2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A2" s="19"/>
-[...6 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-[...2 lines deleted...]
-      <c r="D3" s="17" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="23"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="23"/>
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="24"/>
-[...3 lines deleted...]
-      <c r="H4" s="23" t="s">
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
-[...2 lines deleted...]
-      <c r="D5" s="23" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="14">
         <v>3321684</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="14">
         <v>7292893</v>
       </c>
-      <c r="E7" s="31">
-[...5 lines deleted...]
-      <c r="G7" s="31">
+      <c r="E7" s="14">
+        <v>3608274</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3684618</v>
+      </c>
+      <c r="G7" s="14">
         <v>1</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="14">
         <v>7936</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="33">
+      <c r="C8" s="16">
         <v>3123178</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D8" s="16">
         <v>6829980</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E8" s="16">
         <v>3377989</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="16">
         <v>3451990</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G8" s="16">
         <v>1</v>
       </c>
-      <c r="H8" s="33">
+      <c r="H8" s="16">
         <v>8169</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="33">
+      <c r="C9" s="16">
         <v>198506</v>
       </c>
-      <c r="D9" s="33">
+      <c r="D9" s="16">
         <v>462913</v>
       </c>
-      <c r="E9" s="33">
-[...8 lines deleted...]
-      <c r="H9" s="33">
+      <c r="E9" s="16">
+        <v>230285</v>
+      </c>
+      <c r="F9" s="16">
+        <v>232628</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
         <v>-233</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="33">
+      <c r="C10" s="16">
         <v>625219</v>
       </c>
-      <c r="D10" s="33">
+      <c r="D10" s="16">
         <v>1350889</v>
       </c>
-      <c r="E10" s="33">
+      <c r="E10" s="16">
         <v>662937</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="16">
         <v>687952</v>
       </c>
-      <c r="G10" s="33">
-[...2 lines deleted...]
-      <c r="H10" s="33">
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
         <v>2259</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="33">
+      <c r="C11" s="16">
         <v>41480</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D11" s="16">
         <v>94314</v>
       </c>
-      <c r="E11" s="33">
+      <c r="E11" s="16">
         <v>45690</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="16">
         <v>48624</v>
       </c>
-      <c r="G11" s="33">
-[...2 lines deleted...]
-      <c r="H11" s="33">
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
         <v>111</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="33">
+      <c r="C12" s="16">
         <v>71058</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D12" s="16">
         <v>148385</v>
       </c>
-      <c r="E12" s="33">
+      <c r="E12" s="16">
         <v>72123</v>
       </c>
-      <c r="F12" s="33">
+      <c r="F12" s="16">
         <v>76262</v>
       </c>
-      <c r="G12" s="33">
-[...2 lines deleted...]
-      <c r="H12" s="33">
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
         <v>549</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A13" s="32" t="s">
+      <c r="A13" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="32" t="s">
+      <c r="B13" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="33">
+      <c r="C13" s="16">
         <v>65677</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D13" s="16">
         <v>126236</v>
       </c>
-      <c r="E13" s="33">
+      <c r="E13" s="16">
         <v>62458</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="16">
         <v>63778</v>
       </c>
-      <c r="G13" s="33">
-[...2 lines deleted...]
-      <c r="H13" s="33">
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
         <v>282</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="32" t="s">
+      <c r="B14" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="33">
+      <c r="C14" s="16">
         <v>74426</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="16">
         <v>167415</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="16">
         <v>81650</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="16">
         <v>85765</v>
       </c>
-      <c r="G14" s="33">
-[...2 lines deleted...]
-      <c r="H14" s="33">
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="33">
+      <c r="C15" s="16">
         <v>49951</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="16">
         <v>104274</v>
       </c>
-      <c r="E15" s="33">
+      <c r="E15" s="16">
         <v>51190</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="16">
         <v>53084</v>
       </c>
-      <c r="G15" s="33">
-[...2 lines deleted...]
-      <c r="H15" s="33">
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
         <v>281</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="32" t="s">
+      <c r="B16" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="33">
+      <c r="C16" s="16">
         <v>48941</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="16">
         <v>99217</v>
       </c>
-      <c r="E16" s="33">
+      <c r="E16" s="16">
         <v>49747</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="16">
         <v>49470</v>
       </c>
-      <c r="G16" s="33">
-[...2 lines deleted...]
-      <c r="H16" s="33">
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
         <v>334</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="33">
+      <c r="C17" s="16">
         <v>78707</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="16">
         <v>170135</v>
       </c>
-      <c r="E17" s="33">
+      <c r="E17" s="16">
         <v>82160</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="16">
         <v>87975</v>
       </c>
-      <c r="G17" s="33">
-[...2 lines deleted...]
-      <c r="H17" s="33">
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
         <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="33">
+      <c r="C18" s="16">
         <v>91340</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="16">
         <v>197223</v>
       </c>
-      <c r="E18" s="33">
+      <c r="E18" s="16">
         <v>97702</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="16">
         <v>99521</v>
       </c>
-      <c r="G18" s="33">
-[...2 lines deleted...]
-      <c r="H18" s="33">
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
         <v>439</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C19" s="33">
+      <c r="C19" s="16">
         <v>55526</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="16">
         <v>133290</v>
       </c>
-      <c r="E19" s="33">
+      <c r="E19" s="16">
         <v>65560</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="16">
         <v>67730</v>
       </c>
-      <c r="G19" s="33">
-[...2 lines deleted...]
-      <c r="H19" s="33">
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
         <v>152</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="33">
+      <c r="C20" s="16">
         <v>48113</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="16">
         <v>110400</v>
       </c>
-      <c r="E20" s="33">
+      <c r="E20" s="16">
         <v>54657</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="16">
         <v>55743</v>
       </c>
-      <c r="G20" s="33">
-[...2 lines deleted...]
-      <c r="H20" s="33">
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
         <v>-107</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="32" t="s">
+      <c r="B21" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="16">
         <v>160019</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="16">
         <v>355318</v>
       </c>
-      <c r="E21" s="33">
+      <c r="E21" s="16">
         <v>176028</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="16">
         <v>179290</v>
       </c>
-      <c r="G21" s="33">
-[...2 lines deleted...]
-      <c r="H21" s="33">
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
         <v>475</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C22" s="16">
         <v>83176</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="16">
         <v>188405</v>
       </c>
-      <c r="E22" s="33">
+      <c r="E22" s="16">
         <v>94179</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="16">
         <v>94226</v>
       </c>
-      <c r="G22" s="33">
-[...2 lines deleted...]
-      <c r="H22" s="33">
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
         <v>1030</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A23" s="32" t="s">
+      <c r="A23" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C23" s="16">
         <v>280654</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="16">
         <v>594416</v>
       </c>
-      <c r="E23" s="33">
+      <c r="E23" s="16">
         <v>298745</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="16">
         <v>295671</v>
       </c>
-      <c r="G23" s="33">
-[...2 lines deleted...]
-      <c r="H23" s="33">
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
         <v>1160</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A24" s="32" t="s">
+      <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="32" t="s">
+      <c r="B24" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="33">
+      <c r="C24" s="16">
         <v>33165</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D24" s="16">
         <v>75900</v>
       </c>
-      <c r="E24" s="33">
+      <c r="E24" s="16">
         <v>37300</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="16">
         <v>38600</v>
       </c>
-      <c r="G24" s="33">
-[...2 lines deleted...]
-      <c r="H24" s="33">
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A25" s="32" t="s">
+      <c r="A25" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="32" t="s">
+      <c r="B25" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="C25" s="33">
+      <c r="C25" s="16">
         <v>23335</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D25" s="16">
         <v>53982</v>
       </c>
-      <c r="E25" s="33">
+      <c r="E25" s="16">
         <v>26343</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="16">
         <v>27639</v>
       </c>
-      <c r="G25" s="33">
-[...2 lines deleted...]
-      <c r="H25" s="33">
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
         <v>-111</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A26" s="32" t="s">
+      <c r="A26" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="B26" s="32" t="s">
+      <c r="B26" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="C26" s="33">
+      <c r="C26" s="16">
         <v>161419</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="16">
         <v>343344</v>
       </c>
-      <c r="E26" s="33">
+      <c r="E26" s="16">
         <v>167534</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="16">
         <v>175810</v>
       </c>
-      <c r="G26" s="33">
-[...2 lines deleted...]
-      <c r="H26" s="33">
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
         <v>516</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A27" s="32" t="s">
+      <c r="A27" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="32" t="s">
+      <c r="B27" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="33">
+      <c r="C27" s="16">
         <v>33820</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D27" s="16">
         <v>77309</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="16">
         <v>38588</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="16">
         <v>38721</v>
       </c>
-      <c r="G27" s="33">
-[...2 lines deleted...]
-      <c r="H27" s="33">
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
         <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="32" t="s">
+      <c r="B28" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C28" s="16">
         <v>46544</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="16">
         <v>109480</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="16">
         <v>55022</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="16">
         <v>54458</v>
       </c>
-      <c r="G28" s="33">
-[...2 lines deleted...]
-      <c r="H28" s="33">
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
         <v>-42</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A29" s="32" t="s">
+      <c r="A29" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B29" s="32" t="s">
+      <c r="B29" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="C29" s="33">
+      <c r="C29" s="16">
         <v>33951</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D29" s="16">
         <v>76117</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="16">
         <v>38019</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="16">
         <v>38098</v>
       </c>
-      <c r="G29" s="33">
-[...2 lines deleted...]
-      <c r="H29" s="33">
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
         <v>-18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="32" t="s">
+      <c r="B30" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="33">
+      <c r="C30" s="16">
         <v>41871</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D30" s="16">
         <v>91601</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="16">
         <v>45938</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="16">
         <v>45663</v>
       </c>
-      <c r="G30" s="33">
-[...2 lines deleted...]
-      <c r="H30" s="33">
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
         <v>266</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A31" s="32" t="s">
+      <c r="A31" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="B31" s="32" t="s">
+      <c r="B31" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="C31" s="33">
+      <c r="C31" s="16">
         <v>100961</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D31" s="16">
         <v>222642</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="16">
         <v>108966</v>
       </c>
-      <c r="F31" s="33">
+      <c r="F31" s="16">
         <v>113676</v>
       </c>
-      <c r="G31" s="33">
-[...2 lines deleted...]
-      <c r="H31" s="33">
+      <c r="G31" s="16">
+        <v>0</v>
+      </c>
+      <c r="H31" s="16">
         <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="32" t="s">
+      <c r="B32" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="C32" s="33">
+      <c r="C32" s="16">
         <v>65929</v>
       </c>
-      <c r="D32" s="33">
+      <c r="D32" s="16">
         <v>142657</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="16">
         <v>70372</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="16">
         <v>72285</v>
       </c>
-      <c r="G32" s="33">
-[...2 lines deleted...]
-      <c r="H32" s="33">
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="32" t="s">
+      <c r="B33" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="C33" s="33">
+      <c r="C33" s="16">
         <v>21873</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D33" s="16">
         <v>52176</v>
       </c>
-      <c r="E33" s="33">
+      <c r="E33" s="16">
         <v>26016</v>
       </c>
-      <c r="F33" s="33">
+      <c r="F33" s="16">
         <v>26160</v>
       </c>
-      <c r="G33" s="33">
-[...2 lines deleted...]
-      <c r="H33" s="33">
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
         <v>-9</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C34" s="16">
         <v>49810</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D34" s="16">
         <v>115461</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="16">
         <v>56691</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="16">
         <v>58770</v>
       </c>
-      <c r="G34" s="33">
-[...2 lines deleted...]
-      <c r="H34" s="33">
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
         <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A35" s="32" t="s">
+      <c r="A35" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="B35" s="32" t="s">
+      <c r="B35" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="C35" s="33">
+      <c r="C35" s="16">
         <v>57851</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D35" s="16">
         <v>138035</v>
       </c>
-      <c r="E35" s="33">
+      <c r="E35" s="16">
         <v>68594</v>
       </c>
-      <c r="F35" s="33">
+      <c r="F35" s="16">
         <v>69441</v>
       </c>
-      <c r="G35" s="33">
-[...2 lines deleted...]
-      <c r="H35" s="33">
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A36" s="32" t="s">
+      <c r="A36" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="B36" s="32" t="s">
+      <c r="B36" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="33">
+      <c r="C36" s="16">
         <v>99189</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D36" s="16">
         <v>224908</v>
       </c>
-      <c r="E36" s="33">
+      <c r="E36" s="16">
         <v>110299</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="16">
         <v>114609</v>
       </c>
-      <c r="G36" s="33">
-[...2 lines deleted...]
-      <c r="H36" s="33">
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A37" s="32" t="s">
+      <c r="A37" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="B37" s="32" t="s">
+      <c r="B37" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="C37" s="33">
+      <c r="C37" s="16">
         <v>121043</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D37" s="16">
         <v>251572</v>
       </c>
-      <c r="E37" s="33">
+      <c r="E37" s="16">
         <v>126135</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="16">
         <v>125437</v>
       </c>
-      <c r="G37" s="33">
-[...2 lines deleted...]
-      <c r="H37" s="33">
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
         <v>211</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A38" s="32" t="s">
+      <c r="A38" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="B38" s="32" t="s">
+      <c r="B38" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="C38" s="33">
+      <c r="C38" s="16">
         <v>153218</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D38" s="16">
         <v>341469</v>
       </c>
-      <c r="E38" s="33">
+      <c r="E38" s="16">
         <v>167063</v>
       </c>
-      <c r="F38" s="33">
+      <c r="F38" s="16">
         <v>174406</v>
       </c>
-      <c r="G38" s="33">
-[...2 lines deleted...]
-      <c r="H38" s="33">
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
         <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A39" s="32" t="s">
+      <c r="A39" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="32" t="s">
+      <c r="B39" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="C39" s="33">
+      <c r="C39" s="16">
         <v>39637</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D39" s="16">
         <v>76026</v>
       </c>
-      <c r="E39" s="33">
+      <c r="E39" s="16">
         <v>38507</v>
       </c>
-      <c r="F39" s="33">
+      <c r="F39" s="16">
         <v>37518</v>
       </c>
-      <c r="G39" s="33">
+      <c r="G39" s="16">
         <v>1</v>
       </c>
-      <c r="H39" s="33">
+      <c r="H39" s="16">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A40" s="32" t="s">
+      <c r="A40" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="B40" s="32" t="s">
+      <c r="B40" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="C40" s="33">
+      <c r="C40" s="16">
         <v>67942</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D40" s="16">
         <v>139822</v>
       </c>
-      <c r="E40" s="33">
+      <c r="E40" s="16">
         <v>69269</v>
       </c>
-      <c r="F40" s="33">
+      <c r="F40" s="16">
         <v>70553</v>
       </c>
-      <c r="G40" s="33">
-[...2 lines deleted...]
-      <c r="H40" s="33">
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
         <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A41" s="32" t="s">
+      <c r="A41" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="B41" s="32" t="s">
+      <c r="B41" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="C41" s="33">
+      <c r="C41" s="16">
         <v>62653</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D41" s="16">
         <v>139790</v>
       </c>
-      <c r="E41" s="33">
+      <c r="E41" s="16">
         <v>68442</v>
       </c>
-      <c r="F41" s="33">
+      <c r="F41" s="16">
         <v>71348</v>
       </c>
-      <c r="G41" s="33">
-[...2 lines deleted...]
-      <c r="H41" s="33">
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
         <v>202</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A42" s="32" t="s">
+      <c r="A42" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="B42" s="32" t="s">
+      <c r="B42" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C42" s="16">
         <v>68798</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D42" s="16">
         <v>147555</v>
       </c>
-      <c r="E42" s="33">
+      <c r="E42" s="16">
         <v>74022</v>
       </c>
-      <c r="F42" s="33">
+      <c r="F42" s="16">
         <v>73533</v>
       </c>
-      <c r="G42" s="33">
-[...2 lines deleted...]
-      <c r="H42" s="33">
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
         <v>304</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A43" s="32" t="s">
+      <c r="A43" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="B43" s="32" t="s">
+      <c r="B43" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="C43" s="33">
+      <c r="C43" s="16">
         <v>34395</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="16">
         <v>75095</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="16">
         <v>36764</v>
       </c>
-      <c r="F43" s="33">
+      <c r="F43" s="16">
         <v>38331</v>
       </c>
-      <c r="G43" s="33">
-[...2 lines deleted...]
-      <c r="H43" s="33">
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
         <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A44" s="32" t="s">
+      <c r="A44" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="B44" s="32" t="s">
+      <c r="B44" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="C44" s="33">
+      <c r="C44" s="16">
         <v>41691</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="16">
         <v>84407</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="16">
         <v>43242</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="16">
         <v>41165</v>
       </c>
-      <c r="G44" s="33">
-[...2 lines deleted...]
-      <c r="H44" s="33">
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
         <v>343</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A45" s="32" t="s">
+      <c r="A45" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="B45" s="32" t="s">
+      <c r="B45" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="C45" s="33">
+      <c r="C45" s="16">
         <v>76016</v>
       </c>
-      <c r="D45" s="33">
+      <c r="D45" s="16">
         <v>164494</v>
       </c>
-      <c r="E45" s="33">
+      <c r="E45" s="16">
         <v>80918</v>
       </c>
-      <c r="F45" s="33">
+      <c r="F45" s="16">
         <v>83576</v>
       </c>
-      <c r="G45" s="33">
-[...2 lines deleted...]
-      <c r="H45" s="33">
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
         <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A46" s="32" t="s">
+      <c r="A46" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="B46" s="32" t="s">
+      <c r="B46" s="15" t="s">
         <v>98</v>
       </c>
-      <c r="C46" s="33">
+      <c r="C46" s="16">
         <v>31522</v>
       </c>
-      <c r="D46" s="33">
+      <c r="D46" s="16">
         <v>73076</v>
       </c>
-      <c r="E46" s="33">
+      <c r="E46" s="16">
         <v>35878</v>
       </c>
-      <c r="F46" s="33">
+      <c r="F46" s="16">
         <v>37198</v>
       </c>
-      <c r="G46" s="33">
-[...2 lines deleted...]
-      <c r="H46" s="33">
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
         <v>-17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A47" s="32" t="s">
+      <c r="A47" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="B47" s="32" t="s">
+      <c r="B47" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="33">
+      <c r="C47" s="16">
         <v>64405</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="16">
         <v>147011</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="16">
         <v>72534</v>
       </c>
-      <c r="F47" s="33">
+      <c r="F47" s="16">
         <v>74477</v>
       </c>
-      <c r="G47" s="33">
-[...2 lines deleted...]
-      <c r="H47" s="33">
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
         <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A48" s="32" t="s">
+      <c r="A48" s="15" t="s">
         <v>101</v>
       </c>
-      <c r="B48" s="32" t="s">
+      <c r="B48" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="C48" s="33">
+      <c r="C48" s="16">
         <v>28379</v>
       </c>
-      <c r="D48" s="33">
+      <c r="D48" s="16">
         <v>64144</v>
       </c>
-      <c r="E48" s="33">
+      <c r="E48" s="16">
         <v>31283</v>
       </c>
-      <c r="F48" s="33">
+      <c r="F48" s="16">
         <v>32861</v>
       </c>
-      <c r="G48" s="33">
-[...2 lines deleted...]
-      <c r="H48" s="33">
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
         <v>-37</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A49" s="32" t="s">
+      <c r="A49" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="B49" s="32" t="s">
+      <c r="B49" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="C49" s="33">
+      <c r="C49" s="16">
         <v>43809</v>
       </c>
-      <c r="D49" s="33">
+      <c r="D49" s="16">
         <v>93145</v>
       </c>
-      <c r="E49" s="33">
+      <c r="E49" s="16">
         <v>47606</v>
       </c>
-      <c r="F49" s="33">
+      <c r="F49" s="16">
         <v>45539</v>
       </c>
-      <c r="G49" s="33">
-[...2 lines deleted...]
-      <c r="H49" s="33">
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A50" s="32" t="s">
+      <c r="A50" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="B50" s="32" t="s">
+      <c r="B50" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C50" s="33">
+      <c r="C50" s="16">
         <v>54229</v>
       </c>
-      <c r="D50" s="33">
+      <c r="D50" s="16">
         <v>113275</v>
       </c>
-      <c r="E50" s="33">
+      <c r="E50" s="16">
         <v>55224</v>
       </c>
-      <c r="F50" s="33">
+      <c r="F50" s="16">
         <v>58051</v>
       </c>
-      <c r="G50" s="33">
-[...2 lines deleted...]
-      <c r="H50" s="33">
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
         <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A51" s="32" t="s">
+      <c r="A51" s="15" t="s">
         <v>107</v>
       </c>
-      <c r="B51" s="32" t="s">
+      <c r="B51" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="C51" s="33">
+      <c r="C51" s="16">
         <v>63501</v>
       </c>
-      <c r="D51" s="33">
+      <c r="D51" s="16">
         <v>140415</v>
       </c>
-      <c r="E51" s="33">
+      <c r="E51" s="16">
         <v>70307</v>
       </c>
-      <c r="F51" s="33">
+      <c r="F51" s="16">
         <v>70108</v>
       </c>
-      <c r="G51" s="33">
-[...2 lines deleted...]
-      <c r="H51" s="33">
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
         <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A52" s="32" t="s">
+      <c r="A52" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="B52" s="32" t="s">
+      <c r="B52" s="15" t="s">
         <v>110</v>
       </c>
-      <c r="C52" s="33">
+      <c r="C52" s="16">
         <v>26568</v>
       </c>
-      <c r="D52" s="33">
+      <c r="D52" s="16">
         <v>60517</v>
       </c>
-      <c r="E52" s="33">
+      <c r="E52" s="16">
         <v>29785</v>
       </c>
-      <c r="F52" s="33">
+      <c r="F52" s="16">
         <v>30732</v>
       </c>
-      <c r="G52" s="33">
-[...2 lines deleted...]
-      <c r="H52" s="33">
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A53" s="32" t="s">
+      <c r="A53" s="15" t="s">
         <v>111</v>
       </c>
-      <c r="B53" s="32" t="s">
+      <c r="B53" s="15" t="s">
         <v>112</v>
       </c>
-      <c r="C53" s="33">
+      <c r="C53" s="16">
         <v>45849</v>
       </c>
-      <c r="D53" s="33">
+      <c r="D53" s="16">
         <v>99076</v>
       </c>
-      <c r="E53" s="33">
+      <c r="E53" s="16">
         <v>49208</v>
       </c>
-      <c r="F53" s="33">
+      <c r="F53" s="16">
         <v>49868</v>
       </c>
-      <c r="G53" s="33">
-[...2 lines deleted...]
-      <c r="H53" s="33">
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
         <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A54" s="32" t="s">
+      <c r="A54" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="B54" s="32" t="s">
+      <c r="B54" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="C54" s="33">
+      <c r="C54" s="16">
         <v>21496</v>
       </c>
-      <c r="D54" s="33">
+      <c r="D54" s="16">
         <v>47576</v>
       </c>
-      <c r="E54" s="33">
+      <c r="E54" s="16">
         <v>23662</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F54" s="16">
         <v>23914</v>
       </c>
-      <c r="G54" s="33">
-[...2 lines deleted...]
-      <c r="H54" s="33">
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A55" s="32" t="s">
+      <c r="A55" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="B55" s="32" t="s">
+      <c r="B55" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="C55" s="33">
+      <c r="C55" s="16">
         <v>33101</v>
       </c>
-      <c r="D55" s="33">
+      <c r="D55" s="16">
         <v>70582</v>
       </c>
-      <c r="E55" s="33">
+      <c r="E55" s="16">
         <v>34841</v>
       </c>
-      <c r="F55" s="33">
+      <c r="F55" s="16">
         <v>35741</v>
       </c>
-      <c r="G55" s="33">
-[...2 lines deleted...]
-      <c r="H55" s="33">
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A56" s="32" t="s">
+      <c r="A56" s="15" t="s">
         <v>117</v>
       </c>
-      <c r="B56" s="32" t="s">
+      <c r="B56" s="15" t="s">
         <v>118</v>
       </c>
-      <c r="C56" s="33">
+      <c r="C56" s="16">
         <v>23463</v>
       </c>
-      <c r="D56" s="33">
+      <c r="D56" s="16">
         <v>53165</v>
       </c>
-      <c r="E56" s="33">
+      <c r="E56" s="16">
         <v>26240</v>
       </c>
-      <c r="F56" s="33">
+      <c r="F56" s="16">
         <v>26925</v>
       </c>
-      <c r="G56" s="33">
-[...2 lines deleted...]
-      <c r="H56" s="33">
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
         <v>-35</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A57" s="32" t="s">
+      <c r="A57" s="15" t="s">
         <v>119</v>
       </c>
-      <c r="B57" s="32" t="s">
+      <c r="B57" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="C57" s="33">
+      <c r="C57" s="16">
         <v>30228</v>
       </c>
-      <c r="D57" s="33">
+      <c r="D57" s="16">
         <v>71186</v>
       </c>
-      <c r="E57" s="33">
+      <c r="E57" s="16">
         <v>35217</v>
       </c>
-      <c r="F57" s="33">
+      <c r="F57" s="16">
         <v>35969</v>
       </c>
-      <c r="G57" s="33">
-[...2 lines deleted...]
-      <c r="H57" s="33">
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A58" s="32" t="s">
+      <c r="A58" s="15" t="s">
         <v>121</v>
       </c>
-      <c r="B58" s="32" t="s">
+      <c r="B58" s="15" t="s">
         <v>122</v>
       </c>
-      <c r="C58" s="33">
+      <c r="C58" s="16">
         <v>51178</v>
       </c>
-      <c r="D58" s="33">
+      <c r="D58" s="16">
         <v>112656</v>
       </c>
-      <c r="E58" s="33">
+      <c r="E58" s="16">
         <v>55119</v>
       </c>
-      <c r="F58" s="33">
+      <c r="F58" s="16">
         <v>57537</v>
       </c>
-      <c r="G58" s="33">
-[...2 lines deleted...]
-      <c r="H58" s="33">
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A59" s="32" t="s">
+      <c r="A59" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="B59" s="32" t="s">
+      <c r="B59" s="15" t="s">
         <v>124</v>
       </c>
-      <c r="C59" s="33">
+      <c r="C59" s="16">
         <v>21271</v>
       </c>
-      <c r="D59" s="33">
+      <c r="D59" s="16">
         <v>51286</v>
       </c>
-      <c r="E59" s="33">
+      <c r="E59" s="16">
         <v>25152</v>
       </c>
-      <c r="F59" s="33">
+      <c r="F59" s="16">
         <v>26134</v>
       </c>
-      <c r="G59" s="33">
-[...2 lines deleted...]
-      <c r="H59" s="33">
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
         <v>-13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A60" s="32" t="s">
+      <c r="A60" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="B60" s="32" t="s">
+      <c r="B60" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="C60" s="33">
+      <c r="C60" s="16">
         <v>18819</v>
       </c>
-      <c r="D60" s="33">
+      <c r="D60" s="16">
         <v>44433</v>
       </c>
-      <c r="E60" s="33">
+      <c r="E60" s="16">
         <v>22259</v>
       </c>
-      <c r="F60" s="33">
+      <c r="F60" s="16">
         <v>22174</v>
       </c>
-      <c r="G60" s="33">
-[...2 lines deleted...]
-      <c r="H60" s="33">
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A61" s="32" t="s">
+      <c r="A61" s="15" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="32" t="s">
+      <c r="B61" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C61" s="33">
+      <c r="C61" s="16">
         <v>18819</v>
       </c>
-      <c r="D61" s="33">
+      <c r="D61" s="16">
         <v>44433</v>
       </c>
-      <c r="E61" s="33">
+      <c r="E61" s="16">
         <v>22259</v>
       </c>
-      <c r="F61" s="33">
+      <c r="F61" s="16">
         <v>22174</v>
       </c>
-      <c r="G61" s="33">
-[...2 lines deleted...]
-      <c r="H61" s="33">
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A62" s="32" t="s">
+      <c r="A62" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="B62" s="32" t="s">
+      <c r="B62" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="C62" s="33">
+      <c r="C62" s="16">
         <v>35607</v>
       </c>
-      <c r="D62" s="33">
+      <c r="D62" s="16">
         <v>80363</v>
       </c>
-      <c r="E62" s="33">
+      <c r="E62" s="16">
         <v>39431</v>
       </c>
-      <c r="F62" s="33">
+      <c r="F62" s="16">
         <v>40932</v>
       </c>
-      <c r="G62" s="33">
-[...2 lines deleted...]
-      <c r="H62" s="33">
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
         <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A63" s="32" t="s">
+      <c r="A63" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="B63" s="32" t="s">
+      <c r="B63" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="C63" s="33">
+      <c r="C63" s="16">
         <v>15295</v>
       </c>
-      <c r="D63" s="33">
+      <c r="D63" s="16">
         <v>37216</v>
       </c>
-      <c r="E63" s="33">
+      <c r="E63" s="16">
         <v>18122</v>
       </c>
-      <c r="F63" s="33">
+      <c r="F63" s="16">
         <v>19094</v>
       </c>
-      <c r="G63" s="33">
-[...2 lines deleted...]
-      <c r="H63" s="33">
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A64" s="32" t="s">
+      <c r="A64" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="B64" s="32" t="s">
+      <c r="B64" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="C64" s="33">
+      <c r="C64" s="16">
         <v>15768</v>
       </c>
-      <c r="D64" s="33">
+      <c r="D64" s="16">
         <v>33044</v>
       </c>
-      <c r="E64" s="33">
+      <c r="E64" s="16">
         <v>16342</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="16">
         <v>16702</v>
       </c>
-      <c r="G64" s="33">
-[...2 lines deleted...]
-      <c r="H64" s="33">
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
         <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A65" s="32" t="s">
+      <c r="A65" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="B65" s="32" t="s">
+      <c r="B65" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="C65" s="33">
+      <c r="C65" s="16">
         <v>4544</v>
       </c>
-      <c r="D65" s="33">
+      <c r="D65" s="16">
         <v>10103</v>
       </c>
-      <c r="E65" s="33">
+      <c r="E65" s="16">
         <v>4967</v>
       </c>
-      <c r="F65" s="33">
+      <c r="F65" s="16">
         <v>5136</v>
       </c>
-      <c r="G65" s="33">
-[...2 lines deleted...]
-      <c r="H65" s="33">
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A66" s="32" t="s">
+      <c r="A66" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="B66" s="32" t="s">
+      <c r="B66" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="C66" s="33">
+      <c r="C66" s="16">
         <v>50969</v>
       </c>
-      <c r="D66" s="33">
+      <c r="D66" s="16">
         <v>119807</v>
       </c>
-      <c r="E66" s="33">
+      <c r="E66" s="16">
         <v>60011</v>
       </c>
-      <c r="F66" s="33">
+      <c r="F66" s="16">
         <v>59796</v>
       </c>
-      <c r="G66" s="33">
-[...2 lines deleted...]
-      <c r="H66" s="33">
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
         <v>-157</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A67" s="32" t="s">
+      <c r="A67" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="32" t="s">
+      <c r="B67" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="C67" s="33">
+      <c r="C67" s="16">
         <v>8175</v>
       </c>
-      <c r="D67" s="33">
+      <c r="D67" s="16">
         <v>19884</v>
       </c>
-      <c r="E67" s="33">
+      <c r="E67" s="16">
         <v>10116</v>
       </c>
-      <c r="F67" s="33">
+      <c r="F67" s="16">
         <v>9768</v>
       </c>
-      <c r="G67" s="33">
-[...2 lines deleted...]
-      <c r="H67" s="33">
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
         <v>-21</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A68" s="32" t="s">
+      <c r="A68" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="B68" s="32" t="s">
+      <c r="B68" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C68" s="33">
+      <c r="C68" s="16">
         <v>7630</v>
       </c>
-      <c r="D68" s="33">
+      <c r="D68" s="16">
         <v>17247</v>
       </c>
-      <c r="E68" s="33">
+      <c r="E68" s="16">
         <v>8595</v>
       </c>
-      <c r="F68" s="33">
+      <c r="F68" s="16">
         <v>8652</v>
       </c>
-      <c r="G68" s="33">
-[...2 lines deleted...]
-      <c r="H68" s="33">
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A69" s="32" t="s">
+      <c r="A69" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="B69" s="32" t="s">
+      <c r="B69" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C69" s="33">
+      <c r="C69" s="16">
         <v>11625</v>
       </c>
-      <c r="D69" s="33">
+      <c r="D69" s="16">
         <v>26069</v>
       </c>
-      <c r="E69" s="33">
+      <c r="E69" s="16">
         <v>12993</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="16">
         <v>13076</v>
       </c>
-      <c r="G69" s="33">
-[...2 lines deleted...]
-      <c r="H69" s="33">
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
         <v>-36</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A70" s="32" t="s">
+      <c r="A70" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="B70" s="32" t="s">
+      <c r="B70" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="33">
+      <c r="C70" s="16">
         <v>7296</v>
       </c>
-      <c r="D70" s="33">
+      <c r="D70" s="16">
         <v>17782</v>
       </c>
-      <c r="E70" s="33">
+      <c r="E70" s="16">
         <v>8996</v>
       </c>
-      <c r="F70" s="33">
+      <c r="F70" s="16">
         <v>8786</v>
       </c>
-      <c r="G70" s="33">
-[...2 lines deleted...]
-      <c r="H70" s="33">
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
         <v>-27</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A71" s="32" t="s">
+      <c r="A71" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="32" t="s">
+      <c r="B71" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="C71" s="33">
+      <c r="C71" s="16">
         <v>6843</v>
       </c>
-      <c r="D71" s="33">
+      <c r="D71" s="16">
         <v>16653</v>
       </c>
-      <c r="E71" s="33">
+      <c r="E71" s="16">
         <v>8426</v>
       </c>
-      <c r="F71" s="33">
+      <c r="F71" s="16">
         <v>8227</v>
       </c>
-      <c r="G71" s="33">
-[...2 lines deleted...]
-      <c r="H71" s="33">
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
         <v>-52</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A72" s="32" t="s">
+      <c r="A72" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="32" t="s">
+      <c r="B72" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="C72" s="33">
+      <c r="C72" s="16">
         <v>5314</v>
       </c>
-      <c r="D72" s="33">
+      <c r="D72" s="16">
         <v>12540</v>
       </c>
-      <c r="E72" s="33">
+      <c r="E72" s="16">
         <v>6038</v>
       </c>
-      <c r="F72" s="33">
+      <c r="F72" s="16">
         <v>6502</v>
       </c>
-      <c r="G72" s="33">
-[...2 lines deleted...]
-      <c r="H72" s="33">
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
         <v>-3</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A73" s="32" t="s">
+      <c r="A73" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="32" t="s">
+      <c r="B73" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="C73" s="33">
+      <c r="C73" s="16">
         <v>4086</v>
       </c>
-      <c r="D73" s="33">
+      <c r="D73" s="16">
         <v>9632</v>
       </c>
-      <c r="E73" s="33">
+      <c r="E73" s="16">
         <v>4847</v>
       </c>
-      <c r="F73" s="33">
+      <c r="F73" s="16">
         <v>4785</v>
       </c>
-      <c r="G73" s="33">
-[...2 lines deleted...]
-      <c r="H73" s="33">
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A74" s="32" t="s">
+      <c r="A74" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="32" t="s">
+      <c r="B74" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="C74" s="33">
+      <c r="C74" s="16">
         <v>13617</v>
       </c>
-      <c r="D74" s="33">
+      <c r="D74" s="16">
         <v>32935</v>
       </c>
-      <c r="E74" s="33">
+      <c r="E74" s="16">
         <v>16213</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="16">
         <v>16722</v>
       </c>
-      <c r="G74" s="33">
-[...2 lines deleted...]
-      <c r="H74" s="33">
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
         <v>-91</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A75" s="32" t="s">
+      <c r="A75" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="32" t="s">
+      <c r="B75" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="C75" s="33">
+      <c r="C75" s="16">
         <v>2972</v>
       </c>
-      <c r="D75" s="33">
+      <c r="D75" s="16">
         <v>7147</v>
       </c>
-      <c r="E75" s="33">
+      <c r="E75" s="16">
         <v>3516</v>
       </c>
-      <c r="F75" s="33">
+      <c r="F75" s="16">
         <v>3631</v>
       </c>
-      <c r="G75" s="33">
-[...2 lines deleted...]
-      <c r="H75" s="33">
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
         <v>-26</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A76" s="32" t="s">
+      <c r="A76" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="B76" s="32" t="s">
+      <c r="B76" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="C76" s="33">
+      <c r="C76" s="16">
         <v>3406</v>
       </c>
-      <c r="D76" s="33">
+      <c r="D76" s="16">
         <v>8296</v>
       </c>
-      <c r="E76" s="33">
+      <c r="E76" s="16">
         <v>4107</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="16">
         <v>4189</v>
       </c>
-      <c r="G76" s="33">
-[...2 lines deleted...]
-      <c r="H76" s="33">
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
         <v>-16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A77" s="32" t="s">
+      <c r="A77" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="B77" s="32" t="s">
+      <c r="B77" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C77" s="33">
+      <c r="C77" s="16">
         <v>2486</v>
       </c>
-      <c r="D77" s="33">
+      <c r="D77" s="16">
         <v>6008</v>
       </c>
-      <c r="E77" s="33">
+      <c r="E77" s="16">
         <v>2914</v>
       </c>
-      <c r="F77" s="33">
+      <c r="F77" s="16">
         <v>3094</v>
       </c>
-      <c r="G77" s="33">
-[...2 lines deleted...]
-      <c r="H77" s="33">
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
         <v>-11</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A78" s="32" t="s">
+      <c r="A78" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="B78" s="32" t="s">
+      <c r="B78" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="C78" s="33">
+      <c r="C78" s="16">
         <v>3841</v>
       </c>
-      <c r="D78" s="33">
+      <c r="D78" s="16">
         <v>9248</v>
       </c>
-      <c r="E78" s="33">
+      <c r="E78" s="16">
         <v>4569</v>
       </c>
-      <c r="F78" s="33">
+      <c r="F78" s="16">
         <v>4679</v>
       </c>
-      <c r="G78" s="33">
-[...2 lines deleted...]
-      <c r="H78" s="33">
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
         <v>-32</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A79" s="32" t="s">
+      <c r="A79" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="B79" s="32" t="s">
+      <c r="B79" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="C79" s="33">
+      <c r="C79" s="16">
         <v>912</v>
       </c>
-      <c r="D79" s="33">
+      <c r="D79" s="16">
         <v>2236</v>
       </c>
-      <c r="E79" s="33">
+      <c r="E79" s="16">
         <v>1107</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="16">
         <v>1129</v>
       </c>
-      <c r="G79" s="33">
-[...2 lines deleted...]
-      <c r="H79" s="33">
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
         <v>-6</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A80" s="32" t="s">
+      <c r="A80" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="B80" s="32" t="s">
+      <c r="B80" s="15" t="s">
         <v>166</v>
       </c>
-      <c r="C80" s="33">
+      <c r="C80" s="16">
         <v>21237</v>
       </c>
-      <c r="D80" s="33">
+      <c r="D80" s="16">
         <v>52152</v>
       </c>
-      <c r="E80" s="33">
+      <c r="E80" s="16">
         <v>25990</v>
       </c>
-      <c r="F80" s="33">
+      <c r="F80" s="16">
         <v>26162</v>
       </c>
-      <c r="G80" s="33">
-[...2 lines deleted...]
-      <c r="H80" s="33">
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
         <v>-44</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A81" s="32" t="s">
+      <c r="A81" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="B81" s="32" t="s">
+      <c r="B81" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="C81" s="33">
+      <c r="C81" s="16">
         <v>3882</v>
       </c>
-      <c r="D81" s="33">
+      <c r="D81" s="16">
         <v>10238</v>
       </c>
-      <c r="E81" s="33">
+      <c r="E81" s="16">
         <v>5136</v>
       </c>
-      <c r="F81" s="33">
+      <c r="F81" s="16">
         <v>5102</v>
       </c>
-      <c r="G81" s="33">
-[...2 lines deleted...]
-      <c r="H81" s="33">
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
         <v>-33</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A82" s="32" t="s">
+      <c r="A82" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="B82" s="32" t="s">
+      <c r="B82" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="C82" s="33">
+      <c r="C82" s="16">
         <v>5242</v>
       </c>
-      <c r="D82" s="33">
+      <c r="D82" s="16">
         <v>12481</v>
       </c>
-      <c r="E82" s="33">
+      <c r="E82" s="16">
         <v>6291</v>
       </c>
-      <c r="F82" s="33">
+      <c r="F82" s="16">
         <v>6190</v>
       </c>
-      <c r="G82" s="33">
-[...2 lines deleted...]
-      <c r="H82" s="33">
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A83" s="32" t="s">
+      <c r="A83" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="B83" s="32" t="s">
+      <c r="B83" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="C83" s="33">
+      <c r="C83" s="16">
         <v>12113</v>
       </c>
-      <c r="D83" s="33">
+      <c r="D83" s="16">
         <v>29433</v>
       </c>
-      <c r="E83" s="33">
+      <c r="E83" s="16">
         <v>14563</v>
       </c>
-      <c r="F83" s="33">
+      <c r="F83" s="16">
         <v>14870</v>
       </c>
-      <c r="G83" s="33">
-[...2 lines deleted...]
-      <c r="H83" s="33">
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
         <v>-27</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A84" s="32" t="s">
+      <c r="A84" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="B84" s="32" t="s">
+      <c r="B84" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="C84" s="33">
+      <c r="C84" s="16">
         <v>13552</v>
       </c>
-      <c r="D84" s="33">
+      <c r="D84" s="16">
         <v>30478</v>
       </c>
-      <c r="E84" s="33">
+      <c r="E84" s="16">
         <v>15106</v>
       </c>
-      <c r="F84" s="33">
+      <c r="F84" s="16">
         <v>15372</v>
       </c>
-      <c r="G84" s="33">
-[...2 lines deleted...]
-      <c r="H84" s="33">
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A85" s="32" t="s">
+      <c r="A85" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="B85" s="32" t="s">
+      <c r="B85" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="C85" s="33">
+      <c r="C85" s="16">
         <v>13552</v>
       </c>
-      <c r="D85" s="33">
+      <c r="D85" s="16">
         <v>30478</v>
       </c>
-      <c r="E85" s="33">
+      <c r="E85" s="16">
         <v>15106</v>
       </c>
-      <c r="F85" s="33">
+      <c r="F85" s="16">
         <v>15372</v>
       </c>
-      <c r="G85" s="33">
-[...2 lines deleted...]
-      <c r="H85" s="33">
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
         <v>-10</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A86" s="32" t="s">
+      <c r="A86" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="B86" s="32" t="s">
+      <c r="B86" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="C86" s="33">
+      <c r="C86" s="16">
         <v>15283</v>
       </c>
-      <c r="D86" s="33">
+      <c r="D86" s="16">
         <v>33505</v>
       </c>
-      <c r="E86" s="33">
+      <c r="E86" s="16">
         <v>16748</v>
       </c>
-      <c r="F86" s="33">
+      <c r="F86" s="16">
         <v>16757</v>
       </c>
-      <c r="G86" s="33">
-[...2 lines deleted...]
-      <c r="H86" s="33">
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A87" s="32" t="s">
+      <c r="A87" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="B87" s="32" t="s">
+      <c r="B87" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="C87" s="33">
+      <c r="C87" s="16">
         <v>15283</v>
       </c>
-      <c r="D87" s="33">
+      <c r="D87" s="16">
         <v>33505</v>
       </c>
-      <c r="E87" s="33">
+      <c r="E87" s="16">
         <v>16748</v>
       </c>
-      <c r="F87" s="33">
+      <c r="F87" s="16">
         <v>16757</v>
       </c>
-      <c r="G87" s="33">
-[...2 lines deleted...]
-      <c r="H87" s="33">
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A88" s="32" t="s">
+      <c r="A88" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B88" s="32" t="s">
+      <c r="B88" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C88" s="33">
+      <c r="C88" s="16">
         <v>29422</v>
       </c>
-      <c r="D88" s="33">
+      <c r="D88" s="16">
         <v>69240</v>
       </c>
-      <c r="E88" s="33">
-[...8 lines deleted...]
-      <c r="H88" s="33">
+      <c r="E88" s="16">
+        <v>34527</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34713</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
         <v>-29</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A89" s="32" t="s">
+      <c r="A89" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="B89" s="32" t="s">
+      <c r="B89" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="C89" s="33">
+      <c r="C89" s="16">
         <v>18425</v>
       </c>
-      <c r="D89" s="33">
+      <c r="D89" s="16">
         <v>42383</v>
       </c>
-      <c r="E89" s="33">
+      <c r="E89" s="16">
         <v>21029</v>
       </c>
-      <c r="F89" s="33">
+      <c r="F89" s="16">
         <v>21354</v>
       </c>
-      <c r="G89" s="33">
-[...2 lines deleted...]
-      <c r="H89" s="33">
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
         <v>-46</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A90" s="32" t="s">
+      <c r="A90" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="B90" s="32" t="s">
+      <c r="B90" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C90" s="33">
+      <c r="C90" s="16">
         <v>10997</v>
       </c>
-      <c r="D90" s="33">
+      <c r="D90" s="16">
         <v>26857</v>
       </c>
-      <c r="E90" s="33">
-[...8 lines deleted...]
-      <c r="H90" s="33">
+      <c r="E90" s="16">
+        <v>13498</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13359</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85F28C91-17FF-459C-802C-131DABD89038}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2C28632-73F5-429B-BF34-FDB49F45E14D}">
   <dimension ref="A1:H90"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C10" activePane="bottomRight" state="frozenSplit"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="J6" sqref="J6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="14">
+        <v>3323676</v>
+      </c>
+      <c r="D7" s="14">
+        <v>7291615</v>
+      </c>
+      <c r="E7" s="14">
+        <v>3607561</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3684053</v>
+      </c>
+      <c r="G7" s="14">
+        <v>1</v>
+      </c>
+      <c r="H7" s="14">
+        <v>-1278</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="16">
+        <v>3125057</v>
+      </c>
+      <c r="D8" s="16">
+        <v>6828888</v>
+      </c>
+      <c r="E8" s="16">
+        <v>3377373</v>
+      </c>
+      <c r="F8" s="16">
+        <v>3451514</v>
+      </c>
+      <c r="G8" s="16">
+        <v>1</v>
+      </c>
+      <c r="H8" s="16">
+        <v>-1092</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="16">
+        <v>198619</v>
+      </c>
+      <c r="D9" s="16">
+        <v>462727</v>
+      </c>
+      <c r="E9" s="16">
+        <v>230188</v>
+      </c>
+      <c r="F9" s="16">
+        <v>232539</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>-186</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="16">
+        <v>625680</v>
+      </c>
+      <c r="D10" s="16">
+        <v>1351082</v>
+      </c>
+      <c r="E10" s="16">
+        <v>663067</v>
+      </c>
+      <c r="F10" s="16">
+        <v>688015</v>
+      </c>
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="16">
+        <v>41541</v>
+      </c>
+      <c r="D11" s="16">
+        <v>94383</v>
+      </c>
+      <c r="E11" s="16">
+        <v>45713</v>
+      </c>
+      <c r="F11" s="16">
+        <v>48670</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="16">
+        <v>71065</v>
+      </c>
+      <c r="D12" s="16">
+        <v>148362</v>
+      </c>
+      <c r="E12" s="16">
+        <v>72112</v>
+      </c>
+      <c r="F12" s="16">
+        <v>76250</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="16">
+        <v>65748</v>
+      </c>
+      <c r="D13" s="16">
+        <v>126282</v>
+      </c>
+      <c r="E13" s="16">
+        <v>62482</v>
+      </c>
+      <c r="F13" s="16">
+        <v>63800</v>
+      </c>
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="16">
+        <v>74481</v>
+      </c>
+      <c r="D14" s="16">
+        <v>167416</v>
+      </c>
+      <c r="E14" s="16">
+        <v>81663</v>
+      </c>
+      <c r="F14" s="16">
+        <v>85753</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="16">
+        <v>49987</v>
+      </c>
+      <c r="D15" s="16">
+        <v>104296</v>
+      </c>
+      <c r="E15" s="16">
+        <v>51230</v>
+      </c>
+      <c r="F15" s="16">
+        <v>53066</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="16">
+        <v>48979</v>
+      </c>
+      <c r="D16" s="16">
+        <v>99247</v>
+      </c>
+      <c r="E16" s="16">
+        <v>49765</v>
+      </c>
+      <c r="F16" s="16">
+        <v>49482</v>
+      </c>
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="16">
+        <v>78750</v>
+      </c>
+      <c r="D17" s="16">
+        <v>170193</v>
+      </c>
+      <c r="E17" s="16">
+        <v>82203</v>
+      </c>
+      <c r="F17" s="16">
+        <v>87990</v>
+      </c>
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="16">
+        <v>91403</v>
+      </c>
+      <c r="D18" s="16">
+        <v>197204</v>
+      </c>
+      <c r="E18" s="16">
+        <v>97686</v>
+      </c>
+      <c r="F18" s="16">
+        <v>99518</v>
+      </c>
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="16">
+        <v>55590</v>
+      </c>
+      <c r="D19" s="16">
+        <v>133328</v>
+      </c>
+      <c r="E19" s="16">
+        <v>65578</v>
+      </c>
+      <c r="F19" s="16">
+        <v>67750</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="16">
+        <v>48136</v>
+      </c>
+      <c r="D20" s="16">
+        <v>110371</v>
+      </c>
+      <c r="E20" s="16">
+        <v>54635</v>
+      </c>
+      <c r="F20" s="16">
+        <v>55736</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="16">
+        <v>160152</v>
+      </c>
+      <c r="D21" s="16">
+        <v>355376</v>
+      </c>
+      <c r="E21" s="16">
+        <v>176081</v>
+      </c>
+      <c r="F21" s="16">
+        <v>179295</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="16">
+        <v>83172</v>
+      </c>
+      <c r="D22" s="16">
+        <v>188244</v>
+      </c>
+      <c r="E22" s="16">
+        <v>94111</v>
+      </c>
+      <c r="F22" s="16">
+        <v>94133</v>
+      </c>
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="16">
+        <v>280714</v>
+      </c>
+      <c r="D23" s="16">
+        <v>594171</v>
+      </c>
+      <c r="E23" s="16">
+        <v>298633</v>
+      </c>
+      <c r="F23" s="16">
+        <v>295538</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>-245</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="16">
+        <v>33166</v>
+      </c>
+      <c r="D24" s="16">
+        <v>75859</v>
+      </c>
+      <c r="E24" s="16">
+        <v>37279</v>
+      </c>
+      <c r="F24" s="16">
+        <v>38580</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="16">
+        <v>23328</v>
+      </c>
+      <c r="D25" s="16">
+        <v>53932</v>
+      </c>
+      <c r="E25" s="16">
+        <v>26313</v>
+      </c>
+      <c r="F25" s="16">
+        <v>27619</v>
+      </c>
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="16">
+        <v>161621</v>
+      </c>
+      <c r="D26" s="16">
+        <v>343416</v>
+      </c>
+      <c r="E26" s="16">
+        <v>167578</v>
+      </c>
+      <c r="F26" s="16">
+        <v>175838</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="16">
+        <v>33812</v>
+      </c>
+      <c r="D27" s="16">
+        <v>77256</v>
+      </c>
+      <c r="E27" s="16">
+        <v>38573</v>
+      </c>
+      <c r="F27" s="16">
+        <v>38683</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="16">
+        <v>46605</v>
+      </c>
+      <c r="D28" s="16">
+        <v>109479</v>
+      </c>
+      <c r="E28" s="16">
+        <v>55032</v>
+      </c>
+      <c r="F28" s="16">
+        <v>54447</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="16">
+        <v>33973</v>
+      </c>
+      <c r="D29" s="16">
+        <v>76085</v>
+      </c>
+      <c r="E29" s="16">
+        <v>37998</v>
+      </c>
+      <c r="F29" s="16">
+        <v>38087</v>
+      </c>
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="16">
+        <v>41896</v>
+      </c>
+      <c r="D30" s="16">
+        <v>91589</v>
+      </c>
+      <c r="E30" s="16">
+        <v>45937</v>
+      </c>
+      <c r="F30" s="16">
+        <v>45652</v>
+      </c>
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="16">
+        <v>101116</v>
+      </c>
+      <c r="D31" s="16">
+        <v>222659</v>
+      </c>
+      <c r="E31" s="16">
+        <v>109002</v>
+      </c>
+      <c r="F31" s="16">
+        <v>113657</v>
+      </c>
+      <c r="G31" s="16">
+        <v>0</v>
+      </c>
+      <c r="H31" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="16">
+        <v>66014</v>
+      </c>
+      <c r="D32" s="16">
+        <v>142634</v>
+      </c>
+      <c r="E32" s="16">
+        <v>70359</v>
+      </c>
+      <c r="F32" s="16">
+        <v>72275</v>
+      </c>
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="16">
+        <v>21880</v>
+      </c>
+      <c r="D33" s="16">
+        <v>52179</v>
+      </c>
+      <c r="E33" s="16">
+        <v>26029</v>
+      </c>
+      <c r="F33" s="16">
+        <v>26150</v>
+      </c>
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="16">
+        <v>49826</v>
+      </c>
+      <c r="D34" s="16">
+        <v>115442</v>
+      </c>
+      <c r="E34" s="16">
+        <v>56685</v>
+      </c>
+      <c r="F34" s="16">
+        <v>58757</v>
+      </c>
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="16">
+        <v>57850</v>
+      </c>
+      <c r="D35" s="16">
+        <v>137934</v>
+      </c>
+      <c r="E35" s="16">
+        <v>68522</v>
+      </c>
+      <c r="F35" s="16">
+        <v>69412</v>
+      </c>
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>-101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="16">
+        <v>99280</v>
+      </c>
+      <c r="D36" s="16">
+        <v>224884</v>
+      </c>
+      <c r="E36" s="16">
+        <v>110287</v>
+      </c>
+      <c r="F36" s="16">
+        <v>114597</v>
+      </c>
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="16">
+        <v>121177</v>
+      </c>
+      <c r="D37" s="16">
+        <v>251623</v>
+      </c>
+      <c r="E37" s="16">
+        <v>126134</v>
+      </c>
+      <c r="F37" s="16">
+        <v>125489</v>
+      </c>
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="16">
+        <v>153273</v>
+      </c>
+      <c r="D38" s="16">
+        <v>341344</v>
+      </c>
+      <c r="E38" s="16">
+        <v>166930</v>
+      </c>
+      <c r="F38" s="16">
+        <v>174414</v>
+      </c>
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="16">
+        <v>39621</v>
+      </c>
+      <c r="D39" s="16">
+        <v>75954</v>
+      </c>
+      <c r="E39" s="16">
+        <v>38473</v>
+      </c>
+      <c r="F39" s="16">
+        <v>37480</v>
+      </c>
+      <c r="G39" s="16">
+        <v>1</v>
+      </c>
+      <c r="H39" s="16">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="16">
+        <v>67898</v>
+      </c>
+      <c r="D40" s="16">
+        <v>139749</v>
+      </c>
+      <c r="E40" s="16">
+        <v>69219</v>
+      </c>
+      <c r="F40" s="16">
+        <v>70530</v>
+      </c>
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="16">
+        <v>62725</v>
+      </c>
+      <c r="D41" s="16">
+        <v>139748</v>
+      </c>
+      <c r="E41" s="16">
+        <v>68403</v>
+      </c>
+      <c r="F41" s="16">
+        <v>71345</v>
+      </c>
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="16">
+        <v>68797</v>
+      </c>
+      <c r="D42" s="16">
+        <v>147521</v>
+      </c>
+      <c r="E42" s="16">
+        <v>73998</v>
+      </c>
+      <c r="F42" s="16">
+        <v>73523</v>
+      </c>
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="16">
+        <v>34415</v>
+      </c>
+      <c r="D43" s="16">
+        <v>75075</v>
+      </c>
+      <c r="E43" s="16">
+        <v>36775</v>
+      </c>
+      <c r="F43" s="16">
+        <v>38300</v>
+      </c>
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="16">
+        <v>41723</v>
+      </c>
+      <c r="D44" s="16">
+        <v>84378</v>
+      </c>
+      <c r="E44" s="16">
+        <v>43227</v>
+      </c>
+      <c r="F44" s="16">
+        <v>41151</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="16">
+        <v>75988</v>
+      </c>
+      <c r="D45" s="16">
+        <v>164382</v>
+      </c>
+      <c r="E45" s="16">
+        <v>80844</v>
+      </c>
+      <c r="F45" s="16">
+        <v>83538</v>
+      </c>
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
+        <v>-112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="16">
+        <v>31549</v>
+      </c>
+      <c r="D46" s="16">
+        <v>73060</v>
+      </c>
+      <c r="E46" s="16">
+        <v>35876</v>
+      </c>
+      <c r="F46" s="16">
+        <v>37184</v>
+      </c>
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="16">
+        <v>64501</v>
+      </c>
+      <c r="D47" s="16">
+        <v>146995</v>
+      </c>
+      <c r="E47" s="16">
+        <v>72526</v>
+      </c>
+      <c r="F47" s="16">
+        <v>74469</v>
+      </c>
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="16">
+        <v>28402</v>
+      </c>
+      <c r="D48" s="16">
+        <v>64120</v>
+      </c>
+      <c r="E48" s="16">
+        <v>31273</v>
+      </c>
+      <c r="F48" s="16">
+        <v>32847</v>
+      </c>
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="16">
+        <v>43852</v>
+      </c>
+      <c r="D49" s="16">
+        <v>93135</v>
+      </c>
+      <c r="E49" s="16">
+        <v>47594</v>
+      </c>
+      <c r="F49" s="16">
+        <v>45541</v>
+      </c>
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="16">
+        <v>54235</v>
+      </c>
+      <c r="D50" s="16">
+        <v>113307</v>
+      </c>
+      <c r="E50" s="16">
+        <v>55216</v>
+      </c>
+      <c r="F50" s="16">
+        <v>58091</v>
+      </c>
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="16">
+        <v>63555</v>
+      </c>
+      <c r="D51" s="16">
+        <v>140427</v>
+      </c>
+      <c r="E51" s="16">
+        <v>70313</v>
+      </c>
+      <c r="F51" s="16">
+        <v>70114</v>
+      </c>
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="16">
+        <v>26626</v>
+      </c>
+      <c r="D52" s="16">
+        <v>60584</v>
+      </c>
+      <c r="E52" s="16">
+        <v>29821</v>
+      </c>
+      <c r="F52" s="16">
+        <v>30763</v>
+      </c>
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="16">
+        <v>45830</v>
+      </c>
+      <c r="D53" s="16">
+        <v>98990</v>
+      </c>
+      <c r="E53" s="16">
+        <v>49144</v>
+      </c>
+      <c r="F53" s="16">
+        <v>49846</v>
+      </c>
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="16">
+        <v>21515</v>
+      </c>
+      <c r="D54" s="16">
+        <v>47564</v>
+      </c>
+      <c r="E54" s="16">
+        <v>23671</v>
+      </c>
+      <c r="F54" s="16">
+        <v>23893</v>
+      </c>
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="16">
+        <v>33091</v>
+      </c>
+      <c r="D55" s="16">
+        <v>70534</v>
+      </c>
+      <c r="E55" s="16">
+        <v>34792</v>
+      </c>
+      <c r="F55" s="16">
+        <v>35742</v>
+      </c>
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="16">
+        <v>23476</v>
+      </c>
+      <c r="D56" s="16">
+        <v>53141</v>
+      </c>
+      <c r="E56" s="16">
+        <v>26222</v>
+      </c>
+      <c r="F56" s="16">
+        <v>26919</v>
+      </c>
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="16">
+        <v>30231</v>
+      </c>
+      <c r="D57" s="16">
+        <v>71136</v>
+      </c>
+      <c r="E57" s="16">
+        <v>35199</v>
+      </c>
+      <c r="F57" s="16">
+        <v>35937</v>
+      </c>
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="16">
+        <v>51195</v>
+      </c>
+      <c r="D58" s="16">
+        <v>112602</v>
+      </c>
+      <c r="E58" s="16">
+        <v>55096</v>
+      </c>
+      <c r="F58" s="16">
+        <v>57506</v>
+      </c>
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="16">
+        <v>21297</v>
+      </c>
+      <c r="D59" s="16">
+        <v>51298</v>
+      </c>
+      <c r="E59" s="16">
+        <v>25141</v>
+      </c>
+      <c r="F59" s="16">
+        <v>26157</v>
+      </c>
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="16">
+        <v>18821</v>
+      </c>
+      <c r="D60" s="16">
+        <v>44420</v>
+      </c>
+      <c r="E60" s="16">
+        <v>22260</v>
+      </c>
+      <c r="F60" s="16">
+        <v>22160</v>
+      </c>
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="16">
+        <v>18821</v>
+      </c>
+      <c r="D61" s="16">
+        <v>44420</v>
+      </c>
+      <c r="E61" s="16">
+        <v>22260</v>
+      </c>
+      <c r="F61" s="16">
+        <v>22160</v>
+      </c>
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="16">
+        <v>35596</v>
+      </c>
+      <c r="D62" s="16">
+        <v>80285</v>
+      </c>
+      <c r="E62" s="16">
+        <v>39389</v>
+      </c>
+      <c r="F62" s="16">
+        <v>40896</v>
+      </c>
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="16">
+        <v>15295</v>
+      </c>
+      <c r="D63" s="16">
+        <v>37201</v>
+      </c>
+      <c r="E63" s="16">
+        <v>18114</v>
+      </c>
+      <c r="F63" s="16">
+        <v>19087</v>
+      </c>
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="16">
+        <v>15754</v>
+      </c>
+      <c r="D64" s="16">
+        <v>32987</v>
+      </c>
+      <c r="E64" s="16">
+        <v>16314</v>
+      </c>
+      <c r="F64" s="16">
+        <v>16673</v>
+      </c>
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="16">
+        <v>4547</v>
+      </c>
+      <c r="D65" s="16">
+        <v>10097</v>
+      </c>
+      <c r="E65" s="16">
+        <v>4961</v>
+      </c>
+      <c r="F65" s="16">
+        <v>5136</v>
+      </c>
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="16">
+        <v>51022</v>
+      </c>
+      <c r="D66" s="16">
+        <v>119746</v>
+      </c>
+      <c r="E66" s="16">
+        <v>59988</v>
+      </c>
+      <c r="F66" s="16">
+        <v>59758</v>
+      </c>
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="16">
+        <v>8196</v>
+      </c>
+      <c r="D67" s="16">
+        <v>19904</v>
+      </c>
+      <c r="E67" s="16">
+        <v>10130</v>
+      </c>
+      <c r="F67" s="16">
+        <v>9774</v>
+      </c>
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="16">
+        <v>7651</v>
+      </c>
+      <c r="D68" s="16">
+        <v>17261</v>
+      </c>
+      <c r="E68" s="16">
+        <v>8609</v>
+      </c>
+      <c r="F68" s="16">
+        <v>8652</v>
+      </c>
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="16">
+        <v>11627</v>
+      </c>
+      <c r="D69" s="16">
+        <v>26033</v>
+      </c>
+      <c r="E69" s="16">
+        <v>12981</v>
+      </c>
+      <c r="F69" s="16">
+        <v>13052</v>
+      </c>
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="16">
+        <v>7307</v>
+      </c>
+      <c r="D70" s="16">
+        <v>17788</v>
+      </c>
+      <c r="E70" s="16">
+        <v>8995</v>
+      </c>
+      <c r="F70" s="16">
+        <v>8793</v>
+      </c>
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="16">
+        <v>6841</v>
+      </c>
+      <c r="D71" s="16">
+        <v>16623</v>
+      </c>
+      <c r="E71" s="16">
+        <v>8411</v>
+      </c>
+      <c r="F71" s="16">
+        <v>8212</v>
+      </c>
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="16">
+        <v>5317</v>
+      </c>
+      <c r="D72" s="16">
+        <v>12531</v>
+      </c>
+      <c r="E72" s="16">
+        <v>6033</v>
+      </c>
+      <c r="F72" s="16">
+        <v>6498</v>
+      </c>
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="16">
+        <v>4083</v>
+      </c>
+      <c r="D73" s="16">
+        <v>9606</v>
+      </c>
+      <c r="E73" s="16">
+        <v>4829</v>
+      </c>
+      <c r="F73" s="16">
+        <v>4777</v>
+      </c>
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="16">
+        <v>13612</v>
+      </c>
+      <c r="D74" s="16">
+        <v>32870</v>
+      </c>
+      <c r="E74" s="16">
+        <v>16180</v>
+      </c>
+      <c r="F74" s="16">
+        <v>16690</v>
+      </c>
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="16">
+        <v>2976</v>
+      </c>
+      <c r="D75" s="16">
+        <v>7135</v>
+      </c>
+      <c r="E75" s="16">
+        <v>3509</v>
+      </c>
+      <c r="F75" s="16">
+        <v>3626</v>
+      </c>
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="16">
+        <v>3404</v>
+      </c>
+      <c r="D76" s="16">
+        <v>8278</v>
+      </c>
+      <c r="E76" s="16">
+        <v>4093</v>
+      </c>
+      <c r="F76" s="16">
+        <v>4185</v>
+      </c>
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="16">
+        <v>2492</v>
+      </c>
+      <c r="D77" s="16">
+        <v>5998</v>
+      </c>
+      <c r="E77" s="16">
+        <v>2910</v>
+      </c>
+      <c r="F77" s="16">
+        <v>3088</v>
+      </c>
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="16">
+        <v>3833</v>
+      </c>
+      <c r="D78" s="16">
+        <v>9236</v>
+      </c>
+      <c r="E78" s="16">
+        <v>4564</v>
+      </c>
+      <c r="F78" s="16">
+        <v>4672</v>
+      </c>
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="16">
+        <v>907</v>
+      </c>
+      <c r="D79" s="16">
+        <v>2223</v>
+      </c>
+      <c r="E79" s="16">
+        <v>1104</v>
+      </c>
+      <c r="F79" s="16">
+        <v>1119</v>
+      </c>
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="16">
+        <v>21246</v>
+      </c>
+      <c r="D80" s="16">
+        <v>52143</v>
+      </c>
+      <c r="E80" s="16">
+        <v>25988</v>
+      </c>
+      <c r="F80" s="16">
+        <v>26155</v>
+      </c>
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="16">
+        <v>3883</v>
+      </c>
+      <c r="D81" s="16">
+        <v>10233</v>
+      </c>
+      <c r="E81" s="16">
+        <v>5140</v>
+      </c>
+      <c r="F81" s="16">
+        <v>5093</v>
+      </c>
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="16">
+        <v>5242</v>
+      </c>
+      <c r="D82" s="16">
+        <v>12476</v>
+      </c>
+      <c r="E82" s="16">
+        <v>6282</v>
+      </c>
+      <c r="F82" s="16">
+        <v>6194</v>
+      </c>
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="16">
+        <v>12121</v>
+      </c>
+      <c r="D83" s="16">
+        <v>29434</v>
+      </c>
+      <c r="E83" s="16">
+        <v>14566</v>
+      </c>
+      <c r="F83" s="16">
+        <v>14868</v>
+      </c>
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="16">
+        <v>13593</v>
+      </c>
+      <c r="D84" s="16">
+        <v>30495</v>
+      </c>
+      <c r="E84" s="16">
+        <v>15116</v>
+      </c>
+      <c r="F84" s="16">
+        <v>15379</v>
+      </c>
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="16">
+        <v>13593</v>
+      </c>
+      <c r="D85" s="16">
+        <v>30495</v>
+      </c>
+      <c r="E85" s="16">
+        <v>15116</v>
+      </c>
+      <c r="F85" s="16">
+        <v>15379</v>
+      </c>
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="16">
+        <v>15305</v>
+      </c>
+      <c r="D86" s="16">
+        <v>33509</v>
+      </c>
+      <c r="E86" s="16">
+        <v>16747</v>
+      </c>
+      <c r="F86" s="16">
+        <v>16762</v>
+      </c>
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A87" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="16">
+        <v>15305</v>
+      </c>
+      <c r="D87" s="16">
+        <v>33509</v>
+      </c>
+      <c r="E87" s="16">
+        <v>16747</v>
+      </c>
+      <c r="F87" s="16">
+        <v>16762</v>
+      </c>
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A88" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="16">
+        <v>29424</v>
+      </c>
+      <c r="D88" s="16">
+        <v>69259</v>
+      </c>
+      <c r="E88" s="16">
+        <v>34520</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34739</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A89" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="16">
+        <v>18427</v>
+      </c>
+      <c r="D89" s="16">
+        <v>42377</v>
+      </c>
+      <c r="E89" s="16">
+        <v>21018</v>
+      </c>
+      <c r="F89" s="16">
+        <v>21359</v>
+      </c>
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A90" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="16">
+        <v>10997</v>
+      </c>
+      <c r="D90" s="16">
+        <v>26882</v>
+      </c>
+      <c r="E90" s="16">
+        <v>13502</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13380</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F73EAB6B-084C-43BB-8A33-CCCCC3B9C61A}">
+  <dimension ref="A1:H90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="17"/>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
-[...3 lines deleted...]
-        <v>196</v>
+      <c r="A1" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A2" s="19"/>
-[...6 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A3" s="22"/>
-[...2 lines deleted...]
-      <c r="D3" s="17" t="s">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="17" t="s">
+      <c r="E3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="23"/>
-      <c r="H3" s="23" t="s">
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="23"/>
-      <c r="C4" s="23" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="24"/>
-[...3 lines deleted...]
-      <c r="H4" s="23" t="s">
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
-[...2 lines deleted...]
-      <c r="D5" s="23" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="29" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="26" t="s">
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="27"/>
-      <c r="C6" s="27" t="s">
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="F6" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="27" t="s">
+      <c r="G6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="28" t="s">
+      <c r="H6" s="12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="31">
-[...11 lines deleted...]
-      <c r="G7" s="31">
+      <c r="C7" s="14">
+        <v>3326225</v>
+      </c>
+      <c r="D7" s="14">
+        <v>7291227</v>
+      </c>
+      <c r="E7" s="14">
+        <v>3607279</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3683947</v>
+      </c>
+      <c r="G7" s="14">
         <v>1</v>
       </c>
-      <c r="H7" s="31">
-        <v>-1278</v>
+      <c r="H7" s="14">
+        <v>-388</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="33">
-[...11 lines deleted...]
-      <c r="G8" s="33">
+      <c r="C8" s="16">
+        <v>3127387</v>
+      </c>
+      <c r="D8" s="16">
+        <v>6828567</v>
+      </c>
+      <c r="E8" s="16">
+        <v>3377156</v>
+      </c>
+      <c r="F8" s="16">
+        <v>3451410</v>
+      </c>
+      <c r="G8" s="16">
         <v>1</v>
       </c>
-      <c r="H8" s="33">
-        <v>-1092</v>
+      <c r="H8" s="16">
+        <v>-321</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="33">
-[...15 lines deleted...]
-        <v>-186</v>
+      <c r="C9" s="16">
+        <v>198838</v>
+      </c>
+      <c r="D9" s="16">
+        <v>462660</v>
+      </c>
+      <c r="E9" s="16">
+        <v>230123</v>
+      </c>
+      <c r="F9" s="16">
+        <v>232537</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>-67</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="32" t="s">
+      <c r="B10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="33">
-[...15 lines deleted...]
-        <v>193</v>
+      <c r="C10" s="16">
+        <v>626074</v>
+      </c>
+      <c r="D10" s="16">
+        <v>1351061</v>
+      </c>
+      <c r="E10" s="16">
+        <v>663091</v>
+      </c>
+      <c r="F10" s="16">
+        <v>687970</v>
+      </c>
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>-21</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="33">
-[...14 lines deleted...]
-      <c r="H11" s="33">
+      <c r="C11" s="16">
+        <v>41561</v>
+      </c>
+      <c r="D11" s="16">
+        <v>94327</v>
+      </c>
+      <c r="E11" s="16">
+        <v>45680</v>
+      </c>
+      <c r="F11" s="16">
+        <v>48647</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A12" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="16">
+        <v>71127</v>
+      </c>
+      <c r="D12" s="16">
+        <v>148395</v>
+      </c>
+      <c r="E12" s="16">
+        <v>72125</v>
+      </c>
+      <c r="F12" s="16">
+        <v>76270</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="16">
+        <v>65731</v>
+      </c>
+      <c r="D13" s="16">
+        <v>126236</v>
+      </c>
+      <c r="E13" s="16">
+        <v>62476</v>
+      </c>
+      <c r="F13" s="16">
+        <v>63760</v>
+      </c>
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="16">
+        <v>74550</v>
+      </c>
+      <c r="D14" s="16">
+        <v>167410</v>
+      </c>
+      <c r="E14" s="16">
+        <v>81683</v>
+      </c>
+      <c r="F14" s="16">
+        <v>85727</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="16">
+        <v>50051</v>
+      </c>
+      <c r="D15" s="16">
+        <v>104334</v>
+      </c>
+      <c r="E15" s="16">
+        <v>51264</v>
+      </c>
+      <c r="F15" s="16">
+        <v>53070</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="16">
+        <v>49020</v>
+      </c>
+      <c r="D16" s="16">
+        <v>99263</v>
+      </c>
+      <c r="E16" s="16">
+        <v>49762</v>
+      </c>
+      <c r="F16" s="16">
+        <v>49501</v>
+      </c>
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="16">
+        <v>78761</v>
+      </c>
+      <c r="D17" s="16">
+        <v>170227</v>
+      </c>
+      <c r="E17" s="16">
+        <v>82223</v>
+      </c>
+      <c r="F17" s="16">
+        <v>88004</v>
+      </c>
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="16">
+        <v>91445</v>
+      </c>
+      <c r="D18" s="16">
+        <v>197147</v>
+      </c>
+      <c r="E18" s="16">
+        <v>97664</v>
+      </c>
+      <c r="F18" s="16">
+        <v>99483</v>
+      </c>
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="16">
+        <v>55688</v>
+      </c>
+      <c r="D19" s="16">
+        <v>133443</v>
+      </c>
+      <c r="E19" s="16">
+        <v>65624</v>
+      </c>
+      <c r="F19" s="16">
+        <v>67819</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="16">
+        <v>48140</v>
+      </c>
+      <c r="D20" s="16">
+        <v>110279</v>
+      </c>
+      <c r="E20" s="16">
+        <v>54590</v>
+      </c>
+      <c r="F20" s="16">
+        <v>55689</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>-92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="16">
+        <v>160311</v>
+      </c>
+      <c r="D21" s="16">
+        <v>355390</v>
+      </c>
+      <c r="E21" s="16">
+        <v>176109</v>
+      </c>
+      <c r="F21" s="16">
+        <v>179281</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="16">
+        <v>83239</v>
+      </c>
+      <c r="D22" s="16">
+        <v>188182</v>
+      </c>
+      <c r="E22" s="16">
+        <v>94077</v>
+      </c>
+      <c r="F22" s="16">
+        <v>94105</v>
+      </c>
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="16">
+        <v>280790</v>
+      </c>
+      <c r="D23" s="16">
+        <v>593969</v>
+      </c>
+      <c r="E23" s="16">
+        <v>298496</v>
+      </c>
+      <c r="F23" s="16">
+        <v>295473</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>-202</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="16">
+        <v>33196</v>
+      </c>
+      <c r="D24" s="16">
+        <v>75820</v>
+      </c>
+      <c r="E24" s="16">
+        <v>37263</v>
+      </c>
+      <c r="F24" s="16">
+        <v>38557</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="16">
+        <v>23352</v>
+      </c>
+      <c r="D25" s="16">
+        <v>53889</v>
+      </c>
+      <c r="E25" s="16">
+        <v>26287</v>
+      </c>
+      <c r="F25" s="16">
+        <v>27602</v>
+      </c>
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="16">
+        <v>161730</v>
+      </c>
+      <c r="D26" s="16">
+        <v>343350</v>
+      </c>
+      <c r="E26" s="16">
+        <v>167534</v>
+      </c>
+      <c r="F26" s="16">
+        <v>175816</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="16">
+        <v>33843</v>
+      </c>
+      <c r="D27" s="16">
+        <v>77213</v>
+      </c>
+      <c r="E27" s="16">
+        <v>38562</v>
+      </c>
+      <c r="F27" s="16">
+        <v>38651</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="16">
+        <v>46640</v>
+      </c>
+      <c r="D28" s="16">
+        <v>109428</v>
+      </c>
+      <c r="E28" s="16">
+        <v>55018</v>
+      </c>
+      <c r="F28" s="16">
+        <v>54410</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="16">
+        <v>34015</v>
+      </c>
+      <c r="D29" s="16">
+        <v>76050</v>
+      </c>
+      <c r="E29" s="16">
+        <v>37981</v>
+      </c>
+      <c r="F29" s="16">
+        <v>38069</v>
+      </c>
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="16">
+        <v>41942</v>
+      </c>
+      <c r="D30" s="16">
+        <v>91617</v>
+      </c>
+      <c r="E30" s="16">
+        <v>45946</v>
+      </c>
+      <c r="F30" s="16">
+        <v>45671</v>
+      </c>
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="16">
+        <v>101268</v>
+      </c>
+      <c r="D31" s="16">
+        <v>222758</v>
+      </c>
+      <c r="E31" s="16">
+        <v>109031</v>
+      </c>
+      <c r="F31" s="16">
+        <v>113727</v>
+      </c>
+      <c r="G31" s="16">
+        <v>0</v>
+      </c>
+      <c r="H31" s="16">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
         <v>69</v>
       </c>
+      <c r="B32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="16">
+        <v>66132</v>
+      </c>
+      <c r="D32" s="16">
+        <v>142700</v>
+      </c>
+      <c r="E32" s="16">
+        <v>70377</v>
+      </c>
+      <c r="F32" s="16">
+        <v>72323</v>
+      </c>
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="16">
+        <v>21903</v>
+      </c>
+      <c r="D33" s="16">
+        <v>52176</v>
+      </c>
+      <c r="E33" s="16">
+        <v>26021</v>
+      </c>
+      <c r="F33" s="16">
+        <v>26155</v>
+      </c>
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="16">
+        <v>49875</v>
+      </c>
+      <c r="D34" s="16">
+        <v>115456</v>
+      </c>
+      <c r="E34" s="16">
+        <v>56696</v>
+      </c>
+      <c r="F34" s="16">
+        <v>58760</v>
+      </c>
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="16">
+        <v>57908</v>
+      </c>
+      <c r="D35" s="16">
+        <v>137935</v>
+      </c>
+      <c r="E35" s="16">
+        <v>68512</v>
+      </c>
+      <c r="F35" s="16">
+        <v>69423</v>
+      </c>
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="16">
+        <v>99325</v>
+      </c>
+      <c r="D36" s="16">
+        <v>224905</v>
+      </c>
+      <c r="E36" s="16">
+        <v>110314</v>
+      </c>
+      <c r="F36" s="16">
+        <v>114591</v>
+      </c>
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="16">
+        <v>121299</v>
+      </c>
+      <c r="D37" s="16">
+        <v>251700</v>
+      </c>
+      <c r="E37" s="16">
+        <v>126194</v>
+      </c>
+      <c r="F37" s="16">
+        <v>125506</v>
+      </c>
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="16">
+        <v>153426</v>
+      </c>
+      <c r="D38" s="16">
+        <v>341420</v>
+      </c>
+      <c r="E38" s="16">
+        <v>166980</v>
+      </c>
+      <c r="F38" s="16">
+        <v>174440</v>
+      </c>
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="16">
+        <v>39640</v>
+      </c>
+      <c r="D39" s="16">
+        <v>75981</v>
+      </c>
+      <c r="E39" s="16">
+        <v>38499</v>
+      </c>
+      <c r="F39" s="16">
+        <v>37481</v>
+      </c>
+      <c r="G39" s="16">
+        <v>1</v>
+      </c>
+      <c r="H39" s="16">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="16">
+        <v>67891</v>
+      </c>
+      <c r="D40" s="16">
+        <v>139663</v>
+      </c>
+      <c r="E40" s="16">
+        <v>69177</v>
+      </c>
+      <c r="F40" s="16">
+        <v>70486</v>
+      </c>
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="16">
+        <v>62786</v>
+      </c>
+      <c r="D41" s="16">
+        <v>139681</v>
+      </c>
+      <c r="E41" s="16">
+        <v>68379</v>
+      </c>
+      <c r="F41" s="16">
+        <v>71302</v>
+      </c>
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="16">
+        <v>68853</v>
+      </c>
+      <c r="D42" s="16">
+        <v>147535</v>
+      </c>
+      <c r="E42" s="16">
+        <v>73991</v>
+      </c>
+      <c r="F42" s="16">
+        <v>73544</v>
+      </c>
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="16">
+        <v>34436</v>
+      </c>
+      <c r="D43" s="16">
+        <v>75086</v>
+      </c>
+      <c r="E43" s="16">
+        <v>36778</v>
+      </c>
+      <c r="F43" s="16">
+        <v>38308</v>
+      </c>
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="16">
+        <v>41776</v>
+      </c>
+      <c r="D44" s="16">
+        <v>84462</v>
+      </c>
+      <c r="E44" s="16">
+        <v>43234</v>
+      </c>
+      <c r="F44" s="16">
+        <v>41228</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="16">
+        <v>76048</v>
+      </c>
+      <c r="D45" s="16">
+        <v>164435</v>
+      </c>
+      <c r="E45" s="16">
+        <v>80859</v>
+      </c>
+      <c r="F45" s="16">
+        <v>83576</v>
+      </c>
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="16">
+        <v>31584</v>
+      </c>
+      <c r="D46" s="16">
+        <v>73075</v>
+      </c>
+      <c r="E46" s="16">
+        <v>35871</v>
+      </c>
+      <c r="F46" s="16">
+        <v>37204</v>
+      </c>
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="16">
+        <v>64547</v>
+      </c>
+      <c r="D47" s="16">
+        <v>146989</v>
+      </c>
+      <c r="E47" s="16">
+        <v>72516</v>
+      </c>
+      <c r="F47" s="16">
+        <v>74473</v>
+      </c>
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="16">
+        <v>28416</v>
+      </c>
+      <c r="D48" s="16">
+        <v>64118</v>
+      </c>
+      <c r="E48" s="16">
+        <v>31260</v>
+      </c>
+      <c r="F48" s="16">
+        <v>32858</v>
+      </c>
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="16">
+        <v>43925</v>
+      </c>
+      <c r="D49" s="16">
+        <v>93193</v>
+      </c>
+      <c r="E49" s="16">
+        <v>47608</v>
+      </c>
+      <c r="F49" s="16">
+        <v>45585</v>
+      </c>
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="16">
+        <v>54289</v>
+      </c>
+      <c r="D50" s="16">
+        <v>113335</v>
+      </c>
+      <c r="E50" s="16">
+        <v>55240</v>
+      </c>
+      <c r="F50" s="16">
+        <v>58095</v>
+      </c>
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="16">
+        <v>63546</v>
+      </c>
+      <c r="D51" s="16">
+        <v>140400</v>
+      </c>
+      <c r="E51" s="16">
+        <v>70322</v>
+      </c>
+      <c r="F51" s="16">
+        <v>70078</v>
+      </c>
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="16">
+        <v>26628</v>
+      </c>
+      <c r="D52" s="16">
+        <v>60569</v>
+      </c>
+      <c r="E52" s="16">
+        <v>29821</v>
+      </c>
+      <c r="F52" s="16">
+        <v>30748</v>
+      </c>
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="16">
+        <v>45826</v>
+      </c>
+      <c r="D53" s="16">
+        <v>98931</v>
+      </c>
+      <c r="E53" s="16">
+        <v>49108</v>
+      </c>
+      <c r="F53" s="16">
+        <v>49823</v>
+      </c>
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="16">
+        <v>21510</v>
+      </c>
+      <c r="D54" s="16">
+        <v>47497</v>
+      </c>
+      <c r="E54" s="16">
+        <v>23641</v>
+      </c>
+      <c r="F54" s="16">
+        <v>23856</v>
+      </c>
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="16">
+        <v>33144</v>
+      </c>
+      <c r="D55" s="16">
+        <v>70547</v>
+      </c>
+      <c r="E55" s="16">
+        <v>34809</v>
+      </c>
+      <c r="F55" s="16">
+        <v>35738</v>
+      </c>
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="16">
+        <v>23485</v>
+      </c>
+      <c r="D56" s="16">
+        <v>53110</v>
+      </c>
+      <c r="E56" s="16">
+        <v>26213</v>
+      </c>
+      <c r="F56" s="16">
+        <v>26897</v>
+      </c>
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="16">
+        <v>30240</v>
+      </c>
+      <c r="D57" s="16">
+        <v>71071</v>
+      </c>
+      <c r="E57" s="16">
+        <v>35151</v>
+      </c>
+      <c r="F57" s="16">
+        <v>35920</v>
+      </c>
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="16">
+        <v>51227</v>
+      </c>
+      <c r="D58" s="16">
+        <v>112556</v>
+      </c>
+      <c r="E58" s="16">
+        <v>55044</v>
+      </c>
+      <c r="F58" s="16">
+        <v>57512</v>
+      </c>
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="16">
+        <v>21322</v>
+      </c>
+      <c r="D59" s="16">
+        <v>51314</v>
+      </c>
+      <c r="E59" s="16">
+        <v>25146</v>
+      </c>
+      <c r="F59" s="16">
+        <v>26168</v>
+      </c>
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="16">
+        <v>18837</v>
+      </c>
+      <c r="D60" s="16">
+        <v>44441</v>
+      </c>
+      <c r="E60" s="16">
+        <v>22277</v>
+      </c>
+      <c r="F60" s="16">
+        <v>22164</v>
+      </c>
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="16">
+        <v>18837</v>
+      </c>
+      <c r="D61" s="16">
+        <v>44441</v>
+      </c>
+      <c r="E61" s="16">
+        <v>22277</v>
+      </c>
+      <c r="F61" s="16">
+        <v>22164</v>
+      </c>
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="16">
+        <v>35669</v>
+      </c>
+      <c r="D62" s="16">
+        <v>80303</v>
+      </c>
+      <c r="E62" s="16">
+        <v>39389</v>
+      </c>
+      <c r="F62" s="16">
+        <v>40914</v>
+      </c>
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="16">
+        <v>15330</v>
+      </c>
+      <c r="D63" s="16">
+        <v>37232</v>
+      </c>
+      <c r="E63" s="16">
+        <v>18114</v>
+      </c>
+      <c r="F63" s="16">
+        <v>19118</v>
+      </c>
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="16">
+        <v>15790</v>
+      </c>
+      <c r="D64" s="16">
+        <v>32986</v>
+      </c>
+      <c r="E64" s="16">
+        <v>16323</v>
+      </c>
+      <c r="F64" s="16">
+        <v>16663</v>
+      </c>
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="16">
+        <v>4549</v>
+      </c>
+      <c r="D65" s="16">
+        <v>10085</v>
+      </c>
+      <c r="E65" s="16">
+        <v>4952</v>
+      </c>
+      <c r="F65" s="16">
+        <v>5133</v>
+      </c>
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="16">
+        <v>51039</v>
+      </c>
+      <c r="D66" s="16">
+        <v>119664</v>
+      </c>
+      <c r="E66" s="16">
+        <v>59936</v>
+      </c>
+      <c r="F66" s="16">
+        <v>59728</v>
+      </c>
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="16">
+        <v>8207</v>
+      </c>
+      <c r="D67" s="16">
+        <v>19923</v>
+      </c>
+      <c r="E67" s="16">
+        <v>10137</v>
+      </c>
+      <c r="F67" s="16">
+        <v>9786</v>
+      </c>
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="16">
+        <v>7648</v>
+      </c>
+      <c r="D68" s="16">
+        <v>17247</v>
+      </c>
+      <c r="E68" s="16">
+        <v>8601</v>
+      </c>
+      <c r="F68" s="16">
+        <v>8646</v>
+      </c>
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="16">
+        <v>11632</v>
+      </c>
+      <c r="D69" s="16">
+        <v>26006</v>
+      </c>
+      <c r="E69" s="16">
+        <v>12952</v>
+      </c>
+      <c r="F69" s="16">
+        <v>13054</v>
+      </c>
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="16">
+        <v>7304</v>
+      </c>
+      <c r="D70" s="16">
+        <v>17775</v>
+      </c>
+      <c r="E70" s="16">
+        <v>8992</v>
+      </c>
+      <c r="F70" s="16">
+        <v>8783</v>
+      </c>
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="16">
+        <v>6848</v>
+      </c>
+      <c r="D71" s="16">
+        <v>16607</v>
+      </c>
+      <c r="E71" s="16">
+        <v>8397</v>
+      </c>
+      <c r="F71" s="16">
+        <v>8210</v>
+      </c>
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="16">
+        <v>5313</v>
+      </c>
+      <c r="D72" s="16">
+        <v>12515</v>
+      </c>
+      <c r="E72" s="16">
+        <v>6029</v>
+      </c>
+      <c r="F72" s="16">
+        <v>6486</v>
+      </c>
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="16">
+        <v>4087</v>
+      </c>
+      <c r="D73" s="16">
+        <v>9591</v>
+      </c>
+      <c r="E73" s="16">
+        <v>4828</v>
+      </c>
+      <c r="F73" s="16">
+        <v>4763</v>
+      </c>
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="16">
+        <v>13616</v>
+      </c>
+      <c r="D74" s="16">
+        <v>32839</v>
+      </c>
+      <c r="E74" s="16">
+        <v>16155</v>
+      </c>
+      <c r="F74" s="16">
+        <v>16684</v>
+      </c>
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="16">
+        <v>2980</v>
+      </c>
+      <c r="D75" s="16">
+        <v>7120</v>
+      </c>
+      <c r="E75" s="16">
+        <v>3498</v>
+      </c>
+      <c r="F75" s="16">
+        <v>3622</v>
+      </c>
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="16">
+        <v>3403</v>
+      </c>
+      <c r="D76" s="16">
+        <v>8279</v>
+      </c>
+      <c r="E76" s="16">
+        <v>4095</v>
+      </c>
+      <c r="F76" s="16">
+        <v>4184</v>
+      </c>
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="16">
+        <v>2487</v>
+      </c>
+      <c r="D77" s="16">
+        <v>5991</v>
+      </c>
+      <c r="E77" s="16">
+        <v>2899</v>
+      </c>
+      <c r="F77" s="16">
+        <v>3092</v>
+      </c>
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="16">
+        <v>3839</v>
+      </c>
+      <c r="D78" s="16">
+        <v>9227</v>
+      </c>
+      <c r="E78" s="16">
+        <v>4559</v>
+      </c>
+      <c r="F78" s="16">
+        <v>4668</v>
+      </c>
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="16">
+        <v>907</v>
+      </c>
+      <c r="D79" s="16">
+        <v>2222</v>
+      </c>
+      <c r="E79" s="16">
+        <v>1104</v>
+      </c>
+      <c r="F79" s="16">
+        <v>1118</v>
+      </c>
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="16">
+        <v>21267</v>
+      </c>
+      <c r="D80" s="16">
+        <v>52149</v>
+      </c>
+      <c r="E80" s="16">
+        <v>25990</v>
+      </c>
+      <c r="F80" s="16">
+        <v>26159</v>
+      </c>
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="16">
+        <v>3883</v>
+      </c>
+      <c r="D81" s="16">
+        <v>10225</v>
+      </c>
+      <c r="E81" s="16">
+        <v>5138</v>
+      </c>
+      <c r="F81" s="16">
+        <v>5087</v>
+      </c>
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="16">
+        <v>5236</v>
+      </c>
+      <c r="D82" s="16">
+        <v>12471</v>
+      </c>
+      <c r="E82" s="16">
+        <v>6280</v>
+      </c>
+      <c r="F82" s="16">
+        <v>6191</v>
+      </c>
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="16">
+        <v>12148</v>
+      </c>
+      <c r="D83" s="16">
+        <v>29453</v>
+      </c>
+      <c r="E83" s="16">
+        <v>14572</v>
+      </c>
+      <c r="F83" s="16">
+        <v>14881</v>
+      </c>
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="16">
+        <v>13609</v>
+      </c>
+      <c r="D84" s="16">
+        <v>30498</v>
+      </c>
+      <c r="E84" s="16">
+        <v>15108</v>
+      </c>
+      <c r="F84" s="16">
+        <v>15390</v>
+      </c>
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="16">
+        <v>13609</v>
+      </c>
+      <c r="D85" s="16">
+        <v>30498</v>
+      </c>
+      <c r="E85" s="16">
+        <v>15108</v>
+      </c>
+      <c r="F85" s="16">
+        <v>15390</v>
+      </c>
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="16">
+        <v>15311</v>
+      </c>
+      <c r="D86" s="16">
+        <v>33514</v>
+      </c>
+      <c r="E86" s="16">
+        <v>16751</v>
+      </c>
+      <c r="F86" s="16">
+        <v>16763</v>
+      </c>
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A87" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="C87" s="16">
+        <v>15311</v>
+      </c>
+      <c r="D87" s="16">
+        <v>33514</v>
+      </c>
+      <c r="E87" s="16">
+        <v>16751</v>
+      </c>
+      <c r="F87" s="16">
+        <v>16763</v>
+      </c>
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A88" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="C88" s="16">
+        <v>29490</v>
+      </c>
+      <c r="D88" s="16">
+        <v>69252</v>
+      </c>
+      <c r="E88" s="16">
+        <v>34517</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34735</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A89" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="C89" s="16">
+        <v>18457</v>
+      </c>
+      <c r="D89" s="16">
+        <v>42372</v>
+      </c>
+      <c r="E89" s="16">
+        <v>21025</v>
+      </c>
+      <c r="F89" s="16">
+        <v>21347</v>
+      </c>
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A90" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="C90" s="16">
+        <v>11033</v>
+      </c>
+      <c r="D90" s="16">
+        <v>26880</v>
+      </c>
+      <c r="E90" s="16">
+        <v>13492</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13388</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
+        <v>-2</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C298419-57DD-4571-AB99-EFD3FE69B0F8}">
+  <dimension ref="A1:H90"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="L15" sqref="L15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="15" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7265625" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.7265625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A4" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="14">
+        <v>3328359</v>
+      </c>
+      <c r="D7" s="14">
+        <v>7289928</v>
+      </c>
+      <c r="E7" s="14">
+        <v>3606419</v>
+      </c>
+      <c r="F7" s="14">
+        <v>3683507</v>
+      </c>
+      <c r="G7" s="14">
+        <v>2</v>
+      </c>
+      <c r="H7" s="14">
+        <v>-1299</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A8" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="16">
+        <v>3129423</v>
+      </c>
+      <c r="D8" s="16">
+        <v>6827617</v>
+      </c>
+      <c r="E8" s="16">
+        <v>3376509</v>
+      </c>
+      <c r="F8" s="16">
+        <v>3451106</v>
+      </c>
+      <c r="G8" s="16">
+        <v>2</v>
+      </c>
+      <c r="H8" s="16">
+        <v>-950</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A9" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="16">
+        <v>198936</v>
+      </c>
+      <c r="D9" s="16">
+        <v>462311</v>
+      </c>
+      <c r="E9" s="16">
+        <v>229910</v>
+      </c>
+      <c r="F9" s="16">
+        <v>232401</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>-349</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A10" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="16">
+        <v>626500</v>
+      </c>
+      <c r="D10" s="16">
+        <v>1351219</v>
+      </c>
+      <c r="E10" s="16">
+        <v>663063</v>
+      </c>
+      <c r="F10" s="16">
+        <v>688156</v>
+      </c>
+      <c r="G10" s="16">
+        <v>0</v>
+      </c>
+      <c r="H10" s="16">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A11" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="16">
+        <v>41625</v>
+      </c>
+      <c r="D11" s="16">
+        <v>94343</v>
+      </c>
+      <c r="E11" s="16">
+        <v>45697</v>
+      </c>
+      <c r="F11" s="16">
+        <v>48646</v>
+      </c>
+      <c r="G11" s="16">
+        <v>0</v>
+      </c>
+      <c r="H11" s="16">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C12" s="33">
-[...14 lines deleted...]
-      <c r="H12" s="33">
+      <c r="C12" s="16">
+        <v>71179</v>
+      </c>
+      <c r="D12" s="16">
+        <v>148504</v>
+      </c>
+      <c r="E12" s="16">
+        <v>72100</v>
+      </c>
+      <c r="F12" s="16">
+        <v>76404</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A13" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="16">
+        <v>65764</v>
+      </c>
+      <c r="D13" s="16">
+        <v>126249</v>
+      </c>
+      <c r="E13" s="16">
+        <v>62518</v>
+      </c>
+      <c r="F13" s="16">
+        <v>63731</v>
+      </c>
+      <c r="G13" s="16">
+        <v>0</v>
+      </c>
+      <c r="H13" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A14" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="16">
+        <v>74610</v>
+      </c>
+      <c r="D14" s="16">
+        <v>167389</v>
+      </c>
+      <c r="E14" s="16">
+        <v>81660</v>
+      </c>
+      <c r="F14" s="16">
+        <v>85729</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A15" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="16">
+        <v>50080</v>
+      </c>
+      <c r="D15" s="16">
+        <v>104341</v>
+      </c>
+      <c r="E15" s="16">
+        <v>51289</v>
+      </c>
+      <c r="F15" s="16">
+        <v>53052</v>
+      </c>
+      <c r="G15" s="16">
+        <v>0</v>
+      </c>
+      <c r="H15" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A16" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="16">
+        <v>49006</v>
+      </c>
+      <c r="D16" s="16">
+        <v>99166</v>
+      </c>
+      <c r="E16" s="16">
+        <v>49695</v>
+      </c>
+      <c r="F16" s="16">
+        <v>49471</v>
+      </c>
+      <c r="G16" s="16">
+        <v>0</v>
+      </c>
+      <c r="H16" s="16">
+        <v>-97</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A17" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="16">
+        <v>78817</v>
+      </c>
+      <c r="D17" s="16">
+        <v>170319</v>
+      </c>
+      <c r="E17" s="16">
+        <v>82261</v>
+      </c>
+      <c r="F17" s="16">
+        <v>88058</v>
+      </c>
+      <c r="G17" s="16">
+        <v>0</v>
+      </c>
+      <c r="H17" s="16">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="16">
+        <v>91486</v>
+      </c>
+      <c r="D18" s="16">
+        <v>197091</v>
+      </c>
+      <c r="E18" s="16">
+        <v>97611</v>
+      </c>
+      <c r="F18" s="16">
+        <v>99480</v>
+      </c>
+      <c r="G18" s="16">
+        <v>0</v>
+      </c>
+      <c r="H18" s="16">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A19" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="16">
+        <v>55760</v>
+      </c>
+      <c r="D19" s="16">
+        <v>133537</v>
+      </c>
+      <c r="E19" s="16">
+        <v>65653</v>
+      </c>
+      <c r="F19" s="16">
+        <v>67884</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A20" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="16">
+        <v>48173</v>
+      </c>
+      <c r="D20" s="16">
+        <v>110280</v>
+      </c>
+      <c r="E20" s="16">
+        <v>54579</v>
+      </c>
+      <c r="F20" s="16">
+        <v>55701</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0</v>
+      </c>
+      <c r="H20" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A21" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="16">
+        <v>160328</v>
+      </c>
+      <c r="D21" s="16">
+        <v>355187</v>
+      </c>
+      <c r="E21" s="16">
+        <v>175978</v>
+      </c>
+      <c r="F21" s="16">
+        <v>179209</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
+        <v>-203</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A22" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="16">
+        <v>82614</v>
+      </c>
+      <c r="D22" s="16">
+        <v>187404</v>
+      </c>
+      <c r="E22" s="16">
+        <v>93467</v>
+      </c>
+      <c r="F22" s="16">
+        <v>93937</v>
+      </c>
+      <c r="G22" s="16">
+        <v>0</v>
+      </c>
+      <c r="H22" s="16">
+        <v>-778</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A23" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="16">
+        <v>281082</v>
+      </c>
+      <c r="D23" s="16">
+        <v>594138</v>
+      </c>
+      <c r="E23" s="16">
+        <v>298516</v>
+      </c>
+      <c r="F23" s="16">
+        <v>295622</v>
+      </c>
+      <c r="G23" s="16">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A24" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="16">
+        <v>33174</v>
+      </c>
+      <c r="D24" s="16">
+        <v>75711</v>
+      </c>
+      <c r="E24" s="16">
+        <v>37220</v>
+      </c>
+      <c r="F24" s="16">
+        <v>38491</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A25" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="16">
+        <v>23358</v>
+      </c>
+      <c r="D25" s="16">
+        <v>53841</v>
+      </c>
+      <c r="E25" s="16">
+        <v>26273</v>
+      </c>
+      <c r="F25" s="16">
+        <v>27568</v>
+      </c>
+      <c r="G25" s="16">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A26" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="16">
+        <v>161830</v>
+      </c>
+      <c r="D26" s="16">
+        <v>343375</v>
+      </c>
+      <c r="E26" s="16">
+        <v>167534</v>
+      </c>
+      <c r="F26" s="16">
+        <v>175841</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0</v>
+      </c>
+      <c r="H26" s="16">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A27" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="16">
+        <v>33842</v>
+      </c>
+      <c r="D27" s="16">
+        <v>77138</v>
+      </c>
+      <c r="E27" s="16">
+        <v>38534</v>
+      </c>
+      <c r="F27" s="16">
+        <v>38604</v>
+      </c>
+      <c r="G27" s="16">
+        <v>0</v>
+      </c>
+      <c r="H27" s="16">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A28" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" s="16">
+        <v>46676</v>
+      </c>
+      <c r="D28" s="16">
+        <v>109387</v>
+      </c>
+      <c r="E28" s="16">
+        <v>55018</v>
+      </c>
+      <c r="F28" s="16">
+        <v>54369</v>
+      </c>
+      <c r="G28" s="16">
+        <v>0</v>
+      </c>
+      <c r="H28" s="16">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A29" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="16">
+        <v>34033</v>
+      </c>
+      <c r="D29" s="16">
+        <v>76024</v>
+      </c>
+      <c r="E29" s="16">
+        <v>37965</v>
+      </c>
+      <c r="F29" s="16">
+        <v>38059</v>
+      </c>
+      <c r="G29" s="16">
+        <v>0</v>
+      </c>
+      <c r="H29" s="16">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A30" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="16">
+        <v>42021</v>
+      </c>
+      <c r="D30" s="16">
+        <v>91651</v>
+      </c>
+      <c r="E30" s="16">
+        <v>45963</v>
+      </c>
+      <c r="F30" s="16">
+        <v>45688</v>
+      </c>
+      <c r="G30" s="16">
+        <v>0</v>
+      </c>
+      <c r="H30" s="16">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="16">
+        <v>101354</v>
+      </c>
+      <c r="D31" s="16">
+        <v>222675</v>
+      </c>
+      <c r="E31" s="16">
+        <v>108980</v>
+      </c>
+      <c r="F31" s="16">
+        <v>113694</v>
+      </c>
+      <c r="G31" s="16">
+        <v>1</v>
+      </c>
+      <c r="H31" s="16">
+        <v>-83</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A32" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="16">
+        <v>66289</v>
+      </c>
+      <c r="D32" s="16">
+        <v>142744</v>
+      </c>
+      <c r="E32" s="16">
+        <v>70396</v>
+      </c>
+      <c r="F32" s="16">
+        <v>72348</v>
+      </c>
+      <c r="G32" s="16">
+        <v>0</v>
+      </c>
+      <c r="H32" s="16">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A33" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="16">
+        <v>21940</v>
+      </c>
+      <c r="D33" s="16">
+        <v>52186</v>
+      </c>
+      <c r="E33" s="16">
+        <v>26023</v>
+      </c>
+      <c r="F33" s="16">
+        <v>26163</v>
+      </c>
+      <c r="G33" s="16">
+        <v>0</v>
+      </c>
+      <c r="H33" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A34" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="16">
+        <v>49973</v>
+      </c>
+      <c r="D34" s="16">
+        <v>115467</v>
+      </c>
+      <c r="E34" s="16">
+        <v>56720</v>
+      </c>
+      <c r="F34" s="16">
+        <v>58747</v>
+      </c>
+      <c r="G34" s="16">
+        <v>0</v>
+      </c>
+      <c r="H34" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A35" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="16">
+        <v>57938</v>
+      </c>
+      <c r="D35" s="16">
+        <v>137870</v>
+      </c>
+      <c r="E35" s="16">
+        <v>68455</v>
+      </c>
+      <c r="F35" s="16">
+        <v>69415</v>
+      </c>
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A36" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="16">
+        <v>99421</v>
+      </c>
+      <c r="D36" s="16">
+        <v>224910</v>
+      </c>
+      <c r="E36" s="16">
+        <v>110303</v>
+      </c>
+      <c r="F36" s="16">
+        <v>114607</v>
+      </c>
+      <c r="G36" s="16">
+        <v>0</v>
+      </c>
+      <c r="H36" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A37" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="16">
+        <v>121425</v>
+      </c>
+      <c r="D37" s="16">
+        <v>251762</v>
+      </c>
+      <c r="E37" s="16">
+        <v>126206</v>
+      </c>
+      <c r="F37" s="16">
+        <v>125556</v>
+      </c>
+      <c r="G37" s="16">
+        <v>0</v>
+      </c>
+      <c r="H37" s="16">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="16">
+        <v>153544</v>
+      </c>
+      <c r="D38" s="16">
+        <v>341347</v>
+      </c>
+      <c r="E38" s="16">
+        <v>166942</v>
+      </c>
+      <c r="F38" s="16">
+        <v>174405</v>
+      </c>
+      <c r="G38" s="16">
+        <v>0</v>
+      </c>
+      <c r="H38" s="16">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A39" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="16">
+        <v>39708</v>
+      </c>
+      <c r="D39" s="16">
+        <v>76038</v>
+      </c>
+      <c r="E39" s="16">
+        <v>38529</v>
+      </c>
+      <c r="F39" s="16">
+        <v>37508</v>
+      </c>
+      <c r="G39" s="16">
+        <v>1</v>
+      </c>
+      <c r="H39" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A40" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="16">
+        <v>67943</v>
+      </c>
+      <c r="D40" s="16">
+        <v>139688</v>
+      </c>
+      <c r="E40" s="16">
+        <v>69179</v>
+      </c>
+      <c r="F40" s="16">
+        <v>70509</v>
+      </c>
+      <c r="G40" s="16">
+        <v>0</v>
+      </c>
+      <c r="H40" s="16">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A41" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="16">
+        <v>62815</v>
+      </c>
+      <c r="D41" s="16">
+        <v>139575</v>
+      </c>
+      <c r="E41" s="16">
+        <v>68322</v>
+      </c>
+      <c r="F41" s="16">
+        <v>71253</v>
+      </c>
+      <c r="G41" s="16">
+        <v>0</v>
+      </c>
+      <c r="H41" s="16">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A42" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="16">
+        <v>68775</v>
+      </c>
+      <c r="D42" s="16">
+        <v>147481</v>
+      </c>
+      <c r="E42" s="16">
+        <v>74040</v>
+      </c>
+      <c r="F42" s="16">
+        <v>73441</v>
+      </c>
+      <c r="G42" s="16">
+        <v>0</v>
+      </c>
+      <c r="H42" s="16">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A43" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="16">
+        <v>34424</v>
+      </c>
+      <c r="D43" s="16">
+        <v>75022</v>
+      </c>
+      <c r="E43" s="16">
+        <v>36763</v>
+      </c>
+      <c r="F43" s="16">
+        <v>38259</v>
+      </c>
+      <c r="G43" s="16">
+        <v>0</v>
+      </c>
+      <c r="H43" s="16">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A44" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="16">
+        <v>42140</v>
+      </c>
+      <c r="D44" s="16">
+        <v>84839</v>
+      </c>
+      <c r="E44" s="16">
+        <v>43577</v>
+      </c>
+      <c r="F44" s="16">
+        <v>41262</v>
+      </c>
+      <c r="G44" s="16">
+        <v>0</v>
+      </c>
+      <c r="H44" s="16">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A45" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="C45" s="16">
+        <v>76083</v>
+      </c>
+      <c r="D45" s="16">
+        <v>164451</v>
+      </c>
+      <c r="E45" s="16">
+        <v>80903</v>
+      </c>
+      <c r="F45" s="16">
+        <v>83548</v>
+      </c>
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A46" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="16">
+        <v>31633</v>
+      </c>
+      <c r="D46" s="16">
+        <v>73119</v>
+      </c>
+      <c r="E46" s="16">
+        <v>35900</v>
+      </c>
+      <c r="F46" s="16">
+        <v>37219</v>
+      </c>
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A47" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="16">
+        <v>64588</v>
+      </c>
+      <c r="D47" s="16">
+        <v>146985</v>
+      </c>
+      <c r="E47" s="16">
+        <v>72500</v>
+      </c>
+      <c r="F47" s="16">
+        <v>74485</v>
+      </c>
+      <c r="G47" s="16">
+        <v>0</v>
+      </c>
+      <c r="H47" s="16">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A48" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="16">
+        <v>28437</v>
+      </c>
+      <c r="D48" s="16">
+        <v>64081</v>
+      </c>
+      <c r="E48" s="16">
+        <v>31235</v>
+      </c>
+      <c r="F48" s="16">
+        <v>32846</v>
+      </c>
+      <c r="G48" s="16">
+        <v>0</v>
+      </c>
+      <c r="H48" s="16">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A49" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C49" s="16">
+        <v>43965</v>
+      </c>
+      <c r="D49" s="16">
+        <v>93172</v>
+      </c>
+      <c r="E49" s="16">
+        <v>47616</v>
+      </c>
+      <c r="F49" s="16">
+        <v>45556</v>
+      </c>
+      <c r="G49" s="16">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A50" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="16">
+        <v>54379</v>
+      </c>
+      <c r="D50" s="16">
+        <v>113360</v>
+      </c>
+      <c r="E50" s="16">
+        <v>55237</v>
+      </c>
+      <c r="F50" s="16">
+        <v>58123</v>
+      </c>
+      <c r="G50" s="16">
+        <v>0</v>
+      </c>
+      <c r="H50" s="16">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A51" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C51" s="16">
+        <v>63633</v>
+      </c>
+      <c r="D51" s="16">
+        <v>140475</v>
+      </c>
+      <c r="E51" s="16">
+        <v>70376</v>
+      </c>
+      <c r="F51" s="16">
+        <v>70099</v>
+      </c>
+      <c r="G51" s="16">
+        <v>0</v>
+      </c>
+      <c r="H51" s="16">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A52" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="16">
+        <v>26637</v>
+      </c>
+      <c r="D52" s="16">
+        <v>60546</v>
+      </c>
+      <c r="E52" s="16">
+        <v>29820</v>
+      </c>
+      <c r="F52" s="16">
+        <v>30726</v>
+      </c>
+      <c r="G52" s="16">
+        <v>0</v>
+      </c>
+      <c r="H52" s="16">
         <v>-23</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...151 lines deleted...]
-      <c r="H18" s="33">
+    <row r="53" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A53" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="16">
+        <v>45867</v>
+      </c>
+      <c r="D53" s="16">
+        <v>98902</v>
+      </c>
+      <c r="E53" s="16">
+        <v>49103</v>
+      </c>
+      <c r="F53" s="16">
+        <v>49799</v>
+      </c>
+      <c r="G53" s="16">
+        <v>0</v>
+      </c>
+      <c r="H53" s="16">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A54" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C54" s="16">
+        <v>21538</v>
+      </c>
+      <c r="D54" s="16">
+        <v>47480</v>
+      </c>
+      <c r="E54" s="16">
+        <v>23639</v>
+      </c>
+      <c r="F54" s="16">
+        <v>23841</v>
+      </c>
+      <c r="G54" s="16">
+        <v>0</v>
+      </c>
+      <c r="H54" s="16">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A55" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="C55" s="16">
+        <v>33181</v>
+      </c>
+      <c r="D55" s="16">
+        <v>70507</v>
+      </c>
+      <c r="E55" s="16">
+        <v>34797</v>
+      </c>
+      <c r="F55" s="16">
+        <v>35710</v>
+      </c>
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A56" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="16">
+        <v>23500</v>
+      </c>
+      <c r="D56" s="16">
+        <v>53039</v>
+      </c>
+      <c r="E56" s="16">
+        <v>26159</v>
+      </c>
+      <c r="F56" s="16">
+        <v>26880</v>
+      </c>
+      <c r="G56" s="16">
+        <v>0</v>
+      </c>
+      <c r="H56" s="16">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A57" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="16">
+        <v>30277</v>
+      </c>
+      <c r="D57" s="16">
+        <v>71022</v>
+      </c>
+      <c r="E57" s="16">
+        <v>35113</v>
+      </c>
+      <c r="F57" s="16">
+        <v>35909</v>
+      </c>
+      <c r="G57" s="16">
+        <v>0</v>
+      </c>
+      <c r="H57" s="16">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A58" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C58" s="16">
+        <v>51220</v>
+      </c>
+      <c r="D58" s="16">
+        <v>112512</v>
+      </c>
+      <c r="E58" s="16">
+        <v>55018</v>
+      </c>
+      <c r="F58" s="16">
+        <v>57494</v>
+      </c>
+      <c r="G58" s="16">
+        <v>0</v>
+      </c>
+      <c r="H58" s="16">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A59" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C59" s="16">
+        <v>21338</v>
+      </c>
+      <c r="D59" s="16">
+        <v>51287</v>
+      </c>
+      <c r="E59" s="16">
+        <v>25127</v>
+      </c>
+      <c r="F59" s="16">
+        <v>26160</v>
+      </c>
+      <c r="G59" s="16">
+        <v>0</v>
+      </c>
+      <c r="H59" s="16">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A60" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="16">
+        <v>18843</v>
+      </c>
+      <c r="D60" s="16">
+        <v>44416</v>
+      </c>
+      <c r="E60" s="16">
+        <v>22257</v>
+      </c>
+      <c r="F60" s="16">
+        <v>22159</v>
+      </c>
+      <c r="G60" s="16">
+        <v>0</v>
+      </c>
+      <c r="H60" s="16">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A61" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="16">
+        <v>18843</v>
+      </c>
+      <c r="D61" s="16">
+        <v>44416</v>
+      </c>
+      <c r="E61" s="16">
+        <v>22257</v>
+      </c>
+      <c r="F61" s="16">
+        <v>22159</v>
+      </c>
+      <c r="G61" s="16">
+        <v>0</v>
+      </c>
+      <c r="H61" s="16">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A62" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="16">
+        <v>35685</v>
+      </c>
+      <c r="D62" s="16">
+        <v>80208</v>
+      </c>
+      <c r="E62" s="16">
+        <v>39346</v>
+      </c>
+      <c r="F62" s="16">
+        <v>40862</v>
+      </c>
+      <c r="G62" s="16">
+        <v>0</v>
+      </c>
+      <c r="H62" s="16">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A63" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="16">
+        <v>15350</v>
+      </c>
+      <c r="D63" s="16">
+        <v>37210</v>
+      </c>
+      <c r="E63" s="16">
+        <v>18106</v>
+      </c>
+      <c r="F63" s="16">
+        <v>19104</v>
+      </c>
+      <c r="G63" s="16">
+        <v>0</v>
+      </c>
+      <c r="H63" s="16">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A64" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C64" s="16">
+        <v>15799</v>
+      </c>
+      <c r="D64" s="16">
+        <v>32945</v>
+      </c>
+      <c r="E64" s="16">
+        <v>16307</v>
+      </c>
+      <c r="F64" s="16">
+        <v>16638</v>
+      </c>
+      <c r="G64" s="16">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A65" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="16">
+        <v>4536</v>
+      </c>
+      <c r="D65" s="16">
+        <v>10053</v>
+      </c>
+      <c r="E65" s="16">
+        <v>4933</v>
+      </c>
+      <c r="F65" s="16">
+        <v>5120</v>
+      </c>
+      <c r="G65" s="16">
+        <v>0</v>
+      </c>
+      <c r="H65" s="16">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A66" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="C66" s="16">
+        <v>51039</v>
+      </c>
+      <c r="D66" s="16">
+        <v>119563</v>
+      </c>
+      <c r="E66" s="16">
+        <v>59874</v>
+      </c>
+      <c r="F66" s="16">
+        <v>59689</v>
+      </c>
+      <c r="G66" s="16">
+        <v>0</v>
+      </c>
+      <c r="H66" s="16">
+        <v>-101</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A67" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C67" s="16">
+        <v>8208</v>
+      </c>
+      <c r="D67" s="16">
+        <v>19933</v>
+      </c>
+      <c r="E67" s="16">
+        <v>10136</v>
+      </c>
+      <c r="F67" s="16">
+        <v>9797</v>
+      </c>
+      <c r="G67" s="16">
+        <v>0</v>
+      </c>
+      <c r="H67" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A68" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="16">
+        <v>7653</v>
+      </c>
+      <c r="D68" s="16">
+        <v>17238</v>
+      </c>
+      <c r="E68" s="16">
+        <v>8584</v>
+      </c>
+      <c r="F68" s="16">
+        <v>8654</v>
+      </c>
+      <c r="G68" s="16">
+        <v>0</v>
+      </c>
+      <c r="H68" s="16">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A69" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="C69" s="16">
+        <v>11639</v>
+      </c>
+      <c r="D69" s="16">
+        <v>25996</v>
+      </c>
+      <c r="E69" s="16">
+        <v>12958</v>
+      </c>
+      <c r="F69" s="16">
+        <v>13038</v>
+      </c>
+      <c r="G69" s="16">
+        <v>0</v>
+      </c>
+      <c r="H69" s="16">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A70" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="16">
+        <v>7300</v>
+      </c>
+      <c r="D70" s="16">
+        <v>17752</v>
+      </c>
+      <c r="E70" s="16">
+        <v>8978</v>
+      </c>
+      <c r="F70" s="16">
+        <v>8774</v>
+      </c>
+      <c r="G70" s="16">
+        <v>0</v>
+      </c>
+      <c r="H70" s="16">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A71" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="C71" s="16">
+        <v>6856</v>
+      </c>
+      <c r="D71" s="16">
+        <v>16588</v>
+      </c>
+      <c r="E71" s="16">
+        <v>8386</v>
+      </c>
+      <c r="F71" s="16">
+        <v>8202</v>
+      </c>
+      <c r="G71" s="16">
+        <v>0</v>
+      </c>
+      <c r="H71" s="16">
         <v>-19</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...255 lines deleted...]
-      <c r="H28" s="33">
+    <row r="72" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A72" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C72" s="16">
+        <v>5302</v>
+      </c>
+      <c r="D72" s="16">
+        <v>12485</v>
+      </c>
+      <c r="E72" s="16">
+        <v>6008</v>
+      </c>
+      <c r="F72" s="16">
+        <v>6477</v>
+      </c>
+      <c r="G72" s="16">
+        <v>0</v>
+      </c>
+      <c r="H72" s="16">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A73" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C73" s="16">
+        <v>4081</v>
+      </c>
+      <c r="D73" s="16">
+        <v>9571</v>
+      </c>
+      <c r="E73" s="16">
+        <v>4824</v>
+      </c>
+      <c r="F73" s="16">
+        <v>4747</v>
+      </c>
+      <c r="G73" s="16">
+        <v>0</v>
+      </c>
+      <c r="H73" s="16">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A74" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="C74" s="16">
+        <v>13609</v>
+      </c>
+      <c r="D74" s="16">
+        <v>32776</v>
+      </c>
+      <c r="E74" s="16">
+        <v>16119</v>
+      </c>
+      <c r="F74" s="16">
+        <v>16657</v>
+      </c>
+      <c r="G74" s="16">
+        <v>0</v>
+      </c>
+      <c r="H74" s="16">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A75" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C75" s="16">
+        <v>2974</v>
+      </c>
+      <c r="D75" s="16">
+        <v>7098</v>
+      </c>
+      <c r="E75" s="16">
+        <v>3484</v>
+      </c>
+      <c r="F75" s="16">
+        <v>3614</v>
+      </c>
+      <c r="G75" s="16">
+        <v>0</v>
+      </c>
+      <c r="H75" s="16">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A76" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C76" s="16">
+        <v>3407</v>
+      </c>
+      <c r="D76" s="16">
+        <v>8273</v>
+      </c>
+      <c r="E76" s="16">
+        <v>4090</v>
+      </c>
+      <c r="F76" s="16">
+        <v>4183</v>
+      </c>
+      <c r="G76" s="16">
+        <v>0</v>
+      </c>
+      <c r="H76" s="16">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A77" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="16">
+        <v>2486</v>
+      </c>
+      <c r="D77" s="16">
+        <v>5979</v>
+      </c>
+      <c r="E77" s="16">
+        <v>2891</v>
+      </c>
+      <c r="F77" s="16">
+        <v>3088</v>
+      </c>
+      <c r="G77" s="16">
+        <v>0</v>
+      </c>
+      <c r="H77" s="16">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A78" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="16">
+        <v>3836</v>
+      </c>
+      <c r="D78" s="16">
+        <v>9205</v>
+      </c>
+      <c r="E78" s="16">
+        <v>4551</v>
+      </c>
+      <c r="F78" s="16">
+        <v>4654</v>
+      </c>
+      <c r="G78" s="16">
+        <v>0</v>
+      </c>
+      <c r="H78" s="16">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A79" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="16">
+        <v>906</v>
+      </c>
+      <c r="D79" s="16">
+        <v>2221</v>
+      </c>
+      <c r="E79" s="16">
+        <v>1103</v>
+      </c>
+      <c r="F79" s="16">
+        <v>1118</v>
+      </c>
+      <c r="G79" s="16">
+        <v>0</v>
+      </c>
+      <c r="H79" s="16">
         <v>-1</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...905 lines deleted...]
-      <c r="H63" s="33">
+    <row r="80" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A80" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="16">
+        <v>21279</v>
+      </c>
+      <c r="D80" s="16">
+        <v>52143</v>
+      </c>
+      <c r="E80" s="16">
+        <v>25979</v>
+      </c>
+      <c r="F80" s="16">
+        <v>26164</v>
+      </c>
+      <c r="G80" s="16">
+        <v>0</v>
+      </c>
+      <c r="H80" s="16">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A81" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="16">
+        <v>3879</v>
+      </c>
+      <c r="D81" s="16">
+        <v>10231</v>
+      </c>
+      <c r="E81" s="16">
+        <v>5141</v>
+      </c>
+      <c r="F81" s="16">
+        <v>5090</v>
+      </c>
+      <c r="G81" s="16">
+        <v>0</v>
+      </c>
+      <c r="H81" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A82" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="16">
+        <v>5239</v>
+      </c>
+      <c r="D82" s="16">
+        <v>12466</v>
+      </c>
+      <c r="E82" s="16">
+        <v>6278</v>
+      </c>
+      <c r="F82" s="16">
+        <v>6188</v>
+      </c>
+      <c r="G82" s="16">
+        <v>0</v>
+      </c>
+      <c r="H82" s="16">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A83" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="16">
+        <v>12161</v>
+      </c>
+      <c r="D83" s="16">
+        <v>29446</v>
+      </c>
+      <c r="E83" s="16">
+        <v>14560</v>
+      </c>
+      <c r="F83" s="16">
+        <v>14886</v>
+      </c>
+      <c r="G83" s="16">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A84" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="C84" s="16">
+        <v>13654</v>
+      </c>
+      <c r="D84" s="16">
+        <v>30522</v>
+      </c>
+      <c r="E84" s="16">
+        <v>15119</v>
+      </c>
+      <c r="F84" s="16">
+        <v>15403</v>
+      </c>
+      <c r="G84" s="16">
+        <v>0</v>
+      </c>
+      <c r="H84" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A85" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="16">
+        <v>13654</v>
+      </c>
+      <c r="D85" s="16">
+        <v>30522</v>
+      </c>
+      <c r="E85" s="16">
+        <v>15119</v>
+      </c>
+      <c r="F85" s="16">
+        <v>15403</v>
+      </c>
+      <c r="G85" s="16">
+        <v>0</v>
+      </c>
+      <c r="H85" s="16">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="13" x14ac:dyDescent="0.2">
+      <c r="A86" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="16">
+        <v>15322</v>
+      </c>
+      <c r="D86" s="16">
+        <v>33499</v>
+      </c>
+      <c r="E86" s="16">
+        <v>16744</v>
+      </c>
+      <c r="F86" s="16">
+        <v>16755</v>
+      </c>
+      <c r="G86" s="16">
+        <v>0</v>
+      </c>
+      <c r="H86" s="16">
         <v>-15</v>
       </c>
     </row>
-    <row r="64" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...596 lines deleted...]
-    </row>
     <row r="87" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A87" s="32" t="s">
+      <c r="A87" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="B87" s="32" t="s">
+      <c r="B87" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="C87" s="33">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="C87" s="16">
+        <v>15322</v>
+      </c>
+      <c r="D87" s="16">
+        <v>33499</v>
+      </c>
+      <c r="E87" s="16">
+        <v>16744</v>
+      </c>
+      <c r="F87" s="16">
+        <v>16755</v>
+      </c>
+      <c r="G87" s="16">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16">
+        <v>-15</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A88" s="32" t="s">
+      <c r="A88" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="B88" s="32" t="s">
+      <c r="B88" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C88" s="33">
-[...15 lines deleted...]
-        <v>19</v>
+      <c r="C88" s="16">
+        <v>29505</v>
+      </c>
+      <c r="D88" s="16">
+        <v>69184</v>
+      </c>
+      <c r="E88" s="16">
+        <v>34472</v>
+      </c>
+      <c r="F88" s="16">
+        <v>34712</v>
+      </c>
+      <c r="G88" s="16">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16">
+        <v>-68</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A89" s="32" t="s">
+      <c r="A89" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="B89" s="32" t="s">
+      <c r="B89" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="C89" s="33">
-[...15 lines deleted...]
-        <v>-6</v>
+      <c r="C89" s="16">
+        <v>18470</v>
+      </c>
+      <c r="D89" s="16">
+        <v>42339</v>
+      </c>
+      <c r="E89" s="16">
+        <v>21003</v>
+      </c>
+      <c r="F89" s="16">
+        <v>21336</v>
+      </c>
+      <c r="G89" s="16">
+        <v>0</v>
+      </c>
+      <c r="H89" s="16">
+        <v>-33</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A90" s="32" t="s">
+      <c r="A90" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="B90" s="32" t="s">
+      <c r="B90" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C90" s="33">
-[...15 lines deleted...]
-        <v>25</v>
+      <c r="C90" s="16">
+        <v>11035</v>
+      </c>
+      <c r="D90" s="16">
+        <v>26845</v>
+      </c>
+      <c r="E90" s="16">
+        <v>13469</v>
+      </c>
+      <c r="F90" s="16">
+        <v>13376</v>
+      </c>
+      <c r="G90" s="16">
+        <v>0</v>
+      </c>
+      <c r="H90" s="16">
+        <v>-35</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>1月</vt:lpstr>
       <vt:lpstr>2月</vt:lpstr>
       <vt:lpstr>3月</vt:lpstr>
       <vt:lpstr>4月</vt:lpstr>
       <vt:lpstr>5月</vt:lpstr>
       <vt:lpstr>6月</vt:lpstr>
+      <vt:lpstr>7月</vt:lpstr>
+      <vt:lpstr>8月</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>