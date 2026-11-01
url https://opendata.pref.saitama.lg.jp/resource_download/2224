--- v6 (2026-09-16)
+++ v7 (2026-11-01)
@@ -1,732 +1,1233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FBE4200-7AB6-46D2-8BDD-8881EF992155}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20416"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6659B1E8-6768-4C53-B317-AF2EA21799E5}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="525" yWindow="-225" windowWidth="11595" windowHeight="8115" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1月" sheetId="2" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="8月" sheetId="15" r:id="rId8"/>
+    <sheet name="1月" sheetId="1" r:id="rId1"/>
+    <sheet name="2月" sheetId="2" r:id="rId2"/>
+    <sheet name="3月" sheetId="3" r:id="rId3"/>
+    <sheet name="4月" sheetId="4" r:id="rId4"/>
+    <sheet name="5月" sheetId="5" r:id="rId5"/>
+    <sheet name="6月" sheetId="6" r:id="rId6"/>
+    <sheet name="7月" sheetId="8" r:id="rId7"/>
+    <sheet name="8月" sheetId="9" r:id="rId8"/>
+    <sheet name="9月" sheetId="10" r:id="rId9"/>
+    <sheet name="10月" sheetId="11" r:id="rId10"/>
+    <sheet name="11月" sheetId="12" r:id="rId11"/>
+    <sheet name="12月" sheetId="13" r:id="rId12"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1月'!$A$1:$G$90</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'1月'!$1:$6</definedName>
+  </definedNames>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1504" uniqueCount="201">
-[...4 lines deleted...]
-    <t>Population of Saitama Prefecture as at January 1, 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2232" uniqueCount="291">
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>City total</t>
+  </si>
+  <si>
+    <t>Towns and villages</t>
+  </si>
+  <si>
+    <t>さいたま市</t>
+  </si>
+  <si>
+    <t>Saitama-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">西区      </t>
+  </si>
+  <si>
+    <t>Nishi-ku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kita-ku </t>
+  </si>
+  <si>
+    <t xml:space="preserve">大宮区    </t>
+  </si>
+  <si>
+    <t>Omiya-ku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">見沼区    </t>
+  </si>
+  <si>
+    <t>Minuma-ku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">中央区    </t>
+  </si>
+  <si>
+    <t>Cyuou-ku</t>
+  </si>
+  <si>
+    <t>Sakura-ku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">浦和区    </t>
+  </si>
+  <si>
+    <t>Urawa-ku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">南区      </t>
+  </si>
+  <si>
+    <t>Minami-ku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">緑区      </t>
+  </si>
+  <si>
+    <t>Midori-ku</t>
+  </si>
+  <si>
+    <t>Iwatsuki-ku</t>
+  </si>
+  <si>
+    <t>Kawagoe-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">熊谷市    </t>
+  </si>
+  <si>
+    <t>Kumagaya-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">川口市    </t>
+  </si>
+  <si>
+    <t>Kawaguchi-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">行田市    </t>
+  </si>
+  <si>
+    <t>Gyoda-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">秩父市    </t>
+  </si>
+  <si>
+    <t>Chichibu-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">所沢市    </t>
+  </si>
+  <si>
+    <t>Tokorozawa-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">飯能市    </t>
+  </si>
+  <si>
+    <t>Hanno-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">加須市    </t>
+  </si>
+  <si>
+    <t>Kazo-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">本庄市    </t>
+  </si>
+  <si>
+    <t>Honjo-shi</t>
+  </si>
+  <si>
+    <t>Higashimatsuyama-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">春日部市  </t>
+  </si>
+  <si>
+    <t>Kasukabe-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">狭山市    </t>
+  </si>
+  <si>
+    <t>Sayama-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">羽生市    </t>
+  </si>
+  <si>
+    <t>Hanyu-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鴻巣市    </t>
+  </si>
+  <si>
+    <t>Kounosu-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">深谷市    </t>
+  </si>
+  <si>
+    <t>Fukaya-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">上尾市    </t>
+  </si>
+  <si>
+    <t>Ageo-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">草加市    </t>
+  </si>
+  <si>
+    <t>Soka-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">越谷市    </t>
+  </si>
+  <si>
+    <t>Koshigaya-shi</t>
+  </si>
+  <si>
+    <t>Warabi-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">戸田市    </t>
+  </si>
+  <si>
+    <t>Toda-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">入間市    </t>
+  </si>
+  <si>
+    <t>Iruma-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">朝霞市    </t>
+  </si>
+  <si>
+    <t>Asaka-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">志木市    </t>
+  </si>
+  <si>
+    <t>Shiki-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">和光市    </t>
+  </si>
+  <si>
+    <t>Wako-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">新座市    </t>
+  </si>
+  <si>
+    <t>Niiza-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">桶川市    </t>
+  </si>
+  <si>
+    <t>Okegawa-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">久喜市    </t>
+  </si>
+  <si>
+    <t>Kuki-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">北本市    </t>
+  </si>
+  <si>
+    <t>Kitamoto-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">八潮市    </t>
+  </si>
+  <si>
+    <t>Yashio-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">富士見市  </t>
+  </si>
+  <si>
+    <t>Fujimi-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三郷市    </t>
+  </si>
+  <si>
+    <t>Misato-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">蓮田市    </t>
+  </si>
+  <si>
+    <t>Hasuda-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">坂戸市    </t>
+  </si>
+  <si>
+    <t>Sakado-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">幸手市    </t>
+  </si>
+  <si>
+    <t>Satte-shi</t>
+  </si>
+  <si>
+    <t>Tsurugashima-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">日高市    </t>
+  </si>
+  <si>
+    <t>Hidaka-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">吉川市    </t>
+  </si>
+  <si>
+    <t>Yoshikawa-shi</t>
+  </si>
+  <si>
+    <t>ふじみ野市</t>
+  </si>
+  <si>
+    <t>Fujimino-shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">北足立郡  </t>
+  </si>
+  <si>
+    <t>Kitaadachi-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">伊奈町    </t>
+  </si>
+  <si>
+    <t>Ina-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">入間郡    </t>
+  </si>
+  <si>
+    <t>Iruma-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">三芳町    </t>
+  </si>
+  <si>
+    <t>Miyoshi-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">毛呂山町  </t>
+  </si>
+  <si>
+    <t>Moroyama-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">越生町    </t>
+  </si>
+  <si>
+    <t>Ogose-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">比企郡    </t>
+  </si>
+  <si>
+    <t>Hiki-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">滑川町    </t>
+  </si>
+  <si>
+    <t>Namegawa-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">嵐山町    </t>
+  </si>
+  <si>
+    <t>Ranzan-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">小川町    </t>
+  </si>
+  <si>
+    <t>Ogawa-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">川島町    </t>
+  </si>
+  <si>
+    <t>Kawajima-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">吉見町    </t>
+  </si>
+  <si>
+    <t>Yoshimi-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">鳩山町    </t>
+  </si>
+  <si>
+    <t>Hatoyama-machi</t>
+  </si>
+  <si>
+    <t>ときがわ町</t>
+  </si>
+  <si>
+    <t>Tokigawa-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">秩父郡    </t>
+  </si>
+  <si>
+    <t>Chichibu-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">横瀬町    </t>
+  </si>
+  <si>
+    <t>Yokoze-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">皆野町    </t>
+  </si>
+  <si>
+    <t>Minano-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">長瀞町    </t>
+  </si>
+  <si>
+    <t>Nagatoro-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">小鹿野町  </t>
+  </si>
+  <si>
+    <t>Ogano-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">東秩父村  </t>
+  </si>
+  <si>
+    <t>Higashichichibu-mura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">児玉郡    </t>
+  </si>
+  <si>
+    <t>Kodama-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">美里町    </t>
+  </si>
+  <si>
+    <t>Misato-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">神川町    </t>
+  </si>
+  <si>
+    <t>Kamikawa-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">上里町    </t>
+  </si>
+  <si>
+    <t>Kamisato-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">大里郡    </t>
+  </si>
+  <si>
+    <t>Osato-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">寄居町    </t>
+  </si>
+  <si>
+    <t>Yorii-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">南埼玉郡  </t>
+  </si>
+  <si>
+    <t>Minamisaitama-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">宮代町    </t>
+  </si>
+  <si>
+    <t>Miyashiro-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">北葛飾郡  </t>
+  </si>
+  <si>
+    <t>Kitakatsushika-gun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">杉戸町    </t>
+  </si>
+  <si>
+    <t>Sugito-machi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">松伏町    </t>
+  </si>
+  <si>
+    <t>Matsubushi-machi</t>
+  </si>
+  <si>
+    <t>Cities, Towns and Villages</t>
   </si>
   <si>
     <t>人口</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>前月</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>からの</t>
   </si>
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
-    <t>不詳</t>
-[...1 lines deleted...]
-  <si>
     <t>増加数</t>
   </si>
   <si>
-    <t>Cities, Towns and Villages</t>
-[...1 lines deleted...]
-  <si>
     <t>Households</t>
   </si>
   <si>
-    <t>Total</t>
-[...1 lines deleted...]
-  <si>
     <t>Male</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
-    <t>Unknown</t>
+    <t>Change from Previous Month</t>
+  </si>
+  <si>
+    <t xml:space="preserve">総  計    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">市  計    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">郡  計    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">北区      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">桜区      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">岩槻区    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">川越市    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">東松山市  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">蕨  市    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">鶴ヶ島市  </t>
+  </si>
+  <si>
+    <t>白岡市</t>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Shiraoka-shi</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>埼玉県推計人口　令和6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>年1月1日現在</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>サイタマケン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>スイケイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジンコウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ゲンザイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at January 1, 2024</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年2月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at February 1, 2024</t>
   </si>
   <si>
     <t>Change
 from
 Previous
 Month</t>
   </si>
   <si>
     <t>総　計</t>
   </si>
   <si>
     <t>市　計</t>
   </si>
   <si>
-    <t>City total</t>
-[...1 lines deleted...]
-  <si>
     <t>町村計</t>
   </si>
   <si>
-    <t>Towns and villages</t>
-[...7 lines deleted...]
-  <si>
     <t>西区</t>
   </si>
   <si>
-    <t>Nishi-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>北区</t>
   </si>
   <si>
     <t>Kita-ku</t>
   </si>
   <si>
     <t>大宮区</t>
   </si>
   <si>
-    <t>Omiya-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>見沼区</t>
   </si>
   <si>
-    <t>Minuma-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>中央区</t>
   </si>
   <si>
-    <t>Cyuou-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>桜区</t>
   </si>
   <si>
-    <t>Sakura-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>浦和区</t>
   </si>
   <si>
-    <t>Urawa-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>南区</t>
   </si>
   <si>
-    <t>Minami-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>緑区</t>
   </si>
   <si>
-    <t>Midori-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>岩槻区</t>
   </si>
   <si>
-    <t>Iwatsuki-ku</t>
-[...1 lines deleted...]
-  <si>
     <t>川越市</t>
   </si>
   <si>
-    <t>Kawagoe-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>熊谷市</t>
   </si>
   <si>
-    <t>Kumagaya-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>川口市</t>
   </si>
   <si>
-    <t>Kawaguchi-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>行田市</t>
   </si>
   <si>
-    <t>Gyoda-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>秩父市</t>
   </si>
   <si>
-    <t>Chichibu-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>所沢市</t>
   </si>
   <si>
-    <t>Tokorozawa-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>飯能市</t>
   </si>
   <si>
-    <t>Hanno-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>加須市</t>
   </si>
   <si>
-    <t>Kazo-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>本庄市</t>
   </si>
   <si>
-    <t>Honjo-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>東松山市</t>
   </si>
   <si>
-    <t>Higashimatsuyama-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>春日部市</t>
   </si>
   <si>
-    <t>Kasukabe-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>狭山市</t>
   </si>
   <si>
-    <t>Sayama-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>羽生市</t>
   </si>
   <si>
-    <t>Hanyu-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>鴻巣市</t>
   </si>
   <si>
-    <t>Kounosu-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>深谷市</t>
   </si>
   <si>
-    <t>Fukaya-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>上尾市</t>
   </si>
   <si>
-    <t>Ageo-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>草加市</t>
   </si>
   <si>
-    <t>Soka-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>越谷市</t>
   </si>
   <si>
-    <t>Koshigaya-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>蕨市</t>
   </si>
   <si>
-    <t>Warabi-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>戸田市</t>
   </si>
   <si>
-    <t>Toda-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>入間市</t>
   </si>
   <si>
-    <t>Iruma-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>朝霞市</t>
   </si>
   <si>
-    <t>Asaka-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>志木市</t>
   </si>
   <si>
-    <t>Shiki-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>和光市</t>
   </si>
   <si>
-    <t>Wako-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>新座市</t>
   </si>
   <si>
-    <t>Niiza-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>桶川市</t>
   </si>
   <si>
-    <t>Okegawa-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>久喜市</t>
   </si>
   <si>
-    <t>Kuki-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>北本市</t>
   </si>
   <si>
-    <t>Kitamoto-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>八潮市</t>
   </si>
   <si>
-    <t>Yashio-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>富士見市</t>
   </si>
   <si>
-    <t>Fujimi-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>三郷市</t>
   </si>
   <si>
-    <t>Misato-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>蓮田市</t>
   </si>
   <si>
-    <t>Hasuda-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>坂戸市</t>
   </si>
   <si>
-    <t>Sakado-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>幸手市</t>
   </si>
   <si>
-    <t>Satte-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>鶴ヶ島市</t>
   </si>
   <si>
-    <t>Tsurugashima-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>日高市</t>
   </si>
   <si>
-    <t>Hidaka-shi</t>
-[...1 lines deleted...]
-  <si>
     <t>吉川市</t>
   </si>
   <si>
-    <t>Yoshikawa-shi</t>
-[...7 lines deleted...]
-  <si>
     <t>白岡市</t>
   </si>
   <si>
     <t>Shiraoka-shi</t>
   </si>
   <si>
     <t>北足立郡</t>
   </si>
   <si>
-    <t>Kitaadachi-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>伊奈町</t>
   </si>
   <si>
-    <t>Ina-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>入間郡</t>
   </si>
   <si>
-    <t>Iruma-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>三芳町</t>
   </si>
   <si>
-    <t>Miyoshi-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>毛呂山町</t>
   </si>
   <si>
-    <t>Moroyama-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>越生町</t>
   </si>
   <si>
-    <t>Ogose-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>比企郡</t>
   </si>
   <si>
-    <t>Hiki-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>滑川町</t>
   </si>
   <si>
-    <t>Namegawa-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>嵐山町</t>
   </si>
   <si>
-    <t>Ranzan-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>小川町</t>
   </si>
   <si>
-    <t>Ogawa-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>川島町</t>
   </si>
   <si>
-    <t>Kawajima-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>吉見町</t>
   </si>
   <si>
-    <t>Yoshimi-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>鳩山町</t>
   </si>
   <si>
-    <t>Hatoyama-machi</t>
-[...7 lines deleted...]
-  <si>
     <t>秩父郡</t>
   </si>
   <si>
-    <t>Chichibu-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>横瀬町</t>
   </si>
   <si>
-    <t>Yokoze-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>皆野町</t>
   </si>
   <si>
-    <t>Minano-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>長瀞町</t>
   </si>
   <si>
-    <t>Nagatoro-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>小鹿野町</t>
   </si>
   <si>
-    <t>Ogano-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>東秩父村</t>
   </si>
   <si>
-    <t>Higashichichibu-mura</t>
-[...1 lines deleted...]
-  <si>
     <t>児玉郡</t>
   </si>
   <si>
-    <t>Kodama-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>美里町</t>
   </si>
   <si>
-    <t>Misato-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>神川町</t>
   </si>
   <si>
-    <t>Kamikawa-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>上里町</t>
   </si>
   <si>
-    <t>Kamisato-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>大里郡</t>
   </si>
   <si>
-    <t>Osato-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>寄居町</t>
   </si>
   <si>
-    <t>Yorii-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>南埼玉郡</t>
   </si>
   <si>
-    <t>Minamisaitama-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>宮代町</t>
   </si>
   <si>
-    <t>Miyashiro-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>北葛飾郡</t>
   </si>
   <si>
-    <t>Kitakatsushika-gun</t>
-[...1 lines deleted...]
-  <si>
     <t>杉戸町</t>
   </si>
   <si>
-    <t>Sugito-machi</t>
-[...1 lines deleted...]
-  <si>
     <t>松伏町</t>
   </si>
   <si>
-    <t>Matsubushi-machi</t>
-[...41 lines deleted...]
-    <t>Population of Saitama Prefecture as at August 1, 2026</t>
+    <t>Population of Saitama Prefecture as at March 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年3月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at April 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年4月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at May 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年5月1日現在</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年6月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at June 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年7月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at July 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年8月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at August 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年9月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at September 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年10月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at October 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年11月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at November 1, 2024</t>
+  </si>
+  <si>
+    <t>埼玉県推計人口　令和6年12月1日現在</t>
+  </si>
+  <si>
+    <t>Population of Saitama Prefecture as at December 1, 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="176" formatCode="#,##0_ "/>
+    <numFmt numFmtId="177" formatCode="[$-409]mmmm\-yy;@"/>
+  </numFmts>
+  <fonts count="10">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -783,213 +1284,298 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
+  <cellStyleXfs count="4">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="44">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="3" xr:uid="{F45E303B-F9CC-4C44-B31F-1CBCC8D7C767}"/>
+    <cellStyle name="標準_200308" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="標準_200401" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1120,18494 +1706,26010 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H90"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:IF90"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="M10" sqref="M10"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="1"/>
+    <col min="1" max="1" width="12.5" style="24" customWidth="1"/>
+    <col min="2" max="2" width="20.125" style="24" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="24" customWidth="1"/>
+    <col min="4" max="7" width="10.125" style="24" customWidth="1"/>
+    <col min="8" max="9" width="9" style="24"/>
+    <col min="10" max="10" width="10.875" style="24" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:240" s="3" customFormat="1">
+      <c r="A1" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1"/>
+      <c r="AQ1" s="1"/>
+      <c r="AR1" s="1"/>
+      <c r="AS1" s="1"/>
+      <c r="AT1" s="1"/>
+      <c r="AU1" s="1"/>
+      <c r="AV1" s="1"/>
+      <c r="AW1" s="1"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1"/>
+      <c r="BC1" s="1"/>
+      <c r="BD1" s="1"/>
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="BH1" s="1"/>
+      <c r="BI1" s="1"/>
+      <c r="BJ1" s="1"/>
+      <c r="BK1" s="1"/>
+      <c r="BL1" s="1"/>
+      <c r="BM1" s="1"/>
+      <c r="BN1" s="1"/>
+      <c r="BO1" s="1"/>
+      <c r="BP1" s="1"/>
+      <c r="BQ1" s="1"/>
+      <c r="BR1" s="1"/>
+      <c r="BS1" s="1"/>
+      <c r="BT1" s="1"/>
+      <c r="BU1" s="1"/>
+      <c r="BV1" s="1"/>
+      <c r="BW1" s="1"/>
+      <c r="BX1" s="1"/>
+      <c r="BY1" s="1"/>
+      <c r="BZ1" s="1"/>
+      <c r="CA1" s="1"/>
+      <c r="CB1" s="1"/>
+      <c r="CC1" s="1"/>
+      <c r="CD1" s="1"/>
+      <c r="CE1" s="1"/>
+      <c r="CF1" s="1"/>
+      <c r="CG1" s="1"/>
+      <c r="CH1" s="1"/>
+      <c r="CI1" s="1"/>
+      <c r="CJ1" s="1"/>
+      <c r="CK1" s="1"/>
+      <c r="CL1" s="1"/>
+      <c r="CM1" s="1"/>
+      <c r="CN1" s="1"/>
+      <c r="CO1" s="1"/>
+      <c r="CP1" s="1"/>
+      <c r="CQ1" s="1"/>
+      <c r="CR1" s="1"/>
+      <c r="CS1" s="1"/>
+      <c r="CT1" s="1"/>
+      <c r="CU1" s="1"/>
+      <c r="CV1" s="1"/>
+      <c r="CW1" s="1"/>
+      <c r="CX1" s="1"/>
+      <c r="CY1" s="1"/>
+      <c r="CZ1" s="1"/>
+      <c r="DA1" s="1"/>
+      <c r="DB1" s="1"/>
+      <c r="DC1" s="1"/>
+      <c r="DD1" s="1"/>
+      <c r="DE1" s="1"/>
+      <c r="DF1" s="1"/>
+      <c r="DG1" s="1"/>
+      <c r="DH1" s="1"/>
+      <c r="DI1" s="1"/>
+      <c r="DJ1" s="1"/>
+      <c r="DK1" s="1"/>
+      <c r="DL1" s="1"/>
+      <c r="DM1" s="1"/>
+      <c r="DN1" s="1"/>
+      <c r="DO1" s="1"/>
+      <c r="DP1" s="1"/>
+      <c r="DQ1" s="1"/>
+      <c r="DR1" s="1"/>
+      <c r="DS1" s="1"/>
+      <c r="DT1" s="1"/>
+      <c r="DU1" s="1"/>
+      <c r="DV1" s="1"/>
+      <c r="DW1" s="1"/>
+      <c r="DX1" s="1"/>
+      <c r="DY1" s="1"/>
+      <c r="DZ1" s="1"/>
+      <c r="EA1" s="1"/>
+      <c r="EB1" s="1"/>
+      <c r="EC1" s="1"/>
+      <c r="ED1" s="1"/>
+      <c r="EE1" s="1"/>
+      <c r="EF1" s="1"/>
+      <c r="EG1" s="1"/>
+      <c r="EH1" s="1"/>
+      <c r="EI1" s="1"/>
+      <c r="EJ1" s="1"/>
+      <c r="EK1" s="1"/>
+      <c r="EL1" s="1"/>
+      <c r="EM1" s="1"/>
+      <c r="EN1" s="1"/>
+      <c r="EO1" s="1"/>
+      <c r="EP1" s="1"/>
+      <c r="EQ1" s="1"/>
+      <c r="ER1" s="1"/>
+      <c r="ES1" s="1"/>
+      <c r="ET1" s="1"/>
+      <c r="EU1" s="1"/>
+      <c r="EV1" s="1"/>
+      <c r="EW1" s="1"/>
+      <c r="EX1" s="1"/>
+      <c r="EY1" s="1"/>
+      <c r="EZ1" s="1"/>
+      <c r="FA1" s="1"/>
+      <c r="FB1" s="1"/>
+      <c r="FC1" s="1"/>
+      <c r="FD1" s="1"/>
+      <c r="FE1" s="1"/>
+      <c r="FF1" s="1"/>
+      <c r="FG1" s="1"/>
+      <c r="FH1" s="1"/>
+      <c r="FI1" s="1"/>
+      <c r="FJ1" s="1"/>
+      <c r="FK1" s="1"/>
+      <c r="FL1" s="1"/>
+      <c r="FM1" s="1"/>
+      <c r="FN1" s="1"/>
+      <c r="FO1" s="1"/>
+      <c r="FP1" s="1"/>
+      <c r="FQ1" s="1"/>
+      <c r="FR1" s="1"/>
+      <c r="FS1" s="1"/>
+      <c r="FT1" s="1"/>
+      <c r="FU1" s="1"/>
+      <c r="FV1" s="1"/>
+      <c r="FW1" s="1"/>
+      <c r="FX1" s="1"/>
+      <c r="FY1" s="1"/>
+      <c r="FZ1" s="1"/>
+      <c r="GA1" s="1"/>
+      <c r="GB1" s="1"/>
+      <c r="GC1" s="1"/>
+      <c r="GD1" s="1"/>
+      <c r="GE1" s="1"/>
+      <c r="GF1" s="1"/>
+      <c r="GG1" s="1"/>
+      <c r="GH1" s="1"/>
+      <c r="GI1" s="1"/>
+      <c r="GJ1" s="1"/>
+      <c r="GK1" s="1"/>
+      <c r="GL1" s="1"/>
+      <c r="GM1" s="1"/>
+      <c r="GN1" s="1"/>
+      <c r="GO1" s="1"/>
+      <c r="GP1" s="1"/>
+      <c r="GQ1" s="1"/>
+      <c r="GR1" s="1"/>
+      <c r="GS1" s="1"/>
+      <c r="GT1" s="1"/>
+      <c r="GU1" s="1"/>
+      <c r="GV1" s="1"/>
+      <c r="GW1" s="1"/>
+      <c r="GX1" s="1"/>
+      <c r="GY1" s="1"/>
+      <c r="GZ1" s="1"/>
+      <c r="HA1" s="1"/>
+      <c r="HB1" s="1"/>
+      <c r="HC1" s="1"/>
+      <c r="HD1" s="1"/>
+      <c r="HE1" s="1"/>
+      <c r="HF1" s="1"/>
+      <c r="HG1" s="1"/>
+      <c r="HH1" s="1"/>
+      <c r="HI1" s="1"/>
+      <c r="HJ1" s="1"/>
+      <c r="HK1" s="1"/>
+      <c r="HL1" s="1"/>
+      <c r="HM1" s="1"/>
+      <c r="HN1" s="1"/>
+      <c r="HO1" s="1"/>
+      <c r="HP1" s="1"/>
+      <c r="HQ1" s="1"/>
+      <c r="HR1" s="1"/>
+      <c r="HS1" s="1"/>
+      <c r="HT1" s="1"/>
+      <c r="HU1" s="1"/>
+      <c r="HV1" s="1"/>
+      <c r="HW1" s="1"/>
+    </row>
+    <row r="2" spans="1:240" s="11" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="10"/>
+      <c r="W2" s="10"/>
+      <c r="X2" s="10"/>
+      <c r="Y2" s="10"/>
+      <c r="Z2" s="10"/>
+      <c r="AA2" s="10"/>
+      <c r="AB2" s="10"/>
+      <c r="AC2" s="10"/>
+      <c r="AD2" s="10"/>
+      <c r="AE2" s="10"/>
+      <c r="AF2" s="10"/>
+      <c r="AG2" s="10"/>
+      <c r="AH2" s="10"/>
+      <c r="AI2" s="10"/>
+      <c r="AJ2" s="10"/>
+      <c r="AK2" s="10"/>
+      <c r="AL2" s="10"/>
+      <c r="AM2" s="10"/>
+      <c r="AN2" s="10"/>
+      <c r="AO2" s="10"/>
+      <c r="AP2" s="10"/>
+      <c r="AQ2" s="10"/>
+      <c r="AR2" s="10"/>
+      <c r="AS2" s="10"/>
+      <c r="AT2" s="10"/>
+      <c r="AU2" s="10"/>
+      <c r="AV2" s="10"/>
+      <c r="AW2" s="10"/>
+      <c r="AX2" s="10"/>
+      <c r="AY2" s="10"/>
+      <c r="AZ2" s="10"/>
+      <c r="BA2" s="10"/>
+      <c r="BB2" s="10"/>
+      <c r="BC2" s="10"/>
+      <c r="BD2" s="10"/>
+      <c r="BE2" s="10"/>
+      <c r="BF2" s="10"/>
+      <c r="BG2" s="10"/>
+      <c r="BH2" s="10"/>
+      <c r="BI2" s="10"/>
+      <c r="BJ2" s="10"/>
+      <c r="BK2" s="10"/>
+      <c r="BL2" s="10"/>
+      <c r="BM2" s="10"/>
+      <c r="BN2" s="10"/>
+      <c r="BO2" s="10"/>
+      <c r="BP2" s="10"/>
+      <c r="BQ2" s="10"/>
+      <c r="BR2" s="10"/>
+      <c r="BS2" s="10"/>
+      <c r="BT2" s="10"/>
+      <c r="BU2" s="10"/>
+      <c r="BV2" s="10"/>
+      <c r="BW2" s="10"/>
+      <c r="BX2" s="10"/>
+      <c r="BY2" s="10"/>
+      <c r="BZ2" s="10"/>
+      <c r="CA2" s="10"/>
+      <c r="CB2" s="10"/>
+      <c r="CC2" s="10"/>
+      <c r="CD2" s="10"/>
+      <c r="CE2" s="10"/>
+      <c r="CF2" s="10"/>
+      <c r="CG2" s="10"/>
+      <c r="CH2" s="10"/>
+      <c r="CI2" s="10"/>
+      <c r="CJ2" s="10"/>
+      <c r="CK2" s="10"/>
+      <c r="CL2" s="10"/>
+      <c r="CM2" s="10"/>
+      <c r="CN2" s="10"/>
+      <c r="CO2" s="10"/>
+      <c r="CP2" s="10"/>
+      <c r="CQ2" s="10"/>
+      <c r="CR2" s="10"/>
+      <c r="CS2" s="10"/>
+      <c r="CT2" s="10"/>
+      <c r="CU2" s="10"/>
+      <c r="CV2" s="10"/>
+      <c r="CW2" s="10"/>
+      <c r="CX2" s="10"/>
+      <c r="CY2" s="10"/>
+      <c r="CZ2" s="10"/>
+      <c r="DA2" s="10"/>
+      <c r="DB2" s="10"/>
+      <c r="DC2" s="10"/>
+      <c r="DD2" s="10"/>
+      <c r="DE2" s="10"/>
+      <c r="DF2" s="10"/>
+      <c r="DG2" s="10"/>
+      <c r="DH2" s="10"/>
+      <c r="DI2" s="10"/>
+      <c r="DJ2" s="10"/>
+      <c r="DK2" s="10"/>
+      <c r="DL2" s="10"/>
+      <c r="DM2" s="10"/>
+      <c r="DN2" s="10"/>
+      <c r="DO2" s="10"/>
+      <c r="DP2" s="10"/>
+      <c r="DQ2" s="10"/>
+      <c r="DR2" s="10"/>
+      <c r="DS2" s="10"/>
+      <c r="DT2" s="10"/>
+      <c r="DU2" s="10"/>
+      <c r="DV2" s="10"/>
+      <c r="DW2" s="10"/>
+      <c r="DX2" s="10"/>
+      <c r="DY2" s="10"/>
+      <c r="DZ2" s="10"/>
+      <c r="EA2" s="10"/>
+      <c r="EB2" s="10"/>
+      <c r="EC2" s="10"/>
+      <c r="ED2" s="10"/>
+      <c r="EE2" s="10"/>
+      <c r="EF2" s="10"/>
+      <c r="EG2" s="10"/>
+      <c r="EH2" s="10"/>
+      <c r="EI2" s="10"/>
+      <c r="EJ2" s="10"/>
+      <c r="EK2" s="10"/>
+      <c r="EL2" s="10"/>
+      <c r="EM2" s="10"/>
+      <c r="EN2" s="10"/>
+      <c r="EO2" s="10"/>
+      <c r="EP2" s="10"/>
+      <c r="EQ2" s="10"/>
+      <c r="ER2" s="10"/>
+      <c r="ES2" s="10"/>
+      <c r="ET2" s="10"/>
+      <c r="EU2" s="10"/>
+      <c r="EV2" s="10"/>
+      <c r="EW2" s="10"/>
+      <c r="EX2" s="10"/>
+      <c r="EY2" s="10"/>
+      <c r="EZ2" s="10"/>
+      <c r="FA2" s="10"/>
+      <c r="FB2" s="10"/>
+      <c r="FC2" s="10"/>
+      <c r="FD2" s="10"/>
+      <c r="FE2" s="10"/>
+      <c r="FF2" s="10"/>
+      <c r="FG2" s="10"/>
+      <c r="FH2" s="10"/>
+      <c r="FI2" s="10"/>
+      <c r="FJ2" s="10"/>
+      <c r="FK2" s="10"/>
+      <c r="FL2" s="10"/>
+      <c r="FM2" s="10"/>
+      <c r="FN2" s="10"/>
+      <c r="FO2" s="10"/>
+      <c r="FP2" s="10"/>
+      <c r="FQ2" s="10"/>
+      <c r="FR2" s="10"/>
+      <c r="FS2" s="10"/>
+      <c r="FT2" s="10"/>
+      <c r="FU2" s="10"/>
+      <c r="FV2" s="10"/>
+      <c r="FW2" s="10"/>
+      <c r="FX2" s="10"/>
+      <c r="FY2" s="10"/>
+      <c r="FZ2" s="10"/>
+      <c r="GA2" s="10"/>
+      <c r="GB2" s="10"/>
+      <c r="GC2" s="10"/>
+      <c r="GD2" s="10"/>
+      <c r="GE2" s="10"/>
+      <c r="GF2" s="10"/>
+      <c r="GG2" s="10"/>
+      <c r="GH2" s="10"/>
+      <c r="GI2" s="10"/>
+      <c r="GJ2" s="10"/>
+      <c r="GK2" s="10"/>
+      <c r="GL2" s="10"/>
+      <c r="GM2" s="10"/>
+      <c r="GN2" s="10"/>
+      <c r="GO2" s="10"/>
+      <c r="GP2" s="10"/>
+      <c r="GQ2" s="10"/>
+      <c r="GR2" s="10"/>
+      <c r="GS2" s="10"/>
+      <c r="GT2" s="10"/>
+      <c r="GU2" s="10"/>
+      <c r="GV2" s="10"/>
+      <c r="GW2" s="10"/>
+      <c r="GX2" s="10"/>
+      <c r="GY2" s="10"/>
+      <c r="GZ2" s="10"/>
+      <c r="HA2" s="10"/>
+      <c r="HB2" s="10"/>
+      <c r="HC2" s="10"/>
+      <c r="HD2" s="10"/>
+      <c r="HE2" s="10"/>
+      <c r="HF2" s="10"/>
+      <c r="HG2" s="10"/>
+      <c r="HH2" s="10"/>
+      <c r="HI2" s="10"/>
+      <c r="HJ2" s="10"/>
+      <c r="HK2" s="10"/>
+      <c r="HL2" s="10"/>
+      <c r="HM2" s="10"/>
+      <c r="HN2" s="10"/>
+      <c r="HO2" s="10"/>
+      <c r="HP2" s="10"/>
+      <c r="HQ2" s="10"/>
+      <c r="HR2" s="10"/>
+      <c r="HS2" s="10"/>
+      <c r="HT2" s="10"/>
+      <c r="HU2" s="10"/>
+      <c r="HV2" s="10"/>
+      <c r="HW2" s="10"/>
+      <c r="HX2" s="10"/>
+      <c r="HY2" s="10"/>
+      <c r="HZ2" s="10"/>
+      <c r="IA2" s="10"/>
+      <c r="IB2" s="10"/>
+      <c r="IC2" s="10"/>
+      <c r="ID2" s="10"/>
+      <c r="IE2" s="10"/>
+      <c r="IF2" s="10"/>
+    </row>
+    <row r="3" spans="1:240" s="11" customFormat="1">
+      <c r="A3" s="12"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="15"/>
+      <c r="G3" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="H3" s="9"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+      <c r="W3" s="10"/>
+      <c r="X3" s="10"/>
+      <c r="Y3" s="10"/>
+      <c r="Z3" s="10"/>
+      <c r="AA3" s="10"/>
+      <c r="AB3" s="10"/>
+      <c r="AC3" s="10"/>
+      <c r="AD3" s="10"/>
+      <c r="AE3" s="10"/>
+      <c r="AF3" s="10"/>
+      <c r="AG3" s="10"/>
+      <c r="AH3" s="10"/>
+      <c r="AI3" s="10"/>
+      <c r="AJ3" s="10"/>
+      <c r="AK3" s="10"/>
+      <c r="AL3" s="10"/>
+      <c r="AM3" s="10"/>
+      <c r="AN3" s="10"/>
+      <c r="AO3" s="10"/>
+      <c r="AP3" s="10"/>
+      <c r="AQ3" s="10"/>
+      <c r="AR3" s="10"/>
+      <c r="AS3" s="10"/>
+      <c r="AT3" s="10"/>
+      <c r="AU3" s="10"/>
+      <c r="AV3" s="10"/>
+      <c r="AW3" s="10"/>
+      <c r="AX3" s="10"/>
+      <c r="AY3" s="10"/>
+      <c r="AZ3" s="10"/>
+      <c r="BA3" s="10"/>
+      <c r="BB3" s="10"/>
+      <c r="BC3" s="10"/>
+      <c r="BD3" s="10"/>
+      <c r="BE3" s="10"/>
+      <c r="BF3" s="10"/>
+      <c r="BG3" s="10"/>
+      <c r="BH3" s="10"/>
+      <c r="BI3" s="10"/>
+      <c r="BJ3" s="10"/>
+      <c r="BK3" s="10"/>
+      <c r="BL3" s="10"/>
+      <c r="BM3" s="10"/>
+      <c r="BN3" s="10"/>
+      <c r="BO3" s="10"/>
+      <c r="BP3" s="10"/>
+      <c r="BQ3" s="10"/>
+      <c r="BR3" s="10"/>
+      <c r="BS3" s="10"/>
+      <c r="BT3" s="10"/>
+      <c r="BU3" s="10"/>
+      <c r="BV3" s="10"/>
+      <c r="BW3" s="10"/>
+      <c r="BX3" s="10"/>
+      <c r="BY3" s="10"/>
+      <c r="BZ3" s="10"/>
+      <c r="CA3" s="10"/>
+      <c r="CB3" s="10"/>
+      <c r="CC3" s="10"/>
+      <c r="CD3" s="10"/>
+      <c r="CE3" s="10"/>
+      <c r="CF3" s="10"/>
+      <c r="CG3" s="10"/>
+      <c r="CH3" s="10"/>
+      <c r="CI3" s="10"/>
+      <c r="CJ3" s="10"/>
+      <c r="CK3" s="10"/>
+      <c r="CL3" s="10"/>
+      <c r="CM3" s="10"/>
+      <c r="CN3" s="10"/>
+      <c r="CO3" s="10"/>
+      <c r="CP3" s="10"/>
+      <c r="CQ3" s="10"/>
+      <c r="CR3" s="10"/>
+      <c r="CS3" s="10"/>
+      <c r="CT3" s="10"/>
+      <c r="CU3" s="10"/>
+      <c r="CV3" s="10"/>
+      <c r="CW3" s="10"/>
+      <c r="CX3" s="10"/>
+      <c r="CY3" s="10"/>
+      <c r="CZ3" s="10"/>
+      <c r="DA3" s="10"/>
+      <c r="DB3" s="10"/>
+      <c r="DC3" s="10"/>
+      <c r="DD3" s="10"/>
+      <c r="DE3" s="10"/>
+      <c r="DF3" s="10"/>
+      <c r="DG3" s="10"/>
+      <c r="DH3" s="10"/>
+      <c r="DI3" s="10"/>
+      <c r="DJ3" s="10"/>
+      <c r="DK3" s="10"/>
+      <c r="DL3" s="10"/>
+      <c r="DM3" s="10"/>
+      <c r="DN3" s="10"/>
+      <c r="DO3" s="10"/>
+      <c r="DP3" s="10"/>
+      <c r="DQ3" s="10"/>
+      <c r="DR3" s="10"/>
+      <c r="DS3" s="10"/>
+      <c r="DT3" s="10"/>
+      <c r="DU3" s="10"/>
+      <c r="DV3" s="10"/>
+      <c r="DW3" s="10"/>
+      <c r="DX3" s="10"/>
+      <c r="DY3" s="10"/>
+      <c r="DZ3" s="10"/>
+      <c r="EA3" s="10"/>
+      <c r="EB3" s="10"/>
+      <c r="EC3" s="10"/>
+      <c r="ED3" s="10"/>
+      <c r="EE3" s="10"/>
+      <c r="EF3" s="10"/>
+      <c r="EG3" s="10"/>
+      <c r="EH3" s="10"/>
+      <c r="EI3" s="10"/>
+      <c r="EJ3" s="10"/>
+      <c r="EK3" s="10"/>
+      <c r="EL3" s="10"/>
+      <c r="EM3" s="10"/>
+      <c r="EN3" s="10"/>
+      <c r="EO3" s="10"/>
+      <c r="EP3" s="10"/>
+      <c r="EQ3" s="10"/>
+      <c r="ER3" s="10"/>
+      <c r="ES3" s="10"/>
+      <c r="ET3" s="10"/>
+      <c r="EU3" s="10"/>
+      <c r="EV3" s="10"/>
+      <c r="EW3" s="10"/>
+      <c r="EX3" s="10"/>
+      <c r="EY3" s="10"/>
+      <c r="EZ3" s="10"/>
+      <c r="FA3" s="10"/>
+      <c r="FB3" s="10"/>
+      <c r="FC3" s="10"/>
+      <c r="FD3" s="10"/>
+      <c r="FE3" s="10"/>
+      <c r="FF3" s="10"/>
+      <c r="FG3" s="10"/>
+      <c r="FH3" s="10"/>
+      <c r="FI3" s="10"/>
+      <c r="FJ3" s="10"/>
+      <c r="FK3" s="10"/>
+      <c r="FL3" s="10"/>
+      <c r="FM3" s="10"/>
+      <c r="FN3" s="10"/>
+      <c r="FO3" s="10"/>
+      <c r="FP3" s="10"/>
+      <c r="FQ3" s="10"/>
+      <c r="FR3" s="10"/>
+      <c r="FS3" s="10"/>
+      <c r="FT3" s="10"/>
+      <c r="FU3" s="10"/>
+      <c r="FV3" s="10"/>
+      <c r="FW3" s="10"/>
+      <c r="FX3" s="10"/>
+      <c r="FY3" s="10"/>
+      <c r="FZ3" s="10"/>
+      <c r="GA3" s="10"/>
+      <c r="GB3" s="10"/>
+      <c r="GC3" s="10"/>
+      <c r="GD3" s="10"/>
+      <c r="GE3" s="10"/>
+      <c r="GF3" s="10"/>
+      <c r="GG3" s="10"/>
+      <c r="GH3" s="10"/>
+      <c r="GI3" s="10"/>
+      <c r="GJ3" s="10"/>
+      <c r="GK3" s="10"/>
+      <c r="GL3" s="10"/>
+      <c r="GM3" s="10"/>
+      <c r="GN3" s="10"/>
+      <c r="GO3" s="10"/>
+      <c r="GP3" s="10"/>
+      <c r="GQ3" s="10"/>
+      <c r="GR3" s="10"/>
+      <c r="GS3" s="10"/>
+      <c r="GT3" s="10"/>
+      <c r="GU3" s="10"/>
+      <c r="GV3" s="10"/>
+      <c r="GW3" s="10"/>
+      <c r="GX3" s="10"/>
+      <c r="GY3" s="10"/>
+      <c r="GZ3" s="10"/>
+      <c r="HA3" s="10"/>
+      <c r="HB3" s="10"/>
+      <c r="HC3" s="10"/>
+      <c r="HD3" s="10"/>
+      <c r="HE3" s="10"/>
+      <c r="HF3" s="10"/>
+      <c r="HG3" s="10"/>
+      <c r="HH3" s="10"/>
+      <c r="HI3" s="10"/>
+      <c r="HJ3" s="10"/>
+      <c r="HK3" s="10"/>
+      <c r="HL3" s="10"/>
+      <c r="HM3" s="10"/>
+      <c r="HN3" s="10"/>
+      <c r="HO3" s="10"/>
+      <c r="HP3" s="10"/>
+      <c r="HQ3" s="10"/>
+      <c r="HR3" s="10"/>
+      <c r="HS3" s="10"/>
+      <c r="HT3" s="10"/>
+      <c r="HU3" s="10"/>
+      <c r="HV3" s="10"/>
+      <c r="HW3" s="10"/>
+      <c r="HX3" s="10"/>
+      <c r="HY3" s="10"/>
+      <c r="HZ3" s="10"/>
+      <c r="IA3" s="10"/>
+      <c r="IB3" s="10"/>
+      <c r="IC3" s="10"/>
+      <c r="ID3" s="10"/>
+      <c r="IE3" s="10"/>
+      <c r="IF3" s="10"/>
+    </row>
+    <row r="4" spans="1:240" s="11" customFormat="1">
+      <c r="A4" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="13"/>
+      <c r="C4" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="14"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="H4" s="9"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
+      <c r="W4" s="10"/>
+      <c r="X4" s="10"/>
+      <c r="Y4" s="10"/>
+      <c r="Z4" s="10"/>
+      <c r="AA4" s="10"/>
+      <c r="AB4" s="10"/>
+      <c r="AC4" s="10"/>
+      <c r="AD4" s="10"/>
+      <c r="AE4" s="10"/>
+      <c r="AF4" s="10"/>
+      <c r="AG4" s="10"/>
+      <c r="AH4" s="10"/>
+      <c r="AI4" s="10"/>
+      <c r="AJ4" s="10"/>
+      <c r="AK4" s="10"/>
+      <c r="AL4" s="10"/>
+      <c r="AM4" s="10"/>
+      <c r="AN4" s="10"/>
+      <c r="AO4" s="10"/>
+      <c r="AP4" s="10"/>
+      <c r="AQ4" s="10"/>
+      <c r="AR4" s="10"/>
+      <c r="AS4" s="10"/>
+      <c r="AT4" s="10"/>
+      <c r="AU4" s="10"/>
+      <c r="AV4" s="10"/>
+      <c r="AW4" s="10"/>
+      <c r="AX4" s="10"/>
+      <c r="AY4" s="10"/>
+      <c r="AZ4" s="10"/>
+      <c r="BA4" s="10"/>
+      <c r="BB4" s="10"/>
+      <c r="BC4" s="10"/>
+      <c r="BD4" s="10"/>
+      <c r="BE4" s="10"/>
+      <c r="BF4" s="10"/>
+      <c r="BG4" s="10"/>
+      <c r="BH4" s="10"/>
+      <c r="BI4" s="10"/>
+      <c r="BJ4" s="10"/>
+      <c r="BK4" s="10"/>
+      <c r="BL4" s="10"/>
+      <c r="BM4" s="10"/>
+      <c r="BN4" s="10"/>
+      <c r="BO4" s="10"/>
+      <c r="BP4" s="10"/>
+      <c r="BQ4" s="10"/>
+      <c r="BR4" s="10"/>
+      <c r="BS4" s="10"/>
+      <c r="BT4" s="10"/>
+      <c r="BU4" s="10"/>
+      <c r="BV4" s="10"/>
+      <c r="BW4" s="10"/>
+      <c r="BX4" s="10"/>
+      <c r="BY4" s="10"/>
+      <c r="BZ4" s="10"/>
+      <c r="CA4" s="10"/>
+      <c r="CB4" s="10"/>
+      <c r="CC4" s="10"/>
+      <c r="CD4" s="10"/>
+      <c r="CE4" s="10"/>
+      <c r="CF4" s="10"/>
+      <c r="CG4" s="10"/>
+      <c r="CH4" s="10"/>
+      <c r="CI4" s="10"/>
+      <c r="CJ4" s="10"/>
+      <c r="CK4" s="10"/>
+      <c r="CL4" s="10"/>
+      <c r="CM4" s="10"/>
+      <c r="CN4" s="10"/>
+      <c r="CO4" s="10"/>
+      <c r="CP4" s="10"/>
+      <c r="CQ4" s="10"/>
+      <c r="CR4" s="10"/>
+      <c r="CS4" s="10"/>
+      <c r="CT4" s="10"/>
+      <c r="CU4" s="10"/>
+      <c r="CV4" s="10"/>
+      <c r="CW4" s="10"/>
+      <c r="CX4" s="10"/>
+      <c r="CY4" s="10"/>
+      <c r="CZ4" s="10"/>
+      <c r="DA4" s="10"/>
+      <c r="DB4" s="10"/>
+      <c r="DC4" s="10"/>
+      <c r="DD4" s="10"/>
+      <c r="DE4" s="10"/>
+      <c r="DF4" s="10"/>
+      <c r="DG4" s="10"/>
+      <c r="DH4" s="10"/>
+      <c r="DI4" s="10"/>
+      <c r="DJ4" s="10"/>
+      <c r="DK4" s="10"/>
+      <c r="DL4" s="10"/>
+      <c r="DM4" s="10"/>
+      <c r="DN4" s="10"/>
+      <c r="DO4" s="10"/>
+      <c r="DP4" s="10"/>
+      <c r="DQ4" s="10"/>
+      <c r="DR4" s="10"/>
+      <c r="DS4" s="10"/>
+      <c r="DT4" s="10"/>
+      <c r="DU4" s="10"/>
+      <c r="DV4" s="10"/>
+      <c r="DW4" s="10"/>
+      <c r="DX4" s="10"/>
+      <c r="DY4" s="10"/>
+      <c r="DZ4" s="10"/>
+      <c r="EA4" s="10"/>
+      <c r="EB4" s="10"/>
+      <c r="EC4" s="10"/>
+      <c r="ED4" s="10"/>
+      <c r="EE4" s="10"/>
+      <c r="EF4" s="10"/>
+      <c r="EG4" s="10"/>
+      <c r="EH4" s="10"/>
+      <c r="EI4" s="10"/>
+      <c r="EJ4" s="10"/>
+      <c r="EK4" s="10"/>
+      <c r="EL4" s="10"/>
+      <c r="EM4" s="10"/>
+      <c r="EN4" s="10"/>
+      <c r="EO4" s="10"/>
+      <c r="EP4" s="10"/>
+      <c r="EQ4" s="10"/>
+      <c r="ER4" s="10"/>
+      <c r="ES4" s="10"/>
+      <c r="ET4" s="10"/>
+      <c r="EU4" s="10"/>
+      <c r="EV4" s="10"/>
+      <c r="EW4" s="10"/>
+      <c r="EX4" s="10"/>
+      <c r="EY4" s="10"/>
+      <c r="EZ4" s="10"/>
+      <c r="FA4" s="10"/>
+      <c r="FB4" s="10"/>
+      <c r="FC4" s="10"/>
+      <c r="FD4" s="10"/>
+      <c r="FE4" s="10"/>
+      <c r="FF4" s="10"/>
+      <c r="FG4" s="10"/>
+      <c r="FH4" s="10"/>
+      <c r="FI4" s="10"/>
+      <c r="FJ4" s="10"/>
+      <c r="FK4" s="10"/>
+      <c r="FL4" s="10"/>
+      <c r="FM4" s="10"/>
+      <c r="FN4" s="10"/>
+      <c r="FO4" s="10"/>
+      <c r="FP4" s="10"/>
+      <c r="FQ4" s="10"/>
+      <c r="FR4" s="10"/>
+      <c r="FS4" s="10"/>
+      <c r="FT4" s="10"/>
+      <c r="FU4" s="10"/>
+      <c r="FV4" s="10"/>
+      <c r="FW4" s="10"/>
+      <c r="FX4" s="10"/>
+      <c r="FY4" s="10"/>
+      <c r="FZ4" s="10"/>
+      <c r="GA4" s="10"/>
+      <c r="GB4" s="10"/>
+      <c r="GC4" s="10"/>
+      <c r="GD4" s="10"/>
+      <c r="GE4" s="10"/>
+      <c r="GF4" s="10"/>
+      <c r="GG4" s="10"/>
+      <c r="GH4" s="10"/>
+      <c r="GI4" s="10"/>
+      <c r="GJ4" s="10"/>
+      <c r="GK4" s="10"/>
+      <c r="GL4" s="10"/>
+      <c r="GM4" s="10"/>
+      <c r="GN4" s="10"/>
+      <c r="GO4" s="10"/>
+      <c r="GP4" s="10"/>
+      <c r="GQ4" s="10"/>
+      <c r="GR4" s="10"/>
+      <c r="GS4" s="10"/>
+      <c r="GT4" s="10"/>
+      <c r="GU4" s="10"/>
+      <c r="GV4" s="10"/>
+      <c r="GW4" s="10"/>
+      <c r="GX4" s="10"/>
+      <c r="GY4" s="10"/>
+      <c r="GZ4" s="10"/>
+      <c r="HA4" s="10"/>
+      <c r="HB4" s="10"/>
+      <c r="HC4" s="10"/>
+      <c r="HD4" s="10"/>
+      <c r="HE4" s="10"/>
+      <c r="HF4" s="10"/>
+      <c r="HG4" s="10"/>
+      <c r="HH4" s="10"/>
+      <c r="HI4" s="10"/>
+      <c r="HJ4" s="10"/>
+      <c r="HK4" s="10"/>
+      <c r="HL4" s="10"/>
+      <c r="HM4" s="10"/>
+      <c r="HN4" s="10"/>
+      <c r="HO4" s="10"/>
+      <c r="HP4" s="10"/>
+      <c r="HQ4" s="10"/>
+      <c r="HR4" s="10"/>
+      <c r="HS4" s="10"/>
+      <c r="HT4" s="10"/>
+      <c r="HU4" s="10"/>
+      <c r="HV4" s="10"/>
+      <c r="HW4" s="10"/>
+      <c r="HX4" s="10"/>
+      <c r="HY4" s="10"/>
+      <c r="HZ4" s="10"/>
+      <c r="IA4" s="10"/>
+      <c r="IB4" s="10"/>
+      <c r="IC4" s="10"/>
+      <c r="ID4" s="10"/>
+      <c r="IE4" s="10"/>
+      <c r="IF4" s="10"/>
+    </row>
+    <row r="5" spans="1:240" s="11" customFormat="1">
+      <c r="A5" s="12"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="H5" s="9"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+      <c r="W5" s="10"/>
+      <c r="X5" s="10"/>
+      <c r="Y5" s="10"/>
+      <c r="Z5" s="10"/>
+      <c r="AA5" s="10"/>
+      <c r="AB5" s="10"/>
+      <c r="AC5" s="10"/>
+      <c r="AD5" s="10"/>
+      <c r="AE5" s="10"/>
+      <c r="AF5" s="10"/>
+      <c r="AG5" s="10"/>
+      <c r="AH5" s="10"/>
+      <c r="AI5" s="10"/>
+      <c r="AJ5" s="10"/>
+      <c r="AK5" s="10"/>
+      <c r="AL5" s="10"/>
+      <c r="AM5" s="10"/>
+      <c r="AN5" s="10"/>
+      <c r="AO5" s="10"/>
+      <c r="AP5" s="10"/>
+      <c r="AQ5" s="10"/>
+      <c r="AR5" s="10"/>
+      <c r="AS5" s="10"/>
+      <c r="AT5" s="10"/>
+      <c r="AU5" s="10"/>
+      <c r="AV5" s="10"/>
+      <c r="AW5" s="10"/>
+      <c r="AX5" s="10"/>
+      <c r="AY5" s="10"/>
+      <c r="AZ5" s="10"/>
+      <c r="BA5" s="10"/>
+      <c r="BB5" s="10"/>
+      <c r="BC5" s="10"/>
+      <c r="BD5" s="10"/>
+      <c r="BE5" s="10"/>
+      <c r="BF5" s="10"/>
+      <c r="BG5" s="10"/>
+      <c r="BH5" s="10"/>
+      <c r="BI5" s="10"/>
+      <c r="BJ5" s="10"/>
+      <c r="BK5" s="10"/>
+      <c r="BL5" s="10"/>
+      <c r="BM5" s="10"/>
+      <c r="BN5" s="10"/>
+      <c r="BO5" s="10"/>
+      <c r="BP5" s="10"/>
+      <c r="BQ5" s="10"/>
+      <c r="BR5" s="10"/>
+      <c r="BS5" s="10"/>
+      <c r="BT5" s="10"/>
+      <c r="BU5" s="10"/>
+      <c r="BV5" s="10"/>
+      <c r="BW5" s="10"/>
+      <c r="BX5" s="10"/>
+      <c r="BY5" s="10"/>
+      <c r="BZ5" s="10"/>
+      <c r="CA5" s="10"/>
+      <c r="CB5" s="10"/>
+      <c r="CC5" s="10"/>
+      <c r="CD5" s="10"/>
+      <c r="CE5" s="10"/>
+      <c r="CF5" s="10"/>
+      <c r="CG5" s="10"/>
+      <c r="CH5" s="10"/>
+      <c r="CI5" s="10"/>
+      <c r="CJ5" s="10"/>
+      <c r="CK5" s="10"/>
+      <c r="CL5" s="10"/>
+      <c r="CM5" s="10"/>
+      <c r="CN5" s="10"/>
+      <c r="CO5" s="10"/>
+      <c r="CP5" s="10"/>
+      <c r="CQ5" s="10"/>
+      <c r="CR5" s="10"/>
+      <c r="CS5" s="10"/>
+      <c r="CT5" s="10"/>
+      <c r="CU5" s="10"/>
+      <c r="CV5" s="10"/>
+      <c r="CW5" s="10"/>
+      <c r="CX5" s="10"/>
+      <c r="CY5" s="10"/>
+      <c r="CZ5" s="10"/>
+      <c r="DA5" s="10"/>
+      <c r="DB5" s="10"/>
+      <c r="DC5" s="10"/>
+      <c r="DD5" s="10"/>
+      <c r="DE5" s="10"/>
+      <c r="DF5" s="10"/>
+      <c r="DG5" s="10"/>
+      <c r="DH5" s="10"/>
+      <c r="DI5" s="10"/>
+      <c r="DJ5" s="10"/>
+      <c r="DK5" s="10"/>
+      <c r="DL5" s="10"/>
+      <c r="DM5" s="10"/>
+      <c r="DN5" s="10"/>
+      <c r="DO5" s="10"/>
+      <c r="DP5" s="10"/>
+      <c r="DQ5" s="10"/>
+      <c r="DR5" s="10"/>
+      <c r="DS5" s="10"/>
+      <c r="DT5" s="10"/>
+      <c r="DU5" s="10"/>
+      <c r="DV5" s="10"/>
+      <c r="DW5" s="10"/>
+      <c r="DX5" s="10"/>
+      <c r="DY5" s="10"/>
+      <c r="DZ5" s="10"/>
+      <c r="EA5" s="10"/>
+      <c r="EB5" s="10"/>
+      <c r="EC5" s="10"/>
+      <c r="ED5" s="10"/>
+      <c r="EE5" s="10"/>
+      <c r="EF5" s="10"/>
+      <c r="EG5" s="10"/>
+      <c r="EH5" s="10"/>
+      <c r="EI5" s="10"/>
+      <c r="EJ5" s="10"/>
+      <c r="EK5" s="10"/>
+      <c r="EL5" s="10"/>
+      <c r="EM5" s="10"/>
+      <c r="EN5" s="10"/>
+      <c r="EO5" s="10"/>
+      <c r="EP5" s="10"/>
+      <c r="EQ5" s="10"/>
+      <c r="ER5" s="10"/>
+      <c r="ES5" s="10"/>
+      <c r="ET5" s="10"/>
+      <c r="EU5" s="10"/>
+      <c r="EV5" s="10"/>
+      <c r="EW5" s="10"/>
+      <c r="EX5" s="10"/>
+      <c r="EY5" s="10"/>
+      <c r="EZ5" s="10"/>
+      <c r="FA5" s="10"/>
+      <c r="FB5" s="10"/>
+      <c r="FC5" s="10"/>
+      <c r="FD5" s="10"/>
+      <c r="FE5" s="10"/>
+      <c r="FF5" s="10"/>
+      <c r="FG5" s="10"/>
+      <c r="FH5" s="10"/>
+      <c r="FI5" s="10"/>
+      <c r="FJ5" s="10"/>
+      <c r="FK5" s="10"/>
+      <c r="FL5" s="10"/>
+      <c r="FM5" s="10"/>
+      <c r="FN5" s="10"/>
+      <c r="FO5" s="10"/>
+      <c r="FP5" s="10"/>
+      <c r="FQ5" s="10"/>
+      <c r="FR5" s="10"/>
+      <c r="FS5" s="10"/>
+      <c r="FT5" s="10"/>
+      <c r="FU5" s="10"/>
+      <c r="FV5" s="10"/>
+      <c r="FW5" s="10"/>
+      <c r="FX5" s="10"/>
+      <c r="FY5" s="10"/>
+      <c r="FZ5" s="10"/>
+      <c r="GA5" s="10"/>
+      <c r="GB5" s="10"/>
+      <c r="GC5" s="10"/>
+      <c r="GD5" s="10"/>
+      <c r="GE5" s="10"/>
+      <c r="GF5" s="10"/>
+      <c r="GG5" s="10"/>
+      <c r="GH5" s="10"/>
+      <c r="GI5" s="10"/>
+      <c r="GJ5" s="10"/>
+      <c r="GK5" s="10"/>
+      <c r="GL5" s="10"/>
+      <c r="GM5" s="10"/>
+      <c r="GN5" s="10"/>
+      <c r="GO5" s="10"/>
+      <c r="GP5" s="10"/>
+      <c r="GQ5" s="10"/>
+      <c r="GR5" s="10"/>
+      <c r="GS5" s="10"/>
+      <c r="GT5" s="10"/>
+      <c r="GU5" s="10"/>
+      <c r="GV5" s="10"/>
+      <c r="GW5" s="10"/>
+      <c r="GX5" s="10"/>
+      <c r="GY5" s="10"/>
+      <c r="GZ5" s="10"/>
+      <c r="HA5" s="10"/>
+      <c r="HB5" s="10"/>
+      <c r="HC5" s="10"/>
+      <c r="HD5" s="10"/>
+      <c r="HE5" s="10"/>
+      <c r="HF5" s="10"/>
+      <c r="HG5" s="10"/>
+      <c r="HH5" s="10"/>
+      <c r="HI5" s="10"/>
+      <c r="HJ5" s="10"/>
+      <c r="HK5" s="10"/>
+      <c r="HL5" s="10"/>
+      <c r="HM5" s="10"/>
+      <c r="HN5" s="10"/>
+      <c r="HO5" s="10"/>
+      <c r="HP5" s="10"/>
+      <c r="HQ5" s="10"/>
+      <c r="HR5" s="10"/>
+      <c r="HS5" s="10"/>
+      <c r="HT5" s="10"/>
+      <c r="HU5" s="10"/>
+      <c r="HV5" s="10"/>
+      <c r="HW5" s="10"/>
+      <c r="HX5" s="10"/>
+      <c r="HY5" s="10"/>
+      <c r="HZ5" s="10"/>
+      <c r="IA5" s="10"/>
+      <c r="IB5" s="10"/>
+      <c r="IC5" s="10"/>
+      <c r="ID5" s="10"/>
+      <c r="IE5" s="10"/>
+      <c r="IF5" s="10"/>
+    </row>
+    <row r="6" spans="1:240" s="11" customFormat="1" ht="54">
+      <c r="A6" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="19"/>
+      <c r="C6" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="E6" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="H6" s="9"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="10"/>
+      <c r="S6" s="10"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="10"/>
+      <c r="V6" s="10"/>
+      <c r="W6" s="10"/>
+      <c r="X6" s="10"/>
+      <c r="Y6" s="10"/>
+      <c r="Z6" s="10"/>
+      <c r="AA6" s="10"/>
+      <c r="AB6" s="10"/>
+      <c r="AC6" s="10"/>
+      <c r="AD6" s="10"/>
+      <c r="AE6" s="10"/>
+      <c r="AF6" s="10"/>
+      <c r="AG6" s="10"/>
+      <c r="AH6" s="10"/>
+      <c r="AI6" s="10"/>
+      <c r="AJ6" s="10"/>
+      <c r="AK6" s="10"/>
+      <c r="AL6" s="10"/>
+      <c r="AM6" s="10"/>
+      <c r="AN6" s="10"/>
+      <c r="AO6" s="10"/>
+      <c r="AP6" s="10"/>
+      <c r="AQ6" s="10"/>
+      <c r="AR6" s="10"/>
+      <c r="AS6" s="10"/>
+      <c r="AT6" s="10"/>
+      <c r="AU6" s="10"/>
+      <c r="AV6" s="10"/>
+      <c r="AW6" s="10"/>
+      <c r="AX6" s="10"/>
+      <c r="AY6" s="10"/>
+      <c r="AZ6" s="10"/>
+      <c r="BA6" s="10"/>
+      <c r="BB6" s="10"/>
+      <c r="BC6" s="10"/>
+      <c r="BD6" s="10"/>
+      <c r="BE6" s="10"/>
+      <c r="BF6" s="10"/>
+      <c r="BG6" s="10"/>
+      <c r="BH6" s="10"/>
+      <c r="BI6" s="10"/>
+      <c r="BJ6" s="10"/>
+      <c r="BK6" s="10"/>
+      <c r="BL6" s="10"/>
+      <c r="BM6" s="10"/>
+      <c r="BN6" s="10"/>
+      <c r="BO6" s="10"/>
+      <c r="BP6" s="10"/>
+      <c r="BQ6" s="10"/>
+      <c r="BR6" s="10"/>
+      <c r="BS6" s="10"/>
+      <c r="BT6" s="10"/>
+      <c r="BU6" s="10"/>
+      <c r="BV6" s="10"/>
+      <c r="BW6" s="10"/>
+      <c r="BX6" s="10"/>
+      <c r="BY6" s="10"/>
+      <c r="BZ6" s="10"/>
+      <c r="CA6" s="10"/>
+      <c r="CB6" s="10"/>
+      <c r="CC6" s="10"/>
+      <c r="CD6" s="10"/>
+      <c r="CE6" s="10"/>
+      <c r="CF6" s="10"/>
+      <c r="CG6" s="10"/>
+      <c r="CH6" s="10"/>
+      <c r="CI6" s="10"/>
+      <c r="CJ6" s="10"/>
+      <c r="CK6" s="10"/>
+      <c r="CL6" s="10"/>
+      <c r="CM6" s="10"/>
+      <c r="CN6" s="10"/>
+      <c r="CO6" s="10"/>
+      <c r="CP6" s="10"/>
+      <c r="CQ6" s="10"/>
+      <c r="CR6" s="10"/>
+      <c r="CS6" s="10"/>
+      <c r="CT6" s="10"/>
+      <c r="CU6" s="10"/>
+      <c r="CV6" s="10"/>
+      <c r="CW6" s="10"/>
+      <c r="CX6" s="10"/>
+      <c r="CY6" s="10"/>
+      <c r="CZ6" s="10"/>
+      <c r="DA6" s="10"/>
+      <c r="DB6" s="10"/>
+      <c r="DC6" s="10"/>
+      <c r="DD6" s="10"/>
+      <c r="DE6" s="10"/>
+      <c r="DF6" s="10"/>
+      <c r="DG6" s="10"/>
+      <c r="DH6" s="10"/>
+      <c r="DI6" s="10"/>
+      <c r="DJ6" s="10"/>
+      <c r="DK6" s="10"/>
+      <c r="DL6" s="10"/>
+      <c r="DM6" s="10"/>
+      <c r="DN6" s="10"/>
+      <c r="DO6" s="10"/>
+      <c r="DP6" s="10"/>
+      <c r="DQ6" s="10"/>
+      <c r="DR6" s="10"/>
+      <c r="DS6" s="10"/>
+      <c r="DT6" s="10"/>
+      <c r="DU6" s="10"/>
+      <c r="DV6" s="10"/>
+      <c r="DW6" s="10"/>
+      <c r="DX6" s="10"/>
+      <c r="DY6" s="10"/>
+      <c r="DZ6" s="10"/>
+      <c r="EA6" s="10"/>
+      <c r="EB6" s="10"/>
+      <c r="EC6" s="10"/>
+      <c r="ED6" s="10"/>
+      <c r="EE6" s="10"/>
+      <c r="EF6" s="10"/>
+      <c r="EG6" s="10"/>
+      <c r="EH6" s="10"/>
+      <c r="EI6" s="10"/>
+      <c r="EJ6" s="10"/>
+      <c r="EK6" s="10"/>
+      <c r="EL6" s="10"/>
+      <c r="EM6" s="10"/>
+      <c r="EN6" s="10"/>
+      <c r="EO6" s="10"/>
+      <c r="EP6" s="10"/>
+      <c r="EQ6" s="10"/>
+      <c r="ER6" s="10"/>
+      <c r="ES6" s="10"/>
+      <c r="ET6" s="10"/>
+      <c r="EU6" s="10"/>
+      <c r="EV6" s="10"/>
+      <c r="EW6" s="10"/>
+      <c r="EX6" s="10"/>
+      <c r="EY6" s="10"/>
+      <c r="EZ6" s="10"/>
+      <c r="FA6" s="10"/>
+      <c r="FB6" s="10"/>
+      <c r="FC6" s="10"/>
+      <c r="FD6" s="10"/>
+      <c r="FE6" s="10"/>
+      <c r="FF6" s="10"/>
+      <c r="FG6" s="10"/>
+      <c r="FH6" s="10"/>
+      <c r="FI6" s="10"/>
+      <c r="FJ6" s="10"/>
+      <c r="FK6" s="10"/>
+      <c r="FL6" s="10"/>
+      <c r="FM6" s="10"/>
+      <c r="FN6" s="10"/>
+      <c r="FO6" s="10"/>
+      <c r="FP6" s="10"/>
+      <c r="FQ6" s="10"/>
+      <c r="FR6" s="10"/>
+      <c r="FS6" s="10"/>
+      <c r="FT6" s="10"/>
+      <c r="FU6" s="10"/>
+      <c r="FV6" s="10"/>
+      <c r="FW6" s="10"/>
+      <c r="FX6" s="10"/>
+      <c r="FY6" s="10"/>
+      <c r="FZ6" s="10"/>
+      <c r="GA6" s="10"/>
+      <c r="GB6" s="10"/>
+      <c r="GC6" s="10"/>
+      <c r="GD6" s="10"/>
+      <c r="GE6" s="10"/>
+      <c r="GF6" s="10"/>
+      <c r="GG6" s="10"/>
+      <c r="GH6" s="10"/>
+      <c r="GI6" s="10"/>
+      <c r="GJ6" s="10"/>
+      <c r="GK6" s="10"/>
+      <c r="GL6" s="10"/>
+      <c r="GM6" s="10"/>
+      <c r="GN6" s="10"/>
+      <c r="GO6" s="10"/>
+      <c r="GP6" s="10"/>
+      <c r="GQ6" s="10"/>
+      <c r="GR6" s="10"/>
+      <c r="GS6" s="10"/>
+      <c r="GT6" s="10"/>
+      <c r="GU6" s="10"/>
+      <c r="GV6" s="10"/>
+      <c r="GW6" s="10"/>
+      <c r="GX6" s="10"/>
+      <c r="GY6" s="10"/>
+      <c r="GZ6" s="10"/>
+      <c r="HA6" s="10"/>
+      <c r="HB6" s="10"/>
+      <c r="HC6" s="10"/>
+      <c r="HD6" s="10"/>
+      <c r="HE6" s="10"/>
+      <c r="HF6" s="10"/>
+      <c r="HG6" s="10"/>
+      <c r="HH6" s="10"/>
+      <c r="HI6" s="10"/>
+      <c r="HJ6" s="10"/>
+      <c r="HK6" s="10"/>
+      <c r="HL6" s="10"/>
+      <c r="HM6" s="10"/>
+      <c r="HN6" s="10"/>
+      <c r="HO6" s="10"/>
+      <c r="HP6" s="10"/>
+      <c r="HQ6" s="10"/>
+      <c r="HR6" s="10"/>
+      <c r="HS6" s="10"/>
+      <c r="HT6" s="10"/>
+      <c r="HU6" s="10"/>
+      <c r="HV6" s="10"/>
+      <c r="HW6" s="10"/>
+      <c r="HX6" s="10"/>
+      <c r="HY6" s="10"/>
+      <c r="HZ6" s="10"/>
+      <c r="IA6" s="10"/>
+      <c r="IB6" s="10"/>
+      <c r="IC6" s="10"/>
+      <c r="ID6" s="10"/>
+      <c r="IE6" s="10"/>
+      <c r="IF6" s="10"/>
+    </row>
+    <row r="7" spans="1:240">
+      <c r="A7" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="23">
+        <v>3282938</v>
+      </c>
+      <c r="D7" s="23">
+        <v>7330093</v>
+      </c>
+      <c r="E7" s="23">
+        <v>3635338</v>
+      </c>
+      <c r="F7" s="23">
+        <v>3694755</v>
+      </c>
+      <c r="G7" s="23">
+        <v>-2114</v>
+      </c>
+      <c r="J7" s="25"/>
+    </row>
+    <row r="8" spans="1:240">
+      <c r="A8" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8" s="22" t="s">
         <v>1</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="C8" s="23">
+        <v>3082711</v>
+      </c>
+      <c r="D8" s="23">
+        <v>6853842</v>
+      </c>
+      <c r="E8" s="23">
+        <v>3397847</v>
+      </c>
+      <c r="F8" s="23">
+        <v>3455995</v>
+      </c>
+      <c r="G8" s="23">
+        <v>-1768</v>
+      </c>
+    </row>
+    <row r="9" spans="1:240">
+      <c r="A9" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="C9" s="23">
+        <v>200227</v>
+      </c>
+      <c r="D9" s="23">
+        <v>476251</v>
+      </c>
+      <c r="E9" s="23">
+        <v>237491</v>
+      </c>
+      <c r="F9" s="23">
+        <v>238760</v>
+      </c>
+      <c r="G9" s="23">
+        <v>-346</v>
+      </c>
+    </row>
+    <row r="10" spans="1:240">
+      <c r="A10" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="7"/>
-      <c r="H3" s="7" t="s">
+      <c r="B10" s="22" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="C10" s="23">
+        <v>610917</v>
+      </c>
+      <c r="D10" s="23">
+        <v>1345996</v>
+      </c>
+      <c r="E10" s="23">
+        <v>661660</v>
+      </c>
+      <c r="F10" s="23">
+        <v>684336</v>
+      </c>
+      <c r="G10" s="23">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:240">
+      <c r="A11" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="7"/>
-      <c r="C4" s="7" t="s">
+      <c r="B11" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="8"/>
-[...3 lines deleted...]
-      <c r="H4" s="7" t="s">
+      <c r="C11" s="23">
+        <v>40452</v>
+      </c>
+      <c r="D11" s="23">
+        <v>95675</v>
+      </c>
+      <c r="E11" s="23">
+        <v>46850</v>
+      </c>
+      <c r="F11" s="23">
+        <v>48825</v>
+      </c>
+      <c r="G11" s="23">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:240">
+      <c r="A12" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B12" s="22" t="s">
         <v>7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="C12" s="23">
+        <v>69400</v>
+      </c>
+      <c r="D12" s="23">
+        <v>150555</v>
+      </c>
+      <c r="E12" s="23">
+        <v>73616</v>
+      </c>
+      <c r="F12" s="23">
+        <v>76939</v>
+      </c>
+      <c r="G12" s="23">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:240">
+      <c r="A13" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="B13" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="C13" s="23">
+        <v>59363</v>
+      </c>
+      <c r="D13" s="23">
+        <v>123401</v>
+      </c>
+      <c r="E13" s="23">
+        <v>61267</v>
+      </c>
+      <c r="F13" s="23">
+        <v>62134</v>
+      </c>
+      <c r="G13" s="23">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:240">
+      <c r="A14" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="B14" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="C14" s="23">
+        <v>73884</v>
+      </c>
+      <c r="D14" s="23">
+        <v>166363</v>
+      </c>
+      <c r="E14" s="23">
+        <v>81144</v>
+      </c>
+      <c r="F14" s="23">
+        <v>85219</v>
+      </c>
+      <c r="G14" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:240">
+      <c r="A15" s="22" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="B15" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="11"/>
-      <c r="C6" s="11" t="s">
+      <c r="C15" s="23">
+        <v>49599</v>
+      </c>
+      <c r="D15" s="23">
+        <v>104108</v>
+      </c>
+      <c r="E15" s="23">
+        <v>51179</v>
+      </c>
+      <c r="F15" s="23">
+        <v>52929</v>
+      </c>
+      <c r="G15" s="23">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:240">
+      <c r="A16" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="C16" s="23">
+        <v>48492</v>
+      </c>
+      <c r="D16" s="23">
+        <v>99272</v>
+      </c>
+      <c r="E16" s="23">
+        <v>49908</v>
+      </c>
+      <c r="F16" s="23">
+        <v>49364</v>
+      </c>
+      <c r="G16" s="23">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="B17" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="C17" s="23">
+        <v>77970</v>
+      </c>
+      <c r="D17" s="23">
+        <v>168349</v>
+      </c>
+      <c r="E17" s="23">
+        <v>81141</v>
+      </c>
+      <c r="F17" s="23">
+        <v>87208</v>
+      </c>
+      <c r="G17" s="23">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="B18" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="C18" s="23">
+        <v>89289</v>
+      </c>
+      <c r="D18" s="23">
+        <v>193948</v>
+      </c>
+      <c r="E18" s="23">
+        <v>96027</v>
+      </c>
+      <c r="F18" s="23">
+        <v>97921</v>
+      </c>
+      <c r="G18" s="23">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="22" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="B19" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...14 lines deleted...]
-      <c r="G7" s="14">
+      <c r="C19" s="23">
+        <v>54302</v>
+      </c>
+      <c r="D19" s="23">
+        <v>133073</v>
+      </c>
+      <c r="E19" s="23">
+        <v>65404</v>
+      </c>
+      <c r="F19" s="23">
+        <v>67669</v>
+      </c>
+      <c r="G19" s="23">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="23">
+        <v>48166</v>
+      </c>
+      <c r="D20" s="23">
+        <v>111252</v>
+      </c>
+      <c r="E20" s="23">
+        <v>55124</v>
+      </c>
+      <c r="F20" s="23">
+        <v>56128</v>
+      </c>
+      <c r="G20" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="23">
+        <v>159017</v>
+      </c>
+      <c r="D21" s="23">
+        <v>354142</v>
+      </c>
+      <c r="E21" s="23">
+        <v>176590</v>
+      </c>
+      <c r="F21" s="23">
+        <v>177552</v>
+      </c>
+      <c r="G21" s="23">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="23">
+        <v>82420</v>
+      </c>
+      <c r="D22" s="23">
+        <v>190704</v>
+      </c>
+      <c r="E22" s="23">
+        <v>95356</v>
+      </c>
+      <c r="F22" s="23">
+        <v>95348</v>
+      </c>
+      <c r="G22" s="23">
+        <v>-201</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="23">
+        <v>276419</v>
+      </c>
+      <c r="D23" s="23">
+        <v>593220</v>
+      </c>
+      <c r="E23" s="23">
+        <v>298221</v>
+      </c>
+      <c r="F23" s="23">
+        <v>294999</v>
+      </c>
+      <c r="G23" s="23">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="23">
+        <v>32671</v>
+      </c>
+      <c r="D24" s="23">
+        <v>76701</v>
+      </c>
+      <c r="E24" s="23">
+        <v>37744</v>
+      </c>
+      <c r="F24" s="23">
+        <v>38957</v>
+      </c>
+      <c r="G24" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="23">
+        <v>23680</v>
+      </c>
+      <c r="D25" s="23">
+        <v>56556</v>
+      </c>
+      <c r="E25" s="23">
+        <v>27560</v>
+      </c>
+      <c r="F25" s="23">
+        <v>28996</v>
+      </c>
+      <c r="G25" s="23">
+        <v>-100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="23">
+        <v>158237</v>
+      </c>
+      <c r="D26" s="23">
+        <v>341663</v>
+      </c>
+      <c r="E26" s="23">
+        <v>167132</v>
+      </c>
+      <c r="F26" s="23">
+        <v>174531</v>
+      </c>
+      <c r="G26" s="23">
+        <v>-207</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="23">
+        <v>34608</v>
+      </c>
+      <c r="D27" s="23">
+        <v>79588</v>
+      </c>
+      <c r="E27" s="23">
+        <v>39836</v>
+      </c>
+      <c r="F27" s="23">
+        <v>39752</v>
+      </c>
+      <c r="G27" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="23">
+        <v>46573</v>
+      </c>
+      <c r="D28" s="23">
+        <v>110925</v>
+      </c>
+      <c r="E28" s="23">
+        <v>55665</v>
+      </c>
+      <c r="F28" s="23">
+        <v>55260</v>
+      </c>
+      <c r="G28" s="23">
         <v>0</v>
       </c>
-      <c r="H7" s="14">
-[...30 lines deleted...]
-      <c r="A9" s="15" t="s">
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="23">
+        <v>34284</v>
+      </c>
+      <c r="D29" s="23">
+        <v>77982</v>
+      </c>
+      <c r="E29" s="23">
+        <v>39029</v>
+      </c>
+      <c r="F29" s="23">
+        <v>38953</v>
+      </c>
+      <c r="G29" s="23">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="23">
+        <v>41922</v>
+      </c>
+      <c r="D30" s="23">
+        <v>92572</v>
+      </c>
+      <c r="E30" s="23">
+        <v>46494</v>
+      </c>
+      <c r="F30" s="23">
+        <v>46078</v>
+      </c>
+      <c r="G30" s="23">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="23">
+        <v>101301</v>
+      </c>
+      <c r="D31" s="23">
+        <v>226963</v>
+      </c>
+      <c r="E31" s="23">
+        <v>111590</v>
+      </c>
+      <c r="F31" s="23">
+        <v>115373</v>
+      </c>
+      <c r="G31" s="23">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="23">
+        <v>66224</v>
+      </c>
+      <c r="D32" s="23">
+        <v>147544</v>
+      </c>
+      <c r="E32" s="23">
+        <v>73242</v>
+      </c>
+      <c r="F32" s="23">
+        <v>74302</v>
+      </c>
+      <c r="G32" s="23">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="23">
+        <v>22133</v>
+      </c>
+      <c r="D33" s="23">
+        <v>52308</v>
+      </c>
+      <c r="E33" s="23">
+        <v>25980</v>
+      </c>
+      <c r="F33" s="23">
+        <v>26328</v>
+      </c>
+      <c r="G33" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="23">
+        <v>49617</v>
+      </c>
+      <c r="D34" s="23">
+        <v>116370</v>
+      </c>
+      <c r="E34" s="23">
+        <v>57438</v>
+      </c>
+      <c r="F34" s="23">
+        <v>58932</v>
+      </c>
+      <c r="G34" s="23">
+        <v>-139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="23">
+        <v>57984</v>
+      </c>
+      <c r="D35" s="23">
+        <v>139726</v>
+      </c>
+      <c r="E35" s="23">
+        <v>69291</v>
+      </c>
+      <c r="F35" s="23">
+        <v>70435</v>
+      </c>
+      <c r="G35" s="23">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="23">
+        <v>100792</v>
+      </c>
+      <c r="D36" s="23">
+        <v>227905</v>
+      </c>
+      <c r="E36" s="23">
+        <v>112392</v>
+      </c>
+      <c r="F36" s="23">
+        <v>115513</v>
+      </c>
+      <c r="G36" s="23">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="23">
+        <v>116880</v>
+      </c>
+      <c r="D37" s="23">
+        <v>249326</v>
+      </c>
+      <c r="E37" s="23">
+        <v>125192</v>
+      </c>
+      <c r="F37" s="23">
+        <v>124134</v>
+      </c>
+      <c r="G37" s="23">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="23">
+        <v>147003</v>
+      </c>
+      <c r="D38" s="23">
+        <v>339500</v>
+      </c>
+      <c r="E38" s="23">
+        <v>167038</v>
+      </c>
+      <c r="F38" s="23">
+        <v>172462</v>
+      </c>
+      <c r="G38" s="23">
+        <v>-255</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="23">
+        <v>37843</v>
+      </c>
+      <c r="D39" s="23">
+        <v>74213</v>
+      </c>
+      <c r="E39" s="23">
+        <v>37436</v>
+      </c>
+      <c r="F39" s="23">
+        <v>36777</v>
+      </c>
+      <c r="G39" s="23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="23">
+        <v>67044</v>
+      </c>
+      <c r="D40" s="23">
+        <v>142290</v>
+      </c>
+      <c r="E40" s="23">
+        <v>71608</v>
+      </c>
+      <c r="F40" s="23">
+        <v>70682</v>
+      </c>
+      <c r="G40" s="23">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="23">
+        <v>62875</v>
+      </c>
+      <c r="D41" s="23">
+        <v>143099</v>
+      </c>
+      <c r="E41" s="23">
+        <v>70262</v>
+      </c>
+      <c r="F41" s="23">
+        <v>72837</v>
+      </c>
+      <c r="G41" s="23">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="23">
+        <v>65102</v>
+      </c>
+      <c r="D42" s="23">
+        <v>143048</v>
+      </c>
+      <c r="E42" s="23">
+        <v>71602</v>
+      </c>
+      <c r="F42" s="23">
+        <v>71446</v>
+      </c>
+      <c r="G42" s="23">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="23">
+        <v>33816</v>
+      </c>
+      <c r="D43" s="23">
+        <v>75205</v>
+      </c>
+      <c r="E43" s="23">
+        <v>36861</v>
+      </c>
+      <c r="F43" s="23">
+        <v>38344</v>
+      </c>
+      <c r="G43" s="23">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="23">
+        <v>41341</v>
+      </c>
+      <c r="D44" s="23">
+        <v>84500</v>
+      </c>
+      <c r="E44" s="23">
+        <v>43286</v>
+      </c>
+      <c r="F44" s="23">
+        <v>41214</v>
+      </c>
+      <c r="G44" s="23">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="23">
+        <v>76502</v>
+      </c>
+      <c r="D45" s="23">
+        <v>165821</v>
+      </c>
+      <c r="E45" s="23">
+        <v>81531</v>
+      </c>
+      <c r="F45" s="23">
+        <v>84290</v>
+      </c>
+      <c r="G45" s="23">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="23">
+        <v>31866</v>
+      </c>
+      <c r="D46" s="23">
+        <v>73984</v>
+      </c>
+      <c r="E46" s="23">
+        <v>36415</v>
+      </c>
+      <c r="F46" s="23">
+        <v>37569</v>
+      </c>
+      <c r="G46" s="23">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="23">
+        <v>64403</v>
+      </c>
+      <c r="D47" s="23">
+        <v>148804</v>
+      </c>
+      <c r="E47" s="23">
+        <v>73523</v>
+      </c>
+      <c r="F47" s="23">
+        <v>75281</v>
+      </c>
+      <c r="G47" s="23">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="23">
+        <v>28395</v>
+      </c>
+      <c r="D48" s="23">
+        <v>64535</v>
+      </c>
+      <c r="E48" s="23">
+        <v>31619</v>
+      </c>
+      <c r="F48" s="23">
+        <v>32916</v>
+      </c>
+      <c r="G48" s="23">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="23">
+        <v>44107</v>
+      </c>
+      <c r="D49" s="23">
+        <v>93998</v>
+      </c>
+      <c r="E49" s="23">
+        <v>48319</v>
+      </c>
+      <c r="F49" s="23">
+        <v>45679</v>
+      </c>
+      <c r="G49" s="23">
         <v>23</v>
       </c>
-      <c r="B9" s="15" t="s">
-[...69 lines deleted...]
-      <c r="H11" s="16">
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="23">
+        <v>53213</v>
+      </c>
+      <c r="D50" s="23">
+        <v>112909</v>
+      </c>
+      <c r="E50" s="23">
+        <v>55094</v>
+      </c>
+      <c r="F50" s="23">
+        <v>57815</v>
+      </c>
+      <c r="G50" s="23">
+        <v>-83</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="23">
+        <v>62778</v>
+      </c>
+      <c r="D51" s="23">
+        <v>141240</v>
+      </c>
+      <c r="E51" s="23">
+        <v>70732</v>
+      </c>
+      <c r="F51" s="23">
+        <v>70508</v>
+      </c>
+      <c r="G51" s="23">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="23">
+        <v>26486</v>
+      </c>
+      <c r="D52" s="23">
+        <v>61249</v>
+      </c>
+      <c r="E52" s="23">
+        <v>30261</v>
+      </c>
+      <c r="F52" s="23">
+        <v>30988</v>
+      </c>
+      <c r="G52" s="23">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="23">
+        <v>46118</v>
+      </c>
+      <c r="D53" s="23">
+        <v>99347</v>
+      </c>
+      <c r="E53" s="23">
+        <v>49435</v>
+      </c>
+      <c r="F53" s="23">
+        <v>49912</v>
+      </c>
+      <c r="G53" s="23">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="23">
+        <v>21304</v>
+      </c>
+      <c r="D54" s="23">
+        <v>48755</v>
+      </c>
+      <c r="E54" s="23">
+        <v>24305</v>
+      </c>
+      <c r="F54" s="23">
+        <v>24450</v>
+      </c>
+      <c r="G54" s="23">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="23">
+        <v>32309</v>
+      </c>
+      <c r="D55" s="23">
+        <v>70285</v>
+      </c>
+      <c r="E55" s="23">
+        <v>34676</v>
+      </c>
+      <c r="F55" s="23">
+        <v>35609</v>
+      </c>
+      <c r="G55" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="23">
+        <v>22986</v>
+      </c>
+      <c r="D56" s="23">
+        <v>53570</v>
+      </c>
+      <c r="E56" s="23">
+        <v>26467</v>
+      </c>
+      <c r="F56" s="23">
+        <v>27103</v>
+      </c>
+      <c r="G56" s="23">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="23">
+        <v>28946</v>
+      </c>
+      <c r="D57" s="23">
+        <v>71444</v>
+      </c>
+      <c r="E57" s="23">
+        <v>35401</v>
+      </c>
+      <c r="F57" s="23">
+        <v>36043</v>
+      </c>
+      <c r="G57" s="23">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="23">
+        <v>50994</v>
+      </c>
+      <c r="D58" s="23">
+        <v>113414</v>
+      </c>
+      <c r="E58" s="23">
+        <v>55690</v>
+      </c>
+      <c r="F58" s="23">
+        <v>57724</v>
+      </c>
+      <c r="G58" s="23">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C59" s="23">
+        <v>21601</v>
+      </c>
+      <c r="D59" s="23">
+        <v>52441</v>
+      </c>
+      <c r="E59" s="23">
+        <v>25874</v>
+      </c>
+      <c r="F59" s="23">
+        <v>26567</v>
+      </c>
+      <c r="G59" s="23">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="23">
+        <v>18606</v>
+      </c>
+      <c r="D60" s="23">
+        <v>44997</v>
+      </c>
+      <c r="E60" s="23">
+        <v>22549</v>
+      </c>
+      <c r="F60" s="23">
+        <v>22448</v>
+      </c>
+      <c r="G60" s="23">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="23">
+        <v>18606</v>
+      </c>
+      <c r="D61" s="23">
+        <v>44997</v>
+      </c>
+      <c r="E61" s="23">
+        <v>22549</v>
+      </c>
+      <c r="F61" s="23">
+        <v>22448</v>
+      </c>
+      <c r="G61" s="23">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="23">
+        <v>36057</v>
+      </c>
+      <c r="D62" s="23">
+        <v>82737</v>
+      </c>
+      <c r="E62" s="23">
+        <v>40792</v>
+      </c>
+      <c r="F62" s="23">
+        <v>41945</v>
+      </c>
+      <c r="G62" s="23">
+        <v>-132</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="23">
+        <v>15271</v>
+      </c>
+      <c r="D63" s="23">
+        <v>37715</v>
+      </c>
+      <c r="E63" s="23">
+        <v>18464</v>
+      </c>
+      <c r="F63" s="23">
+        <v>19251</v>
+      </c>
+      <c r="G63" s="23">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="23">
+        <v>16143</v>
+      </c>
+      <c r="D64" s="23">
+        <v>34510</v>
+      </c>
+      <c r="E64" s="23">
+        <v>17106</v>
+      </c>
+      <c r="F64" s="23">
+        <v>17404</v>
+      </c>
+      <c r="G64" s="23">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="23">
+        <v>4643</v>
+      </c>
+      <c r="D65" s="23">
+        <v>10512</v>
+      </c>
+      <c r="E65" s="23">
+        <v>5222</v>
+      </c>
+      <c r="F65" s="23">
+        <v>5290</v>
+      </c>
+      <c r="G65" s="23">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="23">
+        <v>51652</v>
+      </c>
+      <c r="D66" s="23">
+        <v>123817</v>
+      </c>
+      <c r="E66" s="23">
+        <v>62052</v>
+      </c>
+      <c r="F66" s="23">
+        <v>61765</v>
+      </c>
+      <c r="G66" s="23">
+        <v>-112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="23">
+        <v>8031</v>
+      </c>
+      <c r="D67" s="23">
+        <v>20034</v>
+      </c>
+      <c r="E67" s="23">
+        <v>10209</v>
+      </c>
+      <c r="F67" s="23">
+        <v>9825</v>
+      </c>
+      <c r="G67" s="23">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B68" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="23">
+        <v>7702</v>
+      </c>
+      <c r="D68" s="23">
+        <v>17670</v>
+      </c>
+      <c r="E68" s="23">
+        <v>8795</v>
+      </c>
+      <c r="F68" s="23">
+        <v>8875</v>
+      </c>
+      <c r="G68" s="23">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B69" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="23">
+        <v>11879</v>
+      </c>
+      <c r="D69" s="23">
+        <v>27200</v>
+      </c>
+      <c r="E69" s="23">
+        <v>13563</v>
+      </c>
+      <c r="F69" s="23">
+        <v>13637</v>
+      </c>
+      <c r="G69" s="23">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="23">
+        <v>7393</v>
+      </c>
+      <c r="D70" s="23">
+        <v>18507</v>
+      </c>
+      <c r="E70" s="23">
+        <v>9394</v>
+      </c>
+      <c r="F70" s="23">
+        <v>9113</v>
+      </c>
+      <c r="G70" s="23">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B71" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="23">
+        <v>6985</v>
+      </c>
+      <c r="D71" s="23">
+        <v>17362</v>
+      </c>
+      <c r="E71" s="23">
+        <v>8738</v>
+      </c>
+      <c r="F71" s="23">
+        <v>8624</v>
+      </c>
+      <c r="G71" s="23">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="23">
+        <v>5442</v>
+      </c>
+      <c r="D72" s="23">
+        <v>13029</v>
+      </c>
+      <c r="E72" s="23">
+        <v>6306</v>
+      </c>
+      <c r="F72" s="23">
+        <v>6723</v>
+      </c>
+      <c r="G72" s="23">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="23">
+        <v>4220</v>
+      </c>
+      <c r="D73" s="23">
+        <v>10015</v>
+      </c>
+      <c r="E73" s="23">
+        <v>5047</v>
+      </c>
+      <c r="F73" s="23">
+        <v>4968</v>
+      </c>
+      <c r="G73" s="23">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="23">
+        <v>14193</v>
+      </c>
+      <c r="D74" s="23">
+        <v>35287</v>
+      </c>
+      <c r="E74" s="23">
+        <v>17409</v>
+      </c>
+      <c r="F74" s="23">
+        <v>17878</v>
+      </c>
+      <c r="G74" s="23">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="B75" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="23">
+        <v>3058</v>
+      </c>
+      <c r="D75" s="23">
+        <v>7597</v>
+      </c>
+      <c r="E75" s="23">
+        <v>3747</v>
+      </c>
+      <c r="F75" s="23">
+        <v>3850</v>
+      </c>
+      <c r="G75" s="23">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...151 lines deleted...]
-      <c r="H17" s="16">
+    <row r="76" spans="1:7">
+      <c r="A76" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B76" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="23">
+        <v>3555</v>
+      </c>
+      <c r="D76" s="23">
+        <v>8821</v>
+      </c>
+      <c r="E76" s="23">
+        <v>4372</v>
+      </c>
+      <c r="F76" s="23">
+        <v>4449</v>
+      </c>
+      <c r="G76" s="23">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="23">
+        <v>2587</v>
+      </c>
+      <c r="D77" s="23">
+        <v>6432</v>
+      </c>
+      <c r="E77" s="23">
+        <v>3164</v>
+      </c>
+      <c r="F77" s="23">
+        <v>3268</v>
+      </c>
+      <c r="G77" s="23">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B78" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="23">
+        <v>4036</v>
+      </c>
+      <c r="D78" s="23">
+        <v>9991</v>
+      </c>
+      <c r="E78" s="23">
+        <v>4922</v>
+      </c>
+      <c r="F78" s="23">
+        <v>5069</v>
+      </c>
+      <c r="G78" s="23">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="B79" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="23">
+        <v>957</v>
+      </c>
+      <c r="D79" s="23">
+        <v>2446</v>
+      </c>
+      <c r="E79" s="23">
+        <v>1204</v>
+      </c>
+      <c r="F79" s="23">
+        <v>1242</v>
+      </c>
+      <c r="G79" s="23">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="B80" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="23">
+        <v>21692</v>
+      </c>
+      <c r="D80" s="23">
+        <v>53600</v>
+      </c>
+      <c r="E80" s="23">
+        <v>26880</v>
+      </c>
+      <c r="F80" s="23">
+        <v>26720</v>
+      </c>
+      <c r="G80" s="23">
         <v>-7</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...177 lines deleted...]
-      <c r="H24" s="16">
+    <row r="81" spans="1:7">
+      <c r="A81" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B81" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="23">
+        <v>3957</v>
+      </c>
+      <c r="D81" s="23">
+        <v>10750</v>
+      </c>
+      <c r="E81" s="23">
+        <v>5400</v>
+      </c>
+      <c r="F81" s="23">
+        <v>5350</v>
+      </c>
+      <c r="G81" s="23">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B82" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="23">
+        <v>5366</v>
+      </c>
+      <c r="D82" s="23">
+        <v>12842</v>
+      </c>
+      <c r="E82" s="23">
+        <v>6544</v>
+      </c>
+      <c r="F82" s="23">
+        <v>6298</v>
+      </c>
+      <c r="G82" s="23">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B83" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="23">
+        <v>12369</v>
+      </c>
+      <c r="D83" s="23">
+        <v>30008</v>
+      </c>
+      <c r="E83" s="23">
+        <v>14936</v>
+      </c>
+      <c r="F83" s="23">
+        <v>15072</v>
+      </c>
+      <c r="G83" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B84" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="23">
+        <v>13594</v>
+      </c>
+      <c r="D84" s="23">
+        <v>31366</v>
+      </c>
+      <c r="E84" s="23">
+        <v>15553</v>
+      </c>
+      <c r="F84" s="23">
+        <v>15813</v>
+      </c>
+      <c r="G84" s="23">
         <v>-33</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...775 lines deleted...]
-      <c r="H54" s="16">
+    <row r="85" spans="1:7">
+      <c r="A85" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B85" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="23">
+        <v>13594</v>
+      </c>
+      <c r="D85" s="23">
+        <v>31366</v>
+      </c>
+      <c r="E85" s="23">
+        <v>15553</v>
+      </c>
+      <c r="F85" s="23">
+        <v>15813</v>
+      </c>
+      <c r="G85" s="23">
         <v>-33</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...393 lines deleted...]
-      <c r="B70" s="15" t="s">
+    <row r="86" spans="1:7">
+      <c r="A86" s="22" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="16">
-[...19 lines deleted...]
-      <c r="A71" s="15" t="s">
+      <c r="B86" s="22" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="15" t="s">
+      <c r="C86" s="23">
+        <v>14931</v>
+      </c>
+      <c r="D86" s="23">
+        <v>33650</v>
+      </c>
+      <c r="E86" s="23">
+        <v>16867</v>
+      </c>
+      <c r="F86" s="23">
+        <v>16783</v>
+      </c>
+      <c r="G86" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="22" t="s">
         <v>148</v>
       </c>
-      <c r="C71" s="16">
-[...19 lines deleted...]
-      <c r="A72" s="15" t="s">
+      <c r="B87" s="22" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="15" t="s">
+      <c r="C87" s="23">
+        <v>14931</v>
+      </c>
+      <c r="D87" s="23">
+        <v>33650</v>
+      </c>
+      <c r="E87" s="23">
+        <v>16867</v>
+      </c>
+      <c r="F87" s="23">
+        <v>16783</v>
+      </c>
+      <c r="G87" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="22" t="s">
         <v>150</v>
       </c>
-      <c r="C72" s="16">
-[...19 lines deleted...]
-      <c r="A73" s="15" t="s">
+      <c r="B88" s="22" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="15" t="s">
+      <c r="C88" s="23">
+        <v>29502</v>
+      </c>
+      <c r="D88" s="23">
+        <v>70797</v>
+      </c>
+      <c r="E88" s="23">
+        <v>35389</v>
+      </c>
+      <c r="F88" s="23">
+        <v>35408</v>
+      </c>
+      <c r="G88" s="23">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="22" t="s">
         <v>152</v>
       </c>
-      <c r="C73" s="16">
-[...19 lines deleted...]
-      <c r="A74" s="15" t="s">
+      <c r="B89" s="22" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="15" t="s">
+      <c r="C89" s="23">
+        <v>18543</v>
+      </c>
+      <c r="D89" s="23">
+        <v>43361</v>
+      </c>
+      <c r="E89" s="23">
+        <v>21627</v>
+      </c>
+      <c r="F89" s="23">
+        <v>21734</v>
+      </c>
+      <c r="G89" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="22" t="s">
         <v>154</v>
       </c>
-      <c r="C74" s="16">
-[...19 lines deleted...]
-      <c r="A75" s="15" t="s">
+      <c r="B90" s="22" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="15" t="s">
-[...408 lines deleted...]
-        <v>-12</v>
+      <c r="C90" s="23">
+        <v>10959</v>
+      </c>
+      <c r="D90" s="23">
+        <v>27436</v>
+      </c>
+      <c r="E90" s="23">
+        <v>13762</v>
+      </c>
+      <c r="F90" s="23">
+        <v>13674</v>
+      </c>
+      <c r="G90" s="23">
+        <v>-47</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9"/>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.9055118110236221" right="0.9055118110236221" top="0.11811023622047245" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="59" max="6" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6910 lines deleted...]
-  <dimension ref="A1:H90"/>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F91BEA9-AA63-4AF7-8EDE-E6BBB71A692A}">
+  <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="1"/>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>285</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3320685</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7329258</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3634459</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3694799</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-472</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3118883</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6856034</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3398606</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3457428</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-411</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201802</v>
+      </c>
+      <c r="D9" s="43">
+        <v>473224</v>
+      </c>
+      <c r="E9" s="43">
+        <v>235853</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237371</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>619279</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1351136</v>
+      </c>
+      <c r="E10" s="43">
+        <v>664129</v>
+      </c>
+      <c r="F10" s="43">
+        <v>687007</v>
+      </c>
+      <c r="G10" s="43">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41126</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96000</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47009</v>
+      </c>
+      <c r="F11" s="43">
+        <v>48991</v>
+      </c>
+      <c r="G11" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
         <v>193</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="C12" s="43">
+        <v>70286</v>
+      </c>
+      <c r="D12" s="43">
+        <v>151029</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73830</v>
+      </c>
+      <c r="F12" s="43">
+        <v>77199</v>
+      </c>
+      <c r="G12" s="43">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
         <v>194</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60654</v>
+      </c>
+      <c r="D13" s="43">
+        <v>124944</v>
+      </c>
+      <c r="E13" s="43">
+        <v>62035</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62909</v>
+      </c>
+      <c r="G13" s="43">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74843</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166746</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81312</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85434</v>
+      </c>
+      <c r="G14" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49963</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104085</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51169</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52916</v>
+      </c>
+      <c r="G15" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>49106</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99596</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50049</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49547</v>
+      </c>
+      <c r="G16" s="43">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78805</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168575</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81135</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87440</v>
+      </c>
+      <c r="G17" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90708</v>
+      </c>
+      <c r="D18" s="43">
+        <v>195252</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96765</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98487</v>
+      </c>
+      <c r="G18" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>55120</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133905</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65740</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68165</v>
+      </c>
+      <c r="G19" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48668</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111004</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55085</v>
+      </c>
+      <c r="F20" s="43">
+        <v>55919</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>161104</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354526</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176717</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177809</v>
+      </c>
+      <c r="G21" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>83042</v>
+      </c>
+      <c r="D22" s="43">
+        <v>189898</v>
+      </c>
+      <c r="E22" s="43">
+        <v>94979</v>
+      </c>
+      <c r="F22" s="43">
+        <v>94919</v>
+      </c>
+      <c r="G22" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>280326</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594649</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299198</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295451</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>33005</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76361</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37597</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38764</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23596</v>
+      </c>
+      <c r="D25" s="43">
+        <v>55724</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27143</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28581</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159535</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340774</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166609</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174165</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34768</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79187</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39618</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39569</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47223</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110719</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55553</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55166</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34483</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77528</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38829</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38699</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42299</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92580</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46456</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46124</v>
+      </c>
+      <c r="G30" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102383</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226210</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111179</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115031</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66794</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147078</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72873</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74205</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22438</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52188</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25966</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26222</v>
+      </c>
+      <c r="G33" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50218</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116330</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57382</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58948</v>
+      </c>
+      <c r="G34" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58738</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139235</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69135</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70100</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101706</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227897</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112317</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115580</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118500</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249795</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125369</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124426</v>
+      </c>
+      <c r="G37" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>148319</v>
+      </c>
+      <c r="D38" s="43">
+        <v>338868</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166637</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172231</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38674</v>
+      </c>
+      <c r="D39" s="43">
+        <v>75016</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37892</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37124</v>
+      </c>
+      <c r="G39" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67599</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142143</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71662</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70481</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63199</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142138</v>
+      </c>
+      <c r="E41" s="43">
+        <v>69775</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72363</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>66016</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143988</v>
+      </c>
+      <c r="E42" s="43">
+        <v>72066</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71922</v>
+      </c>
+      <c r="G42" s="43">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>34069</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75101</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36719</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38382</v>
+      </c>
+      <c r="G43" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41936</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84832</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43475</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41357</v>
+      </c>
+      <c r="G44" s="43">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77479</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166194</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81743</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84451</v>
+      </c>
+      <c r="G45" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>32014</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73651</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36194</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37457</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65336</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148976</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73662</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75314</v>
+      </c>
+      <c r="G47" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28773</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64498</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31551</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32947</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44875</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94379</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48448</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45931</v>
+      </c>
+      <c r="G49" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53971</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113172</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55241</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57931</v>
+      </c>
+      <c r="G50" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63660</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141524</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70818</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70706</v>
+      </c>
+      <c r="G51" s="43">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26644</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61087</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30162</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30925</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46935</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99645</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49614</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50031</v>
+      </c>
+      <c r="G53" s="43">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21494</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48541</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24237</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24304</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32600</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70068</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34520</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35548</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23292</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53420</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26366</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27054</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29183</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71177</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35225</v>
+      </c>
+      <c r="F57" s="43">
+        <v>35952</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51620</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113532</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55770</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57762</v>
+      </c>
+      <c r="G58" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21758</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52269</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25780</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26489</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18901</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45011</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22537</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22474</v>
+      </c>
+      <c r="G60" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18901</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45011</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22537</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22474</v>
+      </c>
+      <c r="G61" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36393</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82455</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40613</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41842</v>
+      </c>
+      <c r="G62" s="43">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15439</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37701</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18430</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19271</v>
+      </c>
+      <c r="G63" s="43">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16264</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34315</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17016</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17299</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4690</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10439</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5167</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5272</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51843</v>
+      </c>
+      <c r="D66" s="43">
+        <v>122722</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61494</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61228</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-106</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8089</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20017</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10210</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9807</v>
+      </c>
+      <c r="G67" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7738</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17541</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8720</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8821</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11867</v>
+      </c>
+      <c r="D69" s="43">
+        <v>26870</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13387</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13483</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7457</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18367</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9347</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9020</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7027</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17189</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8630</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8559</v>
+      </c>
+      <c r="G71" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5443</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12880</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6229</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6651</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4222</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9858</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4971</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4887</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14142</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34683</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17111</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17572</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3053</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7467</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3705</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3762</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3562</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8726</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4304</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4422</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2577</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6319</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3116</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3203</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4001</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9780</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4811</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4969</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>949</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2391</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1175</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1216</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21949</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53400</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26764</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26636</v>
+      </c>
+      <c r="G80" s="43">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3985</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10663</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5347</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5316</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5402</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12744</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6498</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6246</v>
+      </c>
+      <c r="G82" s="43">
         <v>2</v>
       </c>
-      <c r="E3" s="1" t="s">
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12562</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29993</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14919</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15074</v>
+      </c>
+      <c r="G83" s="43">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13707</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31063</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15379</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15684</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13707</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31063</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15379</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15684</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15110</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33670</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16840</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16830</v>
+      </c>
+      <c r="G86" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>15110</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33670</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16840</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16830</v>
+      </c>
+      <c r="G87" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29757</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70220</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35115</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35105</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18692</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43025</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21445</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21580</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>11065</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27195</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13670</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13525</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EE78294-6758-4F59-8296-44537F0D5784}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="L13" sqref="L13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>287</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3324928</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7330697</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3635155</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3695542</v>
+      </c>
+      <c r="G7" s="41">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3122946</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6857607</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3399362</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3458245</v>
+      </c>
+      <c r="G8" s="43">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201982</v>
+      </c>
+      <c r="D9" s="43">
+        <v>473090</v>
+      </c>
+      <c r="E9" s="43">
+        <v>235793</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237297</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="7"/>
-      <c r="H3" s="7" t="s">
+      <c r="B10" s="42" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="C10" s="43">
+        <v>620101</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1351775</v>
+      </c>
+      <c r="E10" s="43">
+        <v>664388</v>
+      </c>
+      <c r="F10" s="43">
+        <v>687387</v>
+      </c>
+      <c r="G10" s="43">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41192</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96055</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47029</v>
+      </c>
+      <c r="F11" s="43">
+        <v>49026</v>
+      </c>
+      <c r="G11" s="43">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70450</v>
+      </c>
+      <c r="D12" s="43">
+        <v>151161</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73855</v>
+      </c>
+      <c r="F12" s="43">
+        <v>77306</v>
+      </c>
+      <c r="G12" s="43">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60754</v>
+      </c>
+      <c r="D13" s="43">
+        <v>125063</v>
+      </c>
+      <c r="E13" s="43">
+        <v>62100</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62963</v>
+      </c>
+      <c r="G13" s="43">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74871</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166723</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81309</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85414</v>
+      </c>
+      <c r="G14" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49999</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104127</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51182</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52945</v>
+      </c>
+      <c r="G15" s="43">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>49120</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99532</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50029</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49503</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78894</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168669</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81165</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87504</v>
+      </c>
+      <c r="G17" s="43">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90823</v>
+      </c>
+      <c r="D18" s="43">
+        <v>195335</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96811</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98524</v>
+      </c>
+      <c r="G18" s="43">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>55221</v>
+      </c>
+      <c r="D19" s="43">
+        <v>134065</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65806</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68259</v>
+      </c>
+      <c r="G19" s="43">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48777</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111045</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55102</v>
+      </c>
+      <c r="F20" s="43">
+        <v>55943</v>
+      </c>
+      <c r="G20" s="43">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>161243</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354563</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176726</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177837</v>
+      </c>
+      <c r="G21" s="43">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>83156</v>
+      </c>
+      <c r="D22" s="43">
+        <v>189882</v>
+      </c>
+      <c r="E22" s="43">
+        <v>94994</v>
+      </c>
+      <c r="F22" s="43">
+        <v>94888</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>280852</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594979</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299444</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295535</v>
+      </c>
+      <c r="G23" s="43">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>33019</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76329</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37552</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38777</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23605</v>
+      </c>
+      <c r="D25" s="43">
+        <v>55702</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27139</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28563</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159715</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340759</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166596</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174163</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34830</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79197</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39631</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39566</v>
+      </c>
+      <c r="G27" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47362</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110825</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55618</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55207</v>
+      </c>
+      <c r="G28" s="43">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34562</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77526</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38855</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38671</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42494</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92756</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46560</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46196</v>
+      </c>
+      <c r="G30" s="43">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102488</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226111</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111132</v>
+      </c>
+      <c r="F31" s="43">
+        <v>114979</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66874</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147100</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72888</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74212</v>
+      </c>
+      <c r="G32" s="43">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22446</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52178</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25945</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26233</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50323</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116359</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57382</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58977</v>
+      </c>
+      <c r="G34" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58780</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139203</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69110</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70093</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101801</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227883</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112296</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115587</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118723</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249994</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125443</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124551</v>
+      </c>
+      <c r="G37" s="43">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>148458</v>
+      </c>
+      <c r="D38" s="43">
+        <v>338873</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166638</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172235</v>
+      </c>
+      <c r="G38" s="43">
         <v>5</v>
       </c>
-      <c r="B4" s="7"/>
-      <c r="C4" s="7" t="s">
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38756</v>
+      </c>
+      <c r="D39" s="43">
+        <v>75067</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37919</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37148</v>
+      </c>
+      <c r="G39" s="43">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67647</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142149</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71660</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70489</v>
+      </c>
+      <c r="G40" s="43">
         <v>6</v>
       </c>
-      <c r="D4" s="8"/>
-[...3 lines deleted...]
-      <c r="H4" s="7" t="s">
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63264</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142060</v>
+      </c>
+      <c r="E41" s="43">
+        <v>69743</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72317</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>66065</v>
+      </c>
+      <c r="D42" s="43">
+        <v>144023</v>
+      </c>
+      <c r="E42" s="43">
+        <v>72100</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71923</v>
+      </c>
+      <c r="G42" s="43">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>34088</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75121</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36710</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38411</v>
+      </c>
+      <c r="G43" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41936</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84827</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43439</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41388</v>
+      </c>
+      <c r="G44" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77622</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166258</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81787</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84471</v>
+      </c>
+      <c r="G45" s="43">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>32062</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73664</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36208</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37456</v>
+      </c>
+      <c r="G46" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65456</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148984</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73654</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75330</v>
+      </c>
+      <c r="G47" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28790</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64469</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31522</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32947</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44945</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94453</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48514</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45939</v>
+      </c>
+      <c r="G49" s="43">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53998</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113205</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55260</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57945</v>
+      </c>
+      <c r="G50" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63697</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141548</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70826</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70722</v>
+      </c>
+      <c r="G51" s="43">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26641</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61027</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30128</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30899</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46943</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99616</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49575</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50041</v>
+      </c>
+      <c r="G53" s="43">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21537</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48537</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24236</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24301</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32653</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70116</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34540</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35576</v>
+      </c>
+      <c r="G55" s="43">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23321</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53401</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26358</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27043</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29240</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71208</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35236</v>
+      </c>
+      <c r="F57" s="43">
+        <v>35972</v>
+      </c>
+      <c r="G57" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51693</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113596</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55835</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57761</v>
+      </c>
+      <c r="G58" s="43">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21760</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52284</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25775</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26509</v>
+      </c>
+      <c r="G59" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18928</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45018</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22533</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22485</v>
+      </c>
+      <c r="G60" s="43">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D5" s="7" t="s">
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18928</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45018</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22533</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22485</v>
+      </c>
+      <c r="G61" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36407</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82402</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40587</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41815</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15460</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37699</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18447</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19252</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16259</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34276</v>
+      </c>
+      <c r="E64" s="43">
+        <v>16989</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17287</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4688</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10427</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5151</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5276</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51838</v>
+      </c>
+      <c r="D66" s="43">
+        <v>122643</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61465</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61178</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8107</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20033</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10217</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9816</v>
+      </c>
+      <c r="G67" s="43">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7734</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17529</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8711</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8818</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11865</v>
+      </c>
+      <c r="D69" s="43">
+        <v>26844</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13385</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13459</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7450</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18357</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9342</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9015</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7023</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17171</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8626</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8545</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5453</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12873</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6227</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6646</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4206</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9836</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4957</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4879</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14115</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34613</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17082</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17531</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3050</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7464</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3704</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3760</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3542</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8687</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4286</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4401</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2571</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6303</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3111</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3192</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4005</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9774</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4809</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4965</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>947</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2385</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1172</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1213</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21982</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53407</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26770</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26637</v>
+      </c>
+      <c r="G80" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3983</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10665</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5347</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5318</v>
+      </c>
+      <c r="G81" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5408</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12736</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6491</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6245</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12591</v>
+      </c>
+      <c r="D83" s="43">
+        <v>30006</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14932</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15074</v>
+      </c>
+      <c r="G83" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13752</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31073</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15377</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15696</v>
+      </c>
+      <c r="G84" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13752</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31073</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15377</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15696</v>
+      </c>
+      <c r="G85" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15179</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33741</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16880</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16861</v>
+      </c>
+      <c r="G86" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>15179</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33741</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16880</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16861</v>
+      </c>
+      <c r="G87" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29781</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70193</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35099</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35094</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18691</v>
+      </c>
+      <c r="D89" s="43">
+        <v>42984</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21426</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21558</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>11090</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27209</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13673</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13536</v>
+      </c>
+      <c r="G90" s="43">
+        <v>14</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{084954DB-B613-4BA4-9391-001A7F55296D}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="I19" sqref="I19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3325935</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7329133</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3634354</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3694779</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-1564</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3124136</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6856343</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3398722</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3457621</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-1264</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201799</v>
+      </c>
+      <c r="D9" s="43">
+        <v>472790</v>
+      </c>
+      <c r="E9" s="43">
+        <v>235632</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237158</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-300</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>620241</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1351633</v>
+      </c>
+      <c r="E10" s="43">
+        <v>664224</v>
+      </c>
+      <c r="F10" s="43">
+        <v>687409</v>
+      </c>
+      <c r="G10" s="43">
+        <v>-142</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41212</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96056</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47039</v>
+      </c>
+      <c r="F11" s="43">
+        <v>49017</v>
+      </c>
+      <c r="G11" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70489</v>
+      </c>
+      <c r="D12" s="43">
+        <v>151169</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73854</v>
+      </c>
+      <c r="F12" s="43">
+        <v>77315</v>
+      </c>
+      <c r="G12" s="43">
         <v>8</v>
       </c>
-      <c r="E5" s="7" t="s">
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="C13" s="43">
+        <v>60768</v>
+      </c>
+      <c r="D13" s="43">
+        <v>125045</v>
+      </c>
+      <c r="E13" s="43">
+        <v>62102</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62943</v>
+      </c>
+      <c r="G13" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74903</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166755</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81312</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85443</v>
+      </c>
+      <c r="G14" s="43">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>50041</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104147</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51151</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52996</v>
+      </c>
+      <c r="G15" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>49112</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99450</v>
+      </c>
+      <c r="E16" s="43">
+        <v>49971</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49479</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78859</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168596</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81092</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87504</v>
+      </c>
+      <c r="G17" s="43">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90765</v>
+      </c>
+      <c r="D18" s="43">
+        <v>195267</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96783</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98484</v>
+      </c>
+      <c r="G18" s="43">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>55295</v>
+      </c>
+      <c r="D19" s="43">
+        <v>134136</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65830</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68306</v>
+      </c>
+      <c r="G19" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48797</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111012</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55090</v>
+      </c>
+      <c r="F20" s="43">
+        <v>55922</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>161223</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354400</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176606</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177794</v>
+      </c>
+      <c r="G21" s="43">
+        <v>-163</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>83180</v>
+      </c>
+      <c r="D22" s="43">
+        <v>189741</v>
+      </c>
+      <c r="E22" s="43">
+        <v>94899</v>
+      </c>
+      <c r="F22" s="43">
+        <v>94842</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-141</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>280872</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594805</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299436</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295369</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>33020</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76272</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37539</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38733</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23602</v>
+      </c>
+      <c r="D25" s="43">
+        <v>55629</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27123</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28506</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159902</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340801</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166599</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174202</v>
+      </c>
+      <c r="G26" s="43">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34806</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79131</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39598</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39533</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47362</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110825</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55613</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55212</v>
+      </c>
+      <c r="G28" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34591</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77508</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38852</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38656</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42550</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92759</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46546</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46213</v>
+      </c>
+      <c r="G30" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102583</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226025</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111094</v>
+      </c>
+      <c r="F31" s="43">
+        <v>114931</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66863</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147035</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72850</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74185</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22453</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52146</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25943</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26203</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50323</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116322</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57383</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58939</v>
+      </c>
+      <c r="G34" s="43">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58786</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139148</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69087</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70061</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101801</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227825</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112252</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115573</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118911</v>
+      </c>
+      <c r="D37" s="43">
+        <v>250109</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125471</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124638</v>
+      </c>
+      <c r="G37" s="43">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>148575</v>
+      </c>
+      <c r="D38" s="43">
+        <v>338893</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166673</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172220</v>
+      </c>
+      <c r="G38" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38704</v>
+      </c>
+      <c r="D39" s="43">
+        <v>75017</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37877</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37140</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67652</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142149</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71642</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70507</v>
+      </c>
+      <c r="G40" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63292</v>
+      </c>
+      <c r="D41" s="43">
+        <v>141967</v>
+      </c>
+      <c r="E41" s="43">
+        <v>69719</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72248</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>66111</v>
+      </c>
+      <c r="D42" s="43">
+        <v>144079</v>
+      </c>
+      <c r="E42" s="43">
+        <v>72148</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71931</v>
+      </c>
+      <c r="G42" s="43">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>34104</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75153</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36726</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38427</v>
+      </c>
+      <c r="G43" s="43">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41944</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84772</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43399</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41373</v>
+      </c>
+      <c r="G44" s="43">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77646</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166183</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81756</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84427</v>
+      </c>
+      <c r="G45" s="43">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>32109</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73688</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36234</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37454</v>
+      </c>
+      <c r="G46" s="43">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65500</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148990</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73669</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75321</v>
+      </c>
+      <c r="G47" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28801</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64445</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31523</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32922</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44988</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94511</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48550</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45961</v>
+      </c>
+      <c r="G49" s="43">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>54063</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113238</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55300</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57938</v>
+      </c>
+      <c r="G50" s="43">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63734</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141557</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70824</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70733</v>
+      </c>
+      <c r="G51" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26669</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61043</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30134</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30909</v>
+      </c>
+      <c r="G52" s="43">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46939</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99536</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49516</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50020</v>
+      </c>
+      <c r="G53" s="43">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21553</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48506</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24218</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24288</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32645</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70104</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34526</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35578</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23352</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53401</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26354</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27047</v>
+      </c>
+      <c r="G56" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29237</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71150</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35202</v>
+      </c>
+      <c r="F57" s="43">
+        <v>35948</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51727</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113634</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55857</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57777</v>
+      </c>
+      <c r="G58" s="43">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21722</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52213</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25760</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26453</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18952</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45009</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22511</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22498</v>
+      </c>
+      <c r="G60" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18952</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45009</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22511</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22498</v>
+      </c>
+      <c r="G61" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36389</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82322</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40537</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41785</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15450</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37672</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18421</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19251</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16253</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34243</v>
+      </c>
+      <c r="E64" s="43">
+        <v>16973</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17270</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4686</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10407</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5143</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5264</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51859</v>
+      </c>
+      <c r="D66" s="43">
+        <v>122544</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61431</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61113</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8123</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20043</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10226</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9817</v>
+      </c>
+      <c r="G67" s="43">
         <v>10</v>
       </c>
-      <c r="G5" s="7" t="s">
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7743</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17516</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8712</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8804</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11841</v>
+      </c>
+      <c r="D69" s="43">
+        <v>26790</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13363</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13427</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7458</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18332</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9330</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9002</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7022</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17156</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8627</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8529</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5471</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12877</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6229</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6648</v>
+      </c>
+      <c r="G72" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4201</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9830</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4944</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4886</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>13832</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34562</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17044</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17518</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3047</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7452</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3697</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3755</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3273</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8676</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4273</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4403</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2565</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6295</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3109</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3186</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4000</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9758</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4794</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4964</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>947</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2381</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1171</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1210</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>22007</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53404</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26762</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26642</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3983</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10659</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5341</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5318</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5410</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12718</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6484</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6234</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12614</v>
+      </c>
+      <c r="D83" s="43">
+        <v>30027</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14937</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15090</v>
+      </c>
+      <c r="G83" s="43">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13764</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31051</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15376</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15675</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13764</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31051</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15376</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15675</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15194</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33753</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16890</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16863</v>
+      </c>
+      <c r="G86" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>15194</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33753</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16890</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16863</v>
+      </c>
+      <c r="G87" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29802</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70145</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35081</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35064</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18709</v>
+      </c>
+      <c r="D89" s="43">
+        <v>42969</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21423</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21546</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>11093</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27176</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13658</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13518</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859B2D23-0B58-4151-AB98-639A3AB06517}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection activeCell="D1" sqref="D1:G1048576"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1:G1048576"/>
+      <selection pane="bottomLeft" activeCell="D1" sqref="D1:G1048576"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="20.125" style="27" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="27" customWidth="1"/>
+    <col min="4" max="7" width="10.125" style="27" customWidth="1"/>
+    <col min="8" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3283761</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7327297</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3633847</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3693450</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-2796</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3083486</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6851430</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3396594</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3454836</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-2412</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>200275</v>
+      </c>
+      <c r="D9" s="43">
+        <v>475867</v>
+      </c>
+      <c r="E9" s="43">
+        <v>237253</v>
+      </c>
+      <c r="F9" s="43">
+        <v>238614</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-384</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>611079</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1345924</v>
+      </c>
+      <c r="E10" s="43">
+        <v>661560</v>
+      </c>
+      <c r="F10" s="43">
+        <v>684364</v>
+      </c>
+      <c r="G10" s="43">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>40513</v>
+      </c>
+      <c r="D11" s="43">
+        <v>95656</v>
+      </c>
+      <c r="E11" s="43">
+        <v>46839</v>
+      </c>
+      <c r="F11" s="43">
+        <v>48817</v>
+      </c>
+      <c r="G11" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>69307</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150477</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73546</v>
+      </c>
+      <c r="F12" s="43">
+        <v>76931</v>
+      </c>
+      <c r="G12" s="43">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>59387</v>
+      </c>
+      <c r="D13" s="43">
+        <v>123417</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61262</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62155</v>
+      </c>
+      <c r="G13" s="43">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="C14" s="43">
+        <v>73858</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166275</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81083</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85192</v>
+      </c>
+      <c r="G14" s="43">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49616</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104097</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51173</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52924</v>
+      </c>
+      <c r="G15" s="43">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>48493</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99267</v>
+      </c>
+      <c r="E16" s="43">
+        <v>49910</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49357</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78009</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168302</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81150</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87152</v>
+      </c>
+      <c r="G17" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>89320</v>
+      </c>
+      <c r="D18" s="43">
+        <v>194008</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96059</v>
+      </c>
+      <c r="F18" s="43">
+        <v>97949</v>
+      </c>
+      <c r="G18" s="43">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>54350</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133133</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65410</v>
+      </c>
+      <c r="F19" s="43">
+        <v>67723</v>
+      </c>
+      <c r="G19" s="43">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48226</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111292</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55128</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56164</v>
+      </c>
+      <c r="G20" s="43">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>159053</v>
+      </c>
+      <c r="D21" s="43">
+        <v>353949</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176519</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177430</v>
+      </c>
+      <c r="G21" s="43">
+        <v>-193</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>82405</v>
+      </c>
+      <c r="D22" s="43">
+        <v>190529</v>
+      </c>
+      <c r="E22" s="43">
+        <v>95280</v>
+      </c>
+      <c r="F22" s="43">
+        <v>95249</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>276510</v>
+      </c>
+      <c r="D23" s="43">
+        <v>593210</v>
+      </c>
+      <c r="E23" s="43">
+        <v>298220</v>
+      </c>
+      <c r="F23" s="43">
+        <v>294990</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>32685</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76633</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37716</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38917</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23651</v>
+      </c>
+      <c r="D25" s="43">
+        <v>56474</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27523</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28951</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>158223</v>
+      </c>
+      <c r="D26" s="43">
+        <v>341438</v>
+      </c>
+      <c r="E26" s="43">
+        <v>167001</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174437</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-225</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34614</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79517</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39793</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39724</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>46637</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110887</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55636</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55251</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34281</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77925</v>
+      </c>
+      <c r="E29" s="43">
+        <v>39024</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38901</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>41874</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92490</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46438</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46052</v>
+      </c>
+      <c r="G30" s="43">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>101318</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226752</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111483</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115269</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-211</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66192</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147417</v>
+      </c>
+      <c r="E32" s="43">
+        <v>73169</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74248</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22142</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52261</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25952</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26309</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>49659</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116328</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57421</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58907</v>
+      </c>
+      <c r="G34" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58084</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139709</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69279</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70430</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>100759</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227776</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112317</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115459</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>116908</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249204</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125142</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124062</v>
+      </c>
+      <c r="G37" s="43">
+        <v>-122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>147001</v>
+      </c>
+      <c r="D38" s="43">
+        <v>339375</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166963</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172412</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>37877</v>
+      </c>
+      <c r="D39" s="43">
+        <v>74196</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37444</v>
+      </c>
+      <c r="F39" s="43">
+        <v>36752</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67037</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142231</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71595</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70636</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>62892</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142977</v>
+      </c>
+      <c r="E41" s="43">
+        <v>70208</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72769</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-122</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>65108</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143028</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71605</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71423</v>
+      </c>
+      <c r="G42" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>33816</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75188</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36820</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38368</v>
+      </c>
+      <c r="G43" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41349</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84534</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43307</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41227</v>
+      </c>
+      <c r="G44" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>76525</v>
+      </c>
+      <c r="D45" s="43">
+        <v>165727</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81468</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84259</v>
+      </c>
+      <c r="G45" s="43">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31863</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73959</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36389</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37570</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>64446</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148808</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73557</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75251</v>
+      </c>
+      <c r="G47" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28428</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64515</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31605</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32910</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44218</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94107</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48367</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45740</v>
+      </c>
+      <c r="G49" s="43">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53289</v>
+      </c>
+      <c r="D50" s="43">
+        <v>112953</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55118</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57835</v>
+      </c>
+      <c r="G50" s="43">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>62838</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141215</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70714</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70501</v>
+      </c>
+      <c r="G51" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26476</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61207</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30251</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30956</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46138</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99338</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49424</v>
+      </c>
+      <c r="F53" s="43">
+        <v>49914</v>
+      </c>
+      <c r="G53" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21302</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48700</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24295</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24405</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32275</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70226</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34651</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35575</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23039</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53582</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26486</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27096</v>
+      </c>
+      <c r="G56" s="43">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:8" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="10" t="s">
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>28933</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71426</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35382</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36044</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>50970</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113297</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55613</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57684</v>
+      </c>
+      <c r="G58" s="43">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21592</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52418</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25859</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26559</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18609</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45002</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22546</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22456</v>
+      </c>
+      <c r="G60" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18609</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45002</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22546</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22456</v>
+      </c>
+      <c r="G61" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36050</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82616</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40734</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41882</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15282</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37671</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18452</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19219</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16119</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34441</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17065</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17376</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4649</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10504</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5217</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5287</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51676</v>
+      </c>
+      <c r="D66" s="43">
+        <v>123738</v>
+      </c>
+      <c r="E66" s="43">
+        <v>62002</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61736</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8056</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20065</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10229</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9836</v>
+      </c>
+      <c r="G67" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7715</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17681</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8795</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8886</v>
+      </c>
+      <c r="G68" s="43">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11862</v>
+      </c>
+      <c r="D69" s="43">
+        <v>27151</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13535</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13616</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7391</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18474</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9374</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9100</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>6982</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17339</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8723</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8616</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5447</v>
+      </c>
+      <c r="D72" s="43">
+        <v>13024</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6303</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6721</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4223</v>
+      </c>
+      <c r="D73" s="43">
+        <v>10004</v>
+      </c>
+      <c r="E73" s="43">
+        <v>5043</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4961</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14197</v>
+      </c>
+      <c r="D74" s="43">
+        <v>35245</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17380</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17865</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3066</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7597</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3743</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3854</v>
+      </c>
+      <c r="G75" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3556</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8808</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4366</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4442</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2584</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6425</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3158</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3267</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4034</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9975</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4911</v>
+      </c>
+      <c r="F78" s="43">
+        <v>5064</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>957</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2440</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1202</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1238</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21704</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53594</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26878</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26716</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3963</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10753</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5404</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5349</v>
+      </c>
+      <c r="G81" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5357</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12831</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6538</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6293</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12384</v>
+      </c>
+      <c r="D83" s="43">
+        <v>30010</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14936</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15074</v>
+      </c>
+      <c r="G83" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13592</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31327</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15523</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15804</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13592</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31327</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15523</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15804</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>14939</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33625</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16849</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16776</v>
+      </c>
+      <c r="G86" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>14939</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33625</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16849</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16776</v>
+      </c>
+      <c r="G87" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29508</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70720</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35341</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35379</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18557</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43326</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21598</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21728</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>10951</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27394</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13743</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13651</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{562618E5-AF2F-4090-8639-0375426F70CC}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection activeCell="D1" sqref="D1:G1048576"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1:G1048576"/>
+      <selection pane="bottomLeft" activeCell="D1" sqref="D1:G1048576"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="20.125" style="27" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="27" customWidth="1"/>
+    <col min="4" max="7" width="10.125" style="27" customWidth="1"/>
+    <col min="8" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>272</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3284943</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7324490</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3632411</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3692079</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-2807</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3084654</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6849018</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3395324</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3453694</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-2412</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>200289</v>
+      </c>
+      <c r="D9" s="43">
+        <v>475472</v>
+      </c>
+      <c r="E9" s="43">
+        <v>237087</v>
+      </c>
+      <c r="F9" s="43">
+        <v>238385</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-395</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>611297</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1345724</v>
+      </c>
+      <c r="E10" s="43">
+        <v>661389</v>
+      </c>
+      <c r="F10" s="43">
+        <v>684335</v>
+      </c>
+      <c r="G10" s="43">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>40621</v>
+      </c>
+      <c r="D11" s="43">
+        <v>95756</v>
+      </c>
+      <c r="E11" s="43">
+        <v>46880</v>
+      </c>
+      <c r="F11" s="43">
+        <v>48876</v>
+      </c>
+      <c r="G11" s="43">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>69281</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150349</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73485</v>
+      </c>
+      <c r="F12" s="43">
+        <v>76864</v>
+      </c>
+      <c r="G12" s="43">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>59526</v>
+      </c>
+      <c r="D13" s="43">
+        <v>123622</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61352</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62270</v>
+      </c>
+      <c r="G13" s="43">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>73846</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166280</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81066</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85214</v>
+      </c>
+      <c r="G14" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="11"/>
-      <c r="C6" s="11" t="s">
+      <c r="C15" s="43">
+        <v>49584</v>
+      </c>
+      <c r="D15" s="43">
+        <v>103998</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51127</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52871</v>
+      </c>
+      <c r="G15" s="43">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="11" t="s">
+      <c r="C16" s="43">
+        <v>48467</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99202</v>
+      </c>
+      <c r="E16" s="43">
+        <v>49869</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49333</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="11" t="s">
+      <c r="C17" s="43">
+        <v>77953</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168087</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81007</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87080</v>
+      </c>
+      <c r="G17" s="43">
+        <v>-215</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="C18" s="43">
+        <v>89330</v>
+      </c>
+      <c r="D18" s="43">
+        <v>193949</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96024</v>
+      </c>
+      <c r="F18" s="43">
+        <v>97925</v>
+      </c>
+      <c r="G18" s="43">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>54429</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133239</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65472</v>
+      </c>
+      <c r="F19" s="43">
+        <v>67767</v>
+      </c>
+      <c r="G19" s="43">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48260</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111242</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55107</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56135</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>159057</v>
+      </c>
+      <c r="D21" s="43">
+        <v>353749</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176414</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177335</v>
+      </c>
+      <c r="G21" s="43">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>82360</v>
+      </c>
+      <c r="D22" s="43">
+        <v>190362</v>
+      </c>
+      <c r="E22" s="43">
+        <v>95175</v>
+      </c>
+      <c r="F22" s="43">
+        <v>95187</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>276701</v>
+      </c>
+      <c r="D23" s="43">
+        <v>593192</v>
+      </c>
+      <c r="E23" s="43">
+        <v>298262</v>
+      </c>
+      <c r="F23" s="43">
+        <v>294930</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>32711</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76560</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37678</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38882</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23618</v>
+      </c>
+      <c r="D25" s="43">
+        <v>56379</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27477</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28902</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>158141</v>
+      </c>
+      <c r="D26" s="43">
+        <v>341128</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166832</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174296</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-310</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34576</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79456</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39766</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39690</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>46727</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110892</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55660</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55232</v>
+      </c>
+      <c r="G28" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34274</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77863</v>
+      </c>
+      <c r="E29" s="43">
+        <v>39002</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38861</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>41828</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92369</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46387</v>
+      </c>
+      <c r="F30" s="43">
+        <v>45982</v>
+      </c>
+      <c r="G30" s="43">
+        <v>-121</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>101438</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226617</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111403</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115214</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66199</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147246</v>
+      </c>
+      <c r="E32" s="43">
+        <v>73077</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74169</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-171</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22199</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52281</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25965</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26316</v>
+      </c>
+      <c r="G33" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>49693</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116379</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57468</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58911</v>
+      </c>
+      <c r="G34" s="43">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58139</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139630</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69254</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70376</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>100812</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227740</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112269</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115471</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>116936</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249095</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125067</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124028</v>
+      </c>
+      <c r="G37" s="43">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>147004</v>
+      </c>
+      <c r="D38" s="43">
+        <v>339166</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166856</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172310</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-209</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>37853</v>
+      </c>
+      <c r="D39" s="43">
+        <v>74178</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37446</v>
+      </c>
+      <c r="F39" s="43">
+        <v>36732</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67006</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142169</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71579</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70590</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>62904</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142870</v>
+      </c>
+      <c r="E41" s="43">
+        <v>70179</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72691</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>65194</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143154</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71646</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71508</v>
+      </c>
+      <c r="G42" s="43">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>33752</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75068</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36735</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38333</v>
+      </c>
+      <c r="G43" s="43">
+        <v>-120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41400</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84531</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43321</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41210</v>
+      </c>
+      <c r="G44" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>76543</v>
+      </c>
+      <c r="D45" s="43">
+        <v>165633</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81422</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84211</v>
+      </c>
+      <c r="G45" s="43">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31866</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73940</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36374</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37566</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>64557</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148791</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73538</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75253</v>
+      </c>
+      <c r="G47" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28463</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64504</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31589</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32915</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44221</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94062</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48343</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45719</v>
+      </c>
+      <c r="G49" s="43">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53341</v>
+      </c>
+      <c r="D50" s="43">
+        <v>112966</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55147</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57819</v>
+      </c>
+      <c r="G50" s="43">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>62960</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141268</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70719</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70549</v>
+      </c>
+      <c r="G51" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26456</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61149</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30227</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30922</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46193</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99379</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49430</v>
+      </c>
+      <c r="F53" s="43">
+        <v>49949</v>
+      </c>
+      <c r="G53" s="43">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21345</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48694</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24290</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24404</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32287</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70210</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34646</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35564</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23064</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53540</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26461</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27079</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>28940</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71403</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35360</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36043</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51018</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113272</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55624</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57648</v>
+      </c>
+      <c r="G58" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21581</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52409</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25847</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26562</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18631</v>
+      </c>
+      <c r="D60" s="43">
+        <v>44985</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22541</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22444</v>
+      </c>
+      <c r="G60" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18631</v>
+      </c>
+      <c r="D61" s="43">
+        <v>44985</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22541</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22444</v>
+      </c>
+      <c r="G61" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36036</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82527</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40706</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41821</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15293</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37657</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18461</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19196</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16101</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34393</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17043</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17350</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4642</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10477</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5202</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5275</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51641</v>
+      </c>
+      <c r="D66" s="43">
+        <v>123590</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61924</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61666</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8035</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20063</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10231</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9832</v>
+      </c>
+      <c r="G67" s="43">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7697</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17656</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8786</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8870</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11856</v>
+      </c>
+      <c r="D69" s="43">
+        <v>27109</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13510</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13599</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7384</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18441</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9364</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9077</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7011</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17335</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8715</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8620</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5446</v>
+      </c>
+      <c r="D72" s="43">
+        <v>13002</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6292</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6710</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4212</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9984</v>
+      </c>
+      <c r="E73" s="43">
+        <v>5026</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4958</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14177</v>
+      </c>
+      <c r="D74" s="43">
+        <v>35151</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17339</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17812</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3058</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7571</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3738</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3833</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3563</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8799</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4360</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4439</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2581</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6410</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3151</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3259</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4018</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9941</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4893</v>
+      </c>
+      <c r="F78" s="43">
+        <v>5048</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>957</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2430</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1197</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1233</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21731</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53590</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26876</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26714</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3960</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10753</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5406</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5347</v>
+      </c>
+      <c r="G81" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5363</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12819</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6535</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6284</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12408</v>
+      </c>
+      <c r="D83" s="43">
+        <v>30018</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14935</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15083</v>
+      </c>
+      <c r="G83" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13598</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31294</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15505</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15789</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13598</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31294</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15505</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15789</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>14939</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33626</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16858</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16768</v>
+      </c>
+      <c r="G86" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>14939</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33626</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16858</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16768</v>
+      </c>
+      <c r="G87" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29536</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70709</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35338</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35371</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18574</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43321</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21595</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21726</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>10962</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27388</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13743</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13645</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556C266C-0A0F-4248-BB9D-2E6DD44EBC2C}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="H9" sqref="H9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>274</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3297455</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7326804</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3633195</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3693609</v>
+      </c>
+      <c r="G7" s="41">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3096795</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6852071</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3396571</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3455500</v>
+      </c>
+      <c r="G8" s="43">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>200660</v>
+      </c>
+      <c r="D9" s="43">
+        <v>474733</v>
+      </c>
+      <c r="E9" s="43">
+        <v>236624</v>
+      </c>
+      <c r="F9" s="43">
+        <v>238109</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-739</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>614246</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1347547</v>
+      </c>
+      <c r="E10" s="43">
+        <v>662155</v>
+      </c>
+      <c r="F10" s="43">
+        <v>685392</v>
+      </c>
+      <c r="G10" s="43">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>40877</v>
+      </c>
+      <c r="D11" s="43">
+        <v>95864</v>
+      </c>
+      <c r="E11" s="43">
+        <v>46954</v>
+      </c>
+      <c r="F11" s="43">
+        <v>48910</v>
+      </c>
+      <c r="G11" s="43">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>69635</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150537</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73602</v>
+      </c>
+      <c r="F12" s="43">
+        <v>76935</v>
+      </c>
+      <c r="G12" s="43">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>59887</v>
+      </c>
+      <c r="D13" s="43">
+        <v>123974</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61498</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62476</v>
+      </c>
+      <c r="G13" s="43">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74275</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166513</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81149</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85364</v>
+      </c>
+      <c r="G14" s="43">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49741</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104061</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51142</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52919</v>
+      </c>
+      <c r="G15" s="43">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>48645</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99332</v>
+      </c>
+      <c r="E16" s="43">
+        <v>49893</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49439</v>
+      </c>
+      <c r="G16" s="43">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78302</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168308</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81082</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87226</v>
+      </c>
+      <c r="G17" s="43">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>89761</v>
+      </c>
+      <c r="D18" s="43">
+        <v>194161</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96135</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98026</v>
+      </c>
+      <c r="G18" s="43">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>54677</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133489</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65555</v>
+      </c>
+      <c r="F19" s="43">
+        <v>67934</v>
+      </c>
+      <c r="G19" s="43">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48446</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111308</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55145</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56163</v>
+      </c>
+      <c r="G20" s="43">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>159970</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354346</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176706</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177640</v>
+      </c>
+      <c r="G21" s="43">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>82431</v>
+      </c>
+      <c r="D22" s="43">
+        <v>190027</v>
+      </c>
+      <c r="E22" s="43">
+        <v>94998</v>
+      </c>
+      <c r="F22" s="43">
+        <v>95029</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-335</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>278477</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594248</v>
+      </c>
+      <c r="E23" s="43">
+        <v>298833</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295415</v>
+      </c>
+      <c r="G23" s="43">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>32762</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76453</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37625</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38828</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23624</v>
+      </c>
+      <c r="D25" s="43">
+        <v>56156</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27373</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28783</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-223</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>158470</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340851</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166682</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174169</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-277</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34631</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79414</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39728</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39686</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>46935</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110887</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55654</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55233</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34330</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77729</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38932</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38797</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-134</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>41883</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92367</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46368</v>
+      </c>
+      <c r="F30" s="43">
+        <v>45999</v>
+      </c>
+      <c r="G30" s="43">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>101789</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226667</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111437</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115230</v>
+      </c>
+      <c r="G31" s="43">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66362</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147154</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72995</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74159</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22287</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52224</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25945</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26279</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>49858</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116386</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57470</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58916</v>
+      </c>
+      <c r="G34" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58304</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139421</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69177</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70244</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-209</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101172</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227819</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112268</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115551</v>
+      </c>
+      <c r="G36" s="43">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>117658</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249658</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125343</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124315</v>
+      </c>
+      <c r="G37" s="43">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>147561</v>
+      </c>
+      <c r="D38" s="43">
+        <v>339159</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166839</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172320</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38206</v>
+      </c>
+      <c r="D39" s="43">
+        <v>74517</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37619</v>
+      </c>
+      <c r="F39" s="43">
+        <v>36898</v>
+      </c>
+      <c r="G39" s="43">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67253</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142141</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71575</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70566</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>62979</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142649</v>
+      </c>
+      <c r="E41" s="43">
+        <v>70075</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72574</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-221</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>65621</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143634</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71839</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71795</v>
+      </c>
+      <c r="G42" s="43">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>33878</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75097</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36765</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38332</v>
+      </c>
+      <c r="G43" s="43">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41172</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84174</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43145</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41029</v>
+      </c>
+      <c r="G44" s="43">
+        <v>-357</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>76834</v>
+      </c>
+      <c r="D45" s="43">
+        <v>165835</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81549</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84286</v>
+      </c>
+      <c r="G45" s="43">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31928</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73874</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36335</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37539</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>64731</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148710</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73473</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75237</v>
+      </c>
+      <c r="G47" s="43">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28590</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64555</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31612</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32943</v>
+      </c>
+      <c r="G48" s="43">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44378</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94070</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48336</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45734</v>
+      </c>
+      <c r="G49" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53651</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113122</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55164</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57958</v>
+      </c>
+      <c r="G50" s="43">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63148</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141259</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70755</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70504</v>
+      </c>
+      <c r="G51" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26551</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61169</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30218</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30951</v>
+      </c>
+      <c r="G52" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46353</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99383</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49437</v>
+      </c>
+      <c r="F53" s="43">
+        <v>49946</v>
+      </c>
+      <c r="G53" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21352</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48600</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24274</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24326</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32380</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70143</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34587</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35556</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23138</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53507</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26442</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27065</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29025</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71345</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35335</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36010</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51254</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113426</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55676</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57750</v>
+      </c>
+      <c r="G58" s="43">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21623</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52348</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25832</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26516</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18709</v>
+      </c>
+      <c r="D60" s="43">
+        <v>44997</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22531</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22466</v>
+      </c>
+      <c r="G60" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18709</v>
+      </c>
+      <c r="D61" s="43">
+        <v>44997</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22531</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22466</v>
+      </c>
+      <c r="G61" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36100</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82450</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40648</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41802</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15307</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37630</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18441</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19189</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16151</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34364</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17018</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17346</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4642</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10456</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5189</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5267</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51719</v>
+      </c>
+      <c r="D66" s="43">
+        <v>123376</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61790</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61586</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-214</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8012</v>
+      </c>
+      <c r="D67" s="43">
+        <v>19953</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10174</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9779</v>
+      </c>
+      <c r="G67" s="43">
+        <v>-110</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7748</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17665</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8776</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8889</v>
+      </c>
+      <c r="G68" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11890</v>
+      </c>
+      <c r="D69" s="43">
+        <v>27096</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13496</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13600</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7399</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18416</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9365</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9051</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7008</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17300</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8683</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8617</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5445</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12971</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6278</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6693</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4217</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9975</v>
+      </c>
+      <c r="E73" s="43">
+        <v>5018</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4957</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14170</v>
+      </c>
+      <c r="D74" s="43">
+        <v>35013</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17263</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17750</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-138</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3061</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7537</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3722</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3815</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3562</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8798</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4351</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4447</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2578</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6372</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3129</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3243</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-38</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4016</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9885</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4867</v>
+      </c>
+      <c r="F78" s="43">
+        <v>5018</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>953</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2421</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1194</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1227</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21763</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53461</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26799</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26662</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-129</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3961</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10722</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5381</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5341</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5374</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12785</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6515</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6270</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12428</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29954</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14903</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15051</v>
+      </c>
+      <c r="G83" s="43">
+        <v>-64</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13621</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31219</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15462</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15757</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13621</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31219</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15462</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15757</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>14973</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33625</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16838</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16787</v>
+      </c>
+      <c r="G86" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>14973</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33625</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16838</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16787</v>
+      </c>
+      <c r="G87" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29605</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70592</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35293</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35299</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18599</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43211</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21544</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21667</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-110</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>11006</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27381</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13749</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13632</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74BCDADA-7A8B-4350-AD3F-EA5CD3EB6737}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="I17" sqref="I17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>276</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3309396</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7332846</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3636631</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3696215</v>
+      </c>
+      <c r="G7" s="41">
+        <v>6042</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3108317</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6858285</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3400109</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3458176</v>
+      </c>
+      <c r="G8" s="43">
+        <v>6214</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201079</v>
+      </c>
+      <c r="D9" s="43">
+        <v>474561</v>
+      </c>
+      <c r="E9" s="43">
+        <v>236522</v>
+      </c>
+      <c r="F9" s="43">
+        <v>238039</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-172</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>616874</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1349682</v>
+      </c>
+      <c r="E10" s="43">
+        <v>663546</v>
+      </c>
+      <c r="F10" s="43">
+        <v>686136</v>
+      </c>
+      <c r="G10" s="43">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41026</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96048</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47045</v>
+      </c>
+      <c r="F11" s="43">
+        <v>49003</v>
+      </c>
+      <c r="G11" s="43">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70179</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150962</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73942</v>
+      </c>
+      <c r="F12" s="43">
+        <v>77020</v>
+      </c>
+      <c r="G12" s="43">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60164</v>
+      </c>
+      <c r="D13" s="43">
+        <v>124268</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61676</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62592</v>
+      </c>
+      <c r="G13" s="43">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74499</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166651</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81215</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85436</v>
+      </c>
+      <c r="G14" s="43">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49879</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104126</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51173</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52953</v>
+      </c>
+      <c r="G15" s="43">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>48943</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99586</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50047</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49539</v>
+      </c>
+      <c r="G16" s="43">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78566</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168553</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81212</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87341</v>
+      </c>
+      <c r="G17" s="43">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90176</v>
+      </c>
+      <c r="D18" s="43">
+        <v>194514</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96401</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98113</v>
+      </c>
+      <c r="G18" s="43">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>54898</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133713</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65689</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68024</v>
+      </c>
+      <c r="G19" s="43">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48544</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111261</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55146</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56115</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>160602</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354670</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176912</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177758</v>
+      </c>
+      <c r="G21" s="43">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>83410</v>
+      </c>
+      <c r="D22" s="43">
+        <v>190739</v>
+      </c>
+      <c r="E22" s="43">
+        <v>95585</v>
+      </c>
+      <c r="F22" s="43">
+        <v>95154</v>
+      </c>
+      <c r="G22" s="43">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>279673</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594999</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299309</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295690</v>
+      </c>
+      <c r="G23" s="43">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>32898</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76525</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37645</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38880</v>
+      </c>
+      <c r="G24" s="43">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23645</v>
+      </c>
+      <c r="D25" s="43">
+        <v>56096</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27349</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28747</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159215</v>
+      </c>
+      <c r="D26" s="43">
+        <v>341346</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166938</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174408</v>
+      </c>
+      <c r="G26" s="43">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34742</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79445</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39747</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39698</v>
+      </c>
+      <c r="G27" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47008</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110822</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55616</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55206</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34411</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77722</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38916</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38806</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42099</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92514</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46447</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46067</v>
+      </c>
+      <c r="G30" s="43">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>101959</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226574</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111396</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115178</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66493</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147190</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72989</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74201</v>
+      </c>
+      <c r="G32" s="43">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22333</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52225</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25963</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26262</v>
+      </c>
+      <c r="G33" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>49990</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116387</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57458</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58929</v>
+      </c>
+      <c r="G34" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58425</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139359</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69171</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70188</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101304</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227844</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112281</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115563</v>
+      </c>
+      <c r="G36" s="43">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>117998</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249830</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125412</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124418</v>
+      </c>
+      <c r="G37" s="43">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>147900</v>
+      </c>
+      <c r="D38" s="43">
+        <v>339182</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166789</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172393</v>
+      </c>
+      <c r="G38" s="43">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38499</v>
+      </c>
+      <c r="D39" s="43">
+        <v>74819</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37783</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37036</v>
+      </c>
+      <c r="G39" s="43">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67495</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142221</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71615</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70606</v>
+      </c>
+      <c r="G40" s="43">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63104</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142566</v>
+      </c>
+      <c r="E41" s="43">
+        <v>70020</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72546</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>65964</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143927</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71905</v>
+      </c>
+      <c r="F42" s="43">
+        <v>72022</v>
+      </c>
+      <c r="G42" s="43">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>33966</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75099</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36757</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38342</v>
+      </c>
+      <c r="G43" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41565</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84491</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43319</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41172</v>
+      </c>
+      <c r="G44" s="43">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77080</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166053</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81626</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84427</v>
+      </c>
+      <c r="G45" s="43">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31958</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73813</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36296</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37517</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>64930</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148806</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73522</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75284</v>
+      </c>
+      <c r="G47" s="43">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28657</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64539</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31600</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32939</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44571</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94172</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48360</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45812</v>
+      </c>
+      <c r="G49" s="43">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53768</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113181</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55185</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57996</v>
+      </c>
+      <c r="G50" s="43">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63221</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141182</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70693</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70489</v>
+      </c>
+      <c r="G51" s="43">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26605</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61188</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30214</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30974</v>
+      </c>
+      <c r="G52" s="43">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="A10" s="15" t="s">
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46729</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99649</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49579</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50070</v>
+      </c>
+      <c r="G53" s="43">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21393</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48596</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24281</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24315</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32470</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70131</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34568</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35563</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23182</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53495</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26435</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27060</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29098</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71350</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35313</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36037</v>
+      </c>
+      <c r="G57" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51418</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113528</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55753</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57775</v>
+      </c>
+      <c r="G58" s="43">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21665</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52328</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25816</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26512</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18766</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45022</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22550</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22472</v>
+      </c>
+      <c r="G60" s="43">
         <v>25</v>
       </c>
-      <c r="B10" s="15" t="s">
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18766</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45022</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22550</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22472</v>
+      </c>
+      <c r="G61" s="43">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36245</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82509</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40655</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41854</v>
+      </c>
+      <c r="G62" s="43">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15367</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37655</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18441</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19214</v>
+      </c>
+      <c r="G63" s="43">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16219</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34404</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17030</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17374</v>
+      </c>
+      <c r="G64" s="43">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4659</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10450</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5184</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5266</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51763</v>
+      </c>
+      <c r="D66" s="43">
+        <v>123280</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61742</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61538</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8026</v>
+      </c>
+      <c r="D67" s="43">
+        <v>19967</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10186</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9781</v>
+      </c>
+      <c r="G67" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7755</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17673</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8771</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8902</v>
+      </c>
+      <c r="G68" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11881</v>
+      </c>
+      <c r="D69" s="43">
+        <v>27035</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13465</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13570</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7422</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18413</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9363</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9050</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7010</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17278</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8677</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8601</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5446</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12958</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6261</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6697</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4223</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9956</v>
+      </c>
+      <c r="E73" s="43">
+        <v>5019</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4937</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14173</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34948</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17239</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17709</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3056</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7518</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3723</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3795</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3574</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8797</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4348</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4449</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2578</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6349</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3120</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3229</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4013</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9867</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4856</v>
+      </c>
+      <c r="F78" s="43">
+        <v>5011</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>952</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2417</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1192</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1225</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21812</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53429</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26765</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26664</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3977</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10715</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5375</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5340</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5364</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12754</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6494</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6260</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12471</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29960</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14896</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15064</v>
+      </c>
+      <c r="G83" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13630</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31205</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15457</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15748</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13630</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31205</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15457</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15748</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15025</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33651</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16850</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16801</v>
+      </c>
+      <c r="G86" s="43">
         <v>26</v>
       </c>
-      <c r="C10" s="16">
-[...1605 lines deleted...]
-      <c r="A72" s="15" t="s">
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A73" s="15" t="s">
+      <c r="C87" s="43">
+        <v>15025</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33651</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16850</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16801</v>
+      </c>
+      <c r="G87" s="43">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A74" s="15" t="s">
+      <c r="C88" s="43">
+        <v>29665</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70517</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35264</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35253</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-75</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A75" s="15" t="s">
+      <c r="C89" s="43">
+        <v>18634</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43167</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21528</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21639</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="15" t="s">
-[...408 lines deleted...]
-        <v>17</v>
+      <c r="C90" s="43">
+        <v>11031</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27350</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13736</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13614</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-31</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="8"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2C28632-73F5-429B-BF34-FDB49F45E14D}">
-  <dimension ref="A1:H90"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A0A992-9191-4EF3-B333-DC25D1497135}">
+  <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="1"/>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3312842</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7333086</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3636740</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3696346</v>
+      </c>
+      <c r="G7" s="41">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3111587</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6858814</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3400374</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3458440</v>
+      </c>
+      <c r="G8" s="43">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201255</v>
+      </c>
+      <c r="D9" s="43">
+        <v>474272</v>
+      </c>
+      <c r="E9" s="43">
+        <v>236366</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237906</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-289</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>617548</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1350069</v>
+      </c>
+      <c r="E10" s="43">
+        <v>663775</v>
+      </c>
+      <c r="F10" s="43">
+        <v>686294</v>
+      </c>
+      <c r="G10" s="43">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41038</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96039</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47028</v>
+      </c>
+      <c r="F11" s="43">
+        <v>49011</v>
+      </c>
+      <c r="G11" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70227</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150918</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73935</v>
+      </c>
+      <c r="F12" s="43">
+        <v>76983</v>
+      </c>
+      <c r="G12" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60238</v>
+      </c>
+      <c r="D13" s="43">
+        <v>124321</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61719</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62602</v>
+      </c>
+      <c r="G13" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
         <v>195</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74573</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166663</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81245</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85418</v>
+      </c>
+      <c r="G14" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
         <v>196</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49879</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104166</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51213</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52953</v>
+      </c>
+      <c r="G15" s="43">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>49014</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99593</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50078</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49515</v>
+      </c>
+      <c r="G16" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78600</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168496</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81152</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87344</v>
+      </c>
+      <c r="G17" s="43">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90369</v>
+      </c>
+      <c r="D18" s="43">
+        <v>194808</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96552</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98256</v>
+      </c>
+      <c r="G18" s="43">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>54963</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133760</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65697</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68063</v>
+      </c>
+      <c r="G19" s="43">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48647</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111305</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55156</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56149</v>
+      </c>
+      <c r="G20" s="43">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>160819</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354775</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176911</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177864</v>
+      </c>
+      <c r="G21" s="43">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>83521</v>
+      </c>
+      <c r="D22" s="43">
+        <v>190756</v>
+      </c>
+      <c r="E22" s="43">
+        <v>95610</v>
+      </c>
+      <c r="F22" s="43">
+        <v>95146</v>
+      </c>
+      <c r="G22" s="43">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>279900</v>
+      </c>
+      <c r="D23" s="43">
+        <v>595065</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299348</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295717</v>
+      </c>
+      <c r="G23" s="43">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>32943</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76495</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37613</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38882</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23640</v>
+      </c>
+      <c r="D25" s="43">
+        <v>56003</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27306</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28697</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159304</v>
+      </c>
+      <c r="D26" s="43">
+        <v>341238</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166895</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174343</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-108</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34789</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79429</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39754</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39675</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47075</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110809</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55622</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55187</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34467</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77699</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38898</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38801</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42137</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92517</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46447</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46070</v>
+      </c>
+      <c r="G30" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102047</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226503</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111368</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115135</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66551</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147157</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72959</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74198</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22359</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52248</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25971</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26277</v>
+      </c>
+      <c r="G33" s="43">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50033</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116370</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57420</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58950</v>
+      </c>
+      <c r="G34" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58476</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139354</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69183</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70171</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101376</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227843</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112311</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115532</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118106</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249858</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125371</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124487</v>
+      </c>
+      <c r="G37" s="43">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>147960</v>
+      </c>
+      <c r="D38" s="43">
+        <v>339082</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166723</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172359</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38564</v>
+      </c>
+      <c r="D39" s="43">
+        <v>74905</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37851</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37054</v>
+      </c>
+      <c r="G39" s="43">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67501</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142159</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71602</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70557</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63159</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142518</v>
+      </c>
+      <c r="E41" s="43">
+        <v>70002</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72516</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>66038</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143988</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71956</v>
+      </c>
+      <c r="F42" s="43">
+        <v>72032</v>
+      </c>
+      <c r="G42" s="43">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>33983</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75086</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36717</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38369</v>
+      </c>
+      <c r="G43" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41768</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84739</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43439</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41300</v>
+      </c>
+      <c r="G44" s="43">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77151</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166061</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81634</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84427</v>
+      </c>
+      <c r="G45" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31948</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73755</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36260</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37495</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65054</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148904</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73580</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75324</v>
+      </c>
+      <c r="G47" s="43">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28695</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64534</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31610</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32924</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44683</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94266</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48419</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45847</v>
+      </c>
+      <c r="G49" s="43">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53812</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113211</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55209</v>
+      </c>
+      <c r="F50" s="43">
+        <v>58002</v>
+      </c>
+      <c r="G50" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63301</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141196</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70700</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70496</v>
+      </c>
+      <c r="G51" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26623</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61173</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30193</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30980</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46791</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99646</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49576</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50070</v>
+      </c>
+      <c r="G53" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21433</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48592</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24289</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24303</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32540</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70162</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34586</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35576</v>
+      </c>
+      <c r="G55" s="43">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23197</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53463</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26393</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27070</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29128</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71326</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35302</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36024</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51461</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113515</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55742</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57773</v>
+      </c>
+      <c r="G58" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21706</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52345</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25829</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26516</v>
+      </c>
+      <c r="G59" s="43">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18792</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45001</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22537</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22464</v>
+      </c>
+      <c r="G60" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18792</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45001</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22537</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22464</v>
+      </c>
+      <c r="G61" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36288</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82501</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40641</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41860</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15383</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37665</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18434</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19231</v>
+      </c>
+      <c r="G63" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16240</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34389</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17028</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17361</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4665</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10447</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5179</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5268</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51777</v>
+      </c>
+      <c r="D66" s="43">
+        <v>123166</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61692</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61474</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-114</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8035</v>
+      </c>
+      <c r="D67" s="43">
+        <v>19983</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10188</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9795</v>
+      </c>
+      <c r="G67" s="43">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7756</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17653</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8764</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8889</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11888</v>
+      </c>
+      <c r="D69" s="43">
+        <v>27010</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13457</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13553</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7429</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18405</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9362</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9043</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7002</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17244</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8660</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8584</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5450</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12952</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6265</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6687</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4217</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9919</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4996</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4923</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14172</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34897</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17219</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17678</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3060</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7508</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3717</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3791</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3567</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8775</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4338</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4437</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2583</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6354</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3126</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3228</v>
+      </c>
+      <c r="G77" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4010</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9844</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4846</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4998</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>952</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2416</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1192</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1224</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21821</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53372</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26733</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26639</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3977</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10693</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5364</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5329</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5378</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12754</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6496</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6258</v>
+      </c>
+      <c r="G82" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12466</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29925</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14873</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15052</v>
+      </c>
+      <c r="G83" s="43">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13668</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31207</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15461</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15746</v>
+      </c>
+      <c r="G84" s="43">
         <v>2</v>
       </c>
-      <c r="E3" s="1" t="s">
-[...30 lines deleted...]
-      <c r="E5" s="7" t="s">
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13668</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31207</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15461</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15746</v>
+      </c>
+      <c r="G85" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15050</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33660</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16839</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16821</v>
+      </c>
+      <c r="G86" s="43">
         <v>9</v>
       </c>
-      <c r="F5" s="7" t="s">
-[...965 lines deleted...]
-      <c r="H42" s="16">
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>15050</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33660</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16839</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16821</v>
+      </c>
+      <c r="G87" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29687</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70468</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35244</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35224</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18656</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43152</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21527</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21625</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>11031</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27316</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13717</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13599</v>
+      </c>
+      <c r="G90" s="43">
         <v>-34</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...1246 lines deleted...]
-    </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="8"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F73EAB6B-084C-43BB-8A33-CCCCC3B9C61A}">
-  <dimension ref="A1:H90"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FDF8FE6-3D6E-4921-AE8E-1189329CB8FA}">
+  <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="1"/>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>279</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3314446</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7331705</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3635809</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3695896</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-1381</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3113107</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6857694</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3399541</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3458153</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-1120</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201339</v>
+      </c>
+      <c r="D9" s="43">
+        <v>474011</v>
+      </c>
+      <c r="E9" s="43">
+        <v>236268</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237743</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-261</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>617965</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1350314</v>
+      </c>
+      <c r="E10" s="43">
+        <v>663817</v>
+      </c>
+      <c r="F10" s="43">
+        <v>686497</v>
+      </c>
+      <c r="G10" s="43">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41097</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96092</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47053</v>
+      </c>
+      <c r="F11" s="43">
+        <v>49039</v>
+      </c>
+      <c r="G11" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70217</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150871</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73907</v>
+      </c>
+      <c r="F12" s="43">
+        <v>76964</v>
+      </c>
+      <c r="G12" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60330</v>
+      </c>
+      <c r="D13" s="43">
+        <v>124391</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61773</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62618</v>
+      </c>
+      <c r="G13" s="43">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74638</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166689</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81253</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85436</v>
+      </c>
+      <c r="G14" s="43">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49887</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104125</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51189</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52936</v>
+      </c>
+      <c r="G15" s="43">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
         <v>197</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>49014</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99570</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50053</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49517</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
         <v>198</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78638</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168516</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81147</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87369</v>
+      </c>
+      <c r="G17" s="43">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90477</v>
+      </c>
+      <c r="D18" s="43">
+        <v>194970</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96608</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98362</v>
+      </c>
+      <c r="G18" s="43">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>55002</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133847</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65723</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68124</v>
+      </c>
+      <c r="G19" s="43">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48665</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111243</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55111</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56132</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>160915</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354670</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176809</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177861</v>
+      </c>
+      <c r="G21" s="43">
+        <v>-105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>83504</v>
+      </c>
+      <c r="D22" s="43">
+        <v>190654</v>
+      </c>
+      <c r="E22" s="43">
+        <v>95572</v>
+      </c>
+      <c r="F22" s="43">
+        <v>95082</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>279947</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594994</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299278</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295716</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>32980</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76490</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37619</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38871</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23641</v>
+      </c>
+      <c r="D25" s="43">
+        <v>55942</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27260</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28682</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159280</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340990</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166746</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174244</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-248</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34770</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79350</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39722</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39628</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47155</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110826</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55628</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55198</v>
+      </c>
+      <c r="G28" s="43">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34451</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77651</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38876</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38775</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42226</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92604</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46475</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46129</v>
+      </c>
+      <c r="G30" s="43">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102110</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226401</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111299</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115102</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66551</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147089</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72933</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74156</v>
+      </c>
+      <c r="G32" s="43">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22349</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52187</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25943</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26244</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50091</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116385</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57424</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58961</v>
+      </c>
+      <c r="G34" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58530</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139297</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69151</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70146</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101436</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227830</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112302</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115528</v>
+      </c>
+      <c r="G36" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118166</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249814</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125368</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124446</v>
+      </c>
+      <c r="G37" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>148101</v>
+      </c>
+      <c r="D38" s="43">
+        <v>339040</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166723</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172317</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38562</v>
+      </c>
+      <c r="D39" s="43">
+        <v>74889</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37820</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37069</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67566</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142184</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71625</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70559</v>
+      </c>
+      <c r="G40" s="43">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63139</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142373</v>
+      </c>
+      <c r="E41" s="43">
+        <v>69904</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72469</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>66025</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143975</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71916</v>
+      </c>
+      <c r="F42" s="43">
+        <v>72059</v>
+      </c>
+      <c r="G42" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>33982</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75063</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36711</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38352</v>
+      </c>
+      <c r="G43" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41782</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84748</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43439</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41309</v>
+      </c>
+      <c r="G44" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77224</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166115</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81675</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84440</v>
+      </c>
+      <c r="G45" s="43">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31964</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73718</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36232</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37486</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65152</v>
+      </c>
+      <c r="D47" s="43">
+        <v>148967</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73642</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75325</v>
+      </c>
+      <c r="G47" s="43">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28690</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64499</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31578</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32921</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-35</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44714</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94311</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48431</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45880</v>
+      </c>
+      <c r="G49" s="43">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53843</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113188</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55210</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57978</v>
+      </c>
+      <c r="G50" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63386</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141179</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70704</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70475</v>
+      </c>
+      <c r="G51" s="43">
+        <v>-17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26616</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61123</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30172</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30951</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46794</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99631</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49573</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50058</v>
+      </c>
+      <c r="G53" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21429</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48552</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24269</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24283</v>
+      </c>
+      <c r="G54" s="43">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32557</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70156</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34592</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35564</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23203</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53445</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26366</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27079</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29141</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71278</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35258</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36020</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51461</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113452</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55671</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57781</v>
+      </c>
+      <c r="G58" s="43">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21709</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52320</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25808</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26512</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18819</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45023</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22547</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22476</v>
+      </c>
+      <c r="G60" s="43">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18819</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45023</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22547</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22476</v>
+      </c>
+      <c r="G61" s="43">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36293</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82457</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40610</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41847</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15368</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37635</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18415</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19220</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16246</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34347</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17006</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17341</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4679</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10475</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5189</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5286</v>
+      </c>
+      <c r="G65" s="43">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51774</v>
+      </c>
+      <c r="D66" s="43">
+        <v>123062</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61674</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61388</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-104</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8052</v>
+      </c>
+      <c r="D67" s="43">
+        <v>19995</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10198</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9797</v>
+      </c>
+      <c r="G67" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7731</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17612</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8740</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8872</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11895</v>
+      </c>
+      <c r="D69" s="43">
+        <v>26989</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13453</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13536</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7441</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18411</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9373</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9038</v>
+      </c>
+      <c r="G70" s="43">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>6992</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17222</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8656</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8566</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5443</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12929</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6265</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6664</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4220</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9904</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4989</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4915</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14168</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34861</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17198</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17663</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3064</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7513</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3723</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3790</v>
+      </c>
+      <c r="G75" s="43">
         <v>5</v>
       </c>
-      <c r="B4" s="7"/>
-[...1460 lines deleted...]
-      <c r="A61" s="15" t="s">
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A62" s="15" t="s">
+      <c r="C76" s="43">
+        <v>3565</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8763</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4324</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4439</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
         <v>129</v>
       </c>
-      <c r="B62" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A63" s="15" t="s">
+      <c r="C77" s="43">
+        <v>2582</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6342</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3124</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3218</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
         <v>131</v>
       </c>
-      <c r="B63" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A64" s="15" t="s">
+      <c r="C78" s="43">
+        <v>4004</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9831</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4838</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4993</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
         <v>133</v>
       </c>
-      <c r="B64" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A65" s="15" t="s">
+      <c r="C79" s="43">
+        <v>953</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2412</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1189</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1223</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
         <v>135</v>
       </c>
-      <c r="B65" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A66" s="15" t="s">
+      <c r="C80" s="43">
+        <v>21836</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53331</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26717</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26614</v>
+      </c>
+      <c r="G80" s="43">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
         <v>137</v>
       </c>
-      <c r="B66" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A67" s="15" t="s">
+      <c r="C81" s="43">
+        <v>3977</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10673</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5360</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5313</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A68" s="15" t="s">
+      <c r="C82" s="43">
+        <v>5380</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12738</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6492</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6246</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
         <v>141</v>
       </c>
-      <c r="B68" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A69" s="15" t="s">
+      <c r="C83" s="43">
+        <v>12479</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29920</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14865</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15055</v>
+      </c>
+      <c r="G83" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
         <v>143</v>
       </c>
-      <c r="B69" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A70" s="15" t="s">
+      <c r="C84" s="43">
+        <v>13687</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31203</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15464</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15739</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="B70" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A71" s="15" t="s">
+      <c r="C85" s="43">
+        <v>13687</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31203</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15464</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15739</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A72" s="15" t="s">
+      <c r="C86" s="43">
+        <v>15057</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33651</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16837</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16814</v>
+      </c>
+      <c r="G86" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
         <v>149</v>
       </c>
-      <c r="B72" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A73" s="15" t="s">
+      <c r="C87" s="43">
+        <v>15057</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33651</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16837</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16814</v>
+      </c>
+      <c r="G87" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
         <v>151</v>
       </c>
-      <c r="B73" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A74" s="15" t="s">
+      <c r="C88" s="43">
+        <v>29705</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70423</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35221</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35202</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
         <v>153</v>
       </c>
-      <c r="B74" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A75" s="15" t="s">
+      <c r="C89" s="43">
+        <v>18665</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43133</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21520</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21613</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="15" t="s">
-[...408 lines deleted...]
-        <v>-2</v>
+      <c r="C90" s="43">
+        <v>11040</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27290</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13701</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13589</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-26</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="8"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C298419-57DD-4571-AB99-EFD3FE69B0F8}">
-  <dimension ref="A1:H90"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69E18669-944E-4361-82C8-7CE69D686A15}">
+  <dimension ref="A1:G90"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="L15" sqref="L15"/>
+      <selection pane="bottomRight" activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.7265625" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.7265625" style="1"/>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>281</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3316494</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7331041</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3635328</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3695713</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-664</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3115051</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6857365</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3399231</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3458134</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-329</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="43">
+        <v>201443</v>
+      </c>
+      <c r="D9" s="43">
+        <v>473676</v>
+      </c>
+      <c r="E9" s="43">
+        <v>236097</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237579</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-335</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="43">
+        <v>618464</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1350710</v>
+      </c>
+      <c r="E10" s="43">
+        <v>663955</v>
+      </c>
+      <c r="F10" s="43">
+        <v>686755</v>
+      </c>
+      <c r="G10" s="43">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41130</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96092</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47069</v>
+      </c>
+      <c r="F11" s="43">
+        <v>49023</v>
+      </c>
+      <c r="G11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70270</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150853</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73850</v>
+      </c>
+      <c r="F12" s="43">
+        <v>77003</v>
+      </c>
+      <c r="G12" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60377</v>
+      </c>
+      <c r="D13" s="43">
+        <v>124440</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61775</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62665</v>
+      </c>
+      <c r="G13" s="43">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74728</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166753</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81311</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85442</v>
+      </c>
+      <c r="G14" s="43">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49944</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104183</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51204</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52979</v>
+      </c>
+      <c r="G15" s="43">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>49042</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99628</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50067</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49561</v>
+      </c>
+      <c r="G16" s="43">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78675</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168588</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81168</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87420</v>
+      </c>
+      <c r="G17" s="43">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
         <v>199</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90656</v>
+      </c>
+      <c r="D18" s="43">
+        <v>195262</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96754</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98508</v>
+      </c>
+      <c r="G18" s="43">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
         <v>200</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="D3" s="1" t="s">
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>55006</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133784</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65666</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68118</v>
+      </c>
+      <c r="G19" s="43">
+        <v>-63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48636</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111127</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55091</v>
+      </c>
+      <c r="F20" s="43">
+        <v>56036</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-116</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>160909</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354548</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176744</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177804</v>
+      </c>
+      <c r="G21" s="43">
+        <v>-122</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>82896</v>
+      </c>
+      <c r="D22" s="43">
+        <v>189902</v>
+      </c>
+      <c r="E22" s="43">
+        <v>94962</v>
+      </c>
+      <c r="F22" s="43">
+        <v>94940</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-752</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>280089</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594969</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299274</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295695</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>33035</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76493</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37642</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38851</v>
+      </c>
+      <c r="G24" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23638</v>
+      </c>
+      <c r="D25" s="43">
+        <v>55896</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27243</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28653</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159357</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340945</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166716</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174229</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34746</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79254</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39655</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39599</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47179</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110818</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55609</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55209</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34498</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77660</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38896</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38764</v>
+      </c>
+      <c r="G29" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42235</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92623</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46471</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46152</v>
+      </c>
+      <c r="G30" s="43">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102242</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226369</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111265</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115104</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66686</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147101</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72941</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74160</v>
+      </c>
+      <c r="G32" s="43">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22368</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52188</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25950</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26238</v>
+      </c>
+      <c r="G33" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50145</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116338</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57407</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58931</v>
+      </c>
+      <c r="G34" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58627</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139307</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69157</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70150</v>
+      </c>
+      <c r="G35" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101567</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227893</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112348</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115545</v>
+      </c>
+      <c r="G36" s="43">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118320</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249878</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125408</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124470</v>
+      </c>
+      <c r="G37" s="43">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>148147</v>
+      </c>
+      <c r="D38" s="43">
+        <v>338988</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166704</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172284</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38679</v>
+      </c>
+      <c r="D39" s="43">
+        <v>75009</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37886</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37123</v>
+      </c>
+      <c r="G39" s="43">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67644</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142228</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71640</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70588</v>
+      </c>
+      <c r="G40" s="43">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63172</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142301</v>
+      </c>
+      <c r="E41" s="43">
+        <v>69880</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72421</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-72</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>65943</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143894</v>
+      </c>
+      <c r="E42" s="43">
+        <v>71983</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71911</v>
+      </c>
+      <c r="G42" s="43">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>34032</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75117</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36725</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38392</v>
+      </c>
+      <c r="G43" s="43">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>41966</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84932</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43583</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41349</v>
+      </c>
+      <c r="G44" s="43">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77261</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166090</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81648</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84442</v>
+      </c>
+      <c r="G45" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31993</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73718</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36239</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37479</v>
+      </c>
+      <c r="G46" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65283</v>
+      </c>
+      <c r="D47" s="43">
+        <v>149057</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73698</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75359</v>
+      </c>
+      <c r="G47" s="43">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28753</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64553</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31581</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32972</v>
+      </c>
+      <c r="G48" s="43">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44776</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94341</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48458</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45883</v>
+      </c>
+      <c r="G49" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53895</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113215</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55234</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57981</v>
+      </c>
+      <c r="G50" s="43">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63400</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141158</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70646</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70512</v>
+      </c>
+      <c r="G51" s="43">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26607</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61080</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30146</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30934</v>
+      </c>
+      <c r="G52" s="43">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46775</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99571</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49536</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50035</v>
+      </c>
+      <c r="G53" s="43">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21458</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48559</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24270</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24289</v>
+      </c>
+      <c r="G54" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32588</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70125</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34578</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35547</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23235</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53453</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26372</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27081</v>
+      </c>
+      <c r="G56" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29159</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71253</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35249</v>
+      </c>
+      <c r="F57" s="43">
+        <v>36004</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51526</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113506</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55713</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57793</v>
+      </c>
+      <c r="G58" s="43">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21758</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52325</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25819</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26506</v>
+      </c>
+      <c r="G59" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18858</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45037</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22557</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22480</v>
+      </c>
+      <c r="G60" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18858</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45037</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22557</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22480</v>
+      </c>
+      <c r="G61" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36306</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82426</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40600</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41826</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15361</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37603</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18388</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19215</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16259</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34366</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17036</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17330</v>
+      </c>
+      <c r="G64" s="43">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4686</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10457</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5176</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5281</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51784</v>
+      </c>
+      <c r="D66" s="43">
+        <v>122945</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61605</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61340</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8069</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20020</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10202</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9818</v>
+      </c>
+      <c r="G67" s="43">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7726</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17590</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8746</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8844</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11886</v>
+      </c>
+      <c r="D69" s="43">
+        <v>26945</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13427</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13518</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7447</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18388</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9357</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9031</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>6998</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17202</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8645</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8557</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5448</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12922</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6252</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6670</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4210</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9878</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4976</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4902</v>
+      </c>
+      <c r="G73" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14151</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34802</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17163</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17639</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-59</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3057</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7504</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3716</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3788</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3563</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8748</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4314</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4434</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2581</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6341</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3127</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3214</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>3999</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9807</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4825</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4982</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>951</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2402</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1181</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1221</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21879</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53331</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26725</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26606</v>
+      </c>
+      <c r="G80" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3989</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10670</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5360</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5310</v>
+      </c>
+      <c r="G81" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5397</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12747</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6497</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6250</v>
+      </c>
+      <c r="G82" s="43">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12493</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29914</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14868</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15046</v>
+      </c>
+      <c r="G83" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13686</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31153</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15435</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15718</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13686</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31153</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15435</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15718</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15065</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33638</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16830</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16808</v>
+      </c>
+      <c r="G86" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>15065</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33638</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16830</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16808</v>
+      </c>
+      <c r="G87" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29714</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70344</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35182</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35162</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18658</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43083</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21489</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21594</v>
+      </c>
+      <c r="G89" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C90" s="43">
+        <v>11056</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27261</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13693</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13568</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-29</v>
+      </c>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="8"/>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A5DB24F-E0BE-4892-B088-478684188CAE}">
+  <dimension ref="A1:G90"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozenSplit"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="I18" sqref="I18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.375" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="21" style="27" customWidth="1"/>
+    <col min="3" max="3" width="9.375" style="27" customWidth="1"/>
+    <col min="4" max="16384" width="9.375" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="27" t="s">
+        <v>283</v>
+      </c>
+      <c r="G1" s="28" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="32"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="33" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="F5" s="33" t="s">
+        <v>165</v>
+      </c>
+      <c r="G5" s="33" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="39" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="37"/>
+      <c r="C6" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>169</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="41">
+        <v>3318077</v>
+      </c>
+      <c r="D7" s="41">
+        <v>7329730</v>
+      </c>
+      <c r="E7" s="41">
+        <v>3634793</v>
+      </c>
+      <c r="F7" s="41">
+        <v>3694937</v>
+      </c>
+      <c r="G7" s="41">
+        <v>-1311</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="43">
+        <v>3116546</v>
+      </c>
+      <c r="D8" s="43">
+        <v>6856445</v>
+      </c>
+      <c r="E8" s="43">
+        <v>3398874</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3457571</v>
+      </c>
+      <c r="G8" s="43">
+        <v>-920</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="C9" s="43">
+        <v>201531</v>
+      </c>
+      <c r="D9" s="43">
+        <v>473285</v>
+      </c>
+      <c r="E9" s="43">
+        <v>235919</v>
+      </c>
+      <c r="F9" s="43">
+        <v>237366</v>
+      </c>
+      <c r="G9" s="43">
+        <v>-391</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="7"/>
-      <c r="H3" s="7" t="s">
+      <c r="B10" s="42" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="C10" s="43">
+        <v>618744</v>
+      </c>
+      <c r="D10" s="43">
+        <v>1350818</v>
+      </c>
+      <c r="E10" s="43">
+        <v>663980</v>
+      </c>
+      <c r="F10" s="43">
+        <v>686838</v>
+      </c>
+      <c r="G10" s="43">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="43">
+        <v>41104</v>
+      </c>
+      <c r="D11" s="43">
+        <v>96031</v>
+      </c>
+      <c r="E11" s="43">
+        <v>47040</v>
+      </c>
+      <c r="F11" s="43">
+        <v>48991</v>
+      </c>
+      <c r="G11" s="43">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="43">
+        <v>70290</v>
+      </c>
+      <c r="D12" s="43">
+        <v>150912</v>
+      </c>
+      <c r="E12" s="43">
+        <v>73831</v>
+      </c>
+      <c r="F12" s="43">
+        <v>77081</v>
+      </c>
+      <c r="G12" s="43">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="43">
+        <v>60570</v>
+      </c>
+      <c r="D13" s="43">
+        <v>124852</v>
+      </c>
+      <c r="E13" s="43">
+        <v>61977</v>
+      </c>
+      <c r="F13" s="43">
+        <v>62875</v>
+      </c>
+      <c r="G13" s="43">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="42" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="43">
+        <v>74795</v>
+      </c>
+      <c r="D14" s="43">
+        <v>166788</v>
+      </c>
+      <c r="E14" s="43">
+        <v>81316</v>
+      </c>
+      <c r="F14" s="43">
+        <v>85472</v>
+      </c>
+      <c r="G14" s="43">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="43">
+        <v>49916</v>
+      </c>
+      <c r="D15" s="43">
+        <v>104055</v>
+      </c>
+      <c r="E15" s="43">
+        <v>51156</v>
+      </c>
+      <c r="F15" s="43">
+        <v>52899</v>
+      </c>
+      <c r="G15" s="43">
+        <v>-128</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="42" t="s">
+        <v>197</v>
+      </c>
+      <c r="B16" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="43">
+        <v>48969</v>
+      </c>
+      <c r="D16" s="43">
+        <v>99519</v>
+      </c>
+      <c r="E16" s="43">
+        <v>50003</v>
+      </c>
+      <c r="F16" s="43">
+        <v>49516</v>
+      </c>
+      <c r="G16" s="43">
+        <v>-109</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="43">
+        <v>78725</v>
+      </c>
+      <c r="D17" s="43">
+        <v>168542</v>
+      </c>
+      <c r="E17" s="43">
+        <v>81144</v>
+      </c>
+      <c r="F17" s="43">
+        <v>87398</v>
+      </c>
+      <c r="G17" s="43">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90655</v>
+      </c>
+      <c r="D18" s="43">
+        <v>195178</v>
+      </c>
+      <c r="E18" s="43">
+        <v>96705</v>
+      </c>
+      <c r="F18" s="43">
+        <v>98473</v>
+      </c>
+      <c r="G18" s="43">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="43">
+        <v>55075</v>
+      </c>
+      <c r="D19" s="43">
+        <v>133876</v>
+      </c>
+      <c r="E19" s="43">
+        <v>65728</v>
+      </c>
+      <c r="F19" s="43">
+        <v>68148</v>
+      </c>
+      <c r="G19" s="43">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="43">
+        <v>48645</v>
+      </c>
+      <c r="D20" s="43">
+        <v>111065</v>
+      </c>
+      <c r="E20" s="43">
+        <v>55080</v>
+      </c>
+      <c r="F20" s="43">
+        <v>55985</v>
+      </c>
+      <c r="G20" s="43">
+        <v>-62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="43">
+        <v>161049</v>
+      </c>
+      <c r="D21" s="43">
+        <v>354552</v>
+      </c>
+      <c r="E21" s="43">
+        <v>176734</v>
+      </c>
+      <c r="F21" s="43">
+        <v>177818</v>
+      </c>
+      <c r="G21" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="B22" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="43">
+        <v>82933</v>
+      </c>
+      <c r="D22" s="43">
+        <v>189869</v>
+      </c>
+      <c r="E22" s="43">
+        <v>94945</v>
+      </c>
+      <c r="F22" s="43">
+        <v>94924</v>
+      </c>
+      <c r="G22" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="43">
+        <v>280150</v>
+      </c>
+      <c r="D23" s="43">
+        <v>594737</v>
+      </c>
+      <c r="E23" s="43">
+        <v>299210</v>
+      </c>
+      <c r="F23" s="43">
+        <v>295527</v>
+      </c>
+      <c r="G23" s="43">
+        <v>-232</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="43">
+        <v>33013</v>
+      </c>
+      <c r="D24" s="43">
+        <v>76403</v>
+      </c>
+      <c r="E24" s="43">
+        <v>37602</v>
+      </c>
+      <c r="F24" s="43">
+        <v>38801</v>
+      </c>
+      <c r="G24" s="43">
+        <v>-90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="43">
+        <v>23612</v>
+      </c>
+      <c r="D25" s="43">
+        <v>55797</v>
+      </c>
+      <c r="E25" s="43">
+        <v>27189</v>
+      </c>
+      <c r="F25" s="43">
+        <v>28608</v>
+      </c>
+      <c r="G25" s="43">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="43">
+        <v>159387</v>
+      </c>
+      <c r="D26" s="43">
+        <v>340791</v>
+      </c>
+      <c r="E26" s="43">
+        <v>166629</v>
+      </c>
+      <c r="F26" s="43">
+        <v>174162</v>
+      </c>
+      <c r="G26" s="43">
+        <v>-154</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="43">
+        <v>34760</v>
+      </c>
+      <c r="D27" s="43">
+        <v>79209</v>
+      </c>
+      <c r="E27" s="43">
+        <v>39636</v>
+      </c>
+      <c r="F27" s="43">
+        <v>39573</v>
+      </c>
+      <c r="G27" s="43">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="43">
+        <v>47205</v>
+      </c>
+      <c r="D28" s="43">
+        <v>110796</v>
+      </c>
+      <c r="E28" s="43">
+        <v>55574</v>
+      </c>
+      <c r="F28" s="43">
+        <v>55222</v>
+      </c>
+      <c r="G28" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="43">
+        <v>34501</v>
+      </c>
+      <c r="D29" s="43">
+        <v>77623</v>
+      </c>
+      <c r="E29" s="43">
+        <v>38864</v>
+      </c>
+      <c r="F29" s="43">
+        <v>38759</v>
+      </c>
+      <c r="G29" s="43">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="43">
+        <v>42236</v>
+      </c>
+      <c r="D30" s="43">
+        <v>92573</v>
+      </c>
+      <c r="E30" s="43">
+        <v>46449</v>
+      </c>
+      <c r="F30" s="43">
+        <v>46124</v>
+      </c>
+      <c r="G30" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="43">
+        <v>102299</v>
+      </c>
+      <c r="D31" s="43">
+        <v>226296</v>
+      </c>
+      <c r="E31" s="43">
+        <v>111244</v>
+      </c>
+      <c r="F31" s="43">
+        <v>115052</v>
+      </c>
+      <c r="G31" s="43">
+        <v>-73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43">
+        <v>66753</v>
+      </c>
+      <c r="D32" s="43">
+        <v>147108</v>
+      </c>
+      <c r="E32" s="43">
+        <v>72916</v>
+      </c>
+      <c r="F32" s="43">
+        <v>74192</v>
+      </c>
+      <c r="G32" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="43">
+        <v>22387</v>
+      </c>
+      <c r="D33" s="43">
+        <v>52183</v>
+      </c>
+      <c r="E33" s="43">
+        <v>25964</v>
+      </c>
+      <c r="F33" s="43">
+        <v>26219</v>
+      </c>
+      <c r="G33" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="43">
+        <v>50165</v>
+      </c>
+      <c r="D34" s="43">
+        <v>116334</v>
+      </c>
+      <c r="E34" s="43">
+        <v>57398</v>
+      </c>
+      <c r="F34" s="43">
+        <v>58936</v>
+      </c>
+      <c r="G34" s="43">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43">
+        <v>58690</v>
+      </c>
+      <c r="D35" s="43">
+        <v>139274</v>
+      </c>
+      <c r="E35" s="43">
+        <v>69169</v>
+      </c>
+      <c r="F35" s="43">
+        <v>70105</v>
+      </c>
+      <c r="G35" s="43">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="43">
+        <v>101628</v>
+      </c>
+      <c r="D36" s="43">
+        <v>227921</v>
+      </c>
+      <c r="E36" s="43">
+        <v>112325</v>
+      </c>
+      <c r="F36" s="43">
+        <v>115596</v>
+      </c>
+      <c r="G36" s="43">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="43">
+        <v>118387</v>
+      </c>
+      <c r="D37" s="43">
+        <v>249812</v>
+      </c>
+      <c r="E37" s="43">
+        <v>125364</v>
+      </c>
+      <c r="F37" s="43">
+        <v>124448</v>
+      </c>
+      <c r="G37" s="43">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="43">
+        <v>148234</v>
+      </c>
+      <c r="D38" s="43">
+        <v>338904</v>
+      </c>
+      <c r="E38" s="43">
+        <v>166675</v>
+      </c>
+      <c r="F38" s="43">
+        <v>172229</v>
+      </c>
+      <c r="G38" s="43">
+        <v>-84</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="43">
+        <v>38690</v>
+      </c>
+      <c r="D39" s="43">
+        <v>75006</v>
+      </c>
+      <c r="E39" s="43">
+        <v>37885</v>
+      </c>
+      <c r="F39" s="43">
+        <v>37121</v>
+      </c>
+      <c r="G39" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="43">
+        <v>67644</v>
+      </c>
+      <c r="D40" s="43">
+        <v>142190</v>
+      </c>
+      <c r="E40" s="43">
+        <v>71675</v>
+      </c>
+      <c r="F40" s="43">
+        <v>70515</v>
+      </c>
+      <c r="G40" s="43">
+        <v>-38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="43">
+        <v>63141</v>
+      </c>
+      <c r="D41" s="43">
+        <v>142167</v>
+      </c>
+      <c r="E41" s="43">
+        <v>69795</v>
+      </c>
+      <c r="F41" s="43">
+        <v>72372</v>
+      </c>
+      <c r="G41" s="43">
+        <v>-134</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="43">
+        <v>65954</v>
+      </c>
+      <c r="D42" s="43">
+        <v>143918</v>
+      </c>
+      <c r="E42" s="43">
+        <v>72017</v>
+      </c>
+      <c r="F42" s="43">
+        <v>71901</v>
+      </c>
+      <c r="G42" s="43">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="43">
+        <v>34016</v>
+      </c>
+      <c r="D43" s="43">
+        <v>75067</v>
+      </c>
+      <c r="E43" s="43">
+        <v>36701</v>
+      </c>
+      <c r="F43" s="43">
+        <v>38366</v>
+      </c>
+      <c r="G43" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="43">
+        <v>42001</v>
+      </c>
+      <c r="D44" s="43">
+        <v>84916</v>
+      </c>
+      <c r="E44" s="43">
+        <v>43584</v>
+      </c>
+      <c r="F44" s="43">
+        <v>41332</v>
+      </c>
+      <c r="G44" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="43">
+        <v>77351</v>
+      </c>
+      <c r="D45" s="43">
+        <v>166161</v>
+      </c>
+      <c r="E45" s="43">
+        <v>81717</v>
+      </c>
+      <c r="F45" s="43">
+        <v>84444</v>
+      </c>
+      <c r="G45" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="43">
+        <v>31997</v>
+      </c>
+      <c r="D46" s="43">
+        <v>73677</v>
+      </c>
+      <c r="E46" s="43">
+        <v>36208</v>
+      </c>
+      <c r="F46" s="43">
+        <v>37469</v>
+      </c>
+      <c r="G46" s="43">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="43">
+        <v>65320</v>
+      </c>
+      <c r="D47" s="43">
+        <v>149020</v>
+      </c>
+      <c r="E47" s="43">
+        <v>73702</v>
+      </c>
+      <c r="F47" s="43">
+        <v>75318</v>
+      </c>
+      <c r="G47" s="43">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="43">
+        <v>28752</v>
+      </c>
+      <c r="D48" s="43">
+        <v>64514</v>
+      </c>
+      <c r="E48" s="43">
+        <v>31576</v>
+      </c>
+      <c r="F48" s="43">
+        <v>32938</v>
+      </c>
+      <c r="G48" s="43">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="43">
+        <v>44815</v>
+      </c>
+      <c r="D49" s="43">
+        <v>94394</v>
+      </c>
+      <c r="E49" s="43">
+        <v>48466</v>
+      </c>
+      <c r="F49" s="43">
+        <v>45928</v>
+      </c>
+      <c r="G49" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="43">
+        <v>53937</v>
+      </c>
+      <c r="D50" s="43">
+        <v>113203</v>
+      </c>
+      <c r="E50" s="43">
+        <v>55243</v>
+      </c>
+      <c r="F50" s="43">
+        <v>57960</v>
+      </c>
+      <c r="G50" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="43">
+        <v>63546</v>
+      </c>
+      <c r="D51" s="43">
+        <v>141426</v>
+      </c>
+      <c r="E51" s="43">
+        <v>70801</v>
+      </c>
+      <c r="F51" s="43">
+        <v>70625</v>
+      </c>
+      <c r="G51" s="43">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="B52" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="43">
+        <v>26625</v>
+      </c>
+      <c r="D52" s="43">
+        <v>61097</v>
+      </c>
+      <c r="E52" s="43">
+        <v>30143</v>
+      </c>
+      <c r="F52" s="43">
+        <v>30954</v>
+      </c>
+      <c r="G52" s="43">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="43">
+        <v>46830</v>
+      </c>
+      <c r="D53" s="43">
+        <v>99586</v>
+      </c>
+      <c r="E53" s="43">
+        <v>49574</v>
+      </c>
+      <c r="F53" s="43">
+        <v>50012</v>
+      </c>
+      <c r="G53" s="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="43">
+        <v>21468</v>
+      </c>
+      <c r="D54" s="43">
+        <v>48562</v>
+      </c>
+      <c r="E54" s="43">
+        <v>24249</v>
+      </c>
+      <c r="F54" s="43">
+        <v>24313</v>
+      </c>
+      <c r="G54" s="43">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="43">
+        <v>32601</v>
+      </c>
+      <c r="D55" s="43">
+        <v>70109</v>
+      </c>
+      <c r="E55" s="43">
+        <v>34558</v>
+      </c>
+      <c r="F55" s="43">
+        <v>35551</v>
+      </c>
+      <c r="G55" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="43">
+        <v>23252</v>
+      </c>
+      <c r="D56" s="43">
+        <v>53427</v>
+      </c>
+      <c r="E56" s="43">
+        <v>26365</v>
+      </c>
+      <c r="F56" s="43">
+        <v>27062</v>
+      </c>
+      <c r="G56" s="43">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C57" s="43">
+        <v>29171</v>
+      </c>
+      <c r="D57" s="43">
+        <v>71202</v>
+      </c>
+      <c r="E57" s="43">
+        <v>35226</v>
+      </c>
+      <c r="F57" s="43">
+        <v>35976</v>
+      </c>
+      <c r="G57" s="43">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="43">
+        <v>51544</v>
+      </c>
+      <c r="D58" s="43">
+        <v>113503</v>
+      </c>
+      <c r="E58" s="43">
+        <v>55731</v>
+      </c>
+      <c r="F58" s="43">
+        <v>57772</v>
+      </c>
+      <c r="G58" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="C59" s="43">
+        <v>21758</v>
+      </c>
+      <c r="D59" s="43">
+        <v>52300</v>
+      </c>
+      <c r="E59" s="43">
+        <v>25791</v>
+      </c>
+      <c r="F59" s="43">
+        <v>26509</v>
+      </c>
+      <c r="G59" s="43">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" s="43">
+        <v>18859</v>
+      </c>
+      <c r="D60" s="43">
+        <v>45006</v>
+      </c>
+      <c r="E60" s="43">
+        <v>22540</v>
+      </c>
+      <c r="F60" s="43">
+        <v>22466</v>
+      </c>
+      <c r="G60" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="43">
+        <v>18859</v>
+      </c>
+      <c r="D61" s="43">
+        <v>45006</v>
+      </c>
+      <c r="E61" s="43">
+        <v>22540</v>
+      </c>
+      <c r="F61" s="43">
+        <v>22466</v>
+      </c>
+      <c r="G61" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="43">
+        <v>36286</v>
+      </c>
+      <c r="D62" s="43">
+        <v>82335</v>
+      </c>
+      <c r="E62" s="43">
+        <v>40549</v>
+      </c>
+      <c r="F62" s="43">
+        <v>41786</v>
+      </c>
+      <c r="G62" s="43">
+        <v>-91</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="43">
+        <v>15341</v>
+      </c>
+      <c r="D63" s="43">
+        <v>37556</v>
+      </c>
+      <c r="E63" s="43">
+        <v>18363</v>
+      </c>
+      <c r="F63" s="43">
+        <v>19193</v>
+      </c>
+      <c r="G63" s="43">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="42" t="s">
+        <v>245</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C64" s="43">
+        <v>16259</v>
+      </c>
+      <c r="D64" s="43">
+        <v>34338</v>
+      </c>
+      <c r="E64" s="43">
+        <v>17019</v>
+      </c>
+      <c r="F64" s="43">
+        <v>17319</v>
+      </c>
+      <c r="G64" s="43">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C65" s="43">
+        <v>4686</v>
+      </c>
+      <c r="D65" s="43">
+        <v>10441</v>
+      </c>
+      <c r="E65" s="43">
+        <v>5167</v>
+      </c>
+      <c r="F65" s="43">
+        <v>5274</v>
+      </c>
+      <c r="G65" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C66" s="43">
+        <v>51818</v>
+      </c>
+      <c r="D66" s="43">
+        <v>122828</v>
+      </c>
+      <c r="E66" s="43">
+        <v>61560</v>
+      </c>
+      <c r="F66" s="43">
+        <v>61268</v>
+      </c>
+      <c r="G66" s="43">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C67" s="43">
+        <v>8074</v>
+      </c>
+      <c r="D67" s="43">
+        <v>20017</v>
+      </c>
+      <c r="E67" s="43">
+        <v>10205</v>
+      </c>
+      <c r="F67" s="43">
+        <v>9812</v>
+      </c>
+      <c r="G67" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="B68" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="43">
+        <v>7734</v>
+      </c>
+      <c r="D68" s="43">
+        <v>17570</v>
+      </c>
+      <c r="E68" s="43">
+        <v>8740</v>
+      </c>
+      <c r="F68" s="43">
+        <v>8830</v>
+      </c>
+      <c r="G68" s="43">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="43">
+        <v>11873</v>
+      </c>
+      <c r="D69" s="43">
+        <v>26892</v>
+      </c>
+      <c r="E69" s="43">
+        <v>13394</v>
+      </c>
+      <c r="F69" s="43">
+        <v>13498</v>
+      </c>
+      <c r="G69" s="43">
+        <v>-53</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="B70" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C70" s="43">
+        <v>7455</v>
+      </c>
+      <c r="D70" s="43">
+        <v>18385</v>
+      </c>
+      <c r="E70" s="43">
+        <v>9361</v>
+      </c>
+      <c r="F70" s="43">
+        <v>9024</v>
+      </c>
+      <c r="G70" s="43">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="43">
+        <v>7011</v>
+      </c>
+      <c r="D71" s="43">
+        <v>17180</v>
+      </c>
+      <c r="E71" s="43">
+        <v>8631</v>
+      </c>
+      <c r="F71" s="43">
+        <v>8549</v>
+      </c>
+      <c r="G71" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="B72" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="C72" s="43">
+        <v>5443</v>
+      </c>
+      <c r="D72" s="43">
+        <v>12899</v>
+      </c>
+      <c r="E72" s="43">
+        <v>6240</v>
+      </c>
+      <c r="F72" s="43">
+        <v>6659</v>
+      </c>
+      <c r="G72" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="43">
+        <v>4228</v>
+      </c>
+      <c r="D73" s="43">
+        <v>9885</v>
+      </c>
+      <c r="E73" s="43">
+        <v>4989</v>
+      </c>
+      <c r="F73" s="43">
+        <v>4896</v>
+      </c>
+      <c r="G73" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="43">
+        <v>14144</v>
+      </c>
+      <c r="D74" s="43">
+        <v>34733</v>
+      </c>
+      <c r="E74" s="43">
+        <v>17133</v>
+      </c>
+      <c r="F74" s="43">
+        <v>17600</v>
+      </c>
+      <c r="G74" s="43">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B75" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C75" s="43">
+        <v>3054</v>
+      </c>
+      <c r="D75" s="43">
+        <v>7476</v>
+      </c>
+      <c r="E75" s="43">
+        <v>3704</v>
+      </c>
+      <c r="F75" s="43">
+        <v>3772</v>
+      </c>
+      <c r="G75" s="43">
+        <v>-28</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="43">
+        <v>3559</v>
+      </c>
+      <c r="D76" s="43">
+        <v>8734</v>
+      </c>
+      <c r="E76" s="43">
+        <v>4308</v>
+      </c>
+      <c r="F76" s="43">
+        <v>4426</v>
+      </c>
+      <c r="G76" s="43">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C77" s="43">
+        <v>2580</v>
+      </c>
+      <c r="D77" s="43">
+        <v>6328</v>
+      </c>
+      <c r="E77" s="43">
+        <v>3120</v>
+      </c>
+      <c r="F77" s="43">
+        <v>3208</v>
+      </c>
+      <c r="G77" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="43">
+        <v>4002</v>
+      </c>
+      <c r="D78" s="43">
+        <v>9799</v>
+      </c>
+      <c r="E78" s="43">
+        <v>4823</v>
+      </c>
+      <c r="F78" s="43">
+        <v>4976</v>
+      </c>
+      <c r="G78" s="43">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="43">
+        <v>949</v>
+      </c>
+      <c r="D79" s="43">
+        <v>2396</v>
+      </c>
+      <c r="E79" s="43">
+        <v>1178</v>
+      </c>
+      <c r="F79" s="43">
+        <v>1218</v>
+      </c>
+      <c r="G79" s="43">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="43">
+        <v>21917</v>
+      </c>
+      <c r="D80" s="43">
+        <v>53355</v>
+      </c>
+      <c r="E80" s="43">
+        <v>26765</v>
+      </c>
+      <c r="F80" s="43">
+        <v>26590</v>
+      </c>
+      <c r="G80" s="43">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C81" s="43">
+        <v>3989</v>
+      </c>
+      <c r="D81" s="43">
+        <v>10675</v>
+      </c>
+      <c r="E81" s="43">
+        <v>5365</v>
+      </c>
+      <c r="F81" s="43">
+        <v>5310</v>
+      </c>
+      <c r="G81" s="43">
         <v>5</v>
       </c>
-      <c r="B4" s="7"/>
-[...111 lines deleted...]
-      <c r="B9" s="15" t="s">
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C82" s="43">
+        <v>5400</v>
+      </c>
+      <c r="D82" s="43">
+        <v>12742</v>
+      </c>
+      <c r="E82" s="43">
+        <v>6499</v>
+      </c>
+      <c r="F82" s="43">
+        <v>6243</v>
+      </c>
+      <c r="G82" s="43">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C83" s="43">
+        <v>12528</v>
+      </c>
+      <c r="D83" s="43">
+        <v>29938</v>
+      </c>
+      <c r="E83" s="43">
+        <v>14901</v>
+      </c>
+      <c r="F83" s="43">
+        <v>15037</v>
+      </c>
+      <c r="G83" s="43">
         <v>24</v>
       </c>
-      <c r="C9" s="16">
-[...383 lines deleted...]
-      <c r="A24" s="15" t="s">
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B84" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="43">
+        <v>13672</v>
+      </c>
+      <c r="D84" s="43">
+        <v>31071</v>
+      </c>
+      <c r="E84" s="43">
+        <v>15396</v>
+      </c>
+      <c r="F84" s="43">
+        <v>15675</v>
+      </c>
+      <c r="G84" s="43">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C85" s="43">
+        <v>13672</v>
+      </c>
+      <c r="D85" s="43">
+        <v>31071</v>
+      </c>
+      <c r="E85" s="43">
+        <v>15396</v>
+      </c>
+      <c r="F85" s="43">
+        <v>15675</v>
+      </c>
+      <c r="G85" s="43">
+        <v>-82</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B86" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C86" s="43">
+        <v>15106</v>
+      </c>
+      <c r="D86" s="43">
+        <v>33691</v>
+      </c>
+      <c r="E86" s="43">
+        <v>16848</v>
+      </c>
+      <c r="F86" s="43">
+        <v>16843</v>
+      </c>
+      <c r="G86" s="43">
         <v>53</v>
       </c>
-      <c r="B24" s="15" t="s">
-[...1083 lines deleted...]
-      <c r="H65" s="16">
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B87" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C87" s="43">
+        <v>15106</v>
+      </c>
+      <c r="D87" s="43">
+        <v>33691</v>
+      </c>
+      <c r="E87" s="43">
+        <v>16848</v>
+      </c>
+      <c r="F87" s="43">
+        <v>16843</v>
+      </c>
+      <c r="G87" s="43">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43">
+        <v>29729</v>
+      </c>
+      <c r="D88" s="43">
+        <v>70266</v>
+      </c>
+      <c r="E88" s="43">
+        <v>35128</v>
+      </c>
+      <c r="F88" s="43">
+        <v>35138</v>
+      </c>
+      <c r="G88" s="43">
+        <v>-78</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C89" s="43">
+        <v>18672</v>
+      </c>
+      <c r="D89" s="43">
+        <v>43051</v>
+      </c>
+      <c r="E89" s="43">
+        <v>21457</v>
+      </c>
+      <c r="F89" s="43">
+        <v>21594</v>
+      </c>
+      <c r="G89" s="43">
         <v>-32</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="13" x14ac:dyDescent="0.2">
-[...234 lines deleted...]
-      <c r="A75" s="15" t="s">
+    <row r="90" spans="1:7">
+      <c r="A90" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B90" s="42" t="s">
         <v>155</v>
       </c>
-      <c r="B75" s="15" t="s">
-[...408 lines deleted...]
-        <v>-35</v>
+      <c r="C90" s="43">
+        <v>11057</v>
+      </c>
+      <c r="D90" s="43">
+        <v>27215</v>
+      </c>
+      <c r="E90" s="43">
+        <v>13671</v>
+      </c>
+      <c r="F90" s="43">
+        <v>13544</v>
+      </c>
+      <c r="G90" s="43">
+        <v>-46</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="3"/>
+  <phoneticPr fontId="8"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>1月</vt:lpstr>
       <vt:lpstr>2月</vt:lpstr>
       <vt:lpstr>3月</vt:lpstr>
       <vt:lpstr>4月</vt:lpstr>
       <vt:lpstr>5月</vt:lpstr>
       <vt:lpstr>6月</vt:lpstr>
       <vt:lpstr>7月</vt:lpstr>
       <vt:lpstr>8月</vt:lpstr>
+      <vt:lpstr>9月</vt:lpstr>
+      <vt:lpstr>10月</vt:lpstr>
+      <vt:lpstr>11月</vt:lpstr>
+      <vt:lpstr>12月</vt:lpstr>
+      <vt:lpstr>'1月'!Print_Area</vt:lpstr>
+      <vt:lpstr>'1月'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>