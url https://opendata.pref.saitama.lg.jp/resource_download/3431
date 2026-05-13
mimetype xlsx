--- v0 (2025-10-29)
+++ v1 (2026-05-13)
@@ -1,75 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\11企画部\35デジタル行政推進課\08 オープンデータの推進に関すること\2024\02 庁外オープンデータ\02全庁依頼\更新\更新データ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\IRWS5539\Downloads\241001773710511434\work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5041BBC-558A-4D8E-B009-5A6114C2EB3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E7D9F1B-8765-47B9-B2B2-D9BA1B19F81E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C380E658-9315-4AFE-A88A-F78E7515B8E1}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{C380E658-9315-4AFE-A88A-F78E7515B8E1}"/>
   </bookViews>
   <sheets>
     <sheet name="地域・年齢別人口_フォーマット" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="63">
   <si>
     <t>都道府県コード
 又は市区町村コード</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>112259</t>
   </si>
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>地域コード</t>
   </si>
   <si>
     <t>00001</t>
   </si>
   <si>
     <t>00002</t>
@@ -222,50 +225,56 @@
     <t>75-79歳の男性</t>
   </si>
   <si>
     <t>75-79歳の女性</t>
   </si>
   <si>
     <t>80-84歳の男性</t>
   </si>
   <si>
     <t>80-84歳の女性</t>
   </si>
   <si>
     <t>85歳以上の男性</t>
   </si>
   <si>
     <t>85歳以上の女性</t>
   </si>
   <si>
     <t>世帯数</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
     <t>宮寺・二本木地区</t>
+    <rPh sb="0" eb="2">
+      <t>ミヤデラ</t>
+    </rPh>
+    <rPh sb="3" eb="8">
+      <t>ニホンギチク</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy\-mm\-dd"/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
@@ -667,51 +676,56 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BBAB813-DF8B-456D-953C-536689DD7F92}">
   <dimension ref="A1:AU134"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="6" ySplit="1" topLeftCell="AN2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="G1" sqref="G1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="AP13" sqref="AP13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="2" max="2" width="20.625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.375" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.25" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="7.25" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="13" width="12.125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="43" width="14.25" style="5" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="15.25" style="5" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="7.125" style="5" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="5.25" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" ht="63" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>3</v>
@@ -844,868 +858,868 @@
       </c>
       <c r="AT1" s="6" t="s">
         <v>60</v>
       </c>
       <c r="AU1" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="7">
         <v>45658</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="9">
-        <v>52640</v>
+        <v>52234</v>
       </c>
       <c r="H2" s="9">
-        <v>25804</v>
+        <v>25539</v>
       </c>
       <c r="I2" s="9">
-        <v>26836</v>
+        <v>26695</v>
       </c>
       <c r="J2" s="9">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="K2" s="9">
-        <v>656</v>
+        <v>594</v>
       </c>
       <c r="L2" s="9">
-        <v>1016</v>
+        <v>937</v>
       </c>
       <c r="M2" s="9">
-        <v>972</v>
+        <v>941</v>
       </c>
       <c r="N2" s="9">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="O2" s="9">
-        <v>1092</v>
+        <v>1056</v>
       </c>
       <c r="P2" s="9">
-        <v>1152</v>
+        <v>1119</v>
       </c>
       <c r="Q2" s="9">
-        <v>1150</v>
+        <v>1120</v>
       </c>
       <c r="R2" s="9">
-        <v>1227</v>
+        <v>1209</v>
       </c>
       <c r="S2" s="9">
-        <v>1185</v>
+        <v>1230</v>
       </c>
       <c r="T2" s="9">
-        <v>1162</v>
+        <v>1188</v>
       </c>
       <c r="U2" s="9">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="V2" s="9">
-        <v>1207</v>
+        <v>1173</v>
       </c>
       <c r="W2" s="9">
-        <v>1146</v>
+        <v>1136</v>
       </c>
       <c r="X2" s="9">
-        <v>1444</v>
+        <v>1417</v>
       </c>
       <c r="Y2" s="9">
-        <v>1351</v>
+        <v>1289</v>
       </c>
       <c r="Z2" s="9">
-        <v>1600</v>
+        <v>1552</v>
       </c>
       <c r="AA2" s="9">
-        <v>1537</v>
+        <v>1519</v>
       </c>
       <c r="AB2" s="9">
-        <v>1832</v>
+        <v>1780</v>
       </c>
       <c r="AC2" s="9">
-        <v>1728</v>
+        <v>1682</v>
       </c>
       <c r="AD2" s="9">
-        <v>2222</v>
+        <v>2148</v>
       </c>
       <c r="AE2" s="9">
-        <v>2143</v>
+        <v>2080</v>
       </c>
       <c r="AF2" s="9">
-        <v>1994</v>
+        <v>2057</v>
       </c>
       <c r="AG2" s="9">
-        <v>1865</v>
+        <v>1912</v>
       </c>
       <c r="AH2" s="9">
-        <v>1697</v>
+        <v>1777</v>
       </c>
       <c r="AI2" s="9">
-        <v>1762</v>
+        <v>1801</v>
       </c>
       <c r="AJ2" s="9">
-        <v>1617</v>
+        <v>1551</v>
       </c>
       <c r="AK2" s="9">
-        <v>1763</v>
+        <v>1719</v>
       </c>
       <c r="AL2" s="9">
-        <v>1899</v>
+        <v>1782</v>
       </c>
       <c r="AM2" s="9">
-        <v>2072</v>
+        <v>1970</v>
       </c>
       <c r="AN2" s="9">
-        <v>1827</v>
+        <v>1926</v>
       </c>
       <c r="AO2" s="9">
-        <v>2097</v>
+        <v>2228</v>
       </c>
       <c r="AP2" s="9">
-        <v>1259</v>
+        <v>1217</v>
       </c>
       <c r="AQ2" s="9">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="AR2" s="9">
-        <v>885</v>
+        <v>944</v>
       </c>
       <c r="AS2" s="9">
-        <v>1577</v>
+        <v>1687</v>
       </c>
       <c r="AT2" s="9">
-        <v>25649</v>
+        <v>25824</v>
       </c>
       <c r="AU2" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="7">
         <v>45658</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="9">
-        <v>15773</v>
+        <v>15609</v>
       </c>
       <c r="H3" s="9">
-        <v>7914</v>
+        <v>7802</v>
       </c>
       <c r="I3" s="9">
-        <v>7859</v>
+        <v>7807</v>
       </c>
       <c r="J3" s="9">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="K3" s="9">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="L3" s="9">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="M3" s="9">
-        <v>269</v>
+        <v>257</v>
       </c>
       <c r="N3" s="9">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="O3" s="9">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="P3" s="9">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="Q3" s="9">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="R3" s="9">
+        <v>358</v>
+      </c>
+      <c r="S3" s="9">
+        <v>342</v>
+      </c>
+      <c r="T3" s="9">
         <v>370</v>
       </c>
-      <c r="S3" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="U3" s="9">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="V3" s="9">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="W3" s="9">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="X3" s="9">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="Y3" s="9">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="Z3" s="9">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="AA3" s="9">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="AB3" s="9">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="AC3" s="9">
-        <v>479</v>
+        <v>439</v>
       </c>
       <c r="AD3" s="9">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="AE3" s="9">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AF3" s="9">
-        <v>627</v>
+        <v>645</v>
       </c>
       <c r="AG3" s="9">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="AH3" s="9">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="AI3" s="9">
-        <v>477</v>
+        <v>505</v>
       </c>
       <c r="AJ3" s="9">
-        <v>477</v>
+        <v>453</v>
       </c>
       <c r="AK3" s="9">
-        <v>495</v>
+        <v>469</v>
       </c>
       <c r="AL3" s="9">
-        <v>611</v>
+        <v>579</v>
       </c>
       <c r="AM3" s="9">
-        <v>655</v>
+        <v>628</v>
       </c>
       <c r="AN3" s="9">
-        <v>578</v>
+        <v>621</v>
       </c>
       <c r="AO3" s="9">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="AP3" s="9">
-        <v>473</v>
+        <v>442</v>
       </c>
       <c r="AQ3" s="9">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="AR3" s="9">
-        <v>347</v>
+        <v>370</v>
       </c>
       <c r="AS3" s="9">
-        <v>525</v>
+        <v>551</v>
       </c>
       <c r="AT3" s="9">
-        <v>7529</v>
+        <v>7568</v>
       </c>
       <c r="AU3" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="7">
         <v>45658</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="9">
-        <v>9012</v>
+        <v>8910</v>
       </c>
       <c r="H4" s="9">
-        <v>4516</v>
+        <v>4458</v>
       </c>
       <c r="I4" s="9">
-        <v>4496</v>
+        <v>4452</v>
       </c>
       <c r="J4" s="9">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="K4" s="9">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="L4" s="9">
+        <v>146</v>
+      </c>
+      <c r="M4" s="9">
+        <v>122</v>
+      </c>
+      <c r="N4" s="9">
+        <v>159</v>
+      </c>
+      <c r="O4" s="9">
+        <v>152</v>
+      </c>
+      <c r="P4" s="9">
+        <v>183</v>
+      </c>
+      <c r="Q4" s="9">
+        <v>178</v>
+      </c>
+      <c r="R4" s="9">
+        <v>230</v>
+      </c>
+      <c r="S4" s="9">
+        <v>203</v>
+      </c>
+      <c r="T4" s="9">
+        <v>184</v>
+      </c>
+      <c r="U4" s="9">
         <v>154</v>
       </c>
-      <c r="M4" s="9">
-[...20 lines deleted...]
-      <c r="T4" s="9">
+      <c r="V4" s="9">
         <v>186</v>
       </c>
-      <c r="U4" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="W4" s="9">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="X4" s="9">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="Y4" s="9">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="Z4" s="9">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="AA4" s="9">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="AB4" s="9">
-        <v>309</v>
+        <v>286</v>
       </c>
       <c r="AC4" s="9">
-        <v>297</v>
+        <v>257</v>
       </c>
       <c r="AD4" s="9">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="AE4" s="9">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="AF4" s="9">
-        <v>336</v>
+        <v>362</v>
       </c>
       <c r="AG4" s="9">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="AH4" s="9">
+        <v>333</v>
+      </c>
+      <c r="AI4" s="9">
+        <v>323</v>
+      </c>
+      <c r="AJ4" s="9">
         <v>331</v>
       </c>
-      <c r="AI4" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="AK4" s="9">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="AL4" s="9">
-        <v>410</v>
+        <v>381</v>
       </c>
       <c r="AM4" s="9">
-        <v>418</v>
+        <v>394</v>
       </c>
       <c r="AN4" s="9">
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="AO4" s="9">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="AP4" s="9">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="AQ4" s="9">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="AR4" s="9">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="AS4" s="9">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="AT4" s="9">
-        <v>4118</v>
+        <v>4138</v>
       </c>
       <c r="AU4" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="7">
         <v>45658</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G5" s="9">
-        <v>11068</v>
+        <v>10923</v>
       </c>
       <c r="H5" s="9">
-        <v>5680</v>
+        <v>5608</v>
       </c>
       <c r="I5" s="9">
-        <v>5388</v>
+        <v>5315</v>
       </c>
       <c r="J5" s="9">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="K5" s="9">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="L5" s="9">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="M5" s="9">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="N5" s="9">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="O5" s="9">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="P5" s="9">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="Q5" s="9">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="R5" s="9">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="S5" s="9">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="T5" s="9">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="U5" s="9">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="V5" s="9">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="W5" s="9">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="X5" s="9">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="Y5" s="9">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="Z5" s="9">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="AA5" s="9">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="AB5" s="9">
-        <v>440</v>
+        <v>391</v>
       </c>
       <c r="AC5" s="9">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="AD5" s="9">
         <v>563</v>
       </c>
       <c r="AE5" s="9">
-        <v>448</v>
+        <v>417</v>
       </c>
       <c r="AF5" s="9">
-        <v>415</v>
+        <v>444</v>
       </c>
       <c r="AG5" s="9">
-        <v>331</v>
+        <v>368</v>
       </c>
       <c r="AH5" s="9">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="AI5" s="9">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="AJ5" s="9">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="AK5" s="9">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="AL5" s="9">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="AM5" s="9">
-        <v>378</v>
+        <v>360</v>
       </c>
       <c r="AN5" s="9">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="AO5" s="9">
-        <v>400</v>
+        <v>436</v>
       </c>
       <c r="AP5" s="9">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="AQ5" s="9">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="AR5" s="9">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="AS5" s="9">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="AT5" s="9">
-        <v>4936</v>
+        <v>4978</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="7">
         <v>45658</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="9">
-        <v>33952</v>
+        <v>33900</v>
       </c>
       <c r="H6" s="9">
-        <v>16586</v>
+        <v>16566</v>
       </c>
       <c r="I6" s="9">
-        <v>17366</v>
+        <v>17334</v>
       </c>
       <c r="J6" s="9">
-        <v>497</v>
+        <v>461</v>
       </c>
       <c r="K6" s="9">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="L6" s="9">
-        <v>602</v>
+        <v>571</v>
       </c>
       <c r="M6" s="9">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="N6" s="9">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="O6" s="9">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="P6" s="9">
-        <v>901</v>
+        <v>848</v>
       </c>
       <c r="Q6" s="9">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="R6" s="9">
-        <v>883</v>
+        <v>935</v>
       </c>
       <c r="S6" s="9">
+        <v>898</v>
+      </c>
+      <c r="T6" s="9">
+        <v>865</v>
+      </c>
+      <c r="U6" s="9">
+        <v>893</v>
+      </c>
+      <c r="V6" s="9">
+        <v>834</v>
+      </c>
+      <c r="W6" s="9">
+        <v>828</v>
+      </c>
+      <c r="X6" s="9">
+        <v>906</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>857</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>1027</v>
+      </c>
+      <c r="AA6" s="9">
+        <v>967</v>
+      </c>
+      <c r="AB6" s="9">
+        <v>1250</v>
+      </c>
+      <c r="AC6" s="9">
+        <v>1276</v>
+      </c>
+      <c r="AD6" s="9">
+        <v>1548</v>
+      </c>
+      <c r="AE6" s="9">
+        <v>1515</v>
+      </c>
+      <c r="AF6" s="9">
+        <v>1366</v>
+      </c>
+      <c r="AG6" s="9">
+        <v>1250</v>
+      </c>
+      <c r="AH6" s="9">
+        <v>1110</v>
+      </c>
+      <c r="AI6" s="9">
+        <v>1127</v>
+      </c>
+      <c r="AJ6" s="9">
         <v>913</v>
       </c>
-      <c r="T6" s="9">
-[...49 lines deleted...]
-      </c>
       <c r="AK6" s="9">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="AL6" s="9">
-        <v>1030</v>
+        <v>964</v>
       </c>
       <c r="AM6" s="9">
-        <v>1064</v>
+        <v>1024</v>
       </c>
       <c r="AN6" s="9">
-        <v>864</v>
+        <v>947</v>
       </c>
       <c r="AO6" s="9">
-        <v>1136</v>
+        <v>1205</v>
       </c>
       <c r="AP6" s="9">
-        <v>719</v>
+        <v>680</v>
       </c>
       <c r="AQ6" s="9">
-        <v>1034</v>
+        <v>977</v>
       </c>
       <c r="AR6" s="9">
-        <v>550</v>
+        <v>594</v>
       </c>
       <c r="AS6" s="9">
-        <v>999</v>
+        <v>1071</v>
       </c>
       <c r="AT6" s="9">
-        <v>15965</v>
+        <v>16180</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="7">
         <v>45658</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="9">
-        <v>20971</v>
+        <v>20735</v>
       </c>
       <c r="H7" s="9">
-        <v>10288</v>
+        <v>10150</v>
       </c>
       <c r="I7" s="9">
-        <v>10683</v>
+        <v>10585</v>
       </c>
       <c r="J7" s="9">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="K7" s="9">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="L7" s="9">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="M7" s="9">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="N7" s="9">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="O7" s="9">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="P7" s="9">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="Q7" s="9">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="R7" s="9">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="S7" s="9">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="T7" s="9">
-        <v>522</v>
+        <v>472</v>
       </c>
       <c r="U7" s="9">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="V7" s="9">
-        <v>497</v>
+        <v>512</v>
       </c>
       <c r="W7" s="9">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="X7" s="9">
-        <v>534</v>
+        <v>504</v>
       </c>
       <c r="Y7" s="9">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="Z7" s="9">
-        <v>640</v>
+        <v>604</v>
       </c>
       <c r="AA7" s="9">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="AB7" s="9">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="AC7" s="9">
-        <v>685</v>
+        <v>664</v>
       </c>
       <c r="AD7" s="9">
-        <v>891</v>
+        <v>845</v>
       </c>
       <c r="AE7" s="9">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="AF7" s="9">
-        <v>730</v>
+        <v>765</v>
       </c>
       <c r="AG7" s="9">
-        <v>744</v>
+        <v>722</v>
       </c>
       <c r="AH7" s="9">
-        <v>612</v>
+        <v>642</v>
       </c>
       <c r="AI7" s="9">
-        <v>646</v>
+        <v>679</v>
       </c>
       <c r="AJ7" s="9">
-        <v>631</v>
+        <v>588</v>
       </c>
       <c r="AK7" s="9">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="AL7" s="9">
-        <v>748</v>
+        <v>723</v>
       </c>
       <c r="AM7" s="9">
-        <v>855</v>
+        <v>814</v>
       </c>
       <c r="AN7" s="9">
-        <v>798</v>
+        <v>809</v>
       </c>
       <c r="AO7" s="9">
-        <v>896</v>
+        <v>936</v>
       </c>
       <c r="AP7" s="9">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="AQ7" s="9">
         <v>643</v>
       </c>
       <c r="AR7" s="9">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="AS7" s="9">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="AT7" s="9">
-        <v>10233</v>
+        <v>10229</v>
       </c>
       <c r="AU7" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A9" s="3"/>
     </row>
     <row r="10" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A10" s="3"/>
     </row>
     <row r="11" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A11" s="3"/>
     </row>
     <row r="12" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A12" s="3"/>
     </row>
     <row r="13" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A13" s="3"/>
     </row>
     <row r="14" spans="1:47" x14ac:dyDescent="0.4">
       <c r="A14" s="3"/>