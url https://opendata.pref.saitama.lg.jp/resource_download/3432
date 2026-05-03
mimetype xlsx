--- v0 (2025-11-18)
+++ v1 (2026-05-03)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40B6C8A5-BF6B-4827-85AF-817E657C6085}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BE353E59-1031-4A57-9335-974D671B52C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="子育て施設一覧_フォーマット" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">子育て施設一覧_フォーマット!$A$1:$AB$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">子育て施設一覧_フォーマット!$A$1:$AB$46</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="707" uniqueCount="409">
   <si>
     <t>都道府県コード又は市区町村コード</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
     <t>方書</t>
     <rPh sb="0" eb="1">
       <t>カタ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
     <t>受入年齢</t>
     <rPh sb="0" eb="2">
       <t>ウケイレ</t>
@@ -2777,69 +2782,50 @@
       <t>エキ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>トホ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>武蔵藤沢駅より徒歩11分</t>
     <rPh sb="0" eb="2">
       <t>ムサシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>フジサワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>エキ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>トホ</t>
     </rPh>
     <rPh sb="11" eb="12">
-      <t>フン</t>
-[...17 lines deleted...]
-    <rPh sb="9" eb="10">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>武蔵藤沢駅より車で7分</t>
     <rPh sb="0" eb="5">
       <t>ムサシフジサワエキ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>クルマ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>武蔵藤沢駅より車で8分</t>
     <rPh sb="0" eb="5">
       <t>ムサシフジサワエキ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>クルマ</t>
     </rPh>
@@ -3029,50 +3015,126 @@
   </si>
   <si>
     <r>
       <t>学校法人　</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>聖望学園</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ガッコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウジン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>04-2969-0339</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ひまわり保育園ジョンソンタウン園</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ヒマワリホイクエンジョンソンタウンエン</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>埼玉県入間市東町１丁目２番６号</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>090-3504-4090</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>りあんRIAN株式会社</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>武蔵藤沢駅より徒歩</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>15</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>分</t>
+    </r>
+    <rPh sb="0" eb="2">
+      <t>ムサシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>フジサワ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>トホ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>フン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>入間市駅より徒歩15分</t>
+    <rPh sb="0" eb="3">
+      <t>イルマシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>トホ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>フン</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy\-mm\-dd"/>
     <numFmt numFmtId="177" formatCode="hh:mm"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
@@ -3145,51 +3207,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3310,50 +3372,71 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -3661,91 +3744,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AB43"/>
+  <dimension ref="A1:AB44"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E1" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E31" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="F1" activePane="topRight" state="frozen"/>
       <selection activeCell="E1" sqref="E1"/>
-      <selection pane="topRight" activeCell="R11" sqref="R11"/>
+      <selection pane="topRight" activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="13" customWidth="1"/>
-    <col min="2" max="2" width="13.109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="13.625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.125" style="13" customWidth="1"/>
     <col min="3" max="3" width="10" style="13" customWidth="1"/>
-    <col min="4" max="4" width="11.6640625" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="15.21875" style="13" customWidth="1"/>
+    <col min="4" max="4" width="11.625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="22.5" style="13" customWidth="1"/>
+    <col min="6" max="6" width="24.25" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="20.75" style="14" customWidth="1"/>
+    <col min="8" max="8" width="28.875" style="14" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.25" style="13" customWidth="1"/>
     <col min="10" max="10" width="12" style="2" customWidth="1"/>
     <col min="11" max="11" width="12" style="1" customWidth="1"/>
-    <col min="12" max="12" width="44.33203125" style="14" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="44.375" style="14" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17" style="13" customWidth="1"/>
-    <col min="14" max="14" width="15.21875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="17" width="18.33203125" style="13" customWidth="1"/>
+    <col min="14" max="14" width="15.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.25" style="14" customWidth="1"/>
+    <col min="16" max="16" width="15.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.375" style="13" customWidth="1"/>
     <col min="18" max="18" width="38" style="13" customWidth="1"/>
-    <col min="19" max="19" width="14.109375" style="17" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="22" max="22" width="14.109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="14.125" style="17" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="8.875" style="2" customWidth="1"/>
+    <col min="21" max="21" width="13.25" style="2" customWidth="1"/>
+    <col min="22" max="22" width="14.125" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9" style="19" customWidth="1"/>
-    <col min="25" max="25" width="54.88671875" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="28" max="28" width="11.88671875" style="3" customWidth="1"/>
+    <col min="25" max="25" width="54.875" style="3" customWidth="1"/>
+    <col min="26" max="26" width="16.75" style="3" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="32.125" style="3" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="11.875" style="3" customWidth="1"/>
     <col min="29" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:28" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I1" s="4" t="s">
@@ -3787,51 +3870,51 @@
       <c r="U1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="Y1" s="4" t="s">
         <v>20</v>
       </c>
       <c r="Z1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="AA1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AB1" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:28" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:28" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="8" t="s">
         <v>233</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>54</v>
       </c>
       <c r="G2" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I2" s="8"/>
@@ -3861,51 +3944,51 @@
       <c r="S2" s="16">
         <v>18887</v>
       </c>
       <c r="T2" s="7">
         <v>150</v>
       </c>
       <c r="U2" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V2" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W2" s="18">
         <v>0.3125</v>
       </c>
       <c r="X2" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y2" s="9"/>
       <c r="Z2" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
     </row>
-    <row r="3" spans="1:28" s="10" customFormat="1" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:28" s="10" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="8" t="s">
         <v>233</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>235</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>81</v>
       </c>
       <c r="I3" s="8"/>
@@ -3935,51 +4018,51 @@
       <c r="S3" s="16">
         <v>20180</v>
       </c>
       <c r="T3" s="7">
         <v>120</v>
       </c>
       <c r="U3" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V3" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W3" s="18">
         <v>0.3125</v>
       </c>
       <c r="X3" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y3" s="9"/>
       <c r="Z3" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA3" s="9"/>
       <c r="AB3" s="9"/>
     </row>
-    <row r="4" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>56</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>82</v>
       </c>
       <c r="I4" s="8"/>
@@ -4009,51 +4092,51 @@
       <c r="S4" s="16">
         <v>20576</v>
       </c>
       <c r="T4" s="7">
         <v>84</v>
       </c>
       <c r="U4" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W4" s="18">
         <v>0.3125</v>
       </c>
       <c r="X4" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
     </row>
-    <row r="5" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="8"/>
@@ -4083,51 +4166,51 @@
       <c r="S5" s="16">
         <v>19480</v>
       </c>
       <c r="T5" s="7">
         <v>120</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>215</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W5" s="18">
         <v>0.3125</v>
       </c>
       <c r="X5" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y5" s="9"/>
       <c r="Z5" s="9" t="s">
         <v>226</v>
       </c>
       <c r="AA5" s="9"/>
       <c r="AB5" s="9"/>
     </row>
-    <row r="6" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>238</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>58</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H6" s="21" t="s">
         <v>260</v>
       </c>
       <c r="I6" s="8"/>
@@ -4157,51 +4240,51 @@
       <c r="S6" s="16">
         <v>25873</v>
       </c>
       <c r="T6" s="7">
         <v>120</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>215</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W6" s="18">
         <v>0.3125</v>
       </c>
       <c r="X6" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y6" s="9"/>
       <c r="Z6" s="9" t="s">
         <v>226</v>
       </c>
       <c r="AA6" s="9"/>
       <c r="AB6" s="9"/>
     </row>
-    <row r="7" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>239</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>84</v>
       </c>
       <c r="I7" s="8"/>
@@ -4231,51 +4314,51 @@
       <c r="S7" s="16">
         <v>21642</v>
       </c>
       <c r="T7" s="7">
         <v>120</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V7" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W7" s="18">
         <v>0.3125</v>
       </c>
       <c r="X7" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y7" s="9"/>
       <c r="Z7" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA7" s="9"/>
       <c r="AB7" s="9"/>
     </row>
-    <row r="8" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>60</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I8" s="8"/>
@@ -4305,68 +4388,68 @@
       <c r="S8" s="16">
         <v>24929</v>
       </c>
       <c r="T8" s="7">
         <v>60</v>
       </c>
       <c r="U8" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V8" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W8" s="18">
         <v>0.3125</v>
       </c>
       <c r="X8" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y8" s="9"/>
       <c r="Z8" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA8" s="9"/>
       <c r="AB8" s="9"/>
     </row>
-    <row r="9" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>241</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="40" t="s">
+        <v>397</v>
+      </c>
+      <c r="F9" s="40" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="7">
         <v>35.845574999999997</v>
       </c>
       <c r="K9" s="5">
         <v>139.37914699999999</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>126</v>
       </c>
       <c r="N9" s="5" t="s">
         <v>144</v>
       </c>
       <c r="O9" s="6"/>
       <c r="P9" s="5" t="s">
@@ -4381,51 +4464,51 @@
       <c r="S9" s="16">
         <v>25569</v>
       </c>
       <c r="T9" s="52">
         <v>60</v>
       </c>
       <c r="U9" s="7" t="s">
         <v>216</v>
       </c>
       <c r="V9" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W9" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X9" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y9" s="9"/>
       <c r="Z9" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA9" s="9"/>
       <c r="AB9" s="9"/>
     </row>
-    <row r="10" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>87</v>
       </c>
       <c r="I10" s="8"/>
@@ -4455,51 +4538,51 @@
       <c r="S10" s="16">
         <v>26877</v>
       </c>
       <c r="T10" s="7">
         <v>90</v>
       </c>
       <c r="U10" s="7" t="s">
         <v>215</v>
       </c>
       <c r="V10" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W10" s="18">
         <v>0.3125</v>
       </c>
       <c r="X10" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y10" s="9"/>
       <c r="Z10" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA10" s="9"/>
       <c r="AB10" s="9"/>
     </row>
-    <row r="11" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>88</v>
       </c>
       <c r="I11" s="8"/>
@@ -4529,51 +4612,51 @@
       <c r="S11" s="16">
         <v>27546</v>
       </c>
       <c r="T11" s="7">
         <v>90</v>
       </c>
       <c r="U11" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V11" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W11" s="18">
         <v>0.3125</v>
       </c>
       <c r="X11" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y11" s="9"/>
       <c r="Z11" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA11" s="9"/>
       <c r="AB11" s="9"/>
     </row>
-    <row r="12" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>89</v>
       </c>
       <c r="I12" s="8"/>
@@ -4603,51 +4686,51 @@
       <c r="S12" s="16">
         <v>28581</v>
       </c>
       <c r="T12" s="7">
         <v>90</v>
       </c>
       <c r="U12" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V12" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W12" s="18">
         <v>0.3125</v>
       </c>
       <c r="X12" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA12" s="9"/>
       <c r="AB12" s="9"/>
     </row>
-    <row r="13" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>90</v>
       </c>
       <c r="I13" s="8"/>
@@ -4679,127 +4762,127 @@
       <c r="S13" s="16">
         <v>9593</v>
       </c>
       <c r="T13" s="7">
         <v>120</v>
       </c>
       <c r="U13" s="7" t="s">
         <v>217</v>
       </c>
       <c r="V13" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W13" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X13" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y13" s="9"/>
       <c r="Z13" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA13" s="9"/>
       <c r="AB13" s="9"/>
     </row>
-    <row r="14" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="8"/>
       <c r="J14" s="7">
         <v>35.832411999999998</v>
       </c>
       <c r="K14" s="5">
         <v>139.399247</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>111</v>
       </c>
       <c r="M14" s="12" t="s">
         <v>132</v>
       </c>
       <c r="N14" s="53" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="O14" s="6"/>
       <c r="P14" s="5" t="s">
         <v>172</v>
       </c>
       <c r="Q14" s="8" t="s">
         <v>187</v>
       </c>
       <c r="R14" s="8" t="s">
         <v>201</v>
       </c>
       <c r="S14" s="16">
         <v>20546</v>
       </c>
       <c r="T14" s="7">
         <v>120</v>
       </c>
       <c r="U14" s="7" t="s">
         <v>218</v>
       </c>
       <c r="V14" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W14" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X14" s="54">
         <v>0.83333333333333337</v>
       </c>
       <c r="Y14" s="9"/>
       <c r="Z14" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA14" s="9"/>
       <c r="AB14" s="9"/>
     </row>
-    <row r="15" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="8"/>
@@ -4831,51 +4914,51 @@
       <c r="S15" s="16">
         <v>38078</v>
       </c>
       <c r="T15" s="7">
         <v>29</v>
       </c>
       <c r="U15" s="7" t="s">
         <v>214</v>
       </c>
       <c r="V15" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W15" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X15" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y15" s="9"/>
       <c r="Z15" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA15" s="9"/>
       <c r="AB15" s="9"/>
     </row>
-    <row r="16" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>248</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>67</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I16" s="8"/>
@@ -4907,51 +4990,51 @@
       <c r="S16" s="16">
         <v>26755</v>
       </c>
       <c r="T16" s="7">
         <v>120</v>
       </c>
       <c r="U16" s="7" t="s">
         <v>219</v>
       </c>
       <c r="V16" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W16" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X16" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9" t="s">
         <v>226</v>
       </c>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
     </row>
-    <row r="17" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>94</v>
       </c>
       <c r="I17" s="8"/>
@@ -4983,51 +5066,51 @@
       <c r="S17" s="16">
         <v>27546</v>
       </c>
       <c r="T17" s="7">
         <v>90</v>
       </c>
       <c r="U17" s="7" t="s">
         <v>218</v>
       </c>
       <c r="V17" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W17" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X17" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y17" s="9"/>
       <c r="Z17" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA17" s="9"/>
       <c r="AB17" s="9"/>
     </row>
-    <row r="18" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>95</v>
       </c>
       <c r="I18" s="8"/>
@@ -5059,51 +5142,51 @@
       <c r="S18" s="16">
         <v>28216</v>
       </c>
       <c r="T18" s="7">
         <v>120</v>
       </c>
       <c r="U18" s="7" t="s">
         <v>220</v>
       </c>
       <c r="V18" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W18" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X18" s="18">
         <v>0.83333333333333337</v>
       </c>
       <c r="Y18" s="9"/>
       <c r="Z18" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA18" s="9"/>
       <c r="AB18" s="9"/>
     </row>
-    <row r="19" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I19" s="8"/>
@@ -5135,51 +5218,51 @@
       <c r="S19" s="16">
         <v>28216</v>
       </c>
       <c r="T19" s="7">
         <v>90</v>
       </c>
       <c r="U19" s="7" t="s">
         <v>218</v>
       </c>
       <c r="V19" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W19" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X19" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y19" s="9"/>
       <c r="Z19" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA19" s="9"/>
       <c r="AB19" s="9"/>
     </row>
-    <row r="20" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>264</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>265</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>97</v>
       </c>
       <c r="I20" s="8"/>
@@ -5213,65 +5296,65 @@
       </c>
       <c r="T20" s="7">
         <v>120</v>
       </c>
       <c r="U20" s="7" t="s">
         <v>218</v>
       </c>
       <c r="V20" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W20" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X20" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y20" s="9" t="s">
         <v>227</v>
       </c>
       <c r="Z20" s="9" t="s">
         <v>226</v>
       </c>
       <c r="AA20" s="9"/>
       <c r="AB20" s="9"/>
     </row>
-    <row r="21" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>71</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>79</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>98</v>
       </c>
       <c r="I21" s="8"/>
       <c r="J21" s="7">
         <v>35.837777000000003</v>
       </c>
       <c r="K21" s="5">
         <v>139.38656</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>120</v>
       </c>
       <c r="M21" s="12" t="s">
         <v>136</v>
       </c>
       <c r="N21" s="5" t="s">
         <v>155</v>
@@ -5289,51 +5372,51 @@
       <c r="S21" s="16">
         <v>30042</v>
       </c>
       <c r="T21" s="7">
         <v>60</v>
       </c>
       <c r="U21" s="7" t="s">
         <v>218</v>
       </c>
       <c r="V21" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W21" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X21" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y21" s="9"/>
       <c r="Z21" s="9" t="s">
         <v>226</v>
       </c>
       <c r="AA21" s="9"/>
       <c r="AB21" s="9"/>
     </row>
-    <row r="22" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>254</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>99</v>
       </c>
       <c r="I22" s="8"/>
@@ -5365,51 +5448,51 @@
       <c r="S22" s="16">
         <v>38443</v>
       </c>
       <c r="T22" s="7">
         <v>20</v>
       </c>
       <c r="U22" s="7" t="s">
         <v>221</v>
       </c>
       <c r="V22" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W22" s="18">
         <v>0.3125</v>
       </c>
       <c r="X22" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y22" s="9"/>
       <c r="Z22" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA22" s="9"/>
       <c r="AB22" s="9"/>
     </row>
-    <row r="23" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>255</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I23" s="8"/>
@@ -5441,51 +5524,51 @@
       <c r="S23" s="16">
         <v>39173</v>
       </c>
       <c r="T23" s="7">
         <v>90</v>
       </c>
       <c r="U23" s="7" t="s">
         <v>215</v>
       </c>
       <c r="V23" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W23" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X23" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y23" s="9"/>
       <c r="Z23" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA23" s="9"/>
       <c r="AB23" s="9"/>
     </row>
-    <row r="24" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>256</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>74</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>103</v>
       </c>
       <c r="I24" s="8" t="s">
@@ -5519,51 +5602,51 @@
       <c r="S24" s="16">
         <v>39173</v>
       </c>
       <c r="T24" s="7">
         <v>69</v>
       </c>
       <c r="U24" s="7" t="s">
         <v>215</v>
       </c>
       <c r="V24" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W24" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X24" s="18">
         <v>0.83333333333333337</v>
       </c>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA24" s="9"/>
       <c r="AB24" s="9"/>
     </row>
-    <row r="25" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>257</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="21" t="s">
         <v>261</v>
       </c>
       <c r="I25" s="8"/>
@@ -5595,51 +5678,51 @@
       <c r="S25" s="16">
         <v>39539</v>
       </c>
       <c r="T25" s="52">
         <v>68</v>
       </c>
       <c r="U25" s="7" t="s">
         <v>222</v>
       </c>
       <c r="V25" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W25" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X25" s="18">
         <v>0.83333333333333337</v>
       </c>
       <c r="Y25" s="9"/>
       <c r="Z25" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA25" s="9"/>
       <c r="AB25" s="9"/>
     </row>
-    <row r="26" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>258</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>76</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>101</v>
       </c>
       <c r="I26" s="8"/>
@@ -5673,51 +5756,51 @@
       </c>
       <c r="T26" s="7">
         <v>70</v>
       </c>
       <c r="U26" s="7" t="s">
         <v>218</v>
       </c>
       <c r="V26" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W26" s="18">
         <v>0.3125</v>
       </c>
       <c r="X26" s="18">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y26" s="9" t="s">
         <v>227</v>
       </c>
       <c r="Z26" s="9" t="s">
         <v>226</v>
       </c>
       <c r="AA26" s="9"/>
       <c r="AB26" s="9"/>
     </row>
-    <row r="27" spans="1:28" ht="24.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:28" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
         <v>232</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>77</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>79</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I27" s="8"/>
@@ -5749,1123 +5832,1185 @@
       <c r="S27" s="16">
         <v>43556</v>
       </c>
       <c r="T27" s="7">
         <v>135</v>
       </c>
       <c r="U27" s="7" t="s">
         <v>223</v>
       </c>
       <c r="V27" s="7" t="s">
         <v>224</v>
       </c>
       <c r="W27" s="18">
         <v>0.29166666666666669</v>
       </c>
       <c r="X27" s="18">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y27" s="9"/>
       <c r="Z27" s="9" t="s">
         <v>225</v>
       </c>
       <c r="AA27" s="9"/>
       <c r="AB27" s="9"/>
     </row>
-    <row r="28" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="22" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>268</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>276</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>281</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>290</v>
       </c>
       <c r="I28" s="24"/>
       <c r="J28" s="26">
         <v>35.832843500000003</v>
       </c>
       <c r="K28" s="27">
         <v>139.40912</v>
       </c>
       <c r="L28" s="21" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="M28" s="28" t="s">
         <v>131</v>
       </c>
       <c r="N28" s="27" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="O28" s="25"/>
       <c r="P28" s="27" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="Q28" s="24"/>
       <c r="R28" s="24" t="s">
         <v>297</v>
       </c>
       <c r="S28" s="29">
         <v>42095</v>
       </c>
       <c r="T28" s="30">
         <v>19</v>
       </c>
       <c r="U28" s="26" t="s">
         <v>303</v>
       </c>
       <c r="V28" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W28" s="31">
         <v>0.29166666666666669</v>
       </c>
       <c r="X28" s="31">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y28" s="32"/>
       <c r="Z28" s="32" t="s">
         <v>226</v>
       </c>
       <c r="AA28" s="33"/>
       <c r="AB28" s="33"/>
     </row>
-    <row r="29" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>269</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>275</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>282</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>291</v>
       </c>
       <c r="I29" s="24"/>
       <c r="J29" s="26">
         <v>35.8462873</v>
       </c>
       <c r="K29" s="27">
         <v>139.35947200000001</v>
       </c>
       <c r="L29" s="25" t="s">
         <v>373</v>
       </c>
       <c r="M29" s="24"/>
       <c r="N29" s="27" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="O29" s="25"/>
       <c r="P29" s="27" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="Q29" s="24"/>
       <c r="R29" s="24" t="s">
         <v>297</v>
       </c>
       <c r="S29" s="29">
         <v>42095</v>
       </c>
       <c r="T29" s="30">
         <v>11</v>
       </c>
       <c r="U29" s="26" t="s">
         <v>304</v>
       </c>
       <c r="V29" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W29" s="31">
         <v>0.33333333333333331</v>
       </c>
       <c r="X29" s="31">
         <v>0.75</v>
       </c>
       <c r="Y29" s="32"/>
       <c r="Z29" s="32" t="s">
         <v>225</v>
       </c>
       <c r="AA29" s="33"/>
       <c r="AB29" s="33"/>
     </row>
-    <row r="30" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>270</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D30" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>277</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>284</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>292</v>
       </c>
       <c r="I30" s="24"/>
       <c r="J30" s="26">
         <v>35.817222200000003</v>
       </c>
       <c r="K30" s="27">
         <v>139.40709319999999</v>
       </c>
       <c r="L30" s="25" t="s">
         <v>378</v>
       </c>
       <c r="M30" s="28" t="s">
         <v>134</v>
       </c>
       <c r="N30" s="27" t="s">
         <v>322</v>
       </c>
       <c r="O30" s="25"/>
       <c r="P30" s="27" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="Q30" s="24"/>
       <c r="R30" s="24" t="s">
         <v>298</v>
       </c>
       <c r="S30" s="29">
         <v>42095</v>
       </c>
       <c r="T30" s="30">
         <v>16</v>
       </c>
       <c r="U30" s="26" t="s">
         <v>305</v>
       </c>
       <c r="V30" s="26" t="s">
         <v>224</v>
       </c>
       <c r="W30" s="31">
         <v>0.29166666666666669</v>
       </c>
       <c r="X30" s="31">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y30" s="32" t="s">
         <v>310</v>
       </c>
       <c r="Z30" s="32" t="s">
         <v>226</v>
       </c>
       <c r="AA30" s="33"/>
       <c r="AB30" s="33"/>
     </row>
-    <row r="31" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>271</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>278</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>283</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>293</v>
       </c>
       <c r="I31" s="24"/>
       <c r="J31" s="26" t="s">
         <v>371</v>
       </c>
       <c r="K31" s="27">
         <v>139.3889824</v>
       </c>
       <c r="L31" s="25" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M31" s="28" t="s">
         <v>131</v>
       </c>
       <c r="N31" s="27" t="s">
         <v>323</v>
       </c>
       <c r="O31" s="25"/>
       <c r="P31" s="27" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="Q31" s="24"/>
       <c r="R31" s="24" t="s">
         <v>299</v>
       </c>
       <c r="S31" s="29">
         <v>42186</v>
       </c>
       <c r="T31" s="30">
         <v>19</v>
       </c>
       <c r="U31" s="26" t="s">
         <v>306</v>
       </c>
       <c r="V31" s="26" t="s">
         <v>308</v>
       </c>
       <c r="W31" s="31">
         <v>0.3125</v>
       </c>
       <c r="X31" s="31">
         <v>0.8125</v>
       </c>
       <c r="Y31" s="32" t="s">
         <v>311</v>
       </c>
       <c r="Z31" s="32" t="s">
         <v>226</v>
       </c>
       <c r="AA31" s="33"/>
       <c r="AB31" s="33"/>
     </row>
-    <row r="32" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>272</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>279</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>285</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>294</v>
       </c>
       <c r="I32" s="24"/>
       <c r="J32" s="26">
         <v>35.853470399999999</v>
       </c>
       <c r="K32" s="27">
         <v>139.3526593</v>
       </c>
       <c r="L32" s="25" t="s">
         <v>374</v>
       </c>
       <c r="M32" s="24"/>
       <c r="N32" s="27" t="s">
         <v>324</v>
       </c>
       <c r="O32" s="25"/>
       <c r="P32" s="27" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="Q32" s="24"/>
       <c r="R32" s="24" t="s">
         <v>300</v>
       </c>
       <c r="S32" s="29">
         <v>42826</v>
       </c>
       <c r="T32" s="30">
         <v>19</v>
       </c>
       <c r="U32" s="26" t="s">
         <v>306</v>
       </c>
       <c r="V32" s="26" t="s">
         <v>224</v>
       </c>
       <c r="W32" s="31">
         <v>0.3125</v>
       </c>
       <c r="X32" s="31">
         <v>0.77083333333333337</v>
       </c>
       <c r="Y32" s="32"/>
       <c r="Z32" s="32" t="s">
         <v>226</v>
       </c>
       <c r="AA32" s="33"/>
       <c r="AB32" s="33"/>
     </row>
-    <row r="33" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>273</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>286</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>287</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H33" s="25" t="s">
         <v>295</v>
       </c>
       <c r="I33" s="24"/>
       <c r="J33" s="26">
         <v>35.824801600000001</v>
       </c>
       <c r="K33" s="27">
         <v>139.39484300000001</v>
       </c>
       <c r="L33" s="21" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="M33" s="24"/>
       <c r="N33" s="27" t="s">
         <v>325</v>
       </c>
       <c r="O33" s="25"/>
       <c r="P33" s="27" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="Q33" s="24"/>
       <c r="R33" s="34" t="s">
         <v>301</v>
       </c>
       <c r="S33" s="29">
         <v>44197</v>
       </c>
       <c r="T33" s="30">
         <v>19</v>
       </c>
       <c r="U33" s="26" t="s">
         <v>307</v>
       </c>
       <c r="V33" s="26" t="s">
         <v>224</v>
       </c>
       <c r="W33" s="31">
         <v>0.29166666666666669</v>
       </c>
       <c r="X33" s="31">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y33" s="32"/>
       <c r="Z33" s="32" t="s">
         <v>225</v>
       </c>
       <c r="AA33" s="33"/>
       <c r="AB33" s="33"/>
     </row>
-    <row r="34" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>274</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>280</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>288</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>289</v>
       </c>
       <c r="H34" s="25" t="s">
         <v>296</v>
       </c>
       <c r="I34" s="24"/>
       <c r="J34" s="26">
         <v>35.829396799999998</v>
       </c>
       <c r="K34" s="27">
         <v>139.4045424</v>
       </c>
       <c r="L34" s="25" t="s">
-        <v>379</v>
+        <v>407</v>
       </c>
       <c r="M34" s="24"/>
       <c r="N34" s="27" t="s">
         <v>326</v>
       </c>
       <c r="O34" s="25"/>
       <c r="P34" s="27" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="Q34" s="24"/>
       <c r="R34" s="24" t="s">
         <v>302</v>
       </c>
       <c r="S34" s="29">
         <v>44287</v>
       </c>
       <c r="T34" s="30">
         <v>19</v>
       </c>
       <c r="U34" s="26" t="s">
         <v>306</v>
       </c>
       <c r="V34" s="26" t="s">
         <v>224</v>
       </c>
       <c r="W34" s="31">
         <v>0.29166666666666669</v>
       </c>
       <c r="X34" s="31">
         <v>0.79166666666666663</v>
       </c>
       <c r="Y34" s="32"/>
       <c r="Z34" s="32" t="s">
         <v>225</v>
       </c>
       <c r="AA34" s="33"/>
       <c r="AB34" s="33"/>
     </row>
-    <row r="35" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      <c r="AB35" s="33"/>
+    <row r="35" spans="1:28" s="61" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="22"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="22" t="s">
+        <v>402</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>403</v>
+      </c>
+      <c r="G35" s="55" t="s">
+        <v>289</v>
+      </c>
+      <c r="H35" s="55" t="s">
+        <v>404</v>
+      </c>
+      <c r="I35" s="22"/>
+      <c r="J35" s="56">
+        <v>35.833329999999997</v>
+      </c>
+      <c r="K35" s="57">
+        <v>139.39815999999999</v>
+      </c>
+      <c r="L35" s="55" t="s">
+        <v>408</v>
+      </c>
+      <c r="M35" s="58" t="s">
+        <v>131</v>
+      </c>
+      <c r="N35" s="57" t="s">
+        <v>405</v>
+      </c>
+      <c r="O35" s="55"/>
+      <c r="P35" s="57"/>
+      <c r="Q35" s="22"/>
+      <c r="R35" s="22" t="s">
+        <v>406</v>
+      </c>
+      <c r="S35" s="59">
+        <v>46023</v>
+      </c>
+      <c r="T35" s="52">
+        <v>12</v>
+      </c>
+      <c r="U35" s="56" t="s">
+        <v>306</v>
+      </c>
+      <c r="V35" s="56" t="s">
+        <v>224</v>
+      </c>
+      <c r="W35" s="54">
+        <v>0.3125</v>
+      </c>
+      <c r="X35" s="54">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="Y35" s="60"/>
+      <c r="Z35" s="60"/>
+      <c r="AA35" s="51"/>
+      <c r="AB35" s="51"/>
     </row>
-    <row r="36" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B36" s="22" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="23" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="F36" s="23" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>351</v>
       </c>
       <c r="H36" s="21" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="I36" s="28"/>
       <c r="J36" s="35">
-        <v>35.845865799999999</v>
+        <v>35.822563799999998</v>
       </c>
       <c r="K36" s="36">
-        <v>139.34675419999999</v>
+        <v>139.38079680000001</v>
       </c>
       <c r="L36" s="25" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="M36" s="28"/>
-      <c r="N36" s="20" t="s">
-        <v>336</v>
+      <c r="N36" s="27" t="s">
+        <v>327</v>
       </c>
       <c r="O36" s="37"/>
       <c r="P36" s="36"/>
       <c r="Q36" s="28"/>
       <c r="R36" s="23" t="s">
-        <v>401</v>
+        <v>328</v>
       </c>
       <c r="S36" s="38"/>
       <c r="T36" s="30">
-        <v>280</v>
+        <v>320</v>
       </c>
       <c r="U36" s="30" t="s">
         <v>350</v>
       </c>
       <c r="V36" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W36" s="39"/>
       <c r="X36" s="39"/>
       <c r="Y36" s="33"/>
       <c r="Z36" s="33"/>
       <c r="AA36" s="33"/>
       <c r="AB36" s="33"/>
     </row>
-    <row r="37" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B37" s="22" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E37" s="41" t="s">
-[...5 lines deleted...]
-      <c r="G37" s="42" t="s">
+      <c r="E37" s="23" t="s">
+        <v>329</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>353</v>
+      </c>
+      <c r="G37" s="21" t="s">
         <v>351</v>
       </c>
-      <c r="H37" s="42" t="s">
-[...20 lines deleted...]
-        <v>344</v>
+      <c r="H37" s="21" t="s">
+        <v>363</v>
+      </c>
+      <c r="I37" s="28"/>
+      <c r="J37" s="35">
+        <v>35.845865799999999</v>
+      </c>
+      <c r="K37" s="36">
+        <v>139.34675419999999</v>
+      </c>
+      <c r="L37" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="M37" s="28"/>
+      <c r="N37" s="20" t="s">
+        <v>336</v>
+      </c>
+      <c r="O37" s="37"/>
+      <c r="P37" s="36"/>
+      <c r="Q37" s="28"/>
+      <c r="R37" s="23" t="s">
+        <v>400</v>
       </c>
       <c r="S37" s="38"/>
-      <c r="T37" s="49">
-[...2 lines deleted...]
-      <c r="U37" s="49" t="s">
+      <c r="T37" s="30">
+        <v>280</v>
+      </c>
+      <c r="U37" s="30" t="s">
         <v>350</v>
       </c>
-      <c r="V37" s="50" t="s">
+      <c r="V37" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W37" s="39"/>
       <c r="X37" s="39"/>
       <c r="Y37" s="33"/>
       <c r="Z37" s="33"/>
       <c r="AA37" s="33"/>
-      <c r="AB37" s="51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37" s="33"/>
     </row>
-    <row r="38" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B38" s="22" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E38" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G38" s="21" t="s">
+      <c r="E38" s="41" t="s">
+        <v>354</v>
+      </c>
+      <c r="F38" s="41" t="s">
+        <v>355</v>
+      </c>
+      <c r="G38" s="42" t="s">
         <v>351</v>
       </c>
-      <c r="H38" s="21" t="s">
-[...20 lines deleted...]
-        <v>345</v>
+      <c r="H38" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="I38" s="43"/>
+      <c r="J38" s="44">
+        <v>35.832741300000002</v>
+      </c>
+      <c r="K38" s="45">
+        <v>139.356313</v>
+      </c>
+      <c r="L38" s="46" t="s">
+        <v>376</v>
+      </c>
+      <c r="M38" s="43"/>
+      <c r="N38" s="47" t="s">
+        <v>337</v>
+      </c>
+      <c r="O38" s="48"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="41" t="s">
+        <v>344</v>
       </c>
       <c r="S38" s="38"/>
-      <c r="T38" s="30">
-[...2 lines deleted...]
-      <c r="U38" s="30" t="s">
+      <c r="T38" s="49">
+        <v>210</v>
+      </c>
+      <c r="U38" s="49" t="s">
         <v>350</v>
       </c>
-      <c r="V38" s="26" t="s">
+      <c r="V38" s="50" t="s">
         <v>309</v>
       </c>
       <c r="W38" s="39"/>
       <c r="X38" s="39"/>
       <c r="Y38" s="33"/>
       <c r="Z38" s="33"/>
       <c r="AA38" s="33"/>
-      <c r="AB38" s="33"/>
+      <c r="AB38" s="51" t="s">
+        <v>399</v>
+      </c>
     </row>
-    <row r="39" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B39" s="22" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="23" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F39" s="23" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="G39" s="21" t="s">
         <v>351</v>
       </c>
       <c r="H39" s="21" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="I39" s="28"/>
-      <c r="J39" s="35" t="s">
-        <v>372</v>
+      <c r="J39" s="35">
+        <v>35.815053800000001</v>
       </c>
       <c r="K39" s="36">
-        <v>139.39599419999999</v>
+        <v>139.3911957</v>
       </c>
       <c r="L39" s="21" t="s">
-        <v>380</v>
+        <v>121</v>
       </c>
       <c r="M39" s="28"/>
       <c r="N39" s="20" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="O39" s="37"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="28"/>
       <c r="R39" s="23" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="S39" s="38"/>
       <c r="T39" s="30">
-        <v>280</v>
+        <v>240</v>
       </c>
       <c r="U39" s="30" t="s">
         <v>350</v>
       </c>
       <c r="V39" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W39" s="39"/>
       <c r="X39" s="39"/>
       <c r="Y39" s="33"/>
       <c r="Z39" s="33"/>
       <c r="AA39" s="33"/>
       <c r="AB39" s="33"/>
     </row>
-    <row r="40" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B40" s="22" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="23" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F40" s="23" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G40" s="21" t="s">
         <v>351</v>
       </c>
       <c r="H40" s="21" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="I40" s="28"/>
-      <c r="J40" s="35">
-        <v>35.818337999999997</v>
+      <c r="J40" s="35" t="s">
+        <v>372</v>
       </c>
       <c r="K40" s="36">
-        <v>139.41619929999999</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>139.39599419999999</v>
+      </c>
+      <c r="L40" s="21" t="s">
+        <v>379</v>
       </c>
       <c r="M40" s="28"/>
       <c r="N40" s="20" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="O40" s="37"/>
       <c r="P40" s="36"/>
       <c r="Q40" s="28"/>
       <c r="R40" s="23" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
       <c r="S40" s="38"/>
       <c r="T40" s="30">
         <v>280</v>
       </c>
       <c r="U40" s="30" t="s">
         <v>350</v>
       </c>
       <c r="V40" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W40" s="39"/>
       <c r="X40" s="39"/>
       <c r="Y40" s="33"/>
       <c r="Z40" s="33"/>
       <c r="AA40" s="33"/>
       <c r="AB40" s="33"/>
     </row>
-    <row r="41" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B41" s="22" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D41" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E41" s="23" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F41" s="23" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="G41" s="21" t="s">
         <v>351</v>
       </c>
       <c r="H41" s="21" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="I41" s="28"/>
       <c r="J41" s="35">
-        <v>35.827969400000001</v>
+        <v>35.818337999999997</v>
       </c>
       <c r="K41" s="36">
-        <v>139.39308399999999</v>
+        <v>139.41619929999999</v>
       </c>
       <c r="L41" s="25" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="M41" s="28"/>
       <c r="N41" s="20" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="O41" s="37"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="28"/>
       <c r="R41" s="23" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
       <c r="S41" s="38"/>
       <c r="T41" s="30">
-        <v>312</v>
+        <v>280</v>
       </c>
       <c r="U41" s="30" t="s">
         <v>350</v>
       </c>
       <c r="V41" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="33"/>
       <c r="Z41" s="33"/>
       <c r="AA41" s="33"/>
       <c r="AB41" s="33"/>
     </row>
-    <row r="42" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B42" s="22" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D42" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="23" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F42" s="23" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="G42" s="21" t="s">
         <v>351</v>
       </c>
       <c r="H42" s="21" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="I42" s="28"/>
       <c r="J42" s="35">
-        <v>35.819290600000002</v>
+        <v>35.827969400000001</v>
       </c>
       <c r="K42" s="36">
-        <v>139.40488569999999</v>
+        <v>139.39308399999999</v>
       </c>
       <c r="L42" s="25" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="M42" s="28"/>
       <c r="N42" s="20" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="O42" s="37"/>
       <c r="P42" s="36"/>
       <c r="Q42" s="28"/>
       <c r="R42" s="23" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="S42" s="38"/>
       <c r="T42" s="30">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="U42" s="30" t="s">
         <v>350</v>
       </c>
       <c r="V42" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W42" s="39"/>
       <c r="X42" s="39"/>
       <c r="Y42" s="33"/>
       <c r="Z42" s="33"/>
       <c r="AA42" s="33"/>
       <c r="AB42" s="33"/>
     </row>
-    <row r="43" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="22" t="s">
         <v>232</v>
       </c>
       <c r="B43" s="22" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="23" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F43" s="23" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G43" s="21" t="s">
         <v>351</v>
       </c>
       <c r="H43" s="21" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="I43" s="28"/>
       <c r="J43" s="35">
-        <v>35.840412700000002</v>
+        <v>35.819290600000002</v>
       </c>
       <c r="K43" s="36">
-        <v>139.36046569999999</v>
+        <v>139.40488569999999</v>
       </c>
       <c r="L43" s="25" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M43" s="28"/>
       <c r="N43" s="20" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="O43" s="37"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="28"/>
       <c r="R43" s="23" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="S43" s="38"/>
       <c r="T43" s="30">
-        <v>200</v>
+        <v>320</v>
       </c>
       <c r="U43" s="30" t="s">
         <v>350</v>
       </c>
       <c r="V43" s="26" t="s">
         <v>309</v>
       </c>
       <c r="W43" s="39"/>
       <c r="X43" s="39"/>
       <c r="Y43" s="33"/>
       <c r="Z43" s="33"/>
       <c r="AA43" s="33"/>
       <c r="AB43" s="33"/>
+    </row>
+    <row r="44" spans="1:28" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>320</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="23" t="s">
+        <v>335</v>
+      </c>
+      <c r="F44" s="23" t="s">
+        <v>361</v>
+      </c>
+      <c r="G44" s="21" t="s">
+        <v>351</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>370</v>
+      </c>
+      <c r="I44" s="28"/>
+      <c r="J44" s="35">
+        <v>35.840412700000002</v>
+      </c>
+      <c r="K44" s="36">
+        <v>139.36046569999999</v>
+      </c>
+      <c r="L44" s="25" t="s">
+        <v>377</v>
+      </c>
+      <c r="M44" s="28"/>
+      <c r="N44" s="20" t="s">
+        <v>343</v>
+      </c>
+      <c r="O44" s="37"/>
+      <c r="P44" s="36"/>
+      <c r="Q44" s="28"/>
+      <c r="R44" s="23" t="s">
+        <v>349</v>
+      </c>
+      <c r="S44" s="38"/>
+      <c r="T44" s="30">
+        <v>200</v>
+      </c>
+      <c r="U44" s="30" t="s">
+        <v>350</v>
+      </c>
+      <c r="V44" s="26" t="s">
+        <v>309</v>
+      </c>
+      <c r="W44" s="39"/>
+      <c r="X44" s="39"/>
+      <c r="Y44" s="33"/>
+      <c r="Z44" s="33"/>
+      <c r="AA44" s="33"/>
+      <c r="AB44" s="33"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <dataValidations count="9">
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="桁数不正" error="6桁の半角数字で入力をしてください。" sqref="A2:A1048576" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>6</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="桁数不正" error="10桁の半角数字で入力をしてください。" sqref="B2:B1048576" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>10</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="内容不正" error="11桁～13桁の半角数字で、半角スペース区切りで入力をしてください。" sqref="P2:P1048576 N2:N28 N30:N1048576" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>11</formula1>
       <formula2>13</formula2>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="桁数不正" error="13桁の半角数字で入力をしてください。" sqref="Q2:Q1048576" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>13</formula1>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="内容不正" error="YYYY-MM-DDの形式で、10桁で入力をしてください。" sqref="S2:S1048576" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>1</formula1>
       <formula2>401769</formula2>
     </dataValidation>
     <dataValidation type="time" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="内容不正" error="00:00～23:59の範囲で入力をしてください。" sqref="W2:X1048576" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>0</formula1>
       <formula2>0.999305555555556</formula2>
     </dataValidation>