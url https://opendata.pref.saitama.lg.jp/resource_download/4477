--- v4 (2026-07-29)
+++ v5 (2026-09-13)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c2e21fa3de4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91b6fa0659f4497985ddd94b6ac7563.psmdcp" Id="Rf6165966c4554ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc007d1f524cd4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be3d328e3aca4b64aae730fe4ed1e5a2.psmdcp" Id="R15ec4af74ad0423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="総人口" sheetId="2" r:id="rId2"/>
     <x:sheet name="日本人人口" sheetId="3" r:id="rId3"/>
     <x:sheet name="外国人人口" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <x:si>
-    <x:t>住民基本台帳に基づく人口（令和8年6月1日現在）</x:t>
+    <x:t>住民基本台帳に基づく人口（令和8年8月1日現在）</x:t>
   </x:si>
   <x:si>
     <x:t>前月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Month</x:t>
   </x:si>
   <x:si>
     <x:t>前年同月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Year</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ｂ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ－Ｂ）</x:t>
   </x:si>
   <x:si>
@@ -1795,6004 +1795,6004 @@
       <x:c r="R7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="26" t="n">
-        <x:v>3630720</x:v>
+        <x:v>3635403</x:v>
       </x:c>
       <x:c r="D8" s="27" t="n">
-        <x:v>7374620</x:v>
+        <x:v>7373066</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3674411</x:v>
+        <x:v>3673339</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3700207</x:v>
+        <x:v>3699724</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>-1425</x:v>
+        <x:v>-1172</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>-0.0193193</x:v>
+        <x:v>-0.01589317</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>1530</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>0.02075114</x:v>
+        <x:v>0.009671268</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>3441</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>6330</x:v>
+        <x:v>7032</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-2889</x:v>
+        <x:v>-3398</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>27460</x:v>
+        <x:v>30528</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>14997</x:v>
+        <x:v>16564</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>12463</x:v>
+        <x:v>13964</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>25996</x:v>
+        <x:v>28302</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>14174</x:v>
+        <x:v>15455</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>11822</x:v>
+        <x:v>12847</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>1464</x:v>
+        <x:v>2226</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="30" t="n">
-        <x:v>3409092</x:v>
+        <x:v>3413458</x:v>
       </x:c>
       <x:c r="D9" s="31" t="n">
-        <x:v>6906262</x:v>
+        <x:v>6905140</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3439914</x:v>
+        <x:v>3439136</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3466346</x:v>
+        <x:v>3466001</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>-1243</x:v>
+        <x:v>-814</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>-0.01799492</x:v>
+        <x:v>-0.01178693</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>5566</x:v>
+        <x:v>4697</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>0.08065853</x:v>
+        <x:v>0.06806809</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>3282</x:v>
+        <x:v>3485</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>5857</x:v>
+        <x:v>6444</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-2575</x:v>
+        <x:v>-2959</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>25974</x:v>
+        <x:v>29081</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>14170</x:v>
+        <x:v>15792</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>11804</x:v>
+        <x:v>13289</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>24642</x:v>
+        <x:v>26936</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>13427</x:v>
+        <x:v>14701</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>11215</x:v>
+        <x:v>12235</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>1332</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="30" t="n">
-        <x:v>221628</x:v>
+        <x:v>221945</x:v>
       </x:c>
       <x:c r="D10" s="31" t="n">
-        <x:v>468358</x:v>
+        <x:v>467926</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>234497</x:v>
+        <x:v>234203</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>233861</x:v>
+        <x:v>233723</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-182</x:v>
+        <x:v>-358</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.03884407</x:v>
+        <x:v>-0.07644933</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-4036</x:v>
+        <x:v>-3984</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-0.8543715</x:v>
+        <x:v>-0.8442287</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-314</x:v>
+        <x:v>-439</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1486</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>827</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>659</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>1354</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>607</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>132</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="30" t="n">
-        <x:v>666169</x:v>
+        <x:v>666989</x:v>
       </x:c>
       <x:c r="D11" s="31" t="n">
-        <x:v>1361035</x:v>
+        <x:v>1361191</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>673567</x:v>
+        <x:v>673573</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>687468</x:v>
+        <x:v>687618</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.01183063</x:v>
+        <x:v>0.01219669</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>7326</x:v>
+        <x:v>6761</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.5411798</x:v>
+        <x:v>0.4991768</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>803</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1033</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-230</x:v>
+        <x:v>-293</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>5927</x:v>
+        <x:v>6468</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>3157</x:v>
+        <x:v>3347</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>2770</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>5536</x:v>
+        <x:v>6009</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>2936</x:v>
+        <x:v>3223</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>2600</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>391</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="30" t="n">
-        <x:v>45741</x:v>
+        <x:v>45825</x:v>
       </x:c>
       <x:c r="D12" s="31" t="n">
-        <x:v>96156</x:v>
+        <x:v>96120</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>47394</x:v>
+        <x:v>47381</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>48762</x:v>
+        <x:v>48739</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>0.06556149</x:v>
+        <x:v>0.02081165</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>380</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.3967591</x:v>
+        <x:v>0.2984327</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>403</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>318</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>149</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="30" t="n">
-        <x:v>75867</x:v>
+        <x:v>75981</x:v>
       </x:c>
       <x:c r="D13" s="31" t="n">
-        <x:v>152609</x:v>
+        <x:v>152749</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>75487</x:v>
+        <x:v>75476</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>77122</x:v>
+        <x:v>77273</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>-0.01965422</x:v>
+        <x:v>0.06419872</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>805</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.5302891</x:v>
+        <x:v>0.6158853</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>655</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>354</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>301</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>681</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>367</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="30" t="n">
-        <x:v>66076</x:v>
+        <x:v>66092</x:v>
       </x:c>
       <x:c r="D14" s="31" t="n">
-        <x:v>128589</x:v>
+        <x:v>128565</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>63845</x:v>
+        <x:v>63882</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>64744</x:v>
+        <x:v>64683</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.03267287</x:v>
+        <x:v>0.01089062</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>1043</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>0.8177442</x:v>
+        <x:v>0.7515321</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>676</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>362</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>632</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>346</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="30" t="n">
-        <x:v>80942</x:v>
+        <x:v>81071</x:v>
       </x:c>
       <x:c r="D15" s="31" t="n">
-        <x:v>166188</x:v>
+        <x:v>166164</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>81981</x:v>
+        <x:v>81979</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>84207</x:v>
+        <x:v>84185</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.001203442</x:v>
+        <x:v>-0.0108315</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>663</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.4005437</x:v>
+        <x:v>0.2842607</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-61</x:v>
+        <x:v>-72</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>589</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>317</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>272</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>530</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="30" t="n">
-        <x:v>52186</x:v>
+        <x:v>52279</x:v>
       </x:c>
       <x:c r="D16" s="31" t="n">
-        <x:v>103847</x:v>
+        <x:v>103901</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>51104</x:v>
+        <x:v>51172</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>52743</x:v>
+        <x:v>52729</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>0.01637292</x:v>
+        <x:v>0.01155079</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>649</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>0.6288881</x:v>
+        <x:v>0.5370309</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>539</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>284</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="R16" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S16" s="31" t="n">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="T16" s="31" t="n">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="R16" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="30" t="n">
-        <x:v>49900</x:v>
+        <x:v>49927</x:v>
       </x:c>
       <x:c r="D17" s="31" t="n">
-        <x:v>96682</x:v>
+        <x:v>96604</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>48795</x:v>
+        <x:v>48728</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>47887</x:v>
+        <x:v>47876</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>-91</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0.02482981</x:v>
+        <x:v>-0.09411035</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>224</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>0.2322254</x:v>
+        <x:v>0.2709071</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>459</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>216</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>410</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>-52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="30" t="n">
-        <x:v>82253</x:v>
+        <x:v>82320</x:v>
       </x:c>
       <x:c r="D18" s="31" t="n">
-        <x:v>171124</x:v>
+        <x:v>171248</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>82629</x:v>
+        <x:v>82687</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>88495</x:v>
+        <x:v>88561</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>0.03156602</x:v>
+        <x:v>0.05433671</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>949</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.5576612</x:v>
+        <x:v>0.6033333</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>798</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>413</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>385</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>747</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>371</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>376</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="30" t="n">
-        <x:v>96343</x:v>
+        <x:v>96426</x:v>
       </x:c>
       <x:c r="D19" s="31" t="n">
-        <x:v>197202</x:v>
+        <x:v>197081</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>98585</x:v>
+        <x:v>98505</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>98617</x:v>
+        <x:v>98576</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>-0.006591791</x:v>
+        <x:v>-0.03094216</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>1340</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.6841552</x:v>
+        <x:v>0.5464007</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>902</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>484</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>418</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>908</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>502</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>406</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-54</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="30" t="n">
-        <x:v>61977</x:v>
+        <x:v>62147</x:v>
       </x:c>
       <x:c r="D20" s="31" t="n">
-        <x:v>136859</x:v>
+        <x:v>137068</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>67489</x:v>
+        <x:v>67562</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>69370</x:v>
+        <x:v>69506</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.02704244</x:v>
+        <x:v>0.0678956</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1457</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>1.076055</x:v>
+        <x:v>1.028952</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>526</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>284</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>465</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>255</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>61</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="30" t="n">
-        <x:v>54884</x:v>
+        <x:v>54921</x:v>
       </x:c>
       <x:c r="D21" s="31" t="n">
-        <x:v>111779</x:v>
+        <x:v>111691</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>56258</x:v>
+        <x:v>56201</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>55521</x:v>
+        <x:v>55490</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.02772561</x:v>
+        <x:v>0.005372252</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-184</x:v>
+        <x:v>-200</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.16434</x:v>
+        <x:v>-0.1787454</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>380</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>342</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="30" t="n">
-        <x:v>173349</x:v>
+        <x:v>173525</x:v>
       </x:c>
       <x:c r="D22" s="31" t="n">
-        <x:v>353232</x:v>
+        <x:v>353018</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>175417</x:v>
+        <x:v>175307</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>177814</x:v>
+        <x:v>177710</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>52</x:v>
+        <x:v>-211</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>0.01472337</x:v>
+        <x:v>-0.05973462</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>492</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>0.1394795</x:v>
+        <x:v>0.06320951</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>303</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-152</x:v>
+        <x:v>-204</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>1313</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>686</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>627</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>1109</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>578</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>531</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>204</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="30" t="n">
-        <x:v>92796</x:v>
+        <x:v>92238</x:v>
       </x:c>
       <x:c r="D23" s="31" t="n">
-        <x:v>190215</x:v>
+        <x:v>189391</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>95355</x:v>
+        <x:v>94720</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>94860</x:v>
+        <x:v>94671</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>-169</x:v>
+        <x:v>-771</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>-0.08876796</x:v>
+        <x:v>-0.4054438</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-904</x:v>
+        <x:v>-973</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.4730037</x:v>
+        <x:v>-0.511126</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-114</x:v>
+        <x:v>-104</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>503</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>189</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>558</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>327</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>-667</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="30" t="n">
-        <x:v>315290</x:v>
+        <x:v>315658</x:v>
       </x:c>
       <x:c r="D24" s="31" t="n">
-        <x:v>610421</x:v>
+        <x:v>610415</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>309549</x:v>
+        <x:v>309436</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>300872</x:v>
+        <x:v>300979</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-282</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.04617629</x:v>
+        <x:v>0.02998859</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>1752</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>0.2878412</x:v>
+        <x:v>0.3044883</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>478</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-216</x:v>
+        <x:v>-189</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>2690</x:v>
+        <x:v>3046</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>1548</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>1142</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>2756</x:v>
+        <x:v>2674</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>1555</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>1201</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="30" t="n">
-        <x:v>36972</x:v>
+        <x:v>36980</x:v>
       </x:c>
       <x:c r="D25" s="31" t="n">
-        <x:v>77104</x:v>
+        <x:v>76960</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>38160</x:v>
+        <x:v>38107</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>38944</x:v>
+        <x:v>38853</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-108</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.05314667</x:v>
+        <x:v>-0.140136</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-340</x:v>
+        <x:v>-478</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-0.4390269</x:v>
+        <x:v>-0.617268</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>221</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q25" s="31" t="n">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="R25" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S25" s="31" t="n">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="T25" s="31" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="U25" s="31" t="n">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="Q25" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>-43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="30" t="n">
-        <x:v>25975</x:v>
+        <x:v>26005</x:v>
       </x:c>
       <x:c r="D26" s="31" t="n">
-        <x:v>55760</x:v>
+        <x:v>55672</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>27332</x:v>
+        <x:v>27295</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>28428</x:v>
+        <x:v>28377</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.09495995</x:v>
+        <x:v>-0.09152415</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-953</x:v>
+        <x:v>-950</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.680391</x:v>
+        <x:v>-1.677793</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="30" t="n">
-        <x:v>174578</x:v>
+        <x:v>174787</x:v>
       </x:c>
       <x:c r="D27" s="31" t="n">
-        <x:v>343453</x:v>
+        <x:v>343435</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>168960</x:v>
+        <x:v>168931</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>174493</x:v>
+        <x:v>174504</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>51</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.0148514</x:v>
+        <x:v>0.004950236</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>662</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>0.1931206</x:v>
+        <x:v>0.2106719</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>278</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-138</x:v>
+        <x:v>-161</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>1215</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>578</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>1026</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>539</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>487</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>189</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="30" t="n">
-        <x:v>36784</x:v>
+        <x:v>36814</x:v>
       </x:c>
       <x:c r="D28" s="31" t="n">
-        <x:v>77147</x:v>
+        <x:v>77024</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>38470</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>38677</x:v>
+        <x:v>38594</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-78</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.06218019</x:v>
+        <x:v>-0.1011647</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-568</x:v>
+        <x:v>-676</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.7308756</x:v>
+        <x:v>-0.8700129</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>-22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="30" t="n">
-        <x:v>52301</x:v>
+        <x:v>52372</x:v>
       </x:c>
       <x:c r="D29" s="31" t="n">
-        <x:v>111655</x:v>
+        <x:v>111571</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>56375</x:v>
+        <x:v>56368</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>55280</x:v>
+        <x:v>55203</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.002686776</x:v>
+        <x:v>-0.03404743</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-209</x:v>
+        <x:v>-324</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.186834</x:v>
+        <x:v>-0.2895572</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>304</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="30" t="n">
-        <x:v>37039</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D30" s="31" t="n">
-        <x:v>75918</x:v>
+        <x:v>75852</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>37948</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>37970</x:v>
+        <x:v>37942</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.03423575</x:v>
+        <x:v>-0.02372479</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-521</x:v>
+        <x:v>-466</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-0.6815892</x:v>
+        <x:v>-0.610603</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>258</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="30" t="n">
-        <x:v>44585</x:v>
+        <x:v>44710</x:v>
       </x:c>
       <x:c r="D31" s="31" t="n">
-        <x:v>91210</x:v>
+        <x:v>91272</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>45717</x:v>
+        <x:v>45740</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>45493</x:v>
+        <x:v>45532</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>-0.02521018</x:v>
+        <x:v>0.03726517</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>0.002191301</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>340</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>320</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="30" t="n">
-        <x:v>115419</x:v>
+        <x:v>115657</x:v>
       </x:c>
       <x:c r="D32" s="31" t="n">
-        <x:v>228792</x:v>
+        <x:v>228809</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>113022</x:v>
+        <x:v>113002</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>115770</x:v>
+        <x:v>115806</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>-70</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>0.01136533</x:v>
+        <x:v>-0.03058385</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-355</x:v>
+        <x:v>-184</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.1549224</x:v>
+        <x:v>-0.0803518</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-156</x:v>
+        <x:v>-132</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>462</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>350</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>630</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>360</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>182</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="30" t="n">
-        <x:v>73853</x:v>
+        <x:v>74128</x:v>
       </x:c>
       <x:c r="D33" s="31" t="n">
-        <x:v>147311</x:v>
+        <x:v>147423</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>73234</x:v>
+        <x:v>73272</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>74077</x:v>
+        <x:v>74151</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.01221755</x:v>
+        <x:v>0.04003692</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-278</x:v>
+        <x:v>-164</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.1883609</x:v>
+        <x:v>-0.1111209</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-79</x:v>
+        <x:v>-96</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>464</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>267</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>403</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>229</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="30" t="n">
-        <x:v>25488</x:v>
+        <x:v>25548</x:v>
       </x:c>
       <x:c r="D34" s="31" t="n">
-        <x:v>53497</x:v>
+        <x:v>53503</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>26960</x:v>
+        <x:v>26954</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>26537</x:v>
+        <x:v>26549</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="I34" s="33" t="n">
+        <x:v>0.01121558</x:v>
+      </x:c>
+      <x:c r="J34" s="32" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="I34" s="33" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>0.02991717</x:v>
+        <x:v>0.009346143</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="30" t="n">
-        <x:v>54792</x:v>
+        <x:v>54939</x:v>
       </x:c>
       <x:c r="D35" s="31" t="n">
-        <x:v>117589</x:v>
+        <x:v>117625</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>57993</x:v>
+        <x:v>58028</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>59596</x:v>
+        <x:v>59597</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>-0.02635606</x:v>
+        <x:v>0.01530521</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>-0.0501496</x:v>
+        <x:v>-0.05268211</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>351</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>331</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="30" t="n">
-        <x:v>64813</x:v>
+        <x:v>64901</x:v>
       </x:c>
       <x:c r="D36" s="31" t="n">
-        <x:v>139771</x:v>
+        <x:v>139713</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>69896</x:v>
+        <x:v>69834</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>69875</x:v>
+        <x:v>69879</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-112</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.08006691</x:v>
+        <x:v>-0.04936258</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-653</x:v>
+        <x:v>-667</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.4650202</x:v>
+        <x:v>-0.4751389</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-93</x:v>
+        <x:v>-126</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>149</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>347</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>153</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="30" t="n">
-        <x:v>111054</x:v>
+        <x:v>111195</x:v>
       </x:c>
       <x:c r="D37" s="31" t="n">
-        <x:v>230683</x:v>
+        <x:v>230699</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>113822</x:v>
+        <x:v>113832</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>116861</x:v>
+        <x:v>116867</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.01083621</x:v>
+        <x:v>0.003901339</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>402</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>0.1745693</x:v>
+        <x:v>0.08720249</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
         <x:v>215</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-112</x:v>
+        <x:v>-107</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>736</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>397</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>339</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>649</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>304</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="30" t="n">
-        <x:v>130087</x:v>
+        <x:v>130335</x:v>
       </x:c>
       <x:c r="D38" s="31" t="n">
-        <x:v>252906</x:v>
+        <x:v>253062</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>127289</x:v>
+        <x:v>127374</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>125617</x:v>
+        <x:v>125688</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>0.01581866</x:v>
+        <x:v>0.02845962</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>565</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>0.2239034</x:v>
+        <x:v>0.2527494</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>1032</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>557</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>475</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>916</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>506</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>410</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>116</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="30" t="n">
-        <x:v>166172</x:v>
+        <x:v>166443</x:v>
       </x:c>
       <x:c r="D39" s="31" t="n">
-        <x:v>341378</x:v>
+        <x:v>341385</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>168573</x:v>
+        <x:v>168587</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>172805</x:v>
+        <x:v>172798</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-125</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.0366029</x:v>
+        <x:v>-0.01698673</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-588</x:v>
+        <x:v>-503</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.1719469</x:v>
+        <x:v>-0.1471242</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-97</x:v>
+        <x:v>-148</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>1022</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>529</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>493</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>1050</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>581</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>469</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="30" t="n">
-        <x:v>43612</x:v>
+        <x:v>43699</x:v>
       </x:c>
       <x:c r="D40" s="31" t="n">
-        <x:v>77661</x:v>
+        <x:v>77750</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>39615</x:v>
+        <x:v>39674</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>38045</x:v>
+        <x:v>38075</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.1029058</x:v>
+        <x:v>0.07465376</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>789</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>1.026381</x:v>
+        <x:v>0.9504272</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>507</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>576</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>253</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="30" t="n">
-        <x:v>71896</x:v>
+        <x:v>71941</x:v>
       </x:c>
       <x:c r="D41" s="31" t="n">
-        <x:v>143133</x:v>
+        <x:v>143091</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>72678</x:v>
+        <x:v>72646</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>70455</x:v>
+        <x:v>70445</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>-0.05725657</x:v>
+        <x:v>0.02586436</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>672</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>0.4717081</x:v>
+        <x:v>0.3774035</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>643</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>736</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>396</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>340</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>-93</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="30" t="n">
-        <x:v>69383</x:v>
+        <x:v>69473</x:v>
       </x:c>
       <x:c r="D42" s="31" t="n">
-        <x:v>142026</x:v>
+        <x:v>141857</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>69937</x:v>
+        <x:v>69858</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>72089</x:v>
+        <x:v>71999</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-93</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>-0.02815593</x:v>
+        <x:v>-0.06551602</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>-793</x:v>
+        <x:v>-859</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>-0.5552483</x:v>
+        <x:v>-0.6018947</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-117</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>452</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>236</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="R42" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S42" s="31" t="n">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="T42" s="31" t="n">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="R42" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="30" t="n">
-        <x:v>72762</x:v>
+        <x:v>72740</x:v>
       </x:c>
       <x:c r="D43" s="31" t="n">
-        <x:v>146900</x:v>
+        <x:v>146868</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>73792</x:v>
+        <x:v>73843</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>73108</x:v>
+        <x:v>73025</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.02245922</x:v>
+        <x:v>-0.03335217</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>444</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.3031627</x:v>
+        <x:v>0.3326935</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>590</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>327</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>627</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>353</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="30" t="n">
-        <x:v>37534</x:v>
+        <x:v>37543</x:v>
       </x:c>
       <x:c r="D44" s="31" t="n">
-        <x:v>76241</x:v>
+        <x:v>76176</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>37637</x:v>
+        <x:v>37620</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>38604</x:v>
+        <x:v>38556</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.02753665</x:v>
+        <x:v>-0.08132427</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1075297</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>320</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>-30</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="30" t="n">
-        <x:v>45545</x:v>
+        <x:v>45962</x:v>
       </x:c>
       <x:c r="D45" s="31" t="n">
-        <x:v>85765</x:v>
+        <x:v>86225</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>43993</x:v>
+        <x:v>44347</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>41772</x:v>
+        <x:v>41878</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>-0.04079254</x:v>
+        <x:v>0.4391482</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>788</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>0.9273098</x:v>
+        <x:v>1.300547</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>470</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>255</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>503</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>277</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="30" t="n">
-        <x:v>81853</x:v>
+        <x:v>81948</x:v>
       </x:c>
       <x:c r="D46" s="31" t="n">
-        <x:v>166049</x:v>
+        <x:v>166131</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>82556</x:v>
+        <x:v>82615</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>83493</x:v>
+        <x:v>83516</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>-121</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>-0.072817</x:v>
+        <x:v>0.01204014</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-389</x:v>
+        <x:v>-242</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.2337207</x:v>
+        <x:v>-0.1454563</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-73</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>555</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>299</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>613</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>334</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>279</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="30" t="n">
-        <x:v>35028</x:v>
+        <x:v>35112</x:v>
       </x:c>
       <x:c r="D47" s="31" t="n">
-        <x:v>74139</x:v>
+        <x:v>74208</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>36578</x:v>
+        <x:v>36610</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>37561</x:v>
+        <x:v>37598</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.02427283</x:v>
+        <x:v>0.07417097</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>0.1134292</x:v>
+        <x:v>0.1254807</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>257</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="30" t="n">
-        <x:v>71637</x:v>
+        <x:v>71724</x:v>
       </x:c>
       <x:c r="D48" s="31" t="n">
-        <x:v>150599</x:v>
+        <x:v>150576</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>74890</x:v>
+        <x:v>74850</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>75709</x:v>
+        <x:v>75726</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>-0.007303632</x:v>
+        <x:v>-0.006640723</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-185</x:v>
+        <x:v>-295</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.1226921</x:v>
+        <x:v>-0.1955313</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-97</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>519</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>276</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="30" t="n">
-        <x:v>31465</x:v>
+        <x:v>31500</x:v>
       </x:c>
       <x:c r="D49" s="31" t="n">
-        <x:v>64948</x:v>
+        <x:v>64906</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31922</x:v>
+        <x:v>31882</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>33026</x:v>
+        <x:v>33024</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.03078439</x:v>
+        <x:v>-0.06005081</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-86</x:v>
+        <x:v>-113</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.1322385</x:v>
+        <x:v>-0.1737954</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="30" t="n">
-        <x:v>47889</x:v>
+        <x:v>48002</x:v>
       </x:c>
       <x:c r="D50" s="31" t="n">
-        <x:v>93540</x:v>
+        <x:v>93567</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>48478</x:v>
+        <x:v>48497</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>45062</x:v>
+        <x:v>45070</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>-0.00106905</x:v>
+        <x:v>-0.0341884</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>-268</x:v>
+        <x:v>-297</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>-0.2856899</x:v>
+        <x:v>-0.3164153</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>407</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>233</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>373</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="30" t="n">
-        <x:v>57380</x:v>
+        <x:v>57524</x:v>
       </x:c>
       <x:c r="D51" s="31" t="n">
-        <x:v>114092</x:v>
+        <x:v>114165</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>55848</x:v>
+        <x:v>55875</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>58244</x:v>
+        <x:v>58290</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>0.02454762</x:v>
+        <x:v>0.02891389</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>528</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>0.4649361</x:v>
+        <x:v>0.5301023</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>505</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>235</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>449</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="30" t="n">
-        <x:v>69854</x:v>
+        <x:v>69932</x:v>
       </x:c>
       <x:c r="D52" s="31" t="n">
-        <x:v>141804</x:v>
+        <x:v>141850</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>71430</x:v>
+        <x:v>71491</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>70374</x:v>
+        <x:v>70359</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>0.007757788</x:v>
+        <x:v>0.05078362</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-131</x:v>
+        <x:v>-75</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.09229577</x:v>
+        <x:v>-0.05284481</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>511</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>287</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>451</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>254</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="30" t="n">
-        <x:v>29157</x:v>
+        <x:v>29168</x:v>
       </x:c>
       <x:c r="D53" s="31" t="n">
-        <x:v>61067</x:v>
+        <x:v>61038</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>30221</x:v>
+        <x:v>30226</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30846</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>58</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>0.09506794</x:v>
+        <x:v>-0.02948113</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>0.08194438</x:v>
+        <x:v>0.1706765</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="30" t="n">
-        <x:v>49545</x:v>
+        <x:v>49582</x:v>
       </x:c>
       <x:c r="D54" s="31" t="n">
-        <x:v>99090</x:v>
+        <x:v>99003</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>49265</x:v>
+        <x:v>49221</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>49825</x:v>
+        <x:v>49782</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-85</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.08570708</x:v>
+        <x:v>-0.02221661</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-560</x:v>
+        <x:v>-598</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.5619669</x:v>
+        <x:v>-0.6003956</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>346</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q54" s="31" t="n">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R54" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S54" s="31" t="n">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="T54" s="31" t="n">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="Q54" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="30" t="n">
-        <x:v>23886</x:v>
+        <x:v>23909</x:v>
       </x:c>
       <x:c r="D55" s="31" t="n">
-        <x:v>48418</x:v>
+        <x:v>48336</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>24405</x:v>
+        <x:v>24377</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>24013</x:v>
+        <x:v>23959</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>-0.02890651</x:v>
+        <x:v>-0.04135991</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-127</x:v>
+        <x:v>-194</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.2616129</x:v>
+        <x:v>-0.3997527</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
         <x:v>-44</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>153</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="30" t="n">
-        <x:v>34611</x:v>
+        <x:v>34701</x:v>
       </x:c>
       <x:c r="D56" s="31" t="n">
-        <x:v>69515</x:v>
+        <x:v>69485</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>34250</x:v>
+        <x:v>34256</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>35265</x:v>
+        <x:v>35229</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.07187522</x:v>
+        <x:v>-0.06472027</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-232</x:v>
+        <x:v>-182</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.3326308</x:v>
+        <x:v>-0.2612428</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>275</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="30" t="n">
-        <x:v>25567</x:v>
+        <x:v>25591</x:v>
       </x:c>
       <x:c r="D57" s="31" t="n">
-        <x:v>53531</x:v>
+        <x:v>53431</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>26610</x:v>
+        <x:v>26549</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26921</x:v>
+        <x:v>26882</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.04854641</x:v>
+        <x:v>-0.128972</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-433</x:v>
+        <x:v>-464</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-0.8023868</x:v>
+        <x:v>-0.8609333</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="30" t="n">
-        <x:v>32932</x:v>
+        <x:v>32978</x:v>
       </x:c>
       <x:c r="D58" s="31" t="n">
-        <x:v>72023</x:v>
+        <x:v>71907</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>35909</x:v>
+        <x:v>35823</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>36114</x:v>
+        <x:v>36084</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.06521437</x:v>
+        <x:v>-0.05559648</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-249</x:v>
+        <x:v>-363</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.3445318</x:v>
+        <x:v>-0.5022831</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>233</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="30" t="n">
-        <x:v>56544</x:v>
+        <x:v>56569</x:v>
       </x:c>
       <x:c r="D59" s="31" t="n">
-        <x:v>114556</x:v>
+        <x:v>114468</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>56473</x:v>
+        <x:v>56397</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>58083</x:v>
+        <x:v>58071</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.03752214</x:v>
+        <x:v>-0.03842392</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>0.08037461</x:v>
+        <x:v>0.08393662</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>426</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="30" t="n">
-        <x:v>23496</x:v>
+        <x:v>23537</x:v>
       </x:c>
       <x:c r="D60" s="31" t="n">
-        <x:v>52088</x:v>
+        <x:v>52082</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25788</x:v>
+        <x:v>25779</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>26300</x:v>
+        <x:v>26303</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>0.01536098</x:v>
+        <x:v>-0.02879244</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-215</x:v>
+        <x:v>-256</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.4110663</x:v>
+        <x:v>-0.4891284</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="30" t="n">
-        <x:v>20326</x:v>
+        <x:v>20348</x:v>
       </x:c>
       <x:c r="D61" s="31" t="n">
-        <x:v>44842</x:v>
+        <x:v>44829</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22580</x:v>
+        <x:v>22570</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>22262</x:v>
+        <x:v>22259</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.02898228</x:v>
+        <x:v>-0.07578629</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-124</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.2757639</x:v>
+        <x:v>-0.1536817</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="30" t="n">
-        <x:v>20326</x:v>
+        <x:v>20348</x:v>
       </x:c>
       <x:c r="D62" s="31" t="n">
-        <x:v>44842</x:v>
+        <x:v>44829</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22580</x:v>
+        <x:v>22570</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>22262</x:v>
+        <x:v>22259</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.02898228</x:v>
+        <x:v>-0.07578629</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-124</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.2757639</x:v>
+        <x:v>-0.1536817</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="30" t="n">
-        <x:v>39019</x:v>
+        <x:v>39108</x:v>
       </x:c>
       <x:c r="D63" s="31" t="n">
-        <x:v>79110</x:v>
+        <x:v>79036</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>39236</x:v>
+        <x:v>39191</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>39874</x:v>
+        <x:v>39845</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-93</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.08462054</x:v>
+        <x:v>-0.1175296</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-784</x:v>
+        <x:v>-775</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-0.9813002</x:v>
+        <x:v>-0.9710441</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-88</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="30" t="n">
-        <x:v>17409</x:v>
+        <x:v>17464</x:v>
       </x:c>
       <x:c r="D64" s="31" t="n">
-        <x:v>37146</x:v>
+        <x:v>37151</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>18389</x:v>
+        <x:v>18379</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18757</x:v>
+        <x:v>18772</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.02691355</x:v>
+        <x:v>-0.05380538</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-279</x:v>
+        <x:v>-271</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.745491</x:v>
+        <x:v>-0.7241729</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="30" t="n">
-        <x:v>16501</x:v>
+        <x:v>16546</x:v>
       </x:c>
       <x:c r="D65" s="31" t="n">
-        <x:v>31515</x:v>
+        <x:v>31478</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15667</x:v>
+        <x:v>15661</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15848</x:v>
+        <x:v>15817</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.164729</x:v>
+        <x:v>-0.1332487</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-335</x:v>
+        <x:v>-298</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.051805</x:v>
+        <x:v>-0.9378147</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="30" t="n">
-        <x:v>5109</x:v>
+        <x:v>5098</x:v>
       </x:c>
       <x:c r="D66" s="31" t="n">
-        <x:v>10449</x:v>
+        <x:v>10407</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5180</x:v>
+        <x:v>5151</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5269</x:v>
+        <x:v>5256</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.04782858</x:v>
+        <x:v>-0.2969918</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-170</x:v>
+        <x:v>-206</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-1.600904</x:v>
+        <x:v>-1.941016</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="30" t="n">
-        <x:v>57616</x:v>
+        <x:v>57633</x:v>
       </x:c>
       <x:c r="D67" s="31" t="n">
-        <x:v>121733</x:v>
+        <x:v>121543</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>61264</x:v>
+        <x:v>61144</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>60469</x:v>
+        <x:v>60399</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-61</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.05008457</x:v>
+        <x:v>-0.09042112</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1421</x:v>
+        <x:v>-1366</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.15384</x:v>
+        <x:v>-1.111391</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-98</x:v>
+        <x:v>-130</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>324</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="30" t="n">
-        <x:v>8655</x:v>
+        <x:v>8667</x:v>
       </x:c>
       <x:c r="D68" s="31" t="n">
-        <x:v>19709</x:v>
+        <x:v>19737</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>10070</x:v>
+        <x:v>10074</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9639</x:v>
+        <x:v>9663</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>0.1219202</x:v>
+        <x:v>0.05069194</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>-0.1570415</x:v>
+        <x:v>0.05069194</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="30" t="n">
-        <x:v>8629</x:v>
+        <x:v>8631</x:v>
       </x:c>
       <x:c r="D69" s="31" t="n">
-        <x:v>17201</x:v>
+        <x:v>17171</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8565</x:v>
+        <x:v>8539</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8636</x:v>
+        <x:v>8632</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>0.08728035</x:v>
+        <x:v>-0.09309362</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-85</x:v>
+        <x:v>-94</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-0.4917274</x:v>
+        <x:v>-0.5444541</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="30" t="n">
-        <x:v>13141</x:v>
+        <x:v>13153</x:v>
       </x:c>
       <x:c r="D70" s="31" t="n">
-        <x:v>26827</x:v>
+        <x:v>26790</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13380</x:v>
+        <x:v>13356</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13447</x:v>
+        <x:v>13434</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.1340133</x:v>
+        <x:v>-0.02985297</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-406</x:v>
+        <x:v>-370</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.490838</x:v>
+        <x:v>-1.362298</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="30" t="n">
-        <x:v>8445</x:v>
+        <x:v>8438</x:v>
       </x:c>
       <x:c r="D71" s="31" t="n">
-        <x:v>18426</x:v>
+        <x:v>18390</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9423</x:v>
+        <x:v>9404</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>9003</x:v>
+        <x:v>8986</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1466037</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-147</x:v>
+        <x:v>-172</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-0.7914715</x:v>
+        <x:v>-0.9266243</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="30" t="n">
-        <x:v>7938</x:v>
+        <x:v>7953</x:v>
       </x:c>
       <x:c r="D72" s="31" t="n">
-        <x:v>17147</x:v>
+        <x:v>17115</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8677</x:v>
+        <x:v>8655</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8470</x:v>
+        <x:v>8460</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.1862739</x:v>
+        <x:v>-0.1050604</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-329</x:v>
+        <x:v>-286</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-1.882582</x:v>
+        <x:v>-1.643584</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
         <x:v>-22</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="30" t="n">
-        <x:v>6071</x:v>
+        <x:v>6056</x:v>
       </x:c>
       <x:c r="D73" s="31" t="n">
-        <x:v>12475</x:v>
+        <x:v>12427</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6114</x:v>
+        <x:v>6087</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6361</x:v>
+        <x:v>6340</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.07209228</x:v>
+        <x:v>-0.2488361</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-194</x:v>
+        <x:v>-205</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-1.531297</x:v>
+        <x:v>-1.622863</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="30" t="n">
-        <x:v>4737</x:v>
+        <x:v>4735</x:v>
       </x:c>
       <x:c r="D74" s="31" t="n">
-        <x:v>9948</x:v>
+        <x:v>9913</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>5035</x:v>
+        <x:v>5029</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4913</x:v>
+        <x:v>4884</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.2306689</x:v>
+        <x:v>-0.201349</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-229</x:v>
+        <x:v>-249</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-2.250172</x:v>
+        <x:v>-2.450305</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="30" t="n">
-        <x:v>15531</x:v>
+        <x:v>15528</x:v>
       </x:c>
       <x:c r="D75" s="31" t="n">
-        <x:v>34111</x:v>
+        <x:v>34019</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>16942</x:v>
+        <x:v>16882</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>17169</x:v>
+        <x:v>17137</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.1960325</x:v>
+        <x:v>-0.1819195</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-770</x:v>
+        <x:v>-792</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.207505</x:v>
+        <x:v>-2.275143</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
         <x:v>-41</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="30" t="n">
-        <x:v>3329</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="D76" s="31" t="n">
-        <x:v>7404</x:v>
+        <x:v>7369</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3674</x:v>
+        <x:v>3650</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3730</x:v>
+        <x:v>3719</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.175273</x:v>
+        <x:v>-0.2976593</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-116</x:v>
+        <x:v>-128</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.542553</x:v>
+        <x:v>-1.70735</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="30" t="n">
-        <x:v>3918</x:v>
+        <x:v>3921</x:v>
       </x:c>
       <x:c r="D77" s="31" t="n">
-        <x:v>8605</x:v>
+        <x:v>8600</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4274</x:v>
+        <x:v>4271</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4331</x:v>
+        <x:v>4329</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.2203154</x:v>
+        <x:v>-0.0697188</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-172</x:v>
+        <x:v>-185</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-1.959667</x:v>
+        <x:v>-2.105862</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="30" t="n">
-        <x:v>2851</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="D78" s="31" t="n">
-        <x:v>6154</x:v>
+        <x:v>6135</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>3033</x:v>
+        <x:v>3014</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
         <x:v>3121</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>-0.1622323</x:v>
+        <x:v>-0.1952172</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
-        <x:v>-140</x:v>
+        <x:v>-146</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>-2.224341</x:v>
+        <x:v>-2.324471</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S78" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="T78" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="R78" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U78" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="30" t="n">
-        <x:v>4406</x:v>
+        <x:v>4409</x:v>
       </x:c>
       <x:c r="D79" s="31" t="n">
-        <x:v>9672</x:v>
+        <x:v>9641</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4822</x:v>
+        <x:v>4809</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4850</x:v>
+        <x:v>4832</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.1239157</x:v>
+        <x:v>-0.2173463</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-246</x:v>
+        <x:v>-249</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.480339</x:v>
+        <x:v>-2.517695</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="P79" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="T79" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="R79" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="30" t="n">
-        <x:v>1027</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D80" s="31" t="n">
-        <x:v>2276</x:v>
+        <x:v>2274</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1139</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1137</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.5679336</x:v>
+        <x:v>-0.04395605</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-96</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-4.047217</x:v>
+        <x:v>-3.562341</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="P80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q80" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M80" s="31" t="n">
-[...11 lines deleted...]
-      <x:c r="Q80" s="31" t="n">
+      <x:c r="T80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="U80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="R80" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="30" t="n">
-        <x:v>24578</x:v>
+        <x:v>24611</x:v>
       </x:c>
       <x:c r="D81" s="31" t="n">
-        <x:v>53373</x:v>
+        <x:v>53372</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>26844</x:v>
+        <x:v>26833</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>26529</x:v>
+        <x:v>26539</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.02247822</x:v>
+        <x:v>0.001873677</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-288</x:v>
+        <x:v>-317</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.5367026</x:v>
+        <x:v>-0.5904375</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="30" t="n">
-        <x:v>4641</x:v>
+        <x:v>4637</x:v>
       </x:c>
       <x:c r="D82" s="31" t="n">
-        <x:v>10503</x:v>
+        <x:v>10500</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
         <x:v>5321</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5182</x:v>
+        <x:v>5179</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.05709392</x:v>
+        <x:v>0.07624857</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-105</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-0.989819</x:v>
+        <x:v>-0.9340504</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="Q82" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="R82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S82" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="T82" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="U82" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="V82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W82" s="32" t="n">
         <x:v>20</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="30" t="n">
-        <x:v>6024</x:v>
+        <x:v>6021</x:v>
       </x:c>
       <x:c r="D83" s="31" t="n">
-        <x:v>12628</x:v>
+        <x:v>12619</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6424</x:v>
+        <x:v>6421</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>6204</x:v>
+        <x:v>6198</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>-0.06331117</x:v>
+        <x:v>-0.00792393</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-0.3000158</x:v>
+        <x:v>-0.2844726</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="N83" s="32" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="O83" s="31" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="P83" s="31" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="Q83" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="N83" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="T83" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="30" t="n">
-        <x:v>13913</x:v>
+        <x:v>13953</x:v>
       </x:c>
       <x:c r="D84" s="31" t="n">
-        <x:v>30242</x:v>
+        <x:v>30253</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>15099</x:v>
+        <x:v>15091</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>15143</x:v>
+        <x:v>15162</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>0.006613757</x:v>
+        <x:v>-0.01982881</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-145</x:v>
+        <x:v>-182</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.4771777</x:v>
+        <x:v>-0.5979958</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="30" t="n">
-        <x:v>15378</x:v>
+        <x:v>15439</x:v>
       </x:c>
       <x:c r="D85" s="31" t="n">
-        <x:v>31252</x:v>
+        <x:v>31280</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15590</x:v>
+        <x:v>15591</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>15662</x:v>
+        <x:v>15689</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>0.06724088</x:v>
+        <x:v>0.08639171</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-219</x:v>
+        <x:v>-159</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-0.6958787</x:v>
+        <x:v>-0.5057413</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="30" t="n">
-        <x:v>15378</x:v>
+        <x:v>15439</x:v>
       </x:c>
       <x:c r="D86" s="31" t="n">
-        <x:v>31252</x:v>
+        <x:v>31280</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15590</x:v>
+        <x:v>15591</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>15662</x:v>
+        <x:v>15689</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>0.06724088</x:v>
+        <x:v>0.08639171</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-219</x:v>
+        <x:v>-159</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-0.6958787</x:v>
+        <x:v>-0.5057413</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="30" t="n">
-        <x:v>16063</x:v>
+        <x:v>16080</x:v>
       </x:c>
       <x:c r="D87" s="31" t="n">
-        <x:v>33277</x:v>
+        <x:v>33269</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16593</x:v>
+        <x:v>16590</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16684</x:v>
+        <x:v>16679</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.03605661</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.251791</x:v>
+        <x:v>-0.2578324</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="30" t="n">
-        <x:v>16063</x:v>
+        <x:v>16080</x:v>
       </x:c>
       <x:c r="D88" s="31" t="n">
-        <x:v>33277</x:v>
+        <x:v>33269</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16593</x:v>
+        <x:v>16590</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16684</x:v>
+        <x:v>16679</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.03605661</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.251791</x:v>
+        <x:v>-0.2578324</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="30" t="n">
-        <x:v>33117</x:v>
+        <x:v>33198</x:v>
       </x:c>
       <x:c r="D89" s="31" t="n">
-        <x:v>70660</x:v>
+        <x:v>70578</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>35448</x:v>
+        <x:v>35402</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>35212</x:v>
+        <x:v>35176</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-75</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>0.02406466</x:v>
+        <x:v>-0.1061526</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-346</x:v>
+        <x:v>-420</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.4872828</x:v>
+        <x:v>-0.591566</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-75</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>181</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="30" t="n">
-        <x:v>20493</x:v>
+        <x:v>20536</x:v>
       </x:c>
       <x:c r="D90" s="31" t="n">
-        <x:v>43011</x:v>
+        <x:v>42971</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>21442</x:v>
+        <x:v>21429</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21569</x:v>
+        <x:v>21542</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.01394797</x:v>
+        <x:v>-0.0883536</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-296</x:v>
+        <x:v>-338</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-0.6834923</x:v>
+        <x:v>-0.7804382</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="30" t="n">
-        <x:v>12624</x:v>
+        <x:v>12662</x:v>
       </x:c>
       <x:c r="D91" s="31" t="n">
-        <x:v>27649</x:v>
+        <x:v>27607</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>14006</x:v>
+        <x:v>13973</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13643</x:v>
+        <x:v>13634</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>0.0832549</x:v>
+        <x:v>-0.1338446</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.1805119</x:v>
+        <x:v>-0.2961465</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="Q91" s="31" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="R91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S91" s="31" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="T91" s="31" t="n">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="Q91" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s"/>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:W93"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
@@ -8046,5835 +8046,5835 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>7074897</x:v>
+        <x:v>7070667</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3518180</x:v>
+        <x:v>3515982</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3556717</x:v>
+        <x:v>3554684</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>-2416</x:v>
+        <x:v>-2546</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>-0.03413725</x:v>
+        <x:v>-0.03599496</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>-27962</x:v>
+        <x:v>-27126</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>-0.3936725</x:v>
+        <x:v>-0.3821751</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>3250</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>6305</x:v>
+        <x:v>6994</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-3055</x:v>
+        <x:v>-3556</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>20703</x:v>
+        <x:v>23247</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>10923</x:v>
+        <x:v>12418</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>9780</x:v>
+        <x:v>10829</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>20064</x:v>
+        <x:v>22237</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>10591</x:v>
+        <x:v>11808</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>9473</x:v>
+        <x:v>10429</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>639</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>6620340</x:v>
+        <x:v>6616694</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3291004</x:v>
+        <x:v>3289154</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3329336</x:v>
+        <x:v>3327539</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>-2094</x:v>
+        <x:v>-2146</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>-0.03161979</x:v>
+        <x:v>-0.0324226</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>-22531</x:v>
+        <x:v>-21738</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>-0.3391756</x:v>
+        <x:v>-0.3274568</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>3095</x:v>
+        <x:v>3298</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>5832</x:v>
+        <x:v>6408</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-2737</x:v>
+        <x:v>-3110</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>19668</x:v>
+        <x:v>22178</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>10373</x:v>
+        <x:v>11853</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>9295</x:v>
+        <x:v>10325</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>19025</x:v>
+        <x:v>21214</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>10044</x:v>
+        <x:v>11270</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>8981</x:v>
+        <x:v>9944</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>643</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>454557</x:v>
+        <x:v>453973</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>227176</x:v>
+        <x:v>226828</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>227381</x:v>
+        <x:v>227145</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-322</x:v>
+        <x:v>-400</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.07078806</x:v>
+        <x:v>-0.0880334</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-5431</x:v>
+        <x:v>-5388</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-1.180683</x:v>
+        <x:v>-1.172934</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-318</x:v>
+        <x:v>-446</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1035</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>550</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="R10" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S10" s="31" t="n">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="T10" s="31" t="n">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="U10" s="31" t="n">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="R10" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>1320958</x:v>
+        <x:v>1320991</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>653406</x:v>
+        <x:v>653422</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>667552</x:v>
+        <x:v>667569</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.007722265</x:v>
+        <x:v>0.008252062</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>3422</x:v>
+        <x:v>3238</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.2597272</x:v>
+        <x:v>0.2457213</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>784</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1029</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-245</x:v>
+        <x:v>-317</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>5138</x:v>
+        <x:v>5617</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>2699</x:v>
+        <x:v>2913</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>2439</x:v>
+        <x:v>2704</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>4791</x:v>
+        <x:v>5191</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>2488</x:v>
+        <x:v>2747</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>2303</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>347</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>94188</x:v>
+        <x:v>94138</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>46390</x:v>
+        <x:v>46372</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>47798</x:v>
+        <x:v>47766</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>56</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>0.05949093</x:v>
+        <x:v>0.02018721</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>97</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.1030917</x:v>
+        <x:v>0.02975242</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>360</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>182</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>149</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>149124</x:v>
+        <x:v>149217</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>73822</x:v>
+        <x:v>73804</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>75302</x:v>
+        <x:v>75413</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>-0.02145405</x:v>
+        <x:v>0.04559199</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>483</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.324944</x:v>
+        <x:v>0.4050735</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>589</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>321</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>268</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>617</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>327</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
         <x:v>290</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>124455</x:v>
+        <x:v>124435</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>61841</x:v>
+        <x:v>61873</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>62614</x:v>
+        <x:v>62562</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.03938717</x:v>
+        <x:v>0.01768304</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>732</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>0.5916442</x:v>
+        <x:v>0.5462229</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>594</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>319</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="R14" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S14" s="31" t="n">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="T14" s="31" t="n">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="U14" s="31" t="n">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="R14" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>161740</x:v>
+        <x:v>161679</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>79788</x:v>
+        <x:v>79757</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>81952</x:v>
+        <x:v>81922</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>0.01236705</x:v>
+        <x:v>-0.01917012</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>269</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.1665934</x:v>
+        <x:v>0.06932109</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-62</x:v>
+        <x:v>-73</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>529</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>278</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>447</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>223</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>101199</x:v>
+        <x:v>101235</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>49842</x:v>
+        <x:v>49890</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>51357</x:v>
+        <x:v>51345</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>0.01284763</x:v>
+        <x:v>0.003951359</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>329</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>0.3261624</x:v>
+        <x:v>0.2862917</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>491</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>261</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>92329</x:v>
+        <x:v>92278</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>46525</x:v>
+        <x:v>46479</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>45804</x:v>
+        <x:v>45799</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.06281407</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>-219</x:v>
+        <x:v>-117</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>-0.236634</x:v>
+        <x:v>-0.1266302</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>371</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>345</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>166433</x:v>
+        <x:v>166557</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>80408</x:v>
+        <x:v>80486</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>86025</x:v>
+        <x:v>86071</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>71</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>0.04267802</x:v>
+        <x:v>0.05767117</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>522</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.3146265</x:v>
+        <x:v>0.3748456</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>710</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>352</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>358</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>643</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="U18" s="31" t="n">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="U18" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>189471</x:v>
+        <x:v>189372</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>94664</x:v>
+        <x:v>94613</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>94807</x:v>
+        <x:v>94759</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>-0.01002691</x:v>
+        <x:v>-0.0343122</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>656</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.34743</x:v>
+        <x:v>0.2700384</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>759</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>405</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>354</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>766</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>408</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>358</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>133966</x:v>
+        <x:v>134149</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>66050</x:v>
+        <x:v>66123</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>67916</x:v>
+        <x:v>68026</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.005972021</x:v>
+        <x:v>0.05743183</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1113</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>0.8377681</x:v>
+        <x:v>0.8282787</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>449</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>236</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>413</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>220</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>108053</x:v>
+        <x:v>107931</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>54076</x:v>
+        <x:v>54025</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>53977</x:v>
+        <x:v>53906</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.05919513</x:v>
+        <x:v>-0.02130537</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-560</x:v>
+        <x:v>-586</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.515592</x:v>
+        <x:v>-0.5400075</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>279</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="U21" s="31" t="n">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="U21" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>340161</x:v>
+        <x:v>339934</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>168698</x:v>
+        <x:v>168596</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>171463</x:v>
+        <x:v>171338</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-170</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>0.001469914</x:v>
+        <x:v>-0.04998471</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>-789</x:v>
+        <x:v>-949</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>-0.2314122</x:v>
+        <x:v>-0.2783946</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>303</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-161</x:v>
+        <x:v>-213</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>974</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>493</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>481</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>808</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>419</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>389</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>166</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>183752</x:v>
+        <x:v>182853</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>91937</x:v>
+        <x:v>91280</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>91815</x:v>
+        <x:v>91573</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>-182</x:v>
+        <x:v>-809</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>-0.09894854</x:v>
+        <x:v>-0.4404831</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-1637</x:v>
+        <x:v>-1702</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.8830082</x:v>
+        <x:v>-0.9222183</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-117</x:v>
+        <x:v>-105</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>353</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>418</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>228</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>190</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-704</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>553981</x:v>
+        <x:v>553532</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>279616</x:v>
+        <x:v>279360</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>274365</x:v>
+        <x:v>274172</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-360</x:v>
+        <x:v>-176</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.06494197</x:v>
+        <x:v>-0.03178571</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>-3987</x:v>
+        <x:v>-3541</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>-0.7145571</x:v>
+        <x:v>-0.6356438</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-247</x:v>
+        <x:v>-223</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>1603</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>891</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>712</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>1716</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>910</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>806</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>74270</x:v>
+        <x:v>74108</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>36691</x:v>
+        <x:v>36625</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>37579</x:v>
+        <x:v>37483</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>-100</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.07399933</x:v>
+        <x:v>-0.1347564</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-742</x:v>
+        <x:v>-846</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-0.9891751</x:v>
+        <x:v>-1.128692</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="N25" s="32" t="n">
+        <x:v>-64</x:v>
+      </x:c>
+      <x:c r="O25" s="31" t="n">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="P25" s="31" t="n">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="N25" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>54889</x:v>
+        <x:v>54790</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>26949</x:v>
+        <x:v>26900</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>27940</x:v>
+        <x:v>27890</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
+        <x:v>-64</x:v>
+      </x:c>
+      <x:c r="I26" s="33" t="n">
+        <x:v>-0.1166734</x:v>
+      </x:c>
+      <x:c r="J26" s="32" t="n">
+        <x:v>-1020</x:v>
+      </x:c>
+      <x:c r="K26" s="33" t="n">
+        <x:v>-1.827629</x:v>
+      </x:c>
+      <x:c r="L26" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="M26" s="31" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="N26" s="32" t="n">
         <x:v>-54</x:v>
       </x:c>
-      <x:c r="I26" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O26" s="31" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="P26" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q26" s="31" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="R26" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S26" s="31" t="n">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="P26" s="31" t="n">
+      <x:c r="T26" s="31" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="U26" s="31" t="n">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="Q26" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>333864</x:v>
+        <x:v>333751</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>164045</x:v>
+        <x:v>163976</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>169819</x:v>
+        <x:v>169775</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>-0.01677048</x:v>
+        <x:v>-0.005992132</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>-539</x:v>
+        <x:v>-390</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>-0.1611828</x:v>
+        <x:v>-0.1167172</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>278</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-147</x:v>
+        <x:v>-167</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>947</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>472</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>475</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>856</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>406</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>91</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>75532</x:v>
+        <x:v>75391</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>37631</x:v>
+        <x:v>37580</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>37901</x:v>
+        <x:v>37811</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-78</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.07011973</x:v>
+        <x:v>-0.1033537</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-616</x:v>
+        <x:v>-696</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.808951</x:v>
+        <x:v>-0.9147424</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>107132</x:v>
+        <x:v>106993</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>53871</x:v>
+        <x:v>53830</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>53261</x:v>
+        <x:v>53163</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.04758217</x:v>
+        <x:v>-0.06071475</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-721</x:v>
+        <x:v>-768</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.6685025</x:v>
+        <x:v>-0.7126883</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>72311</x:v>
+        <x:v>72226</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>36055</x:v>
+        <x:v>36007</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>36256</x:v>
+        <x:v>36219</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.04837862</x:v>
+        <x:v>-0.05673406</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-698</x:v>
+        <x:v>-662</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-0.9560465</x:v>
+        <x:v>-0.9082428</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>86566</x:v>
+        <x:v>86537</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>43267</x:v>
+        <x:v>43257</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>43299</x:v>
+        <x:v>43280</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>-0.04503204</x:v>
+        <x:v>-0.01848578</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>-437</x:v>
+        <x:v>-398</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>-0.5022815</x:v>
+        <x:v>-0.4578133</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>221006</x:v>
+        <x:v>220827</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>109035</x:v>
+        <x:v>108906</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>111971</x:v>
+        <x:v>111920</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-140</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>-0.01538183</x:v>
+        <x:v>-0.06335787</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-1314</x:v>
+        <x:v>-1203</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.59104</x:v>
+        <x:v>-0.5418187</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-162</x:v>
+        <x:v>-140</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>613</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q32" s="31" t="n">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="R32" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S32" s="31" t="n">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="T32" s="31" t="n">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="Q32" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>128</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>143059</x:v>
+        <x:v>143072</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>71126</x:v>
+        <x:v>71119</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>71933</x:v>
+        <x:v>71953</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.03144566</x:v>
+        <x:v>0.01328179</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-608</x:v>
+        <x:v>-546</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.4232009</x:v>
+        <x:v>-0.3801752</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-78</x:v>
+        <x:v>-96</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>355</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>50615</x:v>
+        <x:v>50577</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>25307</x:v>
+        <x:v>25277</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>25308</x:v>
+        <x:v>25300</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>-0.007902171</x:v>
+        <x:v>-0.01383837</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>-219</x:v>
+        <x:v>-217</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>-0.430814</x:v>
+        <x:v>-0.4272158</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>114241</x:v>
+        <x:v>114210</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>56295</x:v>
+        <x:v>56292</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>57946</x:v>
+        <x:v>57918</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>-0.03412671</x:v>
+        <x:v>-0.0227599</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>-341</x:v>
+        <x:v>-396</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>-0.2976035</x:v>
+        <x:v>-0.3455316</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>260</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>135236</x:v>
+        <x:v>135136</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>67437</x:v>
+        <x:v>67364</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>67799</x:v>
+        <x:v>67772</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.060598</x:v>
+        <x:v>-0.05842547</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-857</x:v>
+        <x:v>-868</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.6297165</x:v>
+        <x:v>-0.6382165</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-94</x:v>
+        <x:v>-126</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>236</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>224005</x:v>
+        <x:v>223959</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
         <x:v>110649</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>113356</x:v>
+        <x:v>113310</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.02543939</x:v>
+        <x:v>-0.01428629</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>-439</x:v>
+        <x:v>-509</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>-0.1955944</x:v>
+        <x:v>-0.2267584</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-114</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>600</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>316</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>284</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>543</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>254</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>57</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>239481</x:v>
+        <x:v>239479</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>120150</x:v>
+        <x:v>120154</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>119331</x:v>
+        <x:v>119325</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>-0.00960318</x:v>
+        <x:v>0.009605105</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>-827</x:v>
+        <x:v>-666</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>-0.3441417</x:v>
+        <x:v>-0.2773325</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-86</x:v>
+        <x:v>-116</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>753</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>380</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>373</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>690</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>363</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>327</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>330890</x:v>
+        <x:v>330799</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>163111</x:v>
+        <x:v>163077</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>167779</x:v>
+        <x:v>167722</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-140</x:v>
+        <x:v>-95</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.04229224</x:v>
+        <x:v>-0.0287101</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-1441</x:v>
+        <x:v>-1317</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.4336039</x:v>
+        <x:v>-0.3965482</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>265</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-103</x:v>
+        <x:v>-151</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>816</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>403</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>413</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>853</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>464</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>389</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>66190</x:v>
+        <x:v>66158</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>33553</x:v>
+        <x:v>33548</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>32637</x:v>
+        <x:v>32610</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-70</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.1056444</x:v>
+        <x:v>-0.02115699</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>-453</x:v>
+        <x:v>-444</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>-0.6797413</x:v>
+        <x:v>-0.6666467</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>334</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>133120</x:v>
+        <x:v>133066</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>67517</x:v>
+        <x:v>67485</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>65603</x:v>
+        <x:v>65581</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>-0.05030521</x:v>
+        <x:v>-0.03230435</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>-208</x:v>
+        <x:v>-195</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>-0.1560062</x:v>
+        <x:v>-0.1463294</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>459</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>229</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
         <x:v>532</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>-73</x:v>
+        <x:v>-19</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>138154</x:v>
+        <x:v>137916</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>67997</x:v>
+        <x:v>67891</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>70157</x:v>
+        <x:v>70025</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>-0.02532763</x:v>
+        <x:v>-0.07173134</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>-1154</x:v>
+        <x:v>-1209</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>-0.8283803</x:v>
+        <x:v>-0.8690027</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-117</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>362</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>182</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>141223</x:v>
+        <x:v>141181</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>70788</x:v>
+        <x:v>70828</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>70435</x:v>
+        <x:v>70353</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.01132832</x:v>
+        <x:v>-0.02690856</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.02904053</x:v>
+        <x:v>0.1021009</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>467</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>241</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>485</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>223</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>73488</x:v>
+        <x:v>73436</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>36253</x:v>
+        <x:v>36251</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>37235</x:v>
+        <x:v>37185</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.0516824</x:v>
+        <x:v>-0.05579977</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>-228</x:v>
+        <x:v>-280</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>-0.3092951</x:v>
+        <x:v>-0.3798361</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>82106</x:v>
+        <x:v>82531</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>41982</x:v>
+        <x:v>42325</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>40124</x:v>
+        <x:v>40206</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>-0.03530772</x:v>
+        <x:v>0.4210014</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>348</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>0.4256464</x:v>
+        <x:v>0.8073776</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>374</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="Q45" s="31" t="n">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="Q45" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>160285</x:v>
+        <x:v>160310</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>79437</x:v>
+        <x:v>79438</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>80848</x:v>
+        <x:v>80872</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>-127</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>-0.07917114</x:v>
+        <x:v>-0.004990082</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-934</x:v>
+        <x:v>-763</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.5793362</x:v>
+        <x:v>-0.4736983</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-80</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>450</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>232</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>511</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>-61</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>72615</x:v>
+        <x:v>72672</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>35702</x:v>
+        <x:v>35729</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>36913</x:v>
+        <x:v>36943</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.06193229</x:v>
+        <x:v>0.07436173</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>-0.06743367</x:v>
+        <x:v>-0.03713944</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>145450</x:v>
+        <x:v>145403</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>72317</x:v>
+        <x:v>72275</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>73133</x:v>
+        <x:v>73128</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>-0.03917337</x:v>
+        <x:v>-0.01787814</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-693</x:v>
+        <x:v>-731</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.4741931</x:v>
+        <x:v>-0.5002258</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-100</x:v>
+        <x:v>-72</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>63593</x:v>
+        <x:v>63552</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31318</x:v>
+        <x:v>31284</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>32275</x:v>
+        <x:v>32268</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.07542308</x:v>
+        <x:v>-0.04875517</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-301</x:v>
+        <x:v>-286</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.4710928</x:v>
+        <x:v>-0.448009</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>87947</x:v>
+        <x:v>87863</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>45341</x:v>
+        <x:v>45296</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>42606</x:v>
+        <x:v>42567</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
+        <x:v>-76</x:v>
+      </x:c>
+      <x:c r="I50" s="33" t="n">
+        <x:v>-0.08642355</x:v>
+      </x:c>
+      <x:c r="J50" s="32" t="n">
+        <x:v>-648</x:v>
+      </x:c>
+      <x:c r="K50" s="33" t="n">
+        <x:v>-0.7321124</x:v>
+      </x:c>
+      <x:c r="L50" s="31" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M50" s="31" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="N50" s="32" t="n">
+        <x:v>-23</x:v>
+      </x:c>
+      <x:c r="O50" s="31" t="n">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="P50" s="31" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="Q50" s="31" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="R50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S50" s="31" t="n">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="T50" s="31" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="U50" s="31" t="n">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="V50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W50" s="32" t="n">
         <x:v>-53</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>109978</x:v>
+        <x:v>109973</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>53850</x:v>
+        <x:v>53828</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>56128</x:v>
+        <x:v>56145</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>0.001818579</x:v>
+        <x:v>-0.01545595</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>115</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>0.1046758</x:v>
+        <x:v>0.1493502</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>401</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>364</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>133569</x:v>
+        <x:v>133477</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>66881</x:v>
+        <x:v>66858</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>66688</x:v>
+        <x:v>66619</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>-0.03667171</x:v>
+        <x:v>-0.008989505</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-1064</x:v>
+        <x:v>-970</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.7902966</x:v>
+        <x:v>-0.7214739</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>331</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>59823</x:v>
+        <x:v>59767</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>29531</x:v>
+        <x:v>29511</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30292</x:v>
+        <x:v>30256</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>57</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>0.09537195</x:v>
+        <x:v>-0.04849823</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-131</x:v>
+        <x:v>-95</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.2185009</x:v>
+        <x:v>-0.1586983</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>94750</x:v>
+        <x:v>94657</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>47045</x:v>
+        <x:v>46995</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>47705</x:v>
+        <x:v>47662</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.0801468</x:v>
+        <x:v>-0.04012883</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-788</x:v>
+        <x:v>-826</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.8248027</x:v>
+        <x:v>-0.8650755</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>46496</x:v>
+        <x:v>46390</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>23359</x:v>
+        <x:v>23311</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>23137</x:v>
+        <x:v>23079</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>-0.1031282</x:v>
+        <x:v>-0.08184716</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-388</x:v>
+        <x:v>-459</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.8275744</x:v>
+        <x:v>-0.9797434</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
         <x:v>-46</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>66969</x:v>
+        <x:v>66924</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>33040</x:v>
+        <x:v>33030</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>33929</x:v>
+        <x:v>33894</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.07162362</x:v>
+        <x:v>-0.06421073</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-530</x:v>
+        <x:v>-490</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.7851968</x:v>
+        <x:v>-0.726852</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>220</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>52055</x:v>
+        <x:v>51928</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>25842</x:v>
+        <x:v>25769</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26213</x:v>
+        <x:v>26159</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-85</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.09596008</x:v>
+        <x:v>-0.1634207</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-552</x:v>
+        <x:v>-605</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-1.04929</x:v>
+        <x:v>-1.151657</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-36</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>69361</x:v>
+        <x:v>69216</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>34566</x:v>
+        <x:v>34488</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>34795</x:v>
+        <x:v>34728</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-97</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.03603032</x:v>
+        <x:v>-0.1399449</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-442</x:v>
+        <x:v>-554</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.6332106</x:v>
+        <x:v>-0.7940376</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>194</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-60</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>110192</x:v>
+        <x:v>110106</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>54139</x:v>
+        <x:v>54084</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>56053</x:v>
+        <x:v>56022</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.06076602</x:v>
+        <x:v>-0.01816102</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>-393</x:v>
+        <x:v>-346</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>-0.3553827</x:v>
+        <x:v>-0.3132583</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="P59" s="31" t="n">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="Q59" s="31" t="n">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="R59" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S59" s="31" t="n">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="P59" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>51027</x:v>
+        <x:v>51003</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25270</x:v>
+        <x:v>25259</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>25757</x:v>
+        <x:v>25744</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>-0.005878895</x:v>
+        <x:v>-0.04703392</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-285</x:v>
+        <x:v>-323</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.5554256</x:v>
+        <x:v>-0.6293107</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="P60" s="31" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q60" s="31" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R60" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S60" s="31" t="n">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="P60" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>43893</x:v>
+        <x:v>43882</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22067</x:v>
+        <x:v>22060</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>21826</x:v>
+        <x:v>21822</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.03416234</x:v>
+        <x:v>-0.07742053</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-184</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.4174513</x:v>
+        <x:v>-0.3293433</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="Q61" s="31" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R61" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S61" s="31" t="n">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="T61" s="31" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="U61" s="31" t="n">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="Q61" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>43893</x:v>
+        <x:v>43882</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22067</x:v>
+        <x:v>22060</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>21826</x:v>
+        <x:v>21822</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.03416234</x:v>
+        <x:v>-0.07742053</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-184</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.4174513</x:v>
+        <x:v>-0.3293433</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="Q62" s="31" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R62" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S62" s="31" t="n">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="T62" s="31" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="U62" s="31" t="n">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="Q62" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>76670</x:v>
+        <x:v>76576</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>37993</x:v>
+        <x:v>37934</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>38677</x:v>
+        <x:v>38642</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-90</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.09382086</x:v>
+        <x:v>-0.1173923</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
         <x:v>-1007</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-1.296394</x:v>
+        <x:v>-1.297965</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-61</x:v>
+        <x:v>-89</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>35948</x:v>
+        <x:v>35943</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>17761</x:v>
+        <x:v>17739</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18187</x:v>
+        <x:v>18204</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.04170953</x:v>
+        <x:v>-0.03337505</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
         <x:v>-358</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.9860629</x:v>
+        <x:v>-0.9861987</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>30486</x:v>
+        <x:v>30438</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15152</x:v>
+        <x:v>15142</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15334</x:v>
+        <x:v>15296</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.1506616</x:v>
+        <x:v>-0.1738218</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-451</x:v>
+        <x:v>-422</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.457801</x:v>
+        <x:v>-1.367466</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>10236</x:v>
+        <x:v>10195</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5080</x:v>
+        <x:v>5053</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5156</x:v>
+        <x:v>5142</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.1073485</x:v>
+        <x:v>-0.2446184</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-198</x:v>
+        <x:v>-227</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-1.897642</x:v>
+        <x:v>-2.178085</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T66" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="U66" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="T66" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>118158</x:v>
+        <x:v>117895</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>59323</x:v>
+        <x:v>59161</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>58835</x:v>
+        <x:v>58734</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>-138</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.0930091</x:v>
+        <x:v>-0.1169165</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1801</x:v>
+        <x:v>-1788</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.501346</x:v>
+        <x:v>-1.493947</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-98</x:v>
+        <x:v>-129</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>18898</x:v>
+        <x:v>18903</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>9602</x:v>
+        <x:v>9589</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9296</x:v>
+        <x:v>9314</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I68" s="33" t="n">
+        <x:v>0.005290445</x:v>
+      </x:c>
+      <x:c r="J68" s="32" t="n">
+        <x:v>-107</x:v>
+      </x:c>
+      <x:c r="K68" s="33" t="n">
+        <x:v>-0.5628617</x:v>
+      </x:c>
+      <x:c r="L68" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="M68" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="I68" s="33" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>16288</x:v>
+        <x:v>16243</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8111</x:v>
+        <x:v>8080</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8177</x:v>
+        <x:v>8163</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>-0.01841508</x:v>
+        <x:v>-0.1536759</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-203</x:v>
+        <x:v>-224</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-1.230974</x:v>
+        <x:v>-1.360296</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>26275</x:v>
+        <x:v>26222</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13068</x:v>
+        <x:v>13038</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13207</x:v>
+        <x:v>13184</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.1482101</x:v>
+        <x:v>-0.05336179</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-475</x:v>
+        <x:v>-433</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.775701</x:v>
+        <x:v>-1.624461</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="P70" s="31" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="Q70" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="R70" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S70" s="31" t="n">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="P70" s="31" t="n">
-[...2 lines deleted...]
-      <x:c r="Q70" s="31" t="n">
+      <x:c r="T70" s="31" t="n">
         <x:v>21</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>17877</x:v>
+        <x:v>17828</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9123</x:v>
+        <x:v>9092</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>8754</x:v>
+        <x:v>8736</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>-0.03914113</x:v>
+        <x:v>-0.15681</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-186</x:v>
+        <x:v>-206</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-1.029729</x:v>
+        <x:v>-1.142287</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>16854</x:v>
+        <x:v>16822</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8518</x:v>
+        <x:v>8494</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8336</x:v>
+        <x:v>8328</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.2013264</x:v>
+        <x:v>-0.1009561</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-361</x:v>
+        <x:v>-326</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-2.097008</x:v>
+        <x:v>-1.901096</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
         <x:v>-22</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>12292</x:v>
+        <x:v>12240</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6046</x:v>
+        <x:v>6020</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6246</x:v>
+        <x:v>6220</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.08940909</x:v>
+        <x:v>-0.2770083</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-197</x:v>
+        <x:v>-215</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-1.577388</x:v>
+        <x:v>-1.726214</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>9674</x:v>
+        <x:v>9637</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>4855</x:v>
+        <x:v>4848</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4819</x:v>
+        <x:v>4789</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.2886003</x:v>
+        <x:v>-0.2174363</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-253</x:v>
+        <x:v>-277</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-2.548605</x:v>
+        <x:v>-2.794029</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>33651</x:v>
+        <x:v>33548</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>16725</x:v>
+        <x:v>16653</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>16926</x:v>
+        <x:v>16895</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-74</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.2194218</x:v>
+        <x:v>-0.1933776</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-816</x:v>
+        <x:v>-841</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.367482</x:v>
+        <x:v>-2.445549</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="Q75" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="R75" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S75" s="31" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="T75" s="31" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U75" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="Q75" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>7312</x:v>
+        <x:v>7280</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3652</x:v>
+        <x:v>3627</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3660</x:v>
+        <x:v>3653</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.2455662</x:v>
+        <x:v>-0.2603096</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-124</x:v>
+        <x:v>-139</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.667563</x:v>
+        <x:v>-1.873568</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="M76" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="N76" s="32" t="n">
+        <x:v>-7</x:v>
+      </x:c>
+      <x:c r="O76" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="P76" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="Q76" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="M76" s="31" t="n">
+      <x:c r="R76" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S76" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="T76" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="U76" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="N76" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>8476</x:v>
+        <x:v>8467</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4203</x:v>
+        <x:v>4195</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4273</x:v>
+        <x:v>4272</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.2354049</x:v>
+        <x:v>-0.07081317</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-186</x:v>
+        <x:v>-197</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-2.14731</x:v>
+        <x:v>-2.273777</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S77" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="T77" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="U77" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="V77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W77" s="32" t="n">
         <x:v>7</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>6090</x:v>
+        <x:v>6068</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>2992</x:v>
+        <x:v>2973</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3098</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>-0.21301</x:v>
+        <x:v>-0.2465889</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
-        <x:v>-155</x:v>
+        <x:v>-160</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>-2.481986</x:v>
+        <x:v>-2.569043</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S78" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="T78" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="R78" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U78" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>9511</x:v>
+        <x:v>9475</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4744</x:v>
+        <x:v>4725</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4767</x:v>
+        <x:v>4750</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.105031</x:v>
+        <x:v>-0.2316521</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-252</x:v>
+        <x:v>-255</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.581174</x:v>
+        <x:v>-2.62076</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="P79" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="T79" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="R79" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
-        <x:v>2262</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1134</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1128</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.5714286</x:v>
+        <x:v>-0.1326846</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-99</x:v>
+        <x:v>-90</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-4.193139</x:v>
+        <x:v>-3.833049</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M80" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M80" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="P80" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="R80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S80" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>50790</x:v>
+        <x:v>50780</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>25403</x:v>
+        <x:v>25390</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>25387</x:v>
+        <x:v>25390</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.05903188</x:v>
+        <x:v>0.01378686</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-473</x:v>
+        <x:v>-480</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.9226928</x:v>
+        <x:v>-0.9364027</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
         <x:v>-50</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="R81" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S81" s="31" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="T81" s="31" t="n">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="R81" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>10225</x:v>
+        <x:v>10213</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5134</x:v>
+        <x:v>5128</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5091</x:v>
+        <x:v>5085</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="I82" s="33" t="n">
+        <x:v>0.01958672</x:v>
+      </x:c>
+      <x:c r="J82" s="32" t="n">
+        <x:v>-143</x:v>
+      </x:c>
+      <x:c r="K82" s="33" t="n">
+        <x:v>-1.380842</x:v>
+      </x:c>
+      <x:c r="L82" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="M82" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="N82" s="32" t="n">
         <x:v>-13</x:v>
       </x:c>
-      <x:c r="I82" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>11870</x:v>
+        <x:v>11862</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6016</x:v>
+        <x:v>6011</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>5854</x:v>
+        <x:v>5851</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>-0.05893744</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-106</x:v>
+        <x:v>-102</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-0.8851035</x:v>
+        <x:v>-0.8525577</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="T83" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U83" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>28695</x:v>
+        <x:v>28705</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>14253</x:v>
+        <x:v>14251</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>14442</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.03483714</x:v>
+        <x:v>0.0174216</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-221</x:v>
+        <x:v>-235</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.7642828</x:v>
+        <x:v>-0.8120249</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>30024</x:v>
+        <x:v>30016</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15034</x:v>
+        <x:v>15038</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>14990</x:v>
+        <x:v>14978</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>0.009993005</x:v>
+        <x:v>-0.009993671</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-390</x:v>
+        <x:v>-331</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-1.282304</x:v>
+        <x:v>-1.090717</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>30024</x:v>
+        <x:v>30016</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15034</x:v>
+        <x:v>15038</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>14990</x:v>
+        <x:v>14978</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>0.009993005</x:v>
+        <x:v>-0.009993671</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-390</x:v>
+        <x:v>-331</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-1.282304</x:v>
+        <x:v>-1.090717</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>32545</x:v>
+        <x:v>32531</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16213</x:v>
+        <x:v>16214</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16332</x:v>
+        <x:v>16317</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>-0.01843261</x:v>
+        <x:v>-0.03994592</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-201</x:v>
+        <x:v>-196</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.6138154</x:v>
+        <x:v>-0.5988939</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>32545</x:v>
+        <x:v>32531</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16213</x:v>
+        <x:v>16214</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16332</x:v>
+        <x:v>16317</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>-0.01843261</x:v>
+        <x:v>-0.03994592</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-201</x:v>
+        <x:v>-196</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.6138154</x:v>
+        <x:v>-0.5988939</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>68826</x:v>
+        <x:v>68745</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>34418</x:v>
+        <x:v>34378</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>34408</x:v>
+        <x:v>34367</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.02614607</x:v>
+        <x:v>-0.09301109</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-559</x:v>
+        <x:v>-600</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.8056496</x:v>
+        <x:v>-0.865239</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>42024</x:v>
+        <x:v>41973</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>20881</x:v>
+        <x:v>20864</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21143</x:v>
+        <x:v>21109</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.05707762</x:v>
+        <x:v>-0.08569592</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-395</x:v>
+        <x:v>-436</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-0.9311865</x:v>
+        <x:v>-1.028084</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>26802</x:v>
+        <x:v>26772</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>13537</x:v>
+        <x:v>13514</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13265</x:v>
+        <x:v>13258</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>0.0223914</x:v>
+        <x:v>-0.1044776</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
         <x:v>-164</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.6081733</x:v>
+        <x:v>-0.6088506</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -14132,5835 +14132,5835 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>299723</x:v>
+        <x:v>302399</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>156231</x:v>
+        <x:v>157357</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>143490</x:v>
+        <x:v>145040</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>991</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>0.3317355</x:v>
+        <x:v>0.4564405</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>29492</x:v>
+        <x:v>27839</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>10.91363</x:v>
+        <x:v>10.1395</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>6757</x:v>
+        <x:v>7281</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>4074</x:v>
+        <x:v>4146</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>2683</x:v>
+        <x:v>3135</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>5932</x:v>
+        <x:v>6065</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>3583</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>2349</x:v>
+        <x:v>2418</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>825</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>285922</x:v>
+        <x:v>288446</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>148910</x:v>
+        <x:v>149982</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>137010</x:v>
+        <x:v>138462</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>851</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>0.2985221</x:v>
+        <x:v>0.4639272</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>28097</x:v>
+        <x:v>26435</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>10.8977</x:v>
+        <x:v>10.08927</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>6306</x:v>
+        <x:v>6903</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>3797</x:v>
+        <x:v>3939</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>2509</x:v>
+        <x:v>2964</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>5617</x:v>
+        <x:v>5722</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>3383</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>2234</x:v>
+        <x:v>2291</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>689</x:v>
+        <x:v>1181</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>13801</x:v>
+        <x:v>13953</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>7321</x:v>
+        <x:v>7375</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>6480</x:v>
+        <x:v>6578</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>140</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>1.024815</x:v>
+        <x:v>0.3019193</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>11.24456</x:v>
+        <x:v>11.18814</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>451</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>277</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>315</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>136</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>40077</x:v>
+        <x:v>40200</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>20161</x:v>
+        <x:v>20151</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>19916</x:v>
+        <x:v>20049</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.1474337</x:v>
+        <x:v>0.1419924</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>3904</x:v>
+        <x:v>3523</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>10.79258</x:v>
+        <x:v>9.605474</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>789</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>458</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>331</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>745</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>448</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>1968</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>1004</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>964</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>0.3569607</x:v>
+        <x:v>0.05047956</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>283</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>16.79525</x:v>
+        <x:v>14.9652</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>3485</x:v>
+        <x:v>3532</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>1665</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>1820</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="I13" s="33" t="n">
+        <x:v>0.8566533</x:v>
+      </x:c>
+      <x:c r="J13" s="32" t="n">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="K13" s="33" t="n">
+        <x:v>10.4095</x:v>
+      </x:c>
+      <x:c r="L13" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="M13" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="I13" s="33" t="n">
-[...8 lines deleted...]
-      <x:c r="L13" s="31" t="n">
+      <x:c r="N13" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M13" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>4134</x:v>
+        <x:v>4130</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>2004</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>2130</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>-0.1690413</x:v>
+        <x:v>-0.1933301</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>311</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>8.134973</x:v>
+        <x:v>7.356381</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>4448</x:v>
+        <x:v>4485</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>2193</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>2255</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.49217</x:v>
+        <x:v>0.2906977</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>394</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>9.718796</x:v>
+        <x:v>8.700921</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M15" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>2648</x:v>
+        <x:v>2666</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>1262</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>1386</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>0.1512859</x:v>
+        <x:v>0.3009782</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>320</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>13.7457</x:v>
+        <x:v>11.08333</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P16" s="31" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="Q16" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="R16" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S16" s="31" t="n">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="P16" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T16" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="U16" s="31" t="n">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="U16" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>4353</x:v>
+        <x:v>4326</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>2270</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>2083</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0.5544006</x:v>
+        <x:v>-0.7570544</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>443</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>11.32992</x:v>
+        <x:v>9.574468</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="M17" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M17" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>-38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
         <x:v>4691</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>2221</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>2470</x:v>
+        <x:v>2490</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>-0.3610875</x:v>
+        <x:v>-0.06391138</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>427</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>10.01407</x:v>
+        <x:v>9.44937</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N18" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N18" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>7731</x:v>
+        <x:v>7709</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>3921</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>3810</x:v>
+        <x:v>3817</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="I19" s="33" t="n">
+        <x:v>0.05191434</x:v>
+      </x:c>
+      <x:c r="J19" s="32" t="n">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="K19" s="33" t="n">
+        <x:v>7.848349</x:v>
+      </x:c>
+      <x:c r="L19" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="M19" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="N19" s="32" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="I19" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>2893</x:v>
+        <x:v>2919</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>1454</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>1.01257</x:v>
+        <x:v>0.551154</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>344</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>13.49549</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>3726</x:v>
+        <x:v>3760</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>2182</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>1544</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>0.8935825</x:v>
+        <x:v>0.7772715</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>376</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>11.22388</x:v>
+        <x:v>11.44043</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="P21" s="31" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="Q21" s="31" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="R21" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S21" s="31" t="n">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="P21" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>13071</x:v>
+        <x:v>13084</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>6719</x:v>
+        <x:v>6711</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>6351</x:v>
+        <x:v>6372</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>0.3608722</x:v>
+        <x:v>-0.3123809</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>1281</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>10.86514</x:v>
+        <x:v>9.838818</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>339</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>301</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>-50</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>6463</x:v>
+        <x:v>6538</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>3418</x:v>
+        <x:v>3440</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>3045</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>0.2015504</x:v>
+        <x:v>0.5846154</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>733</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>12.79232</x:v>
+        <x:v>12.54949</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>56440</x:v>
+        <x:v>56883</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>29933</x:v>
+        <x:v>30076</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>26507</x:v>
+        <x:v>26807</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>0.1383911</x:v>
+        <x:v>0.6351284</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>5739</x:v>
+        <x:v>5394</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>11.3193</x:v>
+        <x:v>10.47602</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>1087</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>657</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>430</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>1040</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>645</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>2834</x:v>
+        <x:v>2852</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>1469</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>1365</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>0.4964539</x:v>
+        <x:v>-0.2797203</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>402</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>16.52961</x:v>
+        <x:v>14.81481</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R25" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S25" s="31" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="T25" s="31" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U25" s="31" t="n">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="R25" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>871</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>383</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>0.1149425</x:v>
+        <x:v>1.495972</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>9.974748</x:v>
+        <x:v>8.620689</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>9589</x:v>
+        <x:v>9684</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>4915</x:v>
+        <x:v>4955</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>4674</x:v>
+        <x:v>4729</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>107</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>1.128454</x:v>
+        <x:v>0.3835389</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>1201</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>14.31807</x:v>
+        <x:v>12.97247</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>1615</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>839</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>776</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>0.310559</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>48</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>3.063178</x:v>
+        <x:v>1.239926</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>4523</x:v>
+        <x:v>4578</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>2504</x:v>
+        <x:v>2538</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>2019</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>1.072626</x:v>
+        <x:v>0.5932762</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>512</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>12.7649</x:v>
+        <x:v>10.7402</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N29" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N29" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="R29" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S29" s="31" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="T29" s="31" t="n">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="R29" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>3607</x:v>
+        <x:v>3626</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>1893</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>1714</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>0.250139</x:v>
+        <x:v>0.6383569</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>177</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>5.16035</x:v>
+        <x:v>5.714286</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="V30" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W30" s="32" t="n">
         <x:v>23</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>4644</x:v>
+        <x:v>4735</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>2450</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>2194</x:v>
+        <x:v>2252</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>0.3457217</x:v>
+        <x:v>1.067236</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>437</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>10.38745</x:v>
+        <x:v>9.227221</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>7786</x:v>
+        <x:v>7982</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>3987</x:v>
+        <x:v>4096</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>3799</x:v>
+        <x:v>3886</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>0.7765985</x:v>
+        <x:v>0.8847321</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>959</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>14.04717</x:v>
+        <x:v>14.6345</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>199</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>4252</x:v>
+        <x:v>4351</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>2108</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>2144</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>0.6390532</x:v>
+        <x:v>0.9278589</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>330</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>8.414075</x:v>
+        <x:v>9.624591</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>2882</x:v>
+        <x:v>2926</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>1653</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>1229</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>0.3132614</x:v>
+        <x:v>0.4462753</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>235</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>8.877975</x:v>
+        <x:v>8.210059</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>3348</x:v>
+        <x:v>3415</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>1698</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>1650</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.239521</x:v>
+        <x:v>1.305251</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>282</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>9.197652</x:v>
+        <x:v>10.84064</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>4535</x:v>
+        <x:v>4577</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>2459</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>2076</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.6571742</x:v>
+        <x:v>0.2189621</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>4.710228</x:v>
+        <x:v>4.593236</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q36" s="31" t="n">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="Q36" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>6678</x:v>
+        <x:v>6740</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>3173</x:v>
+        <x:v>3183</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>3505</x:v>
+        <x:v>3557</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>0.4814926</x:v>
+        <x:v>0.6120316</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>841</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>14.40809</x:v>
+        <x:v>11.77446</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="M37" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="N37" s="32" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="M37" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>13425</x:v>
+        <x:v>13583</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>7139</x:v>
+        <x:v>7220</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>6286</x:v>
+        <x:v>6363</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>0.4714863</x:v>
+        <x:v>0.3620511</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>1392</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>11.56819</x:v>
+        <x:v>10.61976</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>279</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>10488</x:v>
+        <x:v>10586</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>5462</x:v>
+        <x:v>5510</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>5026</x:v>
+        <x:v>5076</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>0.1432254</x:v>
+        <x:v>0.3507442</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>853</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>8.85314</x:v>
+        <x:v>8.329923</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>11471</x:v>
+        <x:v>11592</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>6062</x:v>
+        <x:v>6126</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>5408</x:v>
+        <x:v>5465</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.08710042</x:v>
+        <x:v>0.625</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>1242</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>12.14195</x:v>
+        <x:v>11.29032</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>227</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>10013</x:v>
+        <x:v>10025</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
         <x:v>5161</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>4852</x:v>
+        <x:v>4864</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>-0.1495812</x:v>
+        <x:v>0.8044243</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>880</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>9.635388</x:v>
+        <x:v>7.888506</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>204</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>3872</x:v>
+        <x:v>3941</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>1940</x:v>
+        <x:v>1967</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>1932</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>-0.1289657</x:v>
+        <x:v>0.1524778</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>361</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>10.28197</x:v>
+        <x:v>9.746589</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>5677</x:v>
+        <x:v>5687</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>3004</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>2673</x:v>
+        <x:v>2672</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.2985599</x:v>
+        <x:v>-0.1930502</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>403</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>7.641259</x:v>
+        <x:v>6.418413</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="Q43" s="31" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R43" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S43" s="31" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="T43" s="31" t="n">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q43" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>2753</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>1384</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>1369</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>0.621345</x:v>
+        <x:v>-0.760594</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>228</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>9.029703</x:v>
+        <x:v>7.789143</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>3659</x:v>
+        <x:v>3694</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>2011</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>1648</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>-0.1637108</x:v>
+        <x:v>0.8463008</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>440</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>13.66884</x:v>
+        <x:v>13.73153</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>5764</x:v>
+        <x:v>5821</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>3119</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>2645</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>0.1042029</x:v>
+        <x:v>0.483342</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>545</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>10.44261</x:v>
+        <x:v>9.830189</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>1524</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>648</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>1.803607</x:v>
+        <x:v>0.06514658</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>133</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>9.561466</x:v>
+        <x:v>8.474576</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M47" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N47" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O47" s="31" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="P47" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="Q47" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R47" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S47" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="T47" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="U47" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="V47" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W47" s="32" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>5149</x:v>
+        <x:v>5173</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>2573</x:v>
+        <x:v>2575</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>2576</x:v>
+        <x:v>2598</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>46</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>0.9014305</x:v>
+        <x:v>0.3102579</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>508</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>10.94592</x:v>
+        <x:v>9.204138</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>153</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>1355</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>2.110023</x:v>
+        <x:v>-0.5873715</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>18.85965</x:v>
+        <x:v>14.6486</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>5593</x:v>
+        <x:v>5704</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>3137</x:v>
+        <x:v>3201</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>2456</x:v>
+        <x:v>2503</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>0.9384587</x:v>
+        <x:v>0.7773852</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>6.716276</x:v>
+        <x:v>6.557071</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>4114</x:v>
+        <x:v>4192</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>1998</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>2116</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>0.6360078</x:v>
+        <x:v>1.207146</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>413</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>11.15915</x:v>
+        <x:v>11.66755</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>8235</x:v>
+        <x:v>8373</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>4549</x:v>
+        <x:v>4633</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>3686</x:v>
+        <x:v>3740</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>0.733945</x:v>
+        <x:v>1.013391</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>933</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>12.77732</x:v>
+        <x:v>11.96844</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>1244</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>690</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="I53" s="33" t="n">
+        <x:v>0.8730159</x:v>
+      </x:c>
+      <x:c r="J53" s="32" t="n">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="K53" s="33" t="n">
+        <x:v>18.56343</x:v>
+      </x:c>
+      <x:c r="L53" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M53" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q53" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="R53" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S53" s="31" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="T53" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U53" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="V53" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W53" s="32" t="n">
         <x:v>10</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>4340</x:v>
+        <x:v>4346</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>2220</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
         <x:v>2120</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.2069441</x:v>
+        <x:v>0.369515</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>5.544747</x:v>
+        <x:v>5.536668</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>1922</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>1046</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>876</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>1.800847</x:v>
+        <x:v>0.93361</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>15.71343</x:v>
+        <x:v>15.76443</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="R55" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S55" s="31" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="T55" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="U55" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="V55" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W55" s="32" t="n">
         <x:v>16</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>2546</x:v>
+        <x:v>2561</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>1210</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>1336</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.07849293</x:v>
+        <x:v>-0.07803355</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>298</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>13.25623</x:v>
+        <x:v>13.67066</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U56" s="31" t="n">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="U56" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>1476</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>768</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>708</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I57" s="33" t="n">
+        <x:v>1.075992</x:v>
+      </x:c>
+      <x:c r="J57" s="32" t="n">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="K57" s="33" t="n">
+        <x:v>10.35242</x:v>
+      </x:c>
+      <x:c r="L57" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M57" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N57" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O57" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P57" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="Q57" s="31" t="n">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="I57" s="33" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>2662</x:v>
+        <x:v>2691</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>1343</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>1319</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.8196721</x:v>
+        <x:v>2.164009</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>7.81693</x:v>
+        <x:v>7.64</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R58" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S58" s="31" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="T58" s="31" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U58" s="31" t="n">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="R58" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>4364</x:v>
+        <x:v>4362</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>2334</x:v>
+        <x:v>2313</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>2030</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>0.5529954</x:v>
+        <x:v>-0.5471956</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>485</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>12.50322</x:v>
+        <x:v>11.27551</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>1061</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>543</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>1.047619</x:v>
+        <x:v>0.8411215</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>7.063572</x:v>
+        <x:v>6.620553</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>0.2111932</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>6.749156</x:v>
+        <x:v>8.725603</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>0.2111932</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>6.749156</x:v>
+        <x:v>8.725603</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>2440</x:v>
+        <x:v>2460</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>1243</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>1197</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>0.2053388</x:v>
+        <x:v>-0.1218027</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>10.05864</x:v>
+        <x:v>10.41293</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M63" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>1198</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>628</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>0.4191115</x:v>
+        <x:v>-0.6578947</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>7.059875</x:v>
+        <x:v>7.760928</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M64" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M64" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>1029</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.5797101</x:v>
+        <x:v>1.068999</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>12.70537</x:v>
+        <x:v>13.53712</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
+        <x:v>-6</x:v>
+      </x:c>
+      <x:c r="I66" s="33" t="n">
+        <x:v>-2.752294</x:v>
+      </x:c>
+      <x:c r="J66" s="32" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="K66" s="33" t="n">
+        <x:v>10.99476</x:v>
+      </x:c>
+      <x:c r="L66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N66" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O66" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="P66" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="Q66" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S66" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="T66" s="31" t="n">
         <x:v>6</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>3575</x:v>
+        <x:v>3648</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>1941</x:v>
+        <x:v>1983</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>1634</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>1.389677</x:v>
+        <x:v>0.7734807</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>380</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>11.89358</x:v>
+        <x:v>13.08121</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>811</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>468</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="I68" s="33" t="n">
+        <x:v>1.090909</x:v>
+      </x:c>
+      <x:c r="J68" s="32" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="K68" s="33" t="n">
+        <x:v>16.31799</x:v>
+      </x:c>
+      <x:c r="L68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N68" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O68" s="31" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P68" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="Q68" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="R68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S68" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T68" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="U68" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="I68" s="33" t="n">
-[...35 lines deleted...]
-      <x:c r="U68" s="31" t="n">
+      <x:c r="V68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W68" s="32" t="n">
         <x:v>9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>913</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>459</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="I69" s="33" t="n">
+        <x:v>0.9793254</x:v>
+      </x:c>
+      <x:c r="J69" s="32" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="K69" s="33" t="n">
+        <x:v>16.29073</x:v>
+      </x:c>
+      <x:c r="L69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="N69" s="32" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="O69" s="31" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="P69" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="I69" s="33" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>552</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>0.5464481</x:v>
+        <x:v>1.067616</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>14.28571</x:v>
+        <x:v>12.47525</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="Q70" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R70" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S70" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="T70" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="Q70" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>549</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>300</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>1.291513</x:v>
+        <x:v>0.1782531</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>7.647059</x:v>
+        <x:v>6.439394</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="Q71" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="R71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S71" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="T71" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="Q71" s="31" t="n">
-[...8 lines deleted...]
-      <x:c r="T71" s="31" t="n">
+      <x:c r="U71" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="U71" s="31" t="n">
+      <x:c r="V71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W71" s="32" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="I72" s="33" t="n">
+        <x:v>-0.3401361</x:v>
+      </x:c>
+      <x:c r="J72" s="32" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K72" s="33" t="n">
+        <x:v>15.81028</x:v>
+      </x:c>
+      <x:c r="L72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N72" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O72" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="P72" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="I72" s="33" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q72" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="R72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S72" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="T72" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="R72" s="31" t="n">
-[...5 lines deleted...]
-      <x:c r="T72" s="31" t="n">
+      <x:c r="U72" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="U72" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="I73" s="33" t="n">
+        <x:v>1.630435</x:v>
+      </x:c>
+      <x:c r="J73" s="32" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="K73" s="33" t="n">
+        <x:v>5.649717</x:v>
+      </x:c>
+      <x:c r="L73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N73" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O73" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="P73" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="Q73" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S73" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="I73" s="33" t="n">
-[...2 lines deleted...]
-      <x:c r="J73" s="32" t="n">
+      <x:c r="T73" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="U73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="V73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W73" s="32" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I74" s="33" t="n">
+        <x:v>0.3636364</x:v>
+      </x:c>
+      <x:c r="J74" s="32" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="K74" s="33" t="n">
+        <x:v>11.29032</x:v>
+      </x:c>
+      <x:c r="L74" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M74" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N74" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O74" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="I74" s="33" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>460</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>217</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>1.545254</x:v>
+        <x:v>0.6410257</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>11.11111</x:v>
+        <x:v>11.61137</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="V75" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W75" s="32" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>5.747127</x:v>
+        <x:v>-3.26087</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>9.523809</x:v>
+        <x:v>14.10256</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>0.78125</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>12.17391</x:v>
+        <x:v>9.917356</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>4.918033</x:v>
+        <x:v>4.6875</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>30.61225</x:v>
+        <x:v>26.41509</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-1.226994</x:v>
+        <x:v>0.6060606</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>3.870968</x:v>
+        <x:v>3.75</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="P79" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="P79" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U79" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>14.28571</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>27.27273</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O80" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="P80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q80" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>2583</x:v>
+        <x:v>2592</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>1441</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>1142</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
+        <x:v>-6</x:v>
+      </x:c>
+      <x:c r="I81" s="33" t="n">
+        <x:v>-0.2309469</x:v>
+      </x:c>
+      <x:c r="J81" s="32" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="K81" s="33" t="n">
+        <x:v>6.71058</x:v>
+      </x:c>
+      <x:c r="L81" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="M81" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N81" s="32" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="O81" s="31" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="P81" s="31" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q81" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="I81" s="33" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>278</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>2.583026</x:v>
+        <x:v>2.135231</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>17.29958</x:v>
+        <x:v>18.107</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>-0.1317523</x:v>
+        <x:v>-0.1319261</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>9.855072</x:v>
+        <x:v>9.551374</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="T83" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>1547</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>846</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>701</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
+        <x:v>-11</x:v>
+      </x:c>
+      <x:c r="I84" s="33" t="n">
+        <x:v>-0.7055805</x:v>
+      </x:c>
+      <x:c r="J84" s="32" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K84" s="33" t="n">
+        <x:v>3.545151</x:v>
+      </x:c>
+      <x:c r="L84" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M84" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N84" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O84" s="31" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P84" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q84" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="I84" s="33" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>1228</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>672</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>1.487603</x:v>
+        <x:v>2.431118</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>16.17786</x:v>
+        <x:v>15.75092</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="R85" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S85" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="T85" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="U85" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="V85" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W85" s="32" t="n">
         <x:v>28</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>1228</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>672</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>1.487603</x:v>
+        <x:v>2.431118</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>16.17786</x:v>
+        <x:v>15.75092</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="R86" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S86" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="T86" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="U86" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="V86" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W86" s="32" t="n">
         <x:v>28</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>352</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I87" s="33" t="n">
+        <x:v>0.1356852</x:v>
+      </x:c>
+      <x:c r="J87" s="32" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="K87" s="33" t="n">
+        <x:v>17.51592</x:v>
+      </x:c>
+      <x:c r="L87" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M87" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N87" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O87" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="P87" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="I87" s="33" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>352</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I88" s="33" t="n">
+        <x:v>0.1356852</x:v>
+      </x:c>
+      <x:c r="J88" s="32" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="K88" s="33" t="n">
+        <x:v>17.51592</x:v>
+      </x:c>
+      <x:c r="L88" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M88" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N88" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O88" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="P88" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="I88" s="33" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>1834</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>1030</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>804</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>1.945525</x:v>
+        <x:v>-0.5965293</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>213</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>13.14004</x:v>
+        <x:v>10.88929</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>987</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>426</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="I90" s="33" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="J90" s="32" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="K90" s="33" t="n">
+        <x:v>10.88889</x:v>
+      </x:c>
+      <x:c r="L90" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M90" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N90" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O90" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="I90" s="33" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>847</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>2.048193</x:v>
+        <x:v>-1.066351</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>114</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>15.55252</x:v>
+        <x:v>10.88977</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S91" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="T91" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="R91" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>