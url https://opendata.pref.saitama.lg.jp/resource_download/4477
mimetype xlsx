--- v1 (2026-01-10)
+++ v2 (2026-04-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16808e0470f54b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3862a12425154387a13dcb055ac48637.psmdcp" Id="Rbeab23d636f041f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a018fa12a514b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e21b324ca1e46288f65383f15c82175.psmdcp" Id="R5cdfe64f606b496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="総人口" sheetId="2" r:id="rId2"/>
     <x:sheet name="日本人人口" sheetId="3" r:id="rId3"/>
     <x:sheet name="外国人人口" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <x:si>
-    <x:t>住民基本台帳に基づく人口（令和7年12月1日現在）</x:t>
+    <x:t>住民基本台帳に基づく人口（令和8年3月1日現在）</x:t>
   </x:si>
   <x:si>
     <x:t>前月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Month</x:t>
   </x:si>
   <x:si>
     <x:t>前年同月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Year</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ｂ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ－Ｂ）</x:t>
   </x:si>
   <x:si>
@@ -1795,6004 +1795,6004 @@
       <x:c r="R7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="26" t="n">
-        <x:v>3597888</x:v>
+        <x:v>3599611</x:v>
       </x:c>
       <x:c r="D8" s="27" t="n">
-        <x:v>7370206</x:v>
+        <x:v>7361878</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3673933</x:v>
+        <x:v>3668807</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3696272</x:v>
+        <x:v>3693070</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>-1858</x:v>
+        <x:v>-2832</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>-0.02520325</x:v>
+        <x:v>-0.03845365</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>-6923</x:v>
+        <x:v>-3713</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>-0.09384409</x:v>
+        <x:v>-0.05041008</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>3362</x:v>
+        <x:v>2962</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>6791</x:v>
+        <x:v>7386</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-3429</x:v>
+        <x:v>-4424</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>24730</x:v>
+        <x:v>27272</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>13265</x:v>
+        <x:v>14756</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>11465</x:v>
+        <x:v>12516</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>23159</x:v>
+        <x:v>25680</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>12357</x:v>
+        <x:v>13941</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>10802</x:v>
+        <x:v>11739</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>1571</x:v>
+        <x:v>1592</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="30" t="n">
-        <x:v>3377127</x:v>
+        <x:v>3378930</x:v>
       </x:c>
       <x:c r="D9" s="31" t="n">
-        <x:v>6899471</x:v>
+        <x:v>6892442</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3438280</x:v>
+        <x:v>3433811</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3461190</x:v>
+        <x:v>3458630</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>-1529</x:v>
+        <x:v>-2471</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>-0.02215621</x:v>
+        <x:v>-0.03583802</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>-2268</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>-0.03286128</x:v>
+        <x:v>0.008676923</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>3212</x:v>
+        <x:v>2827</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>6229</x:v>
+        <x:v>6810</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-3017</x:v>
+        <x:v>-3983</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>23442</x:v>
+        <x:v>25863</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>12593</x:v>
+        <x:v>13948</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>10849</x:v>
+        <x:v>11915</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>21954</x:v>
+        <x:v>24351</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>11690</x:v>
+        <x:v>13227</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>10264</x:v>
+        <x:v>11124</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>1488</x:v>
+        <x:v>1512</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="30" t="n">
-        <x:v>220761</x:v>
+        <x:v>220681</x:v>
       </x:c>
       <x:c r="D10" s="31" t="n">
-        <x:v>470735</x:v>
+        <x:v>469436</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>235653</x:v>
+        <x:v>234996</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>235082</x:v>
+        <x:v>234440</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-329</x:v>
+        <x:v>-361</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.06984189</x:v>
+        <x:v>-0.0768417</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-4655</x:v>
+        <x:v>-4311</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-0.979196</x:v>
+        <x:v>-0.9099794</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>562</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-412</x:v>
+        <x:v>-441</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1288</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>672</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>616</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>1205</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>667</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>538</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="30" t="n">
-        <x:v>658530</x:v>
+        <x:v>658975</x:v>
       </x:c>
       <x:c r="D11" s="31" t="n">
-        <x:v>1355669</x:v>
+        <x:v>1355338</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>671197</x:v>
+        <x:v>670847</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>684472</x:v>
+        <x:v>684491</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-349</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>-0.002729205</x:v>
+        <x:v>-0.02574341</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>5062</x:v>
+        <x:v>5502</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.3747945</x:v>
+        <x:v>0.4076051</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>757</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1088</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-331</x:v>
+        <x:v>-547</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>5368</x:v>
+        <x:v>5818</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>2824</x:v>
+        <x:v>3078</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>2544</x:v>
+        <x:v>2740</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>5074</x:v>
+        <x:v>5620</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>2624</x:v>
+        <x:v>3006</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>2450</x:v>
+        <x:v>2614</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>294</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="30" t="n">
-        <x:v>45259</x:v>
+        <x:v>45300</x:v>
       </x:c>
       <x:c r="D12" s="31" t="n">
-        <x:v>95898</x:v>
+        <x:v>95822</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>47349</x:v>
+        <x:v>47307</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>48549</x:v>
+        <x:v>48515</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>-0.03023132</x:v>
+        <x:v>-0.03546987</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>275</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.2875877</x:v>
+        <x:v>0.1934398</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="30" t="n">
-        <x:v>74768</x:v>
+        <x:v>74706</x:v>
       </x:c>
       <x:c r="D13" s="31" t="n">
-        <x:v>151956</x:v>
+        <x:v>151798</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>75102</x:v>
+        <x:v>74951</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>76854</x:v>
+        <x:v>76847</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>53</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>0.03489069</x:v>
+        <x:v>-0.01910069</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>958</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.6344455</x:v>
+        <x:v>0.5278111</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>616</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>319</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>533</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>83</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="30" t="n">
-        <x:v>65173</x:v>
+        <x:v>65186</x:v>
       </x:c>
       <x:c r="D14" s="31" t="n">
-        <x:v>127670</x:v>
+        <x:v>127683</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>63475</x:v>
+        <x:v>63445</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>64195</x:v>
+        <x:v>64238</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.02193635</x:v>
+        <x:v>-0.04149183</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>1327</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>1.050315</x:v>
+        <x:v>0.9367737</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>617</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>287</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>594</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>308</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>-33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="30" t="n">
-        <x:v>80185</x:v>
+        <x:v>80228</x:v>
       </x:c>
       <x:c r="D15" s="31" t="n">
-        <x:v>165883</x:v>
+        <x:v>165781</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>81906</x:v>
+        <x:v>81838</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>83977</x:v>
+        <x:v>83943</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>0.01386712</x:v>
+        <x:v>-0.01869587</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>399</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.2411109</x:v>
+        <x:v>0.249746</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-121</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>561</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>228</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="30" t="n">
-        <x:v>51621</x:v>
+        <x:v>51634</x:v>
       </x:c>
       <x:c r="D16" s="31" t="n">
-        <x:v>103420</x:v>
+        <x:v>103366</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>50935</x:v>
+        <x:v>50913</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>52485</x:v>
+        <x:v>52453</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>-0.03576365</x:v>
+        <x:v>0.005804954</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>277</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>0.2685592</x:v>
+        <x:v>0.4509145</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>455</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>220</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>235</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>478</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>233</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="30" t="n">
-        <x:v>49344</x:v>
+        <x:v>49317</x:v>
       </x:c>
       <x:c r="D17" s="31" t="n">
-        <x:v>96350</x:v>
+        <x:v>96253</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>48675</x:v>
+        <x:v>48603</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>47675</x:v>
+        <x:v>47650</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0.02180029</x:v>
+        <x:v>-0.1141517</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>-293</x:v>
+        <x:v>-136</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>-0.3031777</x:v>
+        <x:v>-0.1410949</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>345</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>58</x:v>
+        <x:v>-60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="30" t="n">
-        <x:v>81305</x:v>
+        <x:v>81347</x:v>
       </x:c>
       <x:c r="D18" s="31" t="n">
-        <x:v>170302</x:v>
+        <x:v>170287</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>82220</x:v>
+        <x:v>82221</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>88082</x:v>
+        <x:v>88066</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>-130</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>-0.07627676</x:v>
+        <x:v>-0.0117435</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>423</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.2490008</x:v>
+        <x:v>0.3003941</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>649</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>334</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>315</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>732</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>388</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>344</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>-83</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="30" t="n">
-        <x:v>95076</x:v>
+        <x:v>95195</x:v>
       </x:c>
       <x:c r="D19" s="31" t="n">
-        <x:v>196074</x:v>
+        <x:v>196140</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>98035</x:v>
+        <x:v>97999</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>98039</x:v>
+        <x:v>98141</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>-0.05759811</x:v>
+        <x:v>-0.02497592</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>476</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.2433563</x:v>
+        <x:v>0.385389</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>757</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>423</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>334</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>849</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>451</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>398</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>-92</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="30" t="n">
-        <x:v>61213</x:v>
+        <x:v>61391</x:v>
       </x:c>
       <x:c r="D20" s="31" t="n">
-        <x:v>136129</x:v>
+        <x:v>136341</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>67154</x:v>
+        <x:v>67290</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>68975</x:v>
+        <x:v>69051</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>128</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.09411696</x:v>
+        <x:v>0.01467125</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1412</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>1.048123</x:v>
+        <x:v>1.106423</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>533</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="Q20" s="31" t="n">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="R20" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S20" s="31" t="n">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="T20" s="31" t="n">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="Q20" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>130</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="30" t="n">
-        <x:v>54586</x:v>
+        <x:v>54671</x:v>
       </x:c>
       <x:c r="D21" s="31" t="n">
-        <x:v>111987</x:v>
+        <x:v>111867</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>56346</x:v>
+        <x:v>56280</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>55641</x:v>
+        <x:v>55587</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>0.01696913</x:v>
+        <x:v>-0.04378284</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-192</x:v>
+        <x:v>-161</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.171155</x:v>
+        <x:v>-0.1437141</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-86</x:v>
+        <x:v>-92</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>449</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>234</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>344</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>105</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="30" t="n">
-        <x:v>171515</x:v>
+        <x:v>171688</x:v>
       </x:c>
       <x:c r="D22" s="31" t="n">
-        <x:v>352628</x:v>
+        <x:v>352388</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>175229</x:v>
+        <x:v>175080</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>177398</x:v>
+        <x:v>177307</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>-101</x:v>
+        <x:v>-129</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>-0.02863388</x:v>
+        <x:v>-0.03659398</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>-288</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>-0.08160582</x:v>
+        <x:v>-0.02439896</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
         <x:v>137</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-189</x:v>
+        <x:v>-213</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>1076</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>595</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>481</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>988</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>531</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>457</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="30" t="n">
-        <x:v>91544</x:v>
+        <x:v>91451</x:v>
       </x:c>
       <x:c r="D23" s="31" t="n">
-        <x:v>190086</x:v>
+        <x:v>189592</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>95178</x:v>
+        <x:v>94866</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>94908</x:v>
+        <x:v>94726</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>-130</x:v>
+        <x:v>-166</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>-0.06834336</x:v>
+        <x:v>-0.08747984</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-1022</x:v>
+        <x:v>-966</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.5347762</x:v>
+        <x:v>-0.5069323</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-130</x:v>
+        <x:v>-180</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>442</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>244</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>442</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="30" t="n">
-        <x:v>311417</x:v>
+        <x:v>311638</x:v>
       </x:c>
       <x:c r="D24" s="31" t="n">
-        <x:v>608720</x:v>
+        <x:v>608188</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>308596</x:v>
+        <x:v>308233</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>300124</x:v>
+        <x:v>299955</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-133</x:v>
+        <x:v>-125</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.02184435</x:v>
+        <x:v>-0.02054863</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>882</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>0.1451045</x:v>
+        <x:v>0.2138773</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>315</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>543</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-228</x:v>
+        <x:v>-308</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>2459</x:v>
+        <x:v>2599</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>1338</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>1121</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>2364</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>1329</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>1035</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>95</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="30" t="n">
-        <x:v>36795</x:v>
+        <x:v>36805</x:v>
       </x:c>
       <x:c r="D25" s="31" t="n">
-        <x:v>77430</x:v>
+        <x:v>77262</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>38336</x:v>
+        <x:v>38241</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>39094</x:v>
+        <x:v>39021</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>-93</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.05421314</x:v>
+        <x:v>-0.1202249</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-551</x:v>
+        <x:v>-356</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-0.7065824</x:v>
+        <x:v>-0.4586565</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="30" t="n">
-        <x:v>26002</x:v>
+        <x:v>25921</x:v>
       </x:c>
       <x:c r="D26" s="31" t="n">
-        <x:v>56325</x:v>
+        <x:v>56067</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>27591</x:v>
+        <x:v>27488</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>28734</x:v>
+        <x:v>28579</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-88</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.1559924</x:v>
+        <x:v>-0.1264741</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-971</x:v>
+        <x:v>-986</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.694708</x:v>
+        <x:v>-1.728218</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-18</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="30" t="n">
-        <x:v>172641</x:v>
+        <x:v>172922</x:v>
       </x:c>
       <x:c r="D27" s="31" t="n">
-        <x:v>342556</x:v>
+        <x:v>342473</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>168712</x:v>
+        <x:v>168617</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>173844</x:v>
+        <x:v>173856</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>-0.0172205</x:v>
+        <x:v>0.0265785</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>-119</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>-0.03472678</x:v>
+        <x:v>0.09879141</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-147</x:v>
+        <x:v>-188</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>974</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>517</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>457</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>886</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>453</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>433</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="30" t="n">
-        <x:v>36726</x:v>
+        <x:v>36664</x:v>
       </x:c>
       <x:c r="D28" s="31" t="n">
-        <x:v>77405</x:v>
+        <x:v>77234</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>38657</x:v>
+        <x:v>38524</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>38748</x:v>
+        <x:v>38710</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.09808856</x:v>
+        <x:v>-0.07762569</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-602</x:v>
+        <x:v>-596</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.7717256</x:v>
+        <x:v>-0.7657716</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="30" t="n">
-        <x:v>51936</x:v>
+        <x:v>52030</x:v>
       </x:c>
       <x:c r="D29" s="31" t="n">
-        <x:v>111828</x:v>
+        <x:v>111728</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>56426</x:v>
+        <x:v>56390</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>55402</x:v>
+        <x:v>55338</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.05719801</x:v>
+        <x:v>-0.0295273</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-229</x:v>
+        <x:v>-147</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.2043603</x:v>
+        <x:v>-0.1313967</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-83</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="30" t="n">
-        <x:v>36808</x:v>
+        <x:v>36819</x:v>
       </x:c>
       <x:c r="D30" s="31" t="n">
-        <x:v>76169</x:v>
+        <x:v>76033</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>38114</x:v>
+        <x:v>38026</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>38055</x:v>
+        <x:v>38007</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.06428927</x:v>
+        <x:v>-0.04732545</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-639</x:v>
+        <x:v>-522</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-0.8319446</x:v>
+        <x:v>-0.6818627</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>228</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="30" t="n">
-        <x:v>44254</x:v>
+        <x:v>44206</x:v>
       </x:c>
       <x:c r="D31" s="31" t="n">
-        <x:v>91229</x:v>
+        <x:v>91025</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>45717</x:v>
+        <x:v>45596</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>45512</x:v>
+        <x:v>45429</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>0.0186379</x:v>
+        <x:v>-0.0384362</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>-0.03615963</x:v>
+        <x:v>-0.04172935</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>189</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>279</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="30" t="n">
-        <x:v>114420</x:v>
+        <x:v>114538</x:v>
       </x:c>
       <x:c r="D32" s="31" t="n">
-        <x:v>228798</x:v>
+        <x:v>228546</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>113174</x:v>
+        <x:v>112952</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>115624</x:v>
+        <x:v>115594</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>-143</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>-0.06246151</x:v>
+        <x:v>-0.01837367</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-959</x:v>
+        <x:v>-731</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.4173975</x:v>
+        <x:v>-0.3188283</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-180</x:v>
+        <x:v>-204</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>683</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>363</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>320</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>646</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="30" t="n">
-        <x:v>73381</x:v>
+        <x:v>73379</x:v>
       </x:c>
       <x:c r="D33" s="31" t="n">
-        <x:v>147434</x:v>
+        <x:v>147212</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>73371</x:v>
+        <x:v>73187</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>74063</x:v>
+        <x:v>74025</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-101</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.02237789</x:v>
+        <x:v>-0.0685615</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-929</x:v>
+        <x:v>-750</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.6261669</x:v>
+        <x:v>-0.5068869</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-103</x:v>
+        <x:v>-131</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>434</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>227</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>364</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="30" t="n">
-        <x:v>25377</x:v>
+        <x:v>25316</x:v>
       </x:c>
       <x:c r="D34" s="31" t="n">
-        <x:v>53579</x:v>
+        <x:v>53451</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>26973</x:v>
+        <x:v>26910</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>26606</x:v>
+        <x:v>26541</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-52</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>-0.02425735</x:v>
+        <x:v>-0.09719081</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>-107</x:v>
+        <x:v>-137</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>-0.1993071</x:v>
+        <x:v>-0.2556542</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-52</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="30" t="n">
-        <x:v>54336</x:v>
+        <x:v>54444</x:v>
       </x:c>
       <x:c r="D35" s="31" t="n">
-        <x:v>117605</x:v>
+        <x:v>117528</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>58073</x:v>
+        <x:v>57999</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>59532</x:v>
+        <x:v>59529</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>-70</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>-0.05948587</x:v>
+        <x:v>0.004254486</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>79</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>0.06721917</x:v>
+        <x:v>0.07919274</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="30" t="n">
-        <x:v>64552</x:v>
+        <x:v>64532</x:v>
       </x:c>
       <x:c r="D36" s="31" t="n">
-        <x:v>140288</x:v>
+        <x:v>139991</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>70179</x:v>
+        <x:v>70017</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>70109</x:v>
+        <x:v>69974</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-88</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.02565491</x:v>
+        <x:v>-0.06282169</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-551</x:v>
+        <x:v>-578</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.3912269</x:v>
+        <x:v>-0.411186</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-99</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>385</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>216</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>181</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="30" t="n">
-        <x:v>110048</x:v>
+        <x:v>110294</x:v>
       </x:c>
       <x:c r="D37" s="31" t="n">
-        <x:v>230549</x:v>
+        <x:v>230502</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>113825</x:v>
+        <x:v>113761</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>116724</x:v>
+        <x:v>116741</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.02558454</x:v>
+        <x:v>-0.04769916</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>491</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>0.2134244</x:v>
+        <x:v>0.2370008</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>-124</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>669</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="Q37" s="31" t="n">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="Q37" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>615</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>335</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="30" t="n">
-        <x:v>128693</x:v>
+        <x:v>128732</x:v>
       </x:c>
       <x:c r="D38" s="31" t="n">
-        <x:v>252453</x:v>
+        <x:v>252188</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>127130</x:v>
+        <x:v>126923</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>125323</x:v>
+        <x:v>125265</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-114</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>-0.02613665</x:v>
+        <x:v>-0.04518395</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>462</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>0.1833399</x:v>
+        <x:v>0.1767676</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>182</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-120</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>864</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>482</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>382</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>867</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>394</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="30" t="n">
-        <x:v>165057</x:v>
+        <x:v>165171</x:v>
       </x:c>
       <x:c r="D39" s="31" t="n">
-        <x:v>341606</x:v>
+        <x:v>341200</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>168863</x:v>
+        <x:v>168653</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>172743</x:v>
+        <x:v>172547</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-109</x:v>
+        <x:v>-157</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.03189792</x:v>
+        <x:v>-0.0459929</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-830</x:v>
+        <x:v>-742</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.2423811</x:v>
+        <x:v>-0.2169959</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>317</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-163</x:v>
+        <x:v>-211</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>920</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>496</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>424</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>866</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>445</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>421</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="30" t="n">
-        <x:v>42959</x:v>
+        <x:v>42989</x:v>
       </x:c>
       <x:c r="D40" s="31" t="n">
-        <x:v>77216</x:v>
+        <x:v>77266</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>39346</x:v>
+        <x:v>39384</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>37870</x:v>
+        <x:v>37882</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.00259007</x:v>
+        <x:v>0.06475342</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>802</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>1.049546</x:v>
+        <x:v>1.456202</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>472</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>456</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="30" t="n">
-        <x:v>70989</x:v>
+        <x:v>71115</x:v>
       </x:c>
       <x:c r="D41" s="31" t="n">
-        <x:v>142738</x:v>
+        <x:v>142798</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>72506</x:v>
+        <x:v>72525</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>70232</x:v>
+        <x:v>70273</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.01611604</x:v>
+        <x:v>0.03012154</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>710</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>0.4999014</x:v>
+        <x:v>0.5088862</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>709</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>340</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>663</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>355</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="30" t="n">
-        <x:v>68891</x:v>
+        <x:v>68871</x:v>
       </x:c>
       <x:c r="D42" s="31" t="n">
-        <x:v>142413</x:v>
+        <x:v>142006</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>70178</x:v>
+        <x:v>69974</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>72235</x:v>
+        <x:v>72032</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-190</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>-0.03369343</x:v>
+        <x:v>-0.1336184</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>-1174</x:v>
+        <x:v>-1106</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>-0.8176228</x:v>
+        <x:v>-0.7728213</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-93</x:v>
+        <x:v>-136</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>385</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>340</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>45</x:v>
+        <x:v>-54</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="30" t="n">
-        <x:v>72126</x:v>
+        <x:v>72110</x:v>
       </x:c>
       <x:c r="D43" s="31" t="n">
-        <x:v>146518</x:v>
+        <x:v>146427</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>73769</x:v>
+        <x:v>73747</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>72749</x:v>
+        <x:v>72680</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>0.008190791</x:v>
+        <x:v>-0.02730991</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.3547945</x:v>
+        <x:v>0.3508892</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>545</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>308</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>536</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>285</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="30" t="n">
-        <x:v>37147</x:v>
+        <x:v>37153</x:v>
       </x:c>
       <x:c r="D44" s="31" t="n">
-        <x:v>76174</x:v>
+        <x:v>76049</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>37621</x:v>
+        <x:v>37546</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>38553</x:v>
+        <x:v>38503</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-90</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.03149689</x:v>
+        <x:v>-0.1182049</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>-0.09443118</x:v>
+        <x:v>-0.07095647</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>290</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="30" t="n">
-        <x:v>44748</x:v>
+        <x:v>44905</x:v>
       </x:c>
       <x:c r="D45" s="31" t="n">
-        <x:v>84957</x:v>
+        <x:v>85218</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>43585</x:v>
+        <x:v>43722</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>41372</x:v>
+        <x:v>41496</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>-0.001177052</x:v>
+        <x:v>0.3509185</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>-0.02941799</x:v>
+        <x:v>0.3710116</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>418</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>424</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>222</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>202</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="30" t="n">
-        <x:v>81431</x:v>
+        <x:v>81358</x:v>
       </x:c>
       <x:c r="D46" s="31" t="n">
-        <x:v>166376</x:v>
+        <x:v>166004</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>82835</x:v>
+        <x:v>82654</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>83541</x:v>
+        <x:v>83350</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-165</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>-0.004207161</x:v>
+        <x:v>-0.0992965</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-192</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.01201952</x:v>
+        <x:v>-0.1155262</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>551</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>495</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>265</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>56</x:v>
+        <x:v>-89</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="30" t="n">
-        <x:v>34681</x:v>
+        <x:v>34796</x:v>
       </x:c>
       <x:c r="D47" s="31" t="n">
-        <x:v>74082</x:v>
+        <x:v>74127</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>36497</x:v>
+        <x:v>36555</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>37585</x:v>
+        <x:v>37572</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.02833893</x:v>
+        <x:v>0.05669164</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>-0.0903586</x:v>
+        <x:v>0.026988</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>235</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>189</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="30" t="n">
-        <x:v>71050</x:v>
+        <x:v>71107</x:v>
       </x:c>
       <x:c r="D48" s="31" t="n">
-        <x:v>150859</x:v>
+        <x:v>150571</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>75090</x:v>
+        <x:v>74948</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>75769</x:v>
+        <x:v>75623</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>0.01060706</x:v>
+        <x:v>-0.05442972</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-195</x:v>
+        <x:v>-216</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.1290929</x:v>
+        <x:v>-0.1432484</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-118</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>450</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>358</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>188</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>92</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="30" t="n">
-        <x:v>31299</x:v>
+        <x:v>31291</x:v>
       </x:c>
       <x:c r="D49" s="31" t="n">
-        <x:v>65026</x:v>
+        <x:v>64943</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>32012</x:v>
+        <x:v>31956</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>33014</x:v>
+        <x:v>32987</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.09065069</x:v>
+        <x:v>-0.04924971</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-271</x:v>
+        <x:v>-224</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.4150267</x:v>
+        <x:v>-0.3437323</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>167</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="30" t="n">
-        <x:v>47714</x:v>
+        <x:v>47603</x:v>
       </x:c>
       <x:c r="D50" s="31" t="n">
-        <x:v>93806</x:v>
+        <x:v>93546</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>48604</x:v>
+        <x:v>48462</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>45202</x:v>
+        <x:v>45084</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>-68</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>0.01705939</x:v>
+        <x:v>-0.07263871</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>276</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>0.2950925</x:v>
+        <x:v>0.003207081</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>360</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>149</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>348</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>-44</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="30" t="n">
-        <x:v>56792</x:v>
+        <x:v>56865</x:v>
       </x:c>
       <x:c r="D51" s="31" t="n">
-        <x:v>113713</x:v>
+        <x:v>113676</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>55765</x:v>
+        <x:v>55692</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>57948</x:v>
+        <x:v>57984</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>-0.00703476</x:v>
+        <x:v>-0.03341717</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="K51" s="33" t="n">
+        <x:v>0.3903421</x:v>
+      </x:c>
+      <x:c r="L51" s="31" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="M51" s="31" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="N51" s="32" t="n">
+        <x:v>-59</x:v>
+      </x:c>
+      <x:c r="O51" s="31" t="n">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="P51" s="31" t="n">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="Q51" s="31" t="n">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="K51" s="33" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>425</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="30" t="n">
-        <x:v>69455</x:v>
+        <x:v>69517</x:v>
       </x:c>
       <x:c r="D52" s="31" t="n">
-        <x:v>141953</x:v>
+        <x:v>141819</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>71559</x:v>
+        <x:v>71457</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>70394</x:v>
+        <x:v>70362</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>0.01268186</x:v>
+        <x:v>-0.07750354</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-298</x:v>
+        <x:v>-182</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.2094889</x:v>
+        <x:v>-0.1281681</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>-103</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>510</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>288</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>222</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>438</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>72</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="30" t="n">
-        <x:v>28870</x:v>
+        <x:v>28889</x:v>
       </x:c>
       <x:c r="D53" s="31" t="n">
-        <x:v>60938</x:v>
+        <x:v>60856</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>30132</x:v>
+        <x:v>30086</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30806</x:v>
+        <x:v>30770</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>-0.01312637</x:v>
+        <x:v>-0.03942181</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-193</x:v>
+        <x:v>-148</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.3157154</x:v>
+        <x:v>-0.242607</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="30" t="n">
-        <x:v>49367</x:v>
+        <x:v>49206</x:v>
       </x:c>
       <x:c r="D54" s="31" t="n">
-        <x:v>99435</x:v>
+        <x:v>99097</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>49462</x:v>
+        <x:v>49275</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>49973</x:v>
+        <x:v>49822</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.01608833</x:v>
+        <x:v>-0.112893</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-278</x:v>
+        <x:v>-366</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.2788002</x:v>
+        <x:v>-0.367976</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q54" s="31" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="R54" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S54" s="31" t="n">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="T54" s="31" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="U54" s="31" t="n">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="Q54" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>-47</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="30" t="n">
-        <x:v>23757</x:v>
+        <x:v>23778</x:v>
       </x:c>
       <x:c r="D55" s="31" t="n">
-        <x:v>48550</x:v>
+        <x:v>48462</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>24434</x:v>
+        <x:v>24398</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>24116</x:v>
+        <x:v>24064</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>0.03708893</x:v>
+        <x:v>-0.04949883</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-260</x:v>
+        <x:v>-212</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.5326777</x:v>
+        <x:v>-0.4355508</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>167</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="30" t="n">
         <x:v>34269</x:v>
       </x:c>
       <x:c r="D56" s="31" t="n">
-        <x:v>69653</x:v>
+        <x:v>69488</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>34394</x:v>
+        <x:v>34302</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>35259</x:v>
+        <x:v>35186</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.01722529</x:v>
+        <x:v>-0.09058101</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-227</x:v>
+        <x:v>-237</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.3248426</x:v>
+        <x:v>-0.3399068</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="30" t="n">
-        <x:v>25488</x:v>
+        <x:v>25456</x:v>
       </x:c>
       <x:c r="D57" s="31" t="n">
-        <x:v>53767</x:v>
+        <x:v>53615</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>26715</x:v>
+        <x:v>26641</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>27052</x:v>
+        <x:v>26974</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.0854812</x:v>
+        <x:v>-0.1173665</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-465</x:v>
+        <x:v>-455</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-0.8574274</x:v>
+        <x:v>-0.8415018</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="30" t="n">
-        <x:v>32644</x:v>
+        <x:v>32700</x:v>
       </x:c>
       <x:c r="D58" s="31" t="n">
-        <x:v>72167</x:v>
+        <x:v>72015</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>35986</x:v>
+        <x:v>35908</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>36181</x:v>
+        <x:v>36107</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.04570637</x:v>
+        <x:v>-0.09849346</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-228</x:v>
+        <x:v>-374</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.3149389</x:v>
+        <x:v>-0.5166531</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-45</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="30" t="n">
-        <x:v>56072</x:v>
+        <x:v>56076</x:v>
       </x:c>
       <x:c r="D59" s="31" t="n">
-        <x:v>114530</x:v>
+        <x:v>114408</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>56542</x:v>
+        <x:v>56432</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>57988</x:v>
+        <x:v>57976</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.03316807</x:v>
+        <x:v>-0.007865964</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>-0.03229551</x:v>
+        <x:v>-0.04368415</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-70</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>404</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>372</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="30" t="n">
-        <x:v>23346</x:v>
+        <x:v>23351</x:v>
       </x:c>
       <x:c r="D60" s="31" t="n">
-        <x:v>52243</x:v>
+        <x:v>52105</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25907</x:v>
+        <x:v>25837</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>26336</x:v>
+        <x:v>26268</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>-0.03444251</x:v>
+        <x:v>-0.1111899</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-166</x:v>
+        <x:v>-296</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.3167395</x:v>
+        <x:v>-0.5648747</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="R60" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S60" s="31" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="T60" s="31" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="U60" s="31" t="n">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="R60" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>-21</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="30" t="n">
-        <x:v>20179</x:v>
+        <x:v>20201</x:v>
       </x:c>
       <x:c r="D61" s="31" t="n">
-        <x:v>44845</x:v>
+        <x:v>44806</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22569</x:v>
+        <x:v>22578</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>22276</x:v>
+        <x:v>22228</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.02898034</x:v>
+        <x:v>-0.004463489</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-206</x:v>
+        <x:v>-194</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.4572595</x:v>
+        <x:v>-0.4311111</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="30" t="n">
-        <x:v>20179</x:v>
+        <x:v>20201</x:v>
       </x:c>
       <x:c r="D62" s="31" t="n">
-        <x:v>44845</x:v>
+        <x:v>44806</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22569</x:v>
+        <x:v>22578</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>22276</x:v>
+        <x:v>22228</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.02898034</x:v>
+        <x:v>-0.004463489</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-206</x:v>
+        <x:v>-194</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.4572595</x:v>
+        <x:v>-0.4311111</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="30" t="n">
-        <x:v>38854</x:v>
+        <x:v>38726</x:v>
       </x:c>
       <x:c r="D63" s="31" t="n">
-        <x:v>79532</x:v>
+        <x:v>79174</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>39484</x:v>
+        <x:v>39282</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>40048</x:v>
+        <x:v>39892</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-131</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.1644427</x:v>
+        <x:v>-0.06815773</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-722</x:v>
+        <x:v>-829</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-0.8996437</x:v>
+        <x:v>-1.036211</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="30" t="n">
-        <x:v>17337</x:v>
+        <x:v>17309</x:v>
       </x:c>
       <x:c r="D64" s="31" t="n">
-        <x:v>37298</x:v>
+        <x:v>37183</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>18473</x:v>
+        <x:v>18405</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18825</x:v>
+        <x:v>18778</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.2140296</x:v>
+        <x:v>-0.04569893</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>-180</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.3020502</x:v>
+        <x:v>-0.48176</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="30" t="n">
-        <x:v>16411</x:v>
+        <x:v>16334</x:v>
       </x:c>
       <x:c r="D65" s="31" t="n">
-        <x:v>31690</x:v>
+        <x:v>31520</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15789</x:v>
+        <x:v>15700</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15901</x:v>
+        <x:v>15820</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.09772706</x:v>
+        <x:v>-0.05707401</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-392</x:v>
+        <x:v>-421</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.221869</x:v>
+        <x:v>-1.318055</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="M65" s="31" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="N65" s="32" t="n">
+        <x:v>-24</x:v>
+      </x:c>
+      <x:c r="O65" s="31" t="n">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="P65" s="31" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q65" s="31" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="R65" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S65" s="31" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="T65" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="U65" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="V65" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W65" s="32" t="n">
         <x:v>6</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="30" t="n">
-        <x:v>5106</x:v>
+        <x:v>5083</x:v>
       </x:c>
       <x:c r="D66" s="31" t="n">
-        <x:v>10544</x:v>
+        <x:v>10471</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5222</x:v>
+        <x:v>5177</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5322</x:v>
+        <x:v>5294</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.1893222</x:v>
+        <x:v>-0.1811249</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-217</x:v>
+        <x:v>-228</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-2.016541</x:v>
+        <x:v>-2.13104</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="30" t="n">
-        <x:v>57411</x:v>
+        <x:v>57379</x:v>
       </x:c>
       <x:c r="D67" s="31" t="n">
-        <x:v>122543</x:v>
+        <x:v>122098</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>61628</x:v>
+        <x:v>61430</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>60915</x:v>
+        <x:v>60668</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-134</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.06198061</x:v>
+        <x:v>-0.1096276</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1437</x:v>
+        <x:v>-1426</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.159058</x:v>
+        <x:v>-1.154432</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-130</x:v>
+        <x:v>-161</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>352</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>298</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="30" t="n">
-        <x:v>8569</x:v>
+        <x:v>8583</x:v>
       </x:c>
       <x:c r="D68" s="31" t="n">
-        <x:v>19762</x:v>
+        <x:v>19727</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>10100</x:v>
+        <x:v>10086</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9662</x:v>
+        <x:v>9641</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>0.1165206</x:v>
+        <x:v>-0.08610211</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>0.02024496</x:v>
+        <x:v>-0.09116232</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="P68" s="31" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="Q68" s="31" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="R68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S68" s="31" t="n">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="P68" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="30" t="n">
-        <x:v>8557</x:v>
+        <x:v>8560</x:v>
       </x:c>
       <x:c r="D69" s="31" t="n">
-        <x:v>17237</x:v>
+        <x:v>17177</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8562</x:v>
+        <x:v>8524</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8675</x:v>
+        <x:v>8653</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>-0.1910828</x:v>
+        <x:v>-0.02328153</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-121</x:v>
+        <x:v>-116</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-0.6970849</x:v>
+        <x:v>-0.6707916</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="30" t="n">
-        <x:v>13118</x:v>
+        <x:v>13092</x:v>
       </x:c>
       <x:c r="D70" s="31" t="n">
-        <x:v>27047</x:v>
+        <x:v>26941</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13477</x:v>
+        <x:v>13429</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13570</x:v>
+        <x:v>13512</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>0.01848976</x:v>
+        <x:v>-0.08900426</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-425</x:v>
+        <x:v>-412</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.54703</x:v>
+        <x:v>-1.506233</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="30" t="n">
-        <x:v>8377</x:v>
+        <x:v>8399</x:v>
       </x:c>
       <x:c r="D71" s="31" t="n">
-        <x:v>18506</x:v>
+        <x:v>18461</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9462</x:v>
+        <x:v>9454</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>9044</x:v>
+        <x:v>9007</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>-0.02701097</x:v>
+        <x:v>0.01083482</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-196</x:v>
+        <x:v>-160</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-1.048016</x:v>
+        <x:v>-0.8592449</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="U71" s="31" t="n">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="U71" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="30" t="n">
-        <x:v>7967</x:v>
+        <x:v>7943</x:v>
       </x:c>
       <x:c r="D72" s="31" t="n">
-        <x:v>17328</x:v>
+        <x:v>17243</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8751</x:v>
+        <x:v>8721</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8577</x:v>
+        <x:v>8522</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.2360527</x:v>
+        <x:v>-0.1621215</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-322</x:v>
+        <x:v>-343</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-1.824363</x:v>
+        <x:v>-1.950415</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="N72" s="32" t="n">
+        <x:v>-17</x:v>
+      </x:c>
+      <x:c r="O72" s="31" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="P72" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="Q72" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="R72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S72" s="31" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="T72" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="U72" s="31" t="n">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="N72" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="30" t="n">
-        <x:v>6065</x:v>
+        <x:v>6051</x:v>
       </x:c>
       <x:c r="D73" s="31" t="n">
-        <x:v>12534</x:v>
+        <x:v>12495</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6145</x:v>
+        <x:v>6126</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6389</x:v>
+        <x:v>6369</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.1195314</x:v>
+        <x:v>-0.2793296</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-280</x:v>
+        <x:v>-230</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-2.18511</x:v>
+        <x:v>-1.807466</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="30" t="n">
-        <x:v>4758</x:v>
+        <x:v>4751</x:v>
       </x:c>
       <x:c r="D74" s="31" t="n">
-        <x:v>10129</x:v>
+        <x:v>10054</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>5131</x:v>
+        <x:v>5090</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4998</x:v>
+        <x:v>4964</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.09862906</x:v>
+        <x:v>-0.2777227</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-97</x:v>
+        <x:v>-147</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-0.9485625</x:v>
+        <x:v>-1.441035</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="P74" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="Q74" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="R74" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S74" s="31" t="n">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="P74" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="30" t="n">
-        <x:v>15596</x:v>
+        <x:v>15567</x:v>
       </x:c>
       <x:c r="D75" s="31" t="n">
-        <x:v>34620</x:v>
+        <x:v>34444</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>17192</x:v>
+        <x:v>17096</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>17428</x:v>
+        <x:v>17348</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.1730104</x:v>
+        <x:v>-0.1073055</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-750</x:v>
+        <x:v>-715</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.120441</x:v>
+        <x:v>-2.033619</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
         <x:v>-37</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="30" t="n">
-        <x:v>3322</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="D76" s="31" t="n">
-        <x:v>7499</x:v>
+        <x:v>7481</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3723</x:v>
+        <x:v>3714</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3776</x:v>
+        <x:v>3767</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.2261841</x:v>
+        <x:v>0.01336898</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-105</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.380852</x:v>
+        <x:v>-1.110377</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M76" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="N76" s="32" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="O76" s="31" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="P76" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="Q76" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R76" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S76" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="T76" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="U76" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="V76" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W76" s="32" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="30" t="n">
-        <x:v>3937</x:v>
+        <x:v>3930</x:v>
       </x:c>
       <x:c r="D77" s="31" t="n">
-        <x:v>8715</x:v>
+        <x:v>8688</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4327</x:v>
+        <x:v>4312</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4388</x:v>
+        <x:v>4376</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.1031637</x:v>
+        <x:v>-0.03451847</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-183</x:v>
+        <x:v>-158</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-2.056642</x:v>
+        <x:v>-1.786118</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="Q77" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="R77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S77" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="T77" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="U77" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="V77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W77" s="32" t="n">
         <x:v>7</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="30" t="n">
-        <x:v>2847</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="D78" s="31" t="n">
-        <x:v>6234</x:v>
+        <x:v>6210</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>3079</x:v>
+        <x:v>3057</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3155</x:v>
+        <x:v>3153</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>-0.1281641</x:v>
+        <x:v>-0.06437077</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
         <x:v>-144</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>-2.257761</x:v>
+        <x:v>-2.266289</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S78" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="T78" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="U78" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="R78" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="30" t="n">
-        <x:v>4453</x:v>
+        <x:v>4429</x:v>
       </x:c>
       <x:c r="D79" s="31" t="n">
-        <x:v>9840</x:v>
+        <x:v>9756</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4903</x:v>
+        <x:v>4861</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4937</x:v>
+        <x:v>4895</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.1623377</x:v>
+        <x:v>-0.2453988</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-242</x:v>
+        <x:v>-248</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.400317</x:v>
+        <x:v>-2.479008</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="N79" s="32" t="n">
+        <x:v>-15</x:v>
+      </x:c>
+      <x:c r="O79" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="N79" s="32" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="P79" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S79" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T79" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="30" t="n">
-        <x:v>1037</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D80" s="31" t="n">
-        <x:v>2332</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1160</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1172</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.4269855</x:v>
+        <x:v>-0.3022453</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-81</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-3.156146</x:v>
+        <x:v>-3.389121</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-5</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="P80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N80" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q80" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S80" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="30" t="n">
-        <x:v>24498</x:v>
+        <x:v>24501</x:v>
       </x:c>
       <x:c r="D81" s="31" t="n">
-        <x:v>53635</x:v>
+        <x:v>53517</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>26979</x:v>
+        <x:v>26906</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>26656</x:v>
+        <x:v>26611</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.001864419</x:v>
+        <x:v>-0.03362286</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-408</x:v>
+        <x:v>-332</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.7549544</x:v>
+        <x:v>-0.6165388</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
         <x:v>140</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="30" t="n">
-        <x:v>4621</x:v>
+        <x:v>4615</x:v>
       </x:c>
       <x:c r="D82" s="31" t="n">
-        <x:v>10586</x:v>
+        <x:v>10549</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5358</x:v>
+        <x:v>5339</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5228</x:v>
+        <x:v>5210</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.05664653</x:v>
+        <x:v>-0.08524342</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-141</x:v>
+        <x:v>-123</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-1.31444</x:v>
+        <x:v>-1.152549</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="Q82" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="Q82" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="30" t="n">
-        <x:v>5991</x:v>
+        <x:v>6001</x:v>
       </x:c>
       <x:c r="D83" s="31" t="n">
-        <x:v>12646</x:v>
+        <x:v>12632</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6457</x:v>
+        <x:v>6446</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>6189</x:v>
+        <x:v>6186</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>0.1584033</x:v>
+        <x:v>-0.07910141</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-112</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-0.8778806</x:v>
+        <x:v>-0.6605851</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="T83" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="30" t="n">
-        <x:v>13886</x:v>
+        <x:v>13885</x:v>
       </x:c>
       <x:c r="D84" s="31" t="n">
-        <x:v>30403</x:v>
+        <x:v>30336</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>15164</x:v>
+        <x:v>15121</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>15239</x:v>
+        <x:v>15215</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.04931291</x:v>
+        <x:v>0.003296522</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-155</x:v>
+        <x:v>-125</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.5072321</x:v>
+        <x:v>-0.4103608</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
         <x:v>-22</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q84" s="31" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="R84" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S84" s="31" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="T84" s="31" t="n">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="Q84" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="30" t="n">
-        <x:v>15315</x:v>
+        <x:v>15339</x:v>
       </x:c>
       <x:c r="D85" s="31" t="n">
-        <x:v>31420</x:v>
+        <x:v>31376</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15651</x:v>
+        <x:v>15634</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>15769</x:v>
+        <x:v>15742</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>-0.05089706</x:v>
+        <x:v>-0.1622808</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-313</x:v>
+        <x:v>-237</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-0.9863549</x:v>
+        <x:v>-0.7496916</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>-25</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="30" t="n">
-        <x:v>15315</x:v>
+        <x:v>15339</x:v>
       </x:c>
       <x:c r="D86" s="31" t="n">
-        <x:v>31420</x:v>
+        <x:v>31376</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15651</x:v>
+        <x:v>15634</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>15769</x:v>
+        <x:v>15742</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>-0.05089706</x:v>
+        <x:v>-0.1622808</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-313</x:v>
+        <x:v>-237</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-0.9863549</x:v>
+        <x:v>-0.7496916</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>-25</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="30" t="n">
         <x:v>15942</x:v>
       </x:c>
       <x:c r="D87" s="31" t="n">
-        <x:v>33303</x:v>
+        <x:v>33257</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16613</x:v>
+        <x:v>16569</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16690</x:v>
+        <x:v>16688</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>0.03304097</x:v>
+        <x:v>0.003006976</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-164</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.490035</x:v>
+        <x:v>-0.329667</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="30" t="n">
         <x:v>15942</x:v>
       </x:c>
       <x:c r="D88" s="31" t="n">
-        <x:v>33303</x:v>
+        <x:v>33257</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16613</x:v>
+        <x:v>16569</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16690</x:v>
+        <x:v>16688</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>0.03304097</x:v>
+        <x:v>0.003006976</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-164</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.490035</x:v>
+        <x:v>-0.329667</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="30" t="n">
-        <x:v>32966</x:v>
+        <x:v>33026</x:v>
       </x:c>
       <x:c r="D89" s="31" t="n">
-        <x:v>70837</x:v>
+        <x:v>70764</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>35537</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>35300</x:v>
+        <x:v>35263</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-66</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.06066591</x:v>
+        <x:v>-0.09318086</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-655</x:v>
+        <x:v>-468</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.9161865</x:v>
+        <x:v>-0.6570081</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="30" t="n">
-        <x:v>20400</x:v>
+        <x:v>20449</x:v>
       </x:c>
       <x:c r="D90" s="31" t="n">
-        <x:v>43172</x:v>
+        <x:v>43135</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>21525</x:v>
+        <x:v>21520</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21647</x:v>
+        <x:v>21615</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.07869277</x:v>
+        <x:v>-0.1180938</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-451</x:v>
+        <x:v>-323</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-1.033858</x:v>
+        <x:v>-0.7432464</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="30" t="n">
-        <x:v>12566</x:v>
+        <x:v>12577</x:v>
       </x:c>
       <x:c r="D91" s="31" t="n">
-        <x:v>27665</x:v>
+        <x:v>27629</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>14012</x:v>
+        <x:v>13981</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13653</x:v>
+        <x:v>13648</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>-0.0325215</x:v>
+        <x:v>-0.05426132</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-204</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.7319961</x:v>
+        <x:v>-0.522071</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s"/>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:W93"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
@@ -8046,5835 +8046,5835 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>7085397</x:v>
+        <x:v>7073424</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3525442</x:v>
+        <x:v>3518695</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3559955</x:v>
+        <x:v>3554729</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>-3689</x:v>
+        <x:v>-3781</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>-0.05203774</x:v>
+        <x:v>-0.05342504</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>-35018</x:v>
+        <x:v>-32057</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>-0.4917972</x:v>
+        <x:v>-0.4511588</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>3201</x:v>
+        <x:v>2771</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>6758</x:v>
+        <x:v>7357</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-3557</x:v>
+        <x:v>-4586</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>18533</x:v>
+        <x:v>21201</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>9721</x:v>
+        <x:v>11195</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>8812</x:v>
+        <x:v>10006</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>18665</x:v>
+        <x:v>20396</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>9598</x:v>
+        <x:v>10719</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>9067</x:v>
+        <x:v>9677</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>-132</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>6627760</x:v>
+        <x:v>6617293</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3296686</x:v>
+        <x:v>3290713</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3331074</x:v>
+        <x:v>3326580</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>-3247</x:v>
+        <x:v>-3366</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>-0.04896692</x:v>
+        <x:v>-0.05084086</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>-29119</x:v>
+        <x:v>-26502</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>-0.4374272</x:v>
+        <x:v>-0.3988985</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>3056</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>6198</x:v>
+        <x:v>6784</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-3142</x:v>
+        <x:v>-4136</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>17628</x:v>
+        <x:v>20134</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>9252</x:v>
+        <x:v>10621</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>8376</x:v>
+        <x:v>9513</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>17733</x:v>
+        <x:v>19364</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>9106</x:v>
+        <x:v>10195</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>8627</x:v>
+        <x:v>9169</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>-105</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>457637</x:v>
+        <x:v>456131</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>228756</x:v>
+        <x:v>227982</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>228881</x:v>
+        <x:v>228149</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-442</x:v>
+        <x:v>-415</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.09648991</x:v>
+        <x:v>-0.09089993</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-5899</x:v>
+        <x:v>-5555</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-1.272609</x:v>
+        <x:v>-1.203199</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>560</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-415</x:v>
+        <x:v>-450</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>905</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>469</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>436</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>932</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>492</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>1317629</x:v>
+        <x:v>1316826</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>652101</x:v>
+        <x:v>651511</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>665528</x:v>
+        <x:v>665315</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>-290</x:v>
+        <x:v>-416</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>-0.02200439</x:v>
+        <x:v>-0.03158114</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>1718</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.1305559</x:v>
+        <x:v>0.150131</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>737</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1085</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-348</x:v>
+        <x:v>-559</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>4556</x:v>
+        <x:v>5043</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>2371</x:v>
+        <x:v>2638</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>2185</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>4498</x:v>
+        <x:v>4900</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>2288</x:v>
+        <x:v>2618</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>2210</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>58</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>94113</x:v>
+        <x:v>93965</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>46430</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>47683</x:v>
+        <x:v>47609</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>-0.04354568</x:v>
+        <x:v>-0.06806411</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>105</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.1116926</x:v>
+        <x:v>-0.0191524</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>291</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>295</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>148667</x:v>
+        <x:v>148477</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>73567</x:v>
+        <x:v>73393</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>75100</x:v>
+        <x:v>75084</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>0.01480036</x:v>
+        <x:v>-0.03097163</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>661</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.4466035</x:v>
+        <x:v>0.3609498</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>561</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>291</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>506</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>246</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>260</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>55</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>123736</x:v>
+        <x:v>123693</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>61549</x:v>
+        <x:v>61495</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>62187</x:v>
+        <x:v>62198</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.008890685</x:v>
+        <x:v>-0.05575217</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>969</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>0.7893001</x:v>
+        <x:v>0.6763686</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>542</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="Q14" s="31" t="n">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="Q14" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>537</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>276</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>261</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>161613</x:v>
+        <x:v>161480</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>79798</x:v>
+        <x:v>79707</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>81815</x:v>
+        <x:v>81773</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.003712435</x:v>
+        <x:v>-0.01362212</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>65</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.04023572</x:v>
+        <x:v>0.02601618</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-121</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>490</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>267</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>223</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>429</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>222</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>61</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>100919</x:v>
+        <x:v>100838</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>49753</x:v>
+        <x:v>49715</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>51166</x:v>
+        <x:v>51123</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>-0.04457034</x:v>
+        <x:v>-0.02082115</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>0.03667651</x:v>
+        <x:v>0.1857905</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>413</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>442</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>227</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>92281</x:v>
+        <x:v>92110</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>46539</x:v>
+        <x:v>46437</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>45742</x:v>
+        <x:v>45673</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-101</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>-0.003250834</x:v>
+        <x:v>-0.1095314</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>-521</x:v>
+        <x:v>-430</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>-0.5614103</x:v>
+        <x:v>-0.4646639</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>-47</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>165844</x:v>
+        <x:v>165775</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>80154</x:v>
+        <x:v>80110</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>85690</x:v>
+        <x:v>85665</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>-123</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>-0.07411112</x:v>
+        <x:v>0.00784257</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>62</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.03739851</x:v>
+        <x:v>0.06579503</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>564</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>285</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>279</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>639</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>-75</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>188633</x:v>
+        <x:v>188656</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>94247</x:v>
+        <x:v>94208</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>94386</x:v>
+        <x:v>94448</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>-156</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>-0.08263193</x:v>
+        <x:v>-0.02702602</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>-162</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>-0.08580736</x:v>
+        <x:v>0.06258685</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>596</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>272</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>729</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>384</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>345</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>-133</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>133384</x:v>
+        <x:v>133586</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>65789</x:v>
+        <x:v>65915</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>67595</x:v>
+        <x:v>67671</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.0735261</x:v>
+        <x:v>0.007486375</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1073</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>0.8109681</x:v>
+        <x:v>0.8546363</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>480</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>379</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>188</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>101</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>108439</x:v>
+        <x:v>108246</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>54275</x:v>
+        <x:v>54175</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>54164</x:v>
+        <x:v>54071</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.04332356</x:v>
+        <x:v>-0.06001237</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-571</x:v>
+        <x:v>-531</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.5238051</x:v>
+        <x:v>-0.4881547</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-88</x:v>
+        <x:v>-93</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>269</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>340220</x:v>
+        <x:v>339966</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>168837</x:v>
+        <x:v>168683</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>171383</x:v>
+        <x:v>171283</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>-175</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>-0.05141086</x:v>
+        <x:v>-0.03293362</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>-1359</x:v>
+        <x:v>-1148</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>-0.3978582</x:v>
+        <x:v>-0.3365444</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-193</x:v>
+        <x:v>-220</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>787</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>424</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>363</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>769</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>410</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>359</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>184051</x:v>
+        <x:v>183464</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>91953</x:v>
+        <x:v>91592</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>92098</x:v>
+        <x:v>91872</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>-180</x:v>
+        <x:v>-200</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>-0.09770343</x:v>
+        <x:v>-0.1088945</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-1811</x:v>
+        <x:v>-1774</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.9743788</x:v>
+        <x:v>-0.9576868</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-131</x:v>
+        <x:v>-184</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>312</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>361</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>555188</x:v>
+        <x:v>553852</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>280227</x:v>
+        <x:v>279500</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>274961</x:v>
+        <x:v>274352</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-495</x:v>
+        <x:v>-377</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.08907957</x:v>
+        <x:v>-0.06802242</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>-4696</x:v>
+        <x:v>-4265</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>-0.8387452</x:v>
+        <x:v>-0.7641767</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-265</x:v>
+        <x:v>-335</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>1409</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>760</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>649</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>1639</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>887</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>752</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>-230</x:v>
+        <x:v>-42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>74793</x:v>
+        <x:v>74576</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>36950</x:v>
+        <x:v>36850</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>37843</x:v>
+        <x:v>37726</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.07348226</x:v>
+        <x:v>-0.1472833</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-766</x:v>
+        <x:v>-640</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-1.013777</x:v>
+        <x:v>-0.8508828</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="Q25" s="31" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="R25" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S25" s="31" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="T25" s="31" t="n">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="Q25" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>55467</x:v>
+        <x:v>55210</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>27212</x:v>
+        <x:v>27111</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>28255</x:v>
+        <x:v>28099</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-94</x:v>
+        <x:v>-78</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.1691834</x:v>
+        <x:v>-0.1410794</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-1063</x:v>
+        <x:v>-1068</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.880417</x:v>
+        <x:v>-1.897722</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="N26" s="32" t="n">
+        <x:v>-53</x:v>
+      </x:c>
+      <x:c r="O26" s="31" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="P26" s="31" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="Q26" s="31" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="R26" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S26" s="31" t="n">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="N26" s="32" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
         <x:v>-25</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>333664</x:v>
+        <x:v>333435</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>164135</x:v>
+        <x:v>164002</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>169529</x:v>
+        <x:v>169433</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>-118</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>-0.03535242</x:v>
+        <x:v>0.005398645</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>-1163</x:v>
+        <x:v>-810</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>-0.3473436</x:v>
+        <x:v>-0.2423372</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-148</x:v>
+        <x:v>-193</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>798</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>418</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>380</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>768</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>402</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>75786</x:v>
+        <x:v>75619</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>37791</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>37995</x:v>
+        <x:v>37950</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.1054491</x:v>
+        <x:v>-0.07532111</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-706</x:v>
+        <x:v>-677</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.9229723</x:v>
+        <x:v>-0.8873336</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>107546</x:v>
+        <x:v>107339</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>54044</x:v>
+        <x:v>53965</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>53502</x:v>
+        <x:v>53374</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.07618836</x:v>
+        <x:v>-0.06424102</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-670</x:v>
+        <x:v>-625</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.6191321</x:v>
+        <x:v>-0.5788966</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>72709</x:v>
+        <x:v>72523</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>36272</x:v>
+        <x:v>36180</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>36437</x:v>
+        <x:v>36343</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.06597304</x:v>
+        <x:v>-0.0702731</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-832</x:v>
+        <x:v>-755</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-1.131342</x:v>
+        <x:v>-1.030323</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>172</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>86796</x:v>
+        <x:v>86595</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>43381</x:v>
+        <x:v>43278</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>43415</x:v>
+        <x:v>43317</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>0.009217864</x:v>
+        <x:v>-0.03809392</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>-430</x:v>
+        <x:v>-420</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>-0.4929723</x:v>
+        <x:v>-0.4826754</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>221496</x:v>
+        <x:v>221064</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>109425</x:v>
+        <x:v>109164</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>112071</x:v>
+        <x:v>111900</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>-161</x:v>
+        <x:v>-135</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>-0.07263475</x:v>
+        <x:v>-0.06103102</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-1914</x:v>
+        <x:v>-1714</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.8567208</x:v>
+        <x:v>-0.7693758</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-183</x:v>
+        <x:v>-210</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>522</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>500</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>269</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>143387</x:v>
+        <x:v>143146</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>71360</x:v>
+        <x:v>71192</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>72027</x:v>
+        <x:v>71954</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-119</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.03973676</x:v>
+        <x:v>-0.08306286</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-1186</x:v>
+        <x:v>-1026</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.8203468</x:v>
+        <x:v>-0.71165</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="N33" s="32" t="n">
+        <x:v>-136</x:v>
+      </x:c>
+      <x:c r="O33" s="31" t="n">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="P33" s="31" t="n">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="Q33" s="31" t="n">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="R33" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S33" s="31" t="n">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="T33" s="31" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="U33" s="31" t="n">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="N33" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>46</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>50773</x:v>
+        <x:v>50664</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>25376</x:v>
+        <x:v>25319</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>25397</x:v>
+        <x:v>25345</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>-0.06298593</x:v>
+        <x:v>-0.1281318</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>-365</x:v>
+        <x:v>-315</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>-0.713755</x:v>
+        <x:v>-0.6179015</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>114451</x:v>
+        <x:v>114304</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>56461</x:v>
+        <x:v>56357</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>57990</x:v>
+        <x:v>57947</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>-85</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>-0.07421248</x:v>
+        <x:v>0.003499563</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>-263</x:v>
+        <x:v>-246</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>-0.2292658</x:v>
+        <x:v>-0.2147534</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-81</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R35" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S35" s="31" t="n">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="T35" s="31" t="n">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="R35" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>135798</x:v>
+        <x:v>135533</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>67710</x:v>
+        <x:v>67588</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>68088</x:v>
+        <x:v>67945</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-80</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.03018279</x:v>
+        <x:v>-0.05899139</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-921</x:v>
+        <x:v>-826</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.6736445</x:v>
+        <x:v>-0.605754</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-102</x:v>
+        <x:v>-111</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>276</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>61</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>224277</x:v>
+        <x:v>224086</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>110833</x:v>
+        <x:v>110713</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>113444</x:v>
+        <x:v>113373</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>-117</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.03654857</x:v>
+        <x:v>-0.05218485</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>-367</x:v>
+        <x:v>-347</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>-0.1633696</x:v>
+        <x:v>-0.1546118</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>229</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-118</x:v>
+        <x:v>-129</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>558</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>288</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>522</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>272</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>239672</x:v>
+        <x:v>239209</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>120338</x:v>
+        <x:v>120030</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>119334</x:v>
+        <x:v>119179</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>-164</x:v>
+        <x:v>-141</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>-0.06838006</x:v>
+        <x:v>-0.05890955</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>-1006</x:v>
+        <x:v>-987</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>-0.4179859</x:v>
+        <x:v>-0.4109144</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>181</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-68</x:v>
+        <x:v>-127</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>615</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>318</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>711</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>370</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>-96</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>331524</x:v>
+        <x:v>330995</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>163638</x:v>
+        <x:v>163367</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>167886</x:v>
+        <x:v>167628</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-196</x:v>
+        <x:v>-211</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.05908598</x:v>
+        <x:v>-0.06370658</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-1740</x:v>
+        <x:v>-1635</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.5221086</x:v>
+        <x:v>-0.4915372</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>315</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-168</x:v>
+        <x:v>-216</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>710</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>370</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>340</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>738</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>360</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>378</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>66371</x:v>
+        <x:v>66214</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>33603</x:v>
+        <x:v>33534</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>32768</x:v>
+        <x:v>32680</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-79</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.1188864</x:v>
+        <x:v>-0.007550703</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>-546</x:v>
+        <x:v>-353</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>-0.8159361</x:v>
+        <x:v>-0.5302928</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>223</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>276</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>133121</x:v>
+        <x:v>133037</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>67569</x:v>
+        <x:v>67502</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>65552</x:v>
+        <x:v>65535</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.004507381</x:v>
+        <x:v>-0.003006592</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>-103</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>-0.07731339</x:v>
+        <x:v>-0.04207584</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>522</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>138778</x:v>
+        <x:v>138315</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>68339</x:v>
+        <x:v>68109</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>70439</x:v>
+        <x:v>70206</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
+        <x:v>-192</x:v>
+      </x:c>
+      <x:c r="I42" s="33" t="n">
+        <x:v>-0.1386212</x:v>
+      </x:c>
+      <x:c r="J42" s="32" t="n">
+        <x:v>-1408</x:v>
+      </x:c>
+      <x:c r="K42" s="33" t="n">
+        <x:v>-1.007708</x:v>
+      </x:c>
+      <x:c r="L42" s="31" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M42" s="31" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="N42" s="32" t="n">
+        <x:v>-138</x:v>
+      </x:c>
+      <x:c r="O42" s="31" t="n">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="P42" s="31" t="n">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q42" s="31" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="R42" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S42" s="31" t="n">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="T42" s="31" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="U42" s="31" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="V42" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W42" s="32" t="n">
         <x:v>-54</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>141034</x:v>
+        <x:v>140938</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>70889</x:v>
+        <x:v>70836</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>70145</x:v>
+        <x:v>70102</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.002127101</x:v>
+        <x:v>-0.01844443</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.02127599</x:v>
+        <x:v>0.05750513</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>444</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>239</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>448</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>233</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>73556</x:v>
+        <x:v>73429</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>36310</x:v>
+        <x:v>36239</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>37246</x:v>
+        <x:v>37190</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-89</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.03397616</x:v>
+        <x:v>-0.1210588</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>-316</x:v>
+        <x:v>-267</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>-0.4277669</x:v>
+        <x:v>-0.3622992</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-65</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>81571</x:v>
+        <x:v>81758</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>41715</x:v>
+        <x:v>41824</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>39856</x:v>
+        <x:v>39934</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>-0.04656349</x:v>
+        <x:v>0.3337997</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>-355</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>-0.4333179</x:v>
+        <x:v>-0.06844794</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="P45" s="31" t="n">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="Q45" s="31" t="n">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="P45" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>369</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>160802</x:v>
+        <x:v>160370</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>79790</x:v>
+        <x:v>79585</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>81012</x:v>
+        <x:v>80785</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-168</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>-0.04040605</x:v>
+        <x:v>-0.1046481</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-585</x:v>
+        <x:v>-772</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.3624827</x:v>
+        <x:v>-0.4790806</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-77</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>425</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-91</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>72670</x:v>
+        <x:v>72674</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>35689</x:v>
+        <x:v>35717</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>36981</x:v>
+        <x:v>36957</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.02201249</x:v>
+        <x:v>0.02752773</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>-153</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>-0.2100985</x:v>
+        <x:v>-0.1044674</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>51</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>145929</x:v>
+        <x:v>145584</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>72622</x:v>
+        <x:v>72452</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>73307</x:v>
+        <x:v>73132</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>-111</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>-0.03562107</x:v>
+        <x:v>-0.07618655</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-711</x:v>
+        <x:v>-701</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.4848609</x:v>
+        <x:v>-0.4792016</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-78</x:v>
+        <x:v>-120</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>312</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>167</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>63763</x:v>
+        <x:v>63672</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31445</x:v>
+        <x:v>31396</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>32318</x:v>
+        <x:v>32276</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.111226</x:v>
+        <x:v>-0.05650782</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-450</x:v>
+        <x:v>-393</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.7007927</x:v>
+        <x:v>-0.6134395</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>88345</x:v>
+        <x:v>88070</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>45550</x:v>
+        <x:v>45397</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>42795</x:v>
+        <x:v>42673</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-81</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>-0.01244964</x:v>
+        <x:v>-0.09188779</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>-166</x:v>
+        <x:v>-366</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>-0.1875473</x:v>
+        <x:v>-0.4138586</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>275</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-53</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>109817</x:v>
+        <x:v>109727</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>53855</x:v>
+        <x:v>53767</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>55962</x:v>
+        <x:v>55960</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>-0.01274686</x:v>
+        <x:v>-0.03097639</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>-0.02275996</x:v>
+        <x:v>0.1186164</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>357</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>345</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>134109</x:v>
+        <x:v>133814</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>67252</x:v>
+        <x:v>67054</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>66857</x:v>
+        <x:v>66760</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>-136</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>-0.0596174</x:v>
+        <x:v>-0.1015304</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-1180</x:v>
+        <x:v>-1098</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.8722069</x:v>
+        <x:v>-0.8138639</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-113</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>317</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>59786</x:v>
+        <x:v>59697</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>29512</x:v>
+        <x:v>29460</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30274</x:v>
+        <x:v>30237</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>-0.03845575</x:v>
+        <x:v>-0.06528726</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-337</x:v>
+        <x:v>-267</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.5605176</x:v>
+        <x:v>-0.4452672</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>95189</x:v>
+        <x:v>94927</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>47308</x:v>
+        <x:v>47173</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>47881</x:v>
+        <x:v>47754</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.04935108</x:v>
+        <x:v>-0.06001011</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-649</x:v>
+        <x:v>-719</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.6771844</x:v>
+        <x:v>-0.7517303</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-61</x:v>
+        <x:v>-66</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>223</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>46777</x:v>
+        <x:v>46625</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>23501</x:v>
+        <x:v>23414</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>23276</x:v>
+        <x:v>23211</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>-0.01496238</x:v>
+        <x:v>-0.06430179</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-401</x:v>
+        <x:v>-418</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.8499724</x:v>
+        <x:v>-0.8885488</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>67295</x:v>
+        <x:v>67106</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>33228</x:v>
+        <x:v>33126</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>34067</x:v>
+        <x:v>33980</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.07424456</x:v>
+        <x:v>-0.07594145</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-489</x:v>
+        <x:v>-533</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.7214092</x:v>
+        <x:v>-0.7880069</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>188</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>52362</x:v>
+        <x:v>52191</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>25999</x:v>
+        <x:v>25907</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26363</x:v>
+        <x:v>26284</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.103022</x:v>
+        <x:v>-0.1320321</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-570</x:v>
+        <x:v>-546</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-1.076853</x:v>
+        <x:v>-1.035326</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-21</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>69601</x:v>
+        <x:v>69418</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>34722</x:v>
+        <x:v>34630</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>34879</x:v>
+        <x:v>34788</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-80</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.0674822</x:v>
+        <x:v>-0.1151112</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-405</x:v>
+        <x:v>-502</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.5785218</x:v>
+        <x:v>-0.7179634</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-53</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>110434</x:v>
+        <x:v>110236</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>54340</x:v>
+        <x:v>54195</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>56094</x:v>
+        <x:v>56041</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.04796945</x:v>
+        <x:v>-0.05439907</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>-479</x:v>
+        <x:v>-522</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>-0.43187</x:v>
+        <x:v>-0.4712978</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-70</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>326</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>309</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>51223</x:v>
+        <x:v>51085</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25404</x:v>
+        <x:v>25325</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>25819</x:v>
+        <x:v>25760</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
+        <x:v>-41</x:v>
+      </x:c>
+      <x:c r="I60" s="33" t="n">
+        <x:v>-0.08019403</x:v>
+      </x:c>
+      <x:c r="J60" s="32" t="n">
+        <x:v>-356</x:v>
+      </x:c>
+      <x:c r="K60" s="33" t="n">
+        <x:v>-0.692055</x:v>
+      </x:c>
+      <x:c r="L60" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="M60" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="N60" s="32" t="n">
         <x:v>-37</x:v>
       </x:c>
-      <x:c r="I60" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="U60" s="31" t="n">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="U60" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>43916</x:v>
+        <x:v>43866</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22076</x:v>
+        <x:v>22065</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>21840</x:v>
+        <x:v>21801</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.06144323</x:v>
+        <x:v>-0.03873938</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-335</x:v>
+        <x:v>-301</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.757045</x:v>
+        <x:v>-0.6815043</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>43916</x:v>
+        <x:v>43866</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22076</x:v>
+        <x:v>22065</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>21840</x:v>
+        <x:v>21801</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.06144323</x:v>
+        <x:v>-0.03873938</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-335</x:v>
+        <x:v>-301</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.757045</x:v>
+        <x:v>-0.6815043</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>77238</x:v>
+        <x:v>76835</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>38330</x:v>
+        <x:v>38103</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>38908</x:v>
+        <x:v>38732</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-129</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.1667378</x:v>
+        <x:v>-0.08712387</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-852</x:v>
+        <x:v>-996</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-1.091049</x:v>
+        <x:v>-1.279696</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-73</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>204</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>36168</x:v>
+        <x:v>36027</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>17889</x:v>
+        <x:v>17801</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18279</x:v>
+        <x:v>18226</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.1849041</x:v>
+        <x:v>-0.05825566</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-148</x:v>
+        <x:v>-240</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.4075339</x:v>
+        <x:v>-0.6617586</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>30724</x:v>
+        <x:v>30535</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15303</x:v>
+        <x:v>15210</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15421</x:v>
+        <x:v>15325</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.1430057</x:v>
+        <x:v>-0.09488287</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-494</x:v>
+        <x:v>-529</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.58242</x:v>
+        <x:v>-1.702936</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>10346</x:v>
+        <x:v>10273</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5138</x:v>
+        <x:v>5092</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5208</x:v>
+        <x:v>5181</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.1736781</x:v>
+        <x:v>-0.1652089</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-210</x:v>
+        <x:v>-227</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-1.98939</x:v>
+        <x:v>-2.161905</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>119137</x:v>
+        <x:v>118653</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>59814</x:v>
+        <x:v>59582</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>59323</x:v>
+        <x:v>59071</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-118</x:v>
+        <x:v>-148</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.09894764</x:v>
+        <x:v>-0.1245781</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1858</x:v>
+        <x:v>-1771</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.535601</x:v>
+        <x:v>-1.470637</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-130</x:v>
+        <x:v>-161</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>236</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>18994</x:v>
+        <x:v>18961</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>9673</x:v>
+        <x:v>9646</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9321</x:v>
+        <x:v>9315</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>0.04213631</x:v>
+        <x:v>-0.07378129</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>-103</x:v>
+        <x:v>-96</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>-0.5393517</x:v>
+        <x:v>-0.5037519</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>16381</x:v>
+        <x:v>16296</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8149</x:v>
+        <x:v>8100</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8232</x:v>
+        <x:v>8196</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>-0.1523833</x:v>
+        <x:v>-0.1348204</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-239</x:v>
+        <x:v>-242</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-1.438026</x:v>
+        <x:v>-1.463297</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q69" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="R69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S69" s="31" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="T69" s="31" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="U69" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="Q69" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>26517</x:v>
+        <x:v>26403</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13180</x:v>
+        <x:v>13129</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13337</x:v>
+        <x:v>13274</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.04523352</x:v>
+        <x:v>-0.1021566</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-518</x:v>
+        <x:v>-478</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.916035</x:v>
+        <x:v>-1.778208</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>17959</x:v>
+        <x:v>17926</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9170</x:v>
+        <x:v>9161</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>8789</x:v>
+        <x:v>8765</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>-0.08345388</x:v>
+        <x:v>-0.01115573</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-255</x:v>
+        <x:v>-193</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-1.400022</x:v>
+        <x:v>-1.06518</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="N71" s="32" t="n">
+        <x:v>-29</x:v>
+      </x:c>
+      <x:c r="O71" s="31" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="P71" s="31" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="Q71" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S71" s="31" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="T71" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="U71" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="N71" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>17065</x:v>
+        <x:v>16966</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8610</x:v>
+        <x:v>8573</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8455</x:v>
+        <x:v>8393</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.2221832</x:v>
+        <x:v>-0.1823851</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-328</x:v>
+        <x:v>-362</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-1.885816</x:v>
+        <x:v>-2.089104</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="N72" s="32" t="n">
+        <x:v>-18</x:v>
+      </x:c>
+      <x:c r="O72" s="31" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P72" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q72" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="R72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S72" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="T72" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="U72" s="31" t="n">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="N72" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>12359</x:v>
+        <x:v>12315</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6082</x:v>
+        <x:v>6061</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6277</x:v>
+        <x:v>6254</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.145431</x:v>
+        <x:v>-0.2672498</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-289</x:v>
+        <x:v>-239</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-2.284946</x:v>
+        <x:v>-1.903776</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="Q73" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="Q73" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>9862</x:v>
+        <x:v>9786</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>4950</x:v>
+        <x:v>4912</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4912</x:v>
+        <x:v>4874</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.1821862</x:v>
+        <x:v>-0.1937787</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-126</x:v>
+        <x:v>-161</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-1.261514</x:v>
+        <x:v>-1.618578</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>34193</x:v>
+        <x:v>33998</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>16992</x:v>
+        <x:v>16886</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>17201</x:v>
+        <x:v>17112</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.1664234</x:v>
+        <x:v>-0.1497841</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-757</x:v>
+        <x:v>-727</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.165951</x:v>
+        <x:v>-2.093592</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
         <x:v>-37</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>7414</x:v>
+        <x:v>7395</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3705</x:v>
+        <x:v>3694</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3709</x:v>
+        <x:v>3701</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.2153432</x:v>
+        <x:v>-0.02703799</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-101</x:v>
+        <x:v>-83</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.343979</x:v>
+        <x:v>-1.109922</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="P76" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="P76" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>8599</x:v>
+        <x:v>8562</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4263</x:v>
+        <x:v>4244</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4336</x:v>
+        <x:v>4318</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.0929476</x:v>
+        <x:v>-0.08168981</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-188</x:v>
+        <x:v>-158</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-2.139524</x:v>
+        <x:v>-1.811927</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="P77" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="Q77" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="P77" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="U77" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="V77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W77" s="32" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>6182</x:v>
+        <x:v>6150</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>3047</x:v>
+        <x:v>3020</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3135</x:v>
+        <x:v>3130</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>-0.1131039</x:v>
+        <x:v>-0.1136917</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
-        <x:v>-147</x:v>
+        <x:v>-154</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>-2.322642</x:v>
+        <x:v>-2.442894</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>9678</x:v>
+        <x:v>9594</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4822</x:v>
+        <x:v>4781</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4856</x:v>
+        <x:v>4813</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.1650506</x:v>
+        <x:v>-0.2909998</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-243</x:v>
+        <x:v>-249</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.44935</x:v>
+        <x:v>-2.529716</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P79" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S79" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T79" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
-        <x:v>2320</x:v>
+        <x:v>2297</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1155</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1165</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.4291846</x:v>
+        <x:v>-0.3038194</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-78</x:v>
+        <x:v>-83</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-3.252711</x:v>
+        <x:v>-3.487395</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-5</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="P80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N80" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q80" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S80" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>51131</x:v>
+        <x:v>51017</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>25594</x:v>
+        <x:v>25531</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>25537</x:v>
+        <x:v>25486</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.01173319</x:v>
+        <x:v>-0.005880047</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-538</x:v>
+        <x:v>-490</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-1.041243</x:v>
+        <x:v>-0.951327</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="U81" s="31" t="n">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="U81" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>10330</x:v>
+        <x:v>10295</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5187</x:v>
+        <x:v>5173</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5143</x:v>
+        <x:v>5122</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.0773844</x:v>
+        <x:v>-0.09704027</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-154</x:v>
+        <x:v>-143</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-1.468905</x:v>
+        <x:v>-1.369994</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="Q82" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="R82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S82" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="T82" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="U82" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="Q82" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>11922</x:v>
+        <x:v>11892</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6057</x:v>
+        <x:v>6043</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>5865</x:v>
+        <x:v>5849</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="I83" s="33" t="n">
+        <x:v>0.04206276</x:v>
+      </x:c>
+      <x:c r="J83" s="32" t="n">
+        <x:v>-167</x:v>
+      </x:c>
+      <x:c r="K83" s="33" t="n">
+        <x:v>-1.384858</x:v>
+      </x:c>
+      <x:c r="L83" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M83" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="N83" s="32" t="n">
+        <x:v>-15</x:v>
+      </x:c>
+      <x:c r="O83" s="31" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P83" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q83" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="R83" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S83" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="T83" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="I83" s="33" t="n">
-[...32 lines deleted...]
-      <x:c r="T83" s="31" t="n">
+      <x:c r="U83" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="U83" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>28879</x:v>
+        <x:v>28830</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>14350</x:v>
+        <x:v>14315</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>14529</x:v>
+        <x:v>14515</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.003462604</x:v>
+        <x:v>0.006937699</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-200</x:v>
+        <x:v>-180</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.6877816</x:v>
+        <x:v>-0.6204757</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>30264</x:v>
+        <x:v>30176</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15125</x:v>
+        <x:v>15086</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>15139</x:v>
+        <x:v>15090</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>-0.1122186</x:v>
+        <x:v>-0.1852342</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-485</x:v>
+        <x:v>-423</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-1.577287</x:v>
+        <x:v>-1.382398</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-29</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>30264</x:v>
+        <x:v>30176</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15125</x:v>
+        <x:v>15086</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>15139</x:v>
+        <x:v>15090</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>-0.1122186</x:v>
+        <x:v>-0.1852342</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-485</x:v>
+        <x:v>-423</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-1.577287</x:v>
+        <x:v>-1.382398</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-29</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>32632</x:v>
+        <x:v>32570</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16264</x:v>
+        <x:v>16215</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16368</x:v>
+        <x:v>16355</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>-0.03982233</x:v>
+        <x:v>-0.003070216</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-237</x:v>
+        <x:v>-212</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.7210441</x:v>
+        <x:v>-0.6466963</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q87" s="31" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R87" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S87" s="31" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="T87" s="31" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U87" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="Q87" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>32632</x:v>
+        <x:v>32570</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16264</x:v>
+        <x:v>16215</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16368</x:v>
+        <x:v>16355</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>-0.03982233</x:v>
+        <x:v>-0.003070216</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-237</x:v>
+        <x:v>-212</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.7210441</x:v>
+        <x:v>-0.6466963</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q88" s="31" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R88" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S88" s="31" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="T88" s="31" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U88" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="Q88" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>69126</x:v>
+        <x:v>69016</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>34561</x:v>
+        <x:v>34514</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>34565</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-72</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.08383441</x:v>
+        <x:v>-0.1042149</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-837</x:v>
+        <x:v>-635</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-1.196347</x:v>
+        <x:v>-0.9116883</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="U89" s="31" t="n">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="U89" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>42243</x:v>
+        <x:v>42175</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>20996</x:v>
+        <x:v>20968</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21247</x:v>
+        <x:v>21207</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.08514865</x:v>
+        <x:v>-0.1160477</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-531</x:v>
+        <x:v>-405</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-1.241408</x:v>
+        <x:v>-0.9511508</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>26883</x:v>
+        <x:v>26841</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>13565</x:v>
+        <x:v>13546</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13318</x:v>
+        <x:v>13295</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>-0.08176919</x:v>
+        <x:v>-0.08561644</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-306</x:v>
+        <x:v>-230</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-1.125455</x:v>
+        <x:v>-0.8496177</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -14132,5007 +14132,5007 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>284809</x:v>
+        <x:v>288454</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>148491</x:v>
+        <x:v>150112</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>136317</x:v>
+        <x:v>138341</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>1831</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>0.6470467</x:v>
+        <x:v>0.3300812</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>28095</x:v>
+        <x:v>28344</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>10.94409</x:v>
+        <x:v>10.89693</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>161</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>6197</x:v>
+        <x:v>6071</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>3544</x:v>
+        <x:v>3561</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>2653</x:v>
+        <x:v>2510</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>4494</x:v>
+        <x:v>5284</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>2759</x:v>
+        <x:v>3222</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>1735</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>1703</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>271711</x:v>
+        <x:v>275149</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>141594</x:v>
+        <x:v>143098</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>130116</x:v>
+        <x:v>132050</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>1718</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>0.6363128</x:v>
+        <x:v>0.3263398</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>26851</x:v>
+        <x:v>27100</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>10.96586</x:v>
+        <x:v>10.92526</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>125</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>5814</x:v>
+        <x:v>5729</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>3341</x:v>
+        <x:v>3327</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>2473</x:v>
+        <x:v>2402</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>4221</x:v>
+        <x:v>4987</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>2584</x:v>
+        <x:v>3032</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>1637</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>1593</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>13098</x:v>
+        <x:v>13305</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>6897</x:v>
+        <x:v>7014</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>6201</x:v>
+        <x:v>6291</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>0.8702349</x:v>
+        <x:v>0.4075164</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>10.49435</x:v>
+        <x:v>10.31424</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>383</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>110</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>38040</x:v>
+        <x:v>38512</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>19096</x:v>
+        <x:v>19336</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>18944</x:v>
+        <x:v>19176</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>253</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.6695424</x:v>
+        <x:v>0.1742749</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>3344</x:v>
+        <x:v>3528</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>9.637999</x:v>
+        <x:v>10.08461</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>812</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>453</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>359</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>576</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>336</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>236</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>1785</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>919</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>866</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>0.676819</x:v>
+        <x:v>1.642036</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>170</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>10.52632</x:v>
+        <x:v>12.27328</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>3289</x:v>
+        <x:v>3321</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>1535</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>1754</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>0.951504</x:v>
+        <x:v>0.5145279</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>297</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>9.926471</x:v>
+        <x:v>8.600392</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="U13" s="31" t="n">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="U13" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>3934</x:v>
+        <x:v>3990</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>1926</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>2008</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.4340056</x:v>
+        <x:v>0.402617</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>10.01119</x:v>
+        <x:v>9.735973</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>4270</x:v>
+        <x:v>4301</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>2108</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>2162</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
+        <x:v>-9</x:v>
+      </x:c>
+      <x:c r="I15" s="33" t="n">
+        <x:v>-0.2088167</x:v>
+      </x:c>
+      <x:c r="J15" s="32" t="n">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="K15" s="33" t="n">
+        <x:v>9.440204</x:v>
+      </x:c>
+      <x:c r="L15" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="M15" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="N15" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O15" s="31" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="P15" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q15" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="R15" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S15" s="31" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="T15" s="31" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="U15" s="31" t="n">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="I15" s="33" t="n">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>2501</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>1182</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>1319</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>0.3208985</x:v>
+        <x:v>1.079568</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>240</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>10.61477</x:v>
+        <x:v>12.30564</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>4069</x:v>
+        <x:v>4143</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>2136</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>1933</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0.5933251</x:v>
+        <x:v>-0.216763</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>228</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>5.935954</x:v>
+        <x:v>7.638348</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>4458</x:v>
+        <x:v>4512</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>2066</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>2392</x:v>
+        <x:v>2401</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>-0.1567749</x:v>
+        <x:v>-0.7260726</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>361</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>8.811325</x:v>
+        <x:v>9.754317</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>7441</x:v>
+        <x:v>7484</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>3788</x:v>
+        <x:v>3791</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>3653</x:v>
+        <x:v>3693</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>0.5812382</x:v>
+        <x:v>0.02673082</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>638</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>9.378216</x:v>
+        <x:v>9.271426</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="M19" s="31" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>41</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>2745</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>1365</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="I20" s="33" t="n">
+        <x:v>0.3642987</x:v>
+      </x:c>
+      <x:c r="J20" s="32" t="n">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="K20" s="33" t="n">
+        <x:v>15.03131</x:v>
+      </x:c>
+      <x:c r="L20" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M20" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N20" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O20" s="31" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="P20" s="31" t="n">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="I20" s="33" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>3548</x:v>
+        <x:v>3621</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>2071</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>1477</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I21" s="33" t="n">
+        <x:v>0.443828</x:v>
+      </x:c>
+      <x:c r="J21" s="32" t="n">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="K21" s="33" t="n">
+        <x:v>11.38111</x:v>
+      </x:c>
+      <x:c r="L21" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M21" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N21" s="32" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O21" s="31" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="P21" s="31" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="Q21" s="31" t="n">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="I21" s="33" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>64</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>12408</x:v>
+        <x:v>12422</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>6392</x:v>
+        <x:v>6397</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>6015</x:v>
+        <x:v>6024</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>74</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>0.5999676</x:v>
+        <x:v>-0.1366669</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>1071</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>9.446943</x:v>
+        <x:v>9.348592</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>289</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>70</x:v>
+        <x:v>-24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>6035</x:v>
+        <x:v>6128</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>3225</x:v>
+        <x:v>3274</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>2810</x:v>
+        <x:v>2854</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>0.8354219</x:v>
+        <x:v>0.5579258</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>789</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>15.04003</x:v>
+        <x:v>15.18797</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="M23" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M23" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>53532</x:v>
+        <x:v>54336</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>28369</x:v>
+        <x:v>28733</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>25163</x:v>
+        <x:v>25603</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>362</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>0.6808351</x:v>
+        <x:v>0.4659419</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>5578</x:v>
+        <x:v>5563</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>11.63198</x:v>
+        <x:v>11.4059</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>1050</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>578</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>472</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>725</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>442</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>325</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>2637</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>1386</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>1251</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>0.4954268</x:v>
+        <x:v>0.6369427</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>215</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>8.876961</x:v>
+        <x:v>11.82348</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>858</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>379</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>0.7042254</x:v>
+        <x:v>0.8235294</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>12.01044</x:v>
+        <x:v>10.58065</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="Q26" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="R26" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S26" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="T26" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="Q26" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U26" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="V26" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W26" s="32" t="n">
         <x:v>7</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>8892</x:v>
+        <x:v>9038</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>4577</x:v>
+        <x:v>4615</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>4315</x:v>
+        <x:v>4423</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.6679497</x:v>
+        <x:v>0.8142778</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>1044</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>13.30275</x:v>
+        <x:v>14.55006</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>1619</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>866</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>753</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>0.247678</x:v>
+        <x:v>-0.1854141</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>6.864686</x:v>
+        <x:v>5.280313</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>4282</x:v>
+        <x:v>4389</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>2382</x:v>
+        <x:v>2425</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>1900</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>0.4221388</x:v>
+        <x:v>0.8270159</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>441</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>11.48139</x:v>
+        <x:v>12.22194</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>3460</x:v>
+        <x:v>3510</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>1842</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>1618</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.02889338</x:v>
+        <x:v>0.4291846</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>193</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>5.90756</x:v>
+        <x:v>7.110162</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>4433</x:v>
+        <x:v>4430</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>2336</x:v>
+        <x:v>2318</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>2097</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>0.2034358</x:v>
+        <x:v>-0.04512635</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>397</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>9.836472</x:v>
+        <x:v>9.436759</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N31" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="N31" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>7302</x:v>
+        <x:v>7482</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>3749</x:v>
+        <x:v>3788</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>3553</x:v>
+        <x:v>3694</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>0.247117</x:v>
+        <x:v>1.258628</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>955</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>15.04648</x:v>
+        <x:v>15.1254</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>4047</x:v>
+        <x:v>4066</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>2011</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>2036</x:v>
+        <x:v>2071</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>0.5965697</x:v>
+        <x:v>0.444664</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>257</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>6.781003</x:v>
+        <x:v>7.282322</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>2806</x:v>
+        <x:v>2787</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>1597</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>1209</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>0.6817366</x:v>
+        <x:v>0.4686373</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>258</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>10.12559</x:v>
+        <x:v>6.822537</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>3154</x:v>
+        <x:v>3224</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>1612</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>1542</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.4778592</x:v>
+        <x:v>0.03102699</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>12.16216</x:v>
+        <x:v>11.75043</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>4490</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>2469</x:v>
+        <x:v>2429</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>2021</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>0.1114827</x:v>
+        <x:v>-0.1791312</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>370</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>8.980582</x:v>
+        <x:v>5.890737</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>6272</x:v>
+        <x:v>6416</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>2992</x:v>
+        <x:v>3048</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>3280</x:v>
+        <x:v>3368</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>0.3680589</x:v>
+        <x:v>0.1092214</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>858</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>15.8478</x:v>
+        <x:v>16.14772</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>12781</x:v>
+        <x:v>12979</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>6792</x:v>
+        <x:v>6893</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>5989</x:v>
+        <x:v>6086</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>0.7726879</x:v>
+        <x:v>0.208462</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>1468</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>12.97622</x:v>
+        <x:v>12.40149</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>93</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>10082</x:v>
+        <x:v>10205</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>5225</x:v>
+        <x:v>5286</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>4857</x:v>
+        <x:v>4919</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>0.8704352</x:v>
+        <x:v>0.5319673</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>910</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>9.9215</x:v>
+        <x:v>9.589777</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>82</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>10845</x:v>
+        <x:v>11052</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>5743</x:v>
+        <x:v>5850</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>5102</x:v>
+        <x:v>5202</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>0.7150818</x:v>
+        <x:v>0.5001364</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>1348</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>14.19396</x:v>
+        <x:v>15.24505</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>69</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>9617</x:v>
+        <x:v>9761</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>4937</x:v>
+        <x:v>5023</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>4680</x:v>
+        <x:v>4738</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.1770833</x:v>
+        <x:v>0.4838378</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>813</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>9.234439</x:v>
+        <x:v>8.672901</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N41" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="N41" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>3635</x:v>
+        <x:v>3691</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>1839</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>1796</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>0.1653348</x:v>
+        <x:v>0.05421523</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>271</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>8.055886</x:v>
+        <x:v>8.911183</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>5484</x:v>
+        <x:v>5489</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>2880</x:v>
+        <x:v>2911</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>2604</x:v>
+        <x:v>2578</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>0.2742732</x:v>
+        <x:v>-0.2544067</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>488</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>9.767815</x:v>
+        <x:v>8.521154</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>-19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>2618</x:v>
+        <x:v>2620</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>1311</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>1307</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="I44" s="33" t="n">
+        <x:v>-0.03815338</x:v>
+      </x:c>
+      <x:c r="J44" s="32" t="n">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="K44" s="33" t="n">
+        <x:v>8.84919</x:v>
+      </x:c>
+      <x:c r="L44" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I44" s="33" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>3386</x:v>
+        <x:v>3460</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>1870</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>1516</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>1.104807</x:v>
+        <x:v>0.7571346</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>330</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>10.79843</x:v>
+        <x:v>12.01036</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>5574</x:v>
+        <x:v>5634</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>3045</x:v>
+        <x:v>3069</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>2529</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>58</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>1.051487</x:v>
+        <x:v>0.05327651</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>565</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>11.2797</x:v>
+        <x:v>11.47606</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M46" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>57</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>1412</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>808</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>604</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.3528582</x:v>
+        <x:v>1.537386</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>6.485671</x:v>
+        <x:v>7.074429</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>4930</x:v>
+        <x:v>4987</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>2468</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>2462</x:v>
+        <x:v>2491</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>68</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>1.398601</x:v>
+        <x:v>0.5849133</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>516</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>11.69008</x:v>
+        <x:v>10.77299</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R48" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S48" s="31" t="n">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="T48" s="31" t="n">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="R48" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>1263</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>567</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>696</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>0.9592326</x:v>
+        <x:v>0.3157064</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>16.51291</x:v>
+        <x:v>15.33575</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>5461</x:v>
+        <x:v>5476</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>3054</x:v>
+        <x:v>3065</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>2407</x:v>
+        <x:v>2411</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>0.4968716</x:v>
+        <x:v>0.2379645</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>442</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>8.806535</x:v>
+        <x:v>7.225377</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>3896</x:v>
+        <x:v>3949</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>1910</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>1986</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
+        <x:v>-4</x:v>
+      </x:c>
+      <x:c r="I51" s="33" t="n">
+        <x:v>-0.101189</x:v>
+      </x:c>
+      <x:c r="J51" s="32" t="n">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="K51" s="33" t="n">
+        <x:v>8.578499</x:v>
+      </x:c>
+      <x:c r="L51" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="I51" s="33" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>7844</x:v>
+        <x:v>8005</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>4307</x:v>
+        <x:v>4403</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>3537</x:v>
+        <x:v>3602</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>1.265169</x:v>
+        <x:v>0.3258554</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>882</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>12.66877</x:v>
+        <x:v>12.92143</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>1152</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>620</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>1.319261</x:v>
+        <x:v>1.311189</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>14.28571</x:v>
+        <x:v>11.44231</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>4246</x:v>
+        <x:v>4170</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>2154</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>2092</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>0.7354686</x:v>
+        <x:v>-1.301775</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>371</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>9.574194</x:v>
+        <x:v>9.2481</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>-56</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>1773</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>933</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>840</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>1.430206</x:v>
+        <x:v>0.3276898</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>141</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>8.639706</x:v>
+        <x:v>12.63029</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>2358</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>1166</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>1192</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>1.637931</x:v>
+        <x:v>-0.5012531</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>262</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>12.5</x:v>
+        <x:v>14.18984</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="P56" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q56" s="31" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="R56" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S56" s="31" t="n">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="P56" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>-17</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>1405</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>716</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>0.5726557</x:v>
+        <x:v>0.4231312</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>8.076923</x:v>
+        <x:v>6.826707</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>2566</x:v>
+        <x:v>2597</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>1264</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>1302</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>0.5485893</x:v>
+        <x:v>0.3477589</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>177</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>7.408958</x:v>
+        <x:v>5.184285</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>4096</x:v>
+        <x:v>4172</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>2202</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>1894</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>0.367557</x:v>
+        <x:v>1.237564</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>442</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>12.09633</x:v>
+        <x:v>12.75676</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>503</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>517</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>1.898102</x:v>
+        <x:v>-1.639344</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>8.280254</x:v>
+        <x:v>6.25</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-17</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>929</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>493</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>1.530055</x:v>
+        <x:v>1.621622</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>16.125</x:v>
+        <x:v>12.84514</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>929</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>493</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>1.530055</x:v>
+        <x:v>1.621622</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>16.125</x:v>
+        <x:v>12.84514</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>2294</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>1154</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>1140</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.08710802</x:v>
+        <x:v>0.5588994</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>130</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>6.007394</x:v>
+        <x:v>7.688766</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>1130</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>584</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-1.137358</x:v>
+        <x:v>0.3472222</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>3.196347</x:v>
+        <x:v>5.474452</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="Q64" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="R64" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S64" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T64" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="U64" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="V64" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W64" s="32" t="n">
         <x:v>4</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>966</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>480</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>1.364113</x:v>
+        <x:v>1.129363</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>11.80556</x:v>
+        <x:v>12.31471</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-3.414634</x:v>
+        <x:v>-0.5025126</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="U66" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="U66" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>3406</x:v>
+        <x:v>3445</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>1814</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>1592</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>1.248514</x:v>
+        <x:v>0.4080443</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>421</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>14.10385</x:v>
+        <x:v>11.12903</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>768</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>427</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>341</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>1.992032</x:v>
+        <x:v>-0.390117</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>107</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>16.1876</x:v>
+        <x:v>11.33721</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="T68" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="T68" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>856</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>413</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>443</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>-0.9259259</x:v>
+        <x:v>2.085747</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>15.98916</x:v>
+        <x:v>16.68874</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="P69" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q69" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="R69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S69" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="T69" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="U69" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="V69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W69" s="32" t="n">
         <x:v>19</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>530</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>3.31384</x:v>
+        <x:v>0.5607477</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>93</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>21.28146</x:v>
+        <x:v>13.98305</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>547</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="I71" s="33" t="n">
+        <x:v>0.7532957</x:v>
+      </x:c>
+      <x:c r="J71" s="32" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="K71" s="33" t="n">
+        <x:v>6.573705</x:v>
+      </x:c>
+      <x:c r="L71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N71" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O71" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="P71" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="Q71" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S71" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="I71" s="33" t="n">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-1.12782</x:v>
+        <x:v>1.09489</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>2.33463</x:v>
+        <x:v>7.364341</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>1.744186</x:v>
+        <x:v>-1.098901</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>5.421687</x:v>
+        <x:v>5.263158</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="R73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S73" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="T73" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="U73" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="Q73" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>3.088803</x:v>
+        <x:v>-3.249098</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>12.18487</x:v>
+        <x:v>5.511811</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>427</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>227</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.6976744</x:v>
+        <x:v>3.240741</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>1.666667</x:v>
+        <x:v>2.764977</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="Q75" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="R75" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S75" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="Q75" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="I76" s="33" t="n">
+        <x:v>3.614458</x:v>
+      </x:c>
+      <x:c r="J76" s="32" t="n">
         <x:v>-1</x:v>
       </x:c>
-      <x:c r="I76" s="33" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-4.494382</x:v>
+        <x:v>-1.149425</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.8547009</x:v>
+        <x:v>3.278688</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K77" s="33" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N77" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O77" s="31" t="n">
         <x:v>5</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H78" s="32" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="I78" s="33" t="n">
+        <x:v>5.263158</x:v>
+      </x:c>
+      <x:c r="J78" s="32" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="K78" s="33" t="n">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="G78" s="31" t="n">
-[...8 lines deleted...]
-      <x:c r="J78" s="32" t="n">
+      <x:c r="L78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N78" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O78" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="K78" s="33" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>2.531646</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
         <x:v>0.621118</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="P79" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T79" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -19169,798 +19169,798 @@
       <x:c r="S80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>2504</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>1385</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
+        <x:v>-15</x:v>
+      </x:c>
+      <x:c r="I81" s="33" t="n">
+        <x:v>-0.5964215</x:v>
+      </x:c>
+      <x:c r="J81" s="32" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="K81" s="33" t="n">
+        <x:v>6.746371</x:v>
+      </x:c>
+      <x:c r="L81" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="I81" s="33" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-20</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>0.7874016</x:v>
+        <x:v>0.3952569</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>5.349794</x:v>
+        <x:v>8.547009</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>724</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>324</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>2.404526</x:v>
+        <x:v>-1.986755</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>11.04294</x:v>
+        <x:v>12.63318</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R83" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S83" s="31" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="T83" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="R83" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>1524</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>814</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>710</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.9102731</x:v>
+        <x:v>-0.066357</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>3.042596</x:v>
+        <x:v>3.790489</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>1156</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>526</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>630</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>1.581722</x:v>
+        <x:v>0.41841</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>172</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>17.47968</x:v>
+        <x:v>18.34319</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q85" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="R85" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S85" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="Q85" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>1156</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>526</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>630</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>1.581722</x:v>
+        <x:v>0.41841</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>172</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>17.47968</x:v>
+        <x:v>18.34319</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q86" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="R86" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S86" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="Q86" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>671</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>3.709428</x:v>
+        <x:v>0.2919708</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>12.20736</x:v>
+        <x:v>17.4359</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="T87" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="T87" s="31" t="n">
+      <x:c r="U87" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="V87" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W87" s="32" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>671</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>24</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>3.709428</x:v>
+        <x:v>0.2919708</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>12.20736</x:v>
+        <x:v>17.4359</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="T88" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="T88" s="31" t="n">
+      <x:c r="U88" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="V88" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W88" s="32" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>1711</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>976</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>735</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>0.884434</x:v>
+        <x:v>0.3444317</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>11.9032</x:v>
+        <x:v>10.56293</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="Q89" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="R89" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S89" s="31" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="T89" s="31" t="n">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="Q89" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>929</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>529</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>0.2157497</x:v>
+        <x:v>-0.2079002</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>9.422851</x:v>
+        <x:v>9.339408</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>782</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>447</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>335</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>1.690507</x:v>
+        <x:v>1.025641</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>15</x:v>
+        <x:v>12.09104</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="V91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W91" s="32" t="n">
         <x:v>7</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>