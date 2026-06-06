--- v2 (2026-04-14)
+++ v3 (2026-06-06)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a018fa12a514b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e21b324ca1e46288f65383f15c82175.psmdcp" Id="R5cdfe64f606b496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40445df47a914644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c97ff57996d430c9723b36168b092f8.psmdcp" Id="R314ac6d597504f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="総人口" sheetId="2" r:id="rId2"/>
     <x:sheet name="日本人人口" sheetId="3" r:id="rId3"/>
     <x:sheet name="外国人人口" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <x:si>
-    <x:t>住民基本台帳に基づく人口（令和8年3月1日現在）</x:t>
+    <x:t>住民基本台帳に基づく人口（令和8年5月1日現在）</x:t>
   </x:si>
   <x:si>
     <x:t>前月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Month</x:t>
   </x:si>
   <x:si>
     <x:t>前年同月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Year</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ｂ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ－Ｂ）</x:t>
   </x:si>
   <x:si>
@@ -1795,6004 +1795,6004 @@
       <x:c r="R7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="26" t="n">
-        <x:v>3599611</x:v>
+        <x:v>3645063</x:v>
       </x:c>
       <x:c r="D8" s="27" t="n">
-        <x:v>7361878</x:v>
+        <x:v>7376045</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3668807</x:v>
+        <x:v>3675196</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3693070</x:v>
+        <x:v>3700847</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H8" s="28" t="n">
+        <x:v>8577</x:v>
+      </x:c>
+      <x:c r="I8" s="29" t="n">
+        <x:v>0.1164172</x:v>
+      </x:c>
+      <x:c r="J8" s="28" t="n">
+        <x:v>2426</x:v>
+      </x:c>
+      <x:c r="K8" s="29" t="n">
+        <x:v>0.03290107</x:v>
+      </x:c>
+      <x:c r="L8" s="27" t="n">
+        <x:v>3311</x:v>
+      </x:c>
+      <x:c r="M8" s="27" t="n">
+        <x:v>6834</x:v>
+      </x:c>
+      <x:c r="N8" s="28" t="n">
+        <x:v>-3523</x:v>
+      </x:c>
+      <x:c r="O8" s="27" t="n">
+        <x:v>47295</x:v>
+      </x:c>
+      <x:c r="P8" s="27" t="n">
+        <x:v>25674</x:v>
+      </x:c>
+      <x:c r="Q8" s="27" t="n">
+        <x:v>21621</x:v>
+      </x:c>
+      <x:c r="R8" s="27" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S8" s="27" t="n">
+        <x:v>35195</x:v>
+      </x:c>
+      <x:c r="T8" s="27" t="n">
+        <x:v>19569</x:v>
+      </x:c>
+      <x:c r="U8" s="27" t="n">
+        <x:v>15625</x:v>
+      </x:c>
+      <x:c r="V8" s="27" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H8" s="28" t="n">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>1592</x:v>
+        <x:v>12100</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="30" t="n">
-        <x:v>3378930</x:v>
+        <x:v>3407213</x:v>
       </x:c>
       <x:c r="D9" s="31" t="n">
-        <x:v>6892442</x:v>
+        <x:v>6907505</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3433811</x:v>
+        <x:v>3440614</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3458630</x:v>
+        <x:v>3466889</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H9" s="32" t="n">
+        <x:v>8788</x:v>
+      </x:c>
+      <x:c r="I9" s="33" t="n">
+        <x:v>0.127386</x:v>
+      </x:c>
+      <x:c r="J9" s="32" t="n">
+        <x:v>6475</x:v>
+      </x:c>
+      <x:c r="K9" s="33" t="n">
+        <x:v>0.09382658</x:v>
+      </x:c>
+      <x:c r="L9" s="31" t="n">
+        <x:v>3174</x:v>
+      </x:c>
+      <x:c r="M9" s="31" t="n">
+        <x:v>6266</x:v>
+      </x:c>
+      <x:c r="N9" s="32" t="n">
+        <x:v>-3092</x:v>
+      </x:c>
+      <x:c r="O9" s="31" t="n">
+        <x:v>45318</x:v>
+      </x:c>
+      <x:c r="P9" s="31" t="n">
+        <x:v>24576</x:v>
+      </x:c>
+      <x:c r="Q9" s="31" t="n">
+        <x:v>20742</x:v>
+      </x:c>
+      <x:c r="R9" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S9" s="31" t="n">
+        <x:v>33438</x:v>
+      </x:c>
+      <x:c r="T9" s="31" t="n">
+        <x:v>18609</x:v>
+      </x:c>
+      <x:c r="U9" s="31" t="n">
+        <x:v>14828</x:v>
+      </x:c>
+      <x:c r="V9" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H9" s="32" t="n">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>1512</x:v>
+        <x:v>11880</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="30" t="n">
-        <x:v>220681</x:v>
+        <x:v>237850</x:v>
       </x:c>
       <x:c r="D10" s="31" t="n">
-        <x:v>469436</x:v>
+        <x:v>468540</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>234996</x:v>
+        <x:v>234582</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>234440</x:v>
+        <x:v>233958</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-361</x:v>
+        <x:v>-211</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.0768417</x:v>
+        <x:v>-0.04501324</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-4311</x:v>
+        <x:v>-4049</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-0.9099794</x:v>
+        <x:v>-0.8567699</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>576</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-441</x:v>
+        <x:v>-431</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1409</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>808</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>601</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>1329</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>714</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>615</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>80</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="30" t="n">
-        <x:v>658975</x:v>
+        <x:v>665708</x:v>
       </x:c>
       <x:c r="D11" s="31" t="n">
-        <x:v>1355338</x:v>
+        <x:v>1360874</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>670847</x:v>
+        <x:v>673453</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>684491</x:v>
+        <x:v>687421</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>-349</x:v>
+        <x:v>2308</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>-0.02574341</x:v>
+        <x:v>0.169885</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>5502</x:v>
+        <x:v>7322</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.4076051</x:v>
+        <x:v>0.5409471</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>641</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1188</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-547</x:v>
+        <x:v>-351</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>5818</x:v>
+        <x:v>10390</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>3078</x:v>
+        <x:v>5567</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>2740</x:v>
+        <x:v>4823</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>5620</x:v>
+        <x:v>7731</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>3006</x:v>
+        <x:v>4250</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>2614</x:v>
+        <x:v>3481</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>198</x:v>
+        <x:v>2659</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="30" t="n">
-        <x:v>45300</x:v>
+        <x:v>45680</x:v>
       </x:c>
       <x:c r="D12" s="31" t="n">
-        <x:v>95822</x:v>
+        <x:v>96093</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>47307</x:v>
+        <x:v>47376</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>48515</x:v>
+        <x:v>48717</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>-0.03546987</x:v>
+        <x:v>0.1260784</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>185</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.1934398</x:v>
+        <x:v>0.3466965</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>352</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>347</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="30" t="n">
-        <x:v>74706</x:v>
+        <x:v>75860</x:v>
       </x:c>
       <x:c r="D13" s="31" t="n">
-        <x:v>151798</x:v>
+        <x:v>152639</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>74951</x:v>
+        <x:v>75497</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>76847</x:v>
+        <x:v>77142</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="I13" s="33" t="n">
+        <x:v>0.3721897</x:v>
+      </x:c>
+      <x:c r="J13" s="32" t="n">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="K13" s="33" t="n">
+        <x:v>0.5427659</x:v>
+      </x:c>
+      <x:c r="L13" s="31" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="M13" s="31" t="n">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="N13" s="32" t="n">
         <x:v>-29</x:v>
       </x:c>
-      <x:c r="I13" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>653</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>304</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>639</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>348</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>291</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="30" t="n">
-        <x:v>65186</x:v>
+        <x:v>66005</x:v>
       </x:c>
       <x:c r="D14" s="31" t="n">
-        <x:v>127683</x:v>
+        <x:v>128547</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>63445</x:v>
+        <x:v>63822</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>64238</x:v>
+        <x:v>64725</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>-0.04149183</x:v>
+        <x:v>0.2143882</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="K14" s="33" t="n">
+        <x:v>0.8741848</x:v>
+      </x:c>
+      <x:c r="L14" s="31" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="M14" s="31" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="N14" s="32" t="n">
+        <x:v>-8</x:v>
+      </x:c>
+      <x:c r="O14" s="31" t="n">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="K14" s="33" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>339</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>319</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>691</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>374</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>317</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="30" t="n">
-        <x:v>80228</x:v>
+        <x:v>80887</x:v>
       </x:c>
       <x:c r="D15" s="31" t="n">
-        <x:v>165781</x:v>
+        <x:v>166190</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>81838</x:v>
+        <x:v>81969</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>83943</x:v>
+        <x:v>84221</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.01869587</x:v>
+        <x:v>0.05237714</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>413</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.249746</x:v>
+        <x:v>0.3605225</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-121</x:v>
+        <x:v>-106</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>627</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>352</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>275</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>537</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>290</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>90</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="30" t="n">
-        <x:v>51634</x:v>
+        <x:v>52150</x:v>
       </x:c>
       <x:c r="D16" s="31" t="n">
-        <x:v>103366</x:v>
+        <x:v>103830</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>50913</x:v>
+        <x:v>51067</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>52453</x:v>
+        <x:v>52763</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>0.005804954</x:v>
+        <x:v>0.2742742</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="K16" s="33" t="n">
+        <x:v>0.6280165</x:v>
+      </x:c>
+      <x:c r="L16" s="31" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="M16" s="31" t="n">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="N16" s="32" t="n">
+        <x:v>-32</x:v>
+      </x:c>
+      <x:c r="O16" s="31" t="n">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="P16" s="31" t="n">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="K16" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>252</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>503</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="30" t="n">
-        <x:v>49317</x:v>
+        <x:v>49862</x:v>
       </x:c>
       <x:c r="D17" s="31" t="n">
-        <x:v>96253</x:v>
+        <x:v>96658</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>48603</x:v>
+        <x:v>48780</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>47650</x:v>
+        <x:v>47878</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>-0.1141517</x:v>
+        <x:v>0.34883</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>-136</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>-0.1410949</x:v>
+        <x:v>0.1668446</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="P17" s="31" t="n">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="Q17" s="31" t="n">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="P17" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>468</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="30" t="n">
-        <x:v>81347</x:v>
+        <x:v>82210</x:v>
       </x:c>
       <x:c r="D18" s="31" t="n">
-        <x:v>170287</x:v>
+        <x:v>171070</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>82221</x:v>
+        <x:v>82587</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>88066</x:v>
+        <x:v>88483</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>-0.0117435</x:v>
+        <x:v>0.08483253</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>510</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.3003941</x:v>
+        <x:v>0.5856274</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>794</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>411</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>383</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>766</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>387</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>379</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="30" t="n">
-        <x:v>95195</x:v>
+        <x:v>96280</x:v>
       </x:c>
       <x:c r="D19" s="31" t="n">
-        <x:v>196140</x:v>
+        <x:v>197215</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>97999</x:v>
+        <x:v>98603</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>98141</x:v>
+        <x:v>98612</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>-0.02497592</x:v>
+        <x:v>0.2286992</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>753</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.385389</x:v>
+        <x:v>0.6481411</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>794</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>400</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>394</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>794</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>354</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="30" t="n">
-        <x:v>61391</x:v>
+        <x:v>61913</x:v>
       </x:c>
       <x:c r="D20" s="31" t="n">
-        <x:v>136341</x:v>
+        <x:v>136822</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>67290</x:v>
+        <x:v>67471</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>69051</x:v>
+        <x:v>69351</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.01467125</x:v>
+        <x:v>0.1097518</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1492</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>1.106423</x:v>
+        <x:v>1.183239</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>584</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>513</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>272</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>241</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>71</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="30" t="n">
-        <x:v>54671</x:v>
+        <x:v>54861</x:v>
       </x:c>
       <x:c r="D21" s="31" t="n">
-        <x:v>111867</x:v>
+        <x:v>111810</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>56280</x:v>
+        <x:v>56281</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>55587</x:v>
+        <x:v>55529</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-106</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.04378284</x:v>
+        <x:v>-0.09471389</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-161</x:v>
+        <x:v>-220</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.1437141</x:v>
+        <x:v>-0.196376</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-92</x:v>
+        <x:v>-68</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>405</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>362</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>194</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>-38</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="30" t="n">
-        <x:v>171688</x:v>
+        <x:v>173216</x:v>
       </x:c>
       <x:c r="D22" s="31" t="n">
-        <x:v>352388</x:v>
+        <x:v>353180</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>175080</x:v>
+        <x:v>175380</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>177307</x:v>
+        <x:v>177799</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>-129</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>-0.03659398</x:v>
+        <x:v>0.1539827</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>-86</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>-0.02439896</x:v>
+        <x:v>0.07650676</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>350</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-213</x:v>
+        <x:v>-132</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>1261</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>687</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>574</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>1177</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>652</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>525</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>84</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="30" t="n">
-        <x:v>91451</x:v>
+        <x:v>92800</x:v>
       </x:c>
       <x:c r="D23" s="31" t="n">
-        <x:v>189592</x:v>
+        <x:v>190384</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>94866</x:v>
+        <x:v>95429</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>94726</x:v>
+        <x:v>94955</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>-166</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>-0.08747984</x:v>
+        <x:v>0.5503269</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-966</x:v>
+        <x:v>-797</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.5069323</x:v>
+        <x:v>-0.4168824</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-180</x:v>
+        <x:v>-113</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>548</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="Q23" s="31" t="n">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="R23" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S23" s="31" t="n">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="T23" s="31" t="n">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="U23" s="31" t="n">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="Q23" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="30" t="n">
-        <x:v>311638</x:v>
+        <x:v>315230</x:v>
       </x:c>
       <x:c r="D24" s="31" t="n">
-        <x:v>608188</x:v>
+        <x:v>610703</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>308233</x:v>
+        <x:v>309674</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>299955</x:v>
+        <x:v>301029</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-125</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.02054863</x:v>
+        <x:v>0.1985257</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>1298</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>0.2138773</x:v>
+        <x:v>0.3590691</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>236</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>544</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-308</x:v>
+        <x:v>-214</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>2599</x:v>
+        <x:v>4715</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>1507</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>1092</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>2416</x:v>
+        <x:v>3291</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>1326</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>1090</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>183</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="30" t="n">
-        <x:v>36805</x:v>
+        <x:v>36971</x:v>
       </x:c>
       <x:c r="D25" s="31" t="n">
-        <x:v>77262</x:v>
+        <x:v>77145</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>38241</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>39021</x:v>
+        <x:v>38963</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-93</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.1202249</x:v>
+        <x:v>0.007778167</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-356</x:v>
+        <x:v>-348</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-0.4586565</x:v>
+        <x:v>-0.4490728</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-79</x:v>
+        <x:v>-72</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>227</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="30" t="n">
-        <x:v>25921</x:v>
+        <x:v>25982</x:v>
       </x:c>
       <x:c r="D26" s="31" t="n">
-        <x:v>56067</x:v>
+        <x:v>55813</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>27488</x:v>
+        <x:v>27362</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>28579</x:v>
+        <x:v>28451</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-97</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.1264741</x:v>
+        <x:v>-0.1734931</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-986</x:v>
+        <x:v>-956</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.728218</x:v>
+        <x:v>-1.684018</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-68</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="30" t="n">
-        <x:v>172922</x:v>
+        <x:v>174376</x:v>
       </x:c>
       <x:c r="D27" s="31" t="n">
-        <x:v>342473</x:v>
+        <x:v>343402</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>168617</x:v>
+        <x:v>168930</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>173856</x:v>
+        <x:v>174472</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>91</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.0265785</x:v>
+        <x:v>0.1589584</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>338</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>0.09879141</x:v>
+        <x:v>0.1963651</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-188</x:v>
+        <x:v>-183</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>1356</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>692</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>664</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>1077</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>581</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>496</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>279</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="30" t="n">
-        <x:v>36664</x:v>
+        <x:v>36792</x:v>
       </x:c>
       <x:c r="D28" s="31" t="n">
-        <x:v>77234</x:v>
+        <x:v>77195</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>38524</x:v>
+        <x:v>38485</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
         <x:v>38710</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.07762569</x:v>
+        <x:v>0.06092186</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-596</x:v>
+        <x:v>-584</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.7657716</x:v>
+        <x:v>-0.7508454</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>199</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="30" t="n">
-        <x:v>52030</x:v>
+        <x:v>52240</x:v>
       </x:c>
       <x:c r="D29" s="31" t="n">
-        <x:v>111728</x:v>
+        <x:v>111658</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>56390</x:v>
+        <x:v>56366</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>55338</x:v>
+        <x:v>55292</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
         <x:v>-33</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.0295273</x:v>
+        <x:v>-0.0295458</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-147</x:v>
+        <x:v>-196</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.1313967</x:v>
+        <x:v>-0.1752284</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-83</x:v>
+        <x:v>-77</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>342</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>292</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="30" t="n">
-        <x:v>36819</x:v>
+        <x:v>37017</x:v>
       </x:c>
       <x:c r="D30" s="31" t="n">
-        <x:v>76033</x:v>
+        <x:v>75944</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>38026</x:v>
+        <x:v>37966</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>38007</x:v>
+        <x:v>37978</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.04732545</x:v>
+        <x:v>-0.01184943</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-522</x:v>
+        <x:v>-542</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-0.6818627</x:v>
+        <x:v>-0.7086264</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-66</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>255</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="30" t="n">
-        <x:v>44206</x:v>
+        <x:v>44560</x:v>
       </x:c>
       <x:c r="D31" s="31" t="n">
-        <x:v>91025</x:v>
+        <x:v>91233</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>45596</x:v>
+        <x:v>45726</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>45429</x:v>
+        <x:v>45507</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>-0.0384362</x:v>
+        <x:v>0.3199842</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>-0.04172935</x:v>
+        <x:v>0.0669065</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>307</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>295</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="30" t="n">
-        <x:v>114538</x:v>
+        <x:v>115264</x:v>
       </x:c>
       <x:c r="D32" s="31" t="n">
-        <x:v>228546</x:v>
+        <x:v>228766</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>112952</x:v>
+        <x:v>112987</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>115594</x:v>
+        <x:v>115779</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>-0.01837367</x:v>
+        <x:v>0.06298606</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-731</x:v>
+        <x:v>-504</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.3188283</x:v>
+        <x:v>-0.2198281</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-204</x:v>
+        <x:v>-139</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>758</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>408</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>350</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>596</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>330</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>162</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="30" t="n">
-        <x:v>73379</x:v>
+        <x:v>73768</x:v>
       </x:c>
       <x:c r="D33" s="31" t="n">
-        <x:v>147212</x:v>
+        <x:v>147329</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>73187</x:v>
+        <x:v>73246</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>74025</x:v>
+        <x:v>74083</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-101</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.0685615</x:v>
+        <x:v>0.0733591</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-750</x:v>
+        <x:v>-393</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.5068869</x:v>
+        <x:v>-0.2660403</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-131</x:v>
+        <x:v>-85</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>476</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>446</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>264</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>182</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="30" t="n">
-        <x:v>25316</x:v>
+        <x:v>25481</x:v>
       </x:c>
       <x:c r="D34" s="31" t="n">
-        <x:v>53451</x:v>
+        <x:v>53492</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>26910</x:v>
+        <x:v>26945</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>26541</x:v>
+        <x:v>26547</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>-0.09719081</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>-137</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>-0.2556542</x:v>
+        <x:v>0.05424312</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
         <x:v>-52</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="30" t="n">
-        <x:v>54444</x:v>
+        <x:v>54776</x:v>
       </x:c>
       <x:c r="D35" s="31" t="n">
-        <x:v>117528</x:v>
+        <x:v>117620</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>57999</x:v>
+        <x:v>58002</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>59529</x:v>
+        <x:v>59618</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.004254486</x:v>
+        <x:v>0.09616449</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>93</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>0.07919274</x:v>
+        <x:v>-0.02719886</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-74</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>369</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="Q35" s="31" t="n">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="R35" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S35" s="31" t="n">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="T35" s="31" t="n">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="U35" s="31" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="V35" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W35" s="32" t="n">
         <x:v>187</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="30" t="n">
-        <x:v>64532</x:v>
+        <x:v>64814</x:v>
       </x:c>
       <x:c r="D36" s="31" t="n">
-        <x:v>139991</x:v>
+        <x:v>139883</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>70017</x:v>
+        <x:v>69974</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>69974</x:v>
+        <x:v>69909</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-88</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.06282169</x:v>
+        <x:v>0.01215449</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-578</x:v>
+        <x:v>-534</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.411186</x:v>
+        <x:v>-0.3802958</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>-70</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>370</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>172</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>348</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="30" t="n">
-        <x:v>110294</x:v>
+        <x:v>110963</x:v>
       </x:c>
       <x:c r="D37" s="31" t="n">
-        <x:v>230502</x:v>
+        <x:v>230708</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>113761</x:v>
+        <x:v>113832</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>116741</x:v>
+        <x:v>116876</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.04769916</x:v>
+        <x:v>0.03989315</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>545</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>0.2370008</x:v>
+        <x:v>0.1728106</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-124</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>708</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>342</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>694</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>357</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="30" t="n">
-        <x:v>128732</x:v>
+        <x:v>129953</x:v>
       </x:c>
       <x:c r="D38" s="31" t="n">
-        <x:v>252188</x:v>
+        <x:v>252866</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>126923</x:v>
+        <x:v>127292</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>125265</x:v>
+        <x:v>125574</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>-114</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>-0.04518395</x:v>
+        <x:v>0.08153249</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>445</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>0.1767676</x:v>
+        <x:v>0.1969339</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-120</x:v>
+        <x:v>-104</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>979</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>556</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>423</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>973</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>534</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>439</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="30" t="n">
-        <x:v>165171</x:v>
+        <x:v>166117</x:v>
       </x:c>
       <x:c r="D39" s="31" t="n">
-        <x:v>341200</x:v>
+        <x:v>341503</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>168653</x:v>
+        <x:v>168705</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>172547</x:v>
+        <x:v>172798</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-157</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.0459929</x:v>
+        <x:v>0.03632326</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-742</x:v>
+        <x:v>-501</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.2169959</x:v>
+        <x:v>-0.1464895</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>338</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-211</x:v>
+        <x:v>-154</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>1003</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>541</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>462</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>949</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>487</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>462</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="30" t="n">
-        <x:v>42989</x:v>
+        <x:v>43628</x:v>
       </x:c>
       <x:c r="D40" s="31" t="n">
-        <x:v>77266</x:v>
+        <x:v>77741</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>39384</x:v>
+        <x:v>39654</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>37882</x:v>
+        <x:v>38086</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>0.06475342</x:v>
+        <x:v>0.2915565</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>1109</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>1.456202</x:v>
+        <x:v>1.239761</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>559</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>331</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>228</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>478</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>287</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>81</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="30" t="n">
-        <x:v>71115</x:v>
+        <x:v>71940</x:v>
       </x:c>
       <x:c r="D41" s="31" t="n">
-        <x:v>142798</x:v>
+        <x:v>143215</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>72525</x:v>
+        <x:v>72731</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>70273</x:v>
+        <x:v>70484</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.03012154</x:v>
+        <x:v>0.1349443</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>723</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>0.5088862</x:v>
+        <x:v>0.5744503</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>696</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>330</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>641</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>343</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>298</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>55</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="30" t="n">
-        <x:v>68871</x:v>
+        <x:v>69311</x:v>
       </x:c>
       <x:c r="D42" s="31" t="n">
-        <x:v>142006</x:v>
+        <x:v>142066</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>69974</x:v>
+        <x:v>69975</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>72032</x:v>
+        <x:v>72091</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>-190</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>-0.1336184</x:v>
+        <x:v>0.1522735</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>-1106</x:v>
+        <x:v>-775</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>-0.7728213</x:v>
+        <x:v>-0.5425613</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-136</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>401</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>229</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>172</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>455</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="30" t="n">
-        <x:v>72110</x:v>
+        <x:v>72763</x:v>
       </x:c>
       <x:c r="D43" s="31" t="n">
-        <x:v>146427</x:v>
+        <x:v>146933</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>73747</x:v>
+        <x:v>73818</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>72680</x:v>
+        <x:v>73115</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.02730991</x:v>
+        <x:v>0.2216796</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>512</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.3508892</x:v>
+        <x:v>0.38327</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>646</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>358</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>288</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>662</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>347</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>315</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="30" t="n">
-        <x:v>37153</x:v>
+        <x:v>37514</x:v>
       </x:c>
       <x:c r="D44" s="31" t="n">
-        <x:v>76049</x:v>
+        <x:v>76262</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>37546</x:v>
+        <x:v>37622</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>38503</x:v>
+        <x:v>38640</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.1182049</x:v>
+        <x:v>0.144448</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>-0.07095647</x:v>
+        <x:v>0.04066587</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>292</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="30" t="n">
-        <x:v>44905</x:v>
+        <x:v>45513</x:v>
       </x:c>
       <x:c r="D45" s="31" t="n">
-        <x:v>85218</x:v>
+        <x:v>85800</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>43722</x:v>
+        <x:v>44014</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>41496</x:v>
+        <x:v>41786</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>298</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>0.3509185</x:v>
+        <x:v>0.4095963</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>315</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>0.3710116</x:v>
+        <x:v>1.052929</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>796</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>415</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>381</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>481</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>260</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>221</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>315</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="30" t="n">
-        <x:v>81358</x:v>
+        <x:v>81881</x:v>
       </x:c>
       <x:c r="D46" s="31" t="n">
-        <x:v>166004</x:v>
+        <x:v>166170</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>82654</x:v>
+        <x:v>82633</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>83350</x:v>
+        <x:v>83537</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>-165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>-0.0992965</x:v>
+        <x:v>0.09999759</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-192</x:v>
+        <x:v>-289</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.1155262</x:v>
+        <x:v>-0.1736163</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-108</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>523</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>241</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>612</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>290</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>-89</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="30" t="n">
-        <x:v>34796</x:v>
+        <x:v>35001</x:v>
       </x:c>
       <x:c r="D47" s="31" t="n">
-        <x:v>74127</x:v>
+        <x:v>74157</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>36555</x:v>
+        <x:v>36585</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
         <x:v>37572</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>0.05669164</x:v>
+        <x:v>-0.01078676</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>0.026988</x:v>
+        <x:v>0.1431446</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>269</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>100</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="30" t="n">
-        <x:v>71107</x:v>
+        <x:v>71541</x:v>
       </x:c>
       <x:c r="D48" s="31" t="n">
-        <x:v>150571</x:v>
+        <x:v>150610</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>74948</x:v>
+        <x:v>74892</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>75623</x:v>
+        <x:v>75718</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>-0.05442972</x:v>
+        <x:v>0.06777048</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-216</x:v>
+        <x:v>-168</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.1432484</x:v>
+        <x:v>-0.1114221</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-118</x:v>
+        <x:v>-127</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>495</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>257</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>459</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="30" t="n">
-        <x:v>31291</x:v>
+        <x:v>31442</x:v>
       </x:c>
       <x:c r="D49" s="31" t="n">
-        <x:v>64943</x:v>
+        <x:v>64968</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31956</x:v>
+        <x:v>31931</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>32987</x:v>
+        <x:v>33037</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.04924971</x:v>
+        <x:v>-0.04461744</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-224</x:v>
+        <x:v>-128</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.3437323</x:v>
+        <x:v>-0.1966327</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="30" t="n">
-        <x:v>47603</x:v>
+        <x:v>47846</x:v>
       </x:c>
       <x:c r="D50" s="31" t="n">
-        <x:v>93546</x:v>
+        <x:v>93541</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>48462</x:v>
+        <x:v>48488</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>45084</x:v>
+        <x:v>45053</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>-68</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>-0.07263871</x:v>
+        <x:v>0.02780303</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-233</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>0.003207081</x:v>
+        <x:v>-0.2484697</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>373</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="Q50" s="31" t="n">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="Q50" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>417</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>232</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="30" t="n">
-        <x:v>56865</x:v>
+        <x:v>57374</x:v>
       </x:c>
       <x:c r="D51" s="31" t="n">
-        <x:v>113676</x:v>
+        <x:v>114064</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>55692</x:v>
+        <x:v>55853</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>57984</x:v>
+        <x:v>58211</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>-0.03341717</x:v>
+        <x:v>0.09565179</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>442</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>0.3903421</x:v>
+        <x:v>0.452664</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>518</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>497</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>268</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>229</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="30" t="n">
-        <x:v>69517</x:v>
+        <x:v>69800</x:v>
       </x:c>
       <x:c r="D52" s="31" t="n">
-        <x:v>141819</x:v>
+        <x:v>141793</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>71457</x:v>
+        <x:v>71426</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>70362</x:v>
+        <x:v>70367</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>-0.07750354</x:v>
+        <x:v>0.0331579</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-182</x:v>
+        <x:v>-240</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.1281681</x:v>
+        <x:v>-0.1689748</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-103</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>446</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>453</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="U52" s="31" t="n">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="U52" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="30" t="n">
-        <x:v>28889</x:v>
+        <x:v>29099</x:v>
       </x:c>
       <x:c r="D53" s="31" t="n">
-        <x:v>60856</x:v>
+        <x:v>61009</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>30086</x:v>
+        <x:v>30188</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30770</x:v>
+        <x:v>30821</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>-0.03942181</x:v>
+        <x:v>0.2118922</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-148</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.242607</x:v>
+        <x:v>-0.1031569</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="30" t="n">
-        <x:v>49206</x:v>
+        <x:v>49564</x:v>
       </x:c>
       <x:c r="D54" s="31" t="n">
-        <x:v>99097</x:v>
+        <x:v>99175</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>49275</x:v>
+        <x:v>49326</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>49822</x:v>
+        <x:v>49849</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-112</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.112893</x:v>
+        <x:v>0.09487187</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-366</x:v>
+        <x:v>-505</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.367976</x:v>
+        <x:v>-0.5066212</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-89</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>369</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="30" t="n">
-        <x:v>23778</x:v>
+        <x:v>23867</x:v>
       </x:c>
       <x:c r="D55" s="31" t="n">
-        <x:v>48462</x:v>
+        <x:v>48432</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>24398</x:v>
+        <x:v>24395</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>24064</x:v>
+        <x:v>24037</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>-0.04949883</x:v>
+        <x:v>0.05371235</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-212</x:v>
+        <x:v>-119</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.4355508</x:v>
+        <x:v>-0.2451031</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="30" t="n">
-        <x:v>34269</x:v>
+        <x:v>34621</x:v>
       </x:c>
       <x:c r="D56" s="31" t="n">
-        <x:v>69488</x:v>
+        <x:v>69565</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>34302</x:v>
+        <x:v>34301</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>35186</x:v>
+        <x:v>35264</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.09058101</x:v>
+        <x:v>0.04602131</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-237</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.3399068</x:v>
+        <x:v>-0.2080046</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>285</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>299</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="30" t="n">
-        <x:v>25456</x:v>
+        <x:v>25554</x:v>
       </x:c>
       <x:c r="D57" s="31" t="n">
-        <x:v>53615</x:v>
+        <x:v>53557</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>26641</x:v>
+        <x:v>26627</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26974</x:v>
+        <x:v>26930</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.1173665</x:v>
+        <x:v>-0.05411861</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-455</x:v>
+        <x:v>-440</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-0.8415018</x:v>
+        <x:v>-0.8148601</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="30" t="n">
-        <x:v>32700</x:v>
+        <x:v>32929</x:v>
       </x:c>
       <x:c r="D58" s="31" t="n">
-        <x:v>72015</x:v>
+        <x:v>72070</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>35908</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>36107</x:v>
+        <x:v>36146</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.09849346</x:v>
+        <x:v>-0.04160888</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-374</x:v>
+        <x:v>-232</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.5166531</x:v>
+        <x:v>-0.3208763</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>258</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="30" t="n">
-        <x:v>56076</x:v>
+        <x:v>56527</x:v>
       </x:c>
       <x:c r="D59" s="31" t="n">
-        <x:v>114408</x:v>
+        <x:v>114599</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>56432</x:v>
+        <x:v>56493</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>57976</x:v>
+        <x:v>58106</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.007865964</x:v>
+        <x:v>0.06374098</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>-0.04368415</x:v>
+        <x:v>0.1231893</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>448</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>239</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>398</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="30" t="n">
-        <x:v>23351</x:v>
+        <x:v>23470</x:v>
       </x:c>
       <x:c r="D60" s="31" t="n">
-        <x:v>52105</x:v>
+        <x:v>52080</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25837</x:v>
+        <x:v>25802</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>26268</x:v>
+        <x:v>26278</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>-0.1111899</x:v>
+        <x:v>0.0057607</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-296</x:v>
+        <x:v>-253</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.5648747</x:v>
+        <x:v>-0.4834426</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="30" t="n">
-        <x:v>20201</x:v>
+        <x:v>20324</x:v>
       </x:c>
       <x:c r="D61" s="31" t="n">
-        <x:v>44806</x:v>
+        <x:v>44855</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22578</x:v>
+        <x:v>22577</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>22228</x:v>
+        <x:v>22278</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.004463489</x:v>
+        <x:v>0.06692694</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-194</x:v>
+        <x:v>-114</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.4311111</x:v>
+        <x:v>-0.253508</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="30" t="n">
-        <x:v>20201</x:v>
+        <x:v>20324</x:v>
       </x:c>
       <x:c r="D62" s="31" t="n">
-        <x:v>44806</x:v>
+        <x:v>44855</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22578</x:v>
+        <x:v>22577</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>22228</x:v>
+        <x:v>22278</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.004463489</x:v>
+        <x:v>0.06692694</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-194</x:v>
+        <x:v>-114</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.4311111</x:v>
+        <x:v>-0.253508</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="30" t="n">
-        <x:v>38726</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D63" s="31" t="n">
-        <x:v>79174</x:v>
+        <x:v>79177</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>39282</x:v>
+        <x:v>39271</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>39892</x:v>
+        <x:v>39906</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.06815773</x:v>
+        <x:v>0.06318956</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-829</x:v>
+        <x:v>-717</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-1.036211</x:v>
+        <x:v>-0.8974391</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>225</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="30" t="n">
-        <x:v>17309</x:v>
+        <x:v>17409</x:v>
       </x:c>
       <x:c r="D64" s="31" t="n">
-        <x:v>37183</x:v>
+        <x:v>37156</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>18405</x:v>
+        <x:v>18395</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18778</x:v>
+        <x:v>18761</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.04569893</x:v>
+        <x:v>0.05116192</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-180</x:v>
+        <x:v>-260</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.48176</x:v>
+        <x:v>-0.6948899</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="U64" s="31" t="n">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="V64" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W64" s="32" t="n">
         <x:v>53</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="30" t="n">
-        <x:v>16334</x:v>
+        <x:v>16515</x:v>
       </x:c>
       <x:c r="D65" s="31" t="n">
-        <x:v>31520</x:v>
+        <x:v>31567</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15700</x:v>
+        <x:v>15693</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15820</x:v>
+        <x:v>15874</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.05707401</x:v>
+        <x:v>0.1078236</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-421</x:v>
+        <x:v>-282</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.318055</x:v>
+        <x:v>-0.8854281</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P65" s="31" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="Q65" s="31" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="R65" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S65" s="31" t="n">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="P65" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="30" t="n">
-        <x:v>5083</x:v>
+        <x:v>5106</x:v>
       </x:c>
       <x:c r="D66" s="31" t="n">
-        <x:v>10471</x:v>
+        <x:v>10454</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5177</x:v>
+        <x:v>5183</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5294</x:v>
+        <x:v>5271</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.1811249</x:v>
+        <x:v>-0.02868892</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-228</x:v>
+        <x:v>-175</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-2.13104</x:v>
+        <x:v>-1.646439</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="30" t="n">
-        <x:v>57379</x:v>
+        <x:v>57563</x:v>
       </x:c>
       <x:c r="D67" s="31" t="n">
-        <x:v>122098</x:v>
+        <x:v>121794</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>61430</x:v>
+        <x:v>61284</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>60668</x:v>
+        <x:v>60510</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-134</x:v>
+        <x:v>-153</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.1096276</x:v>
+        <x:v>-0.1254643</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1426</x:v>
+        <x:v>-1428</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.154432</x:v>
+        <x:v>-1.158884</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-161</x:v>
+        <x:v>-114</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>404</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>377</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>199</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>-39</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="30" t="n">
-        <x:v>8583</x:v>
+        <x:v>8634</x:v>
       </x:c>
       <x:c r="D68" s="31" t="n">
-        <x:v>19727</x:v>
+        <x:v>19685</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>10086</x:v>
+        <x:v>10052</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9641</x:v>
+        <x:v>9633</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>-0.08610211</x:v>
+        <x:v>-0.1268392</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>-0.09116232</x:v>
+        <x:v>-0.2381918</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="30" t="n">
-        <x:v>8560</x:v>
+        <x:v>8608</x:v>
       </x:c>
       <x:c r="D69" s="31" t="n">
-        <x:v>17177</x:v>
+        <x:v>17186</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8524</x:v>
+        <x:v>8549</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8653</x:v>
+        <x:v>8637</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>-0.02328153</x:v>
+        <x:v>0.09901567</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-116</x:v>
+        <x:v>-107</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-0.6707916</x:v>
+        <x:v>-0.6187475</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="30" t="n">
-        <x:v>13092</x:v>
+        <x:v>13139</x:v>
       </x:c>
       <x:c r="D70" s="31" t="n">
-        <x:v>26941</x:v>
+        <x:v>26863</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13429</x:v>
+        <x:v>13391</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13512</x:v>
+        <x:v>13472</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.08900426</x:v>
+        <x:v>-0.133834</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-412</x:v>
+        <x:v>-388</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.506233</x:v>
+        <x:v>-1.423801</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="30" t="n">
-        <x:v>8399</x:v>
+        <x:v>8434</x:v>
       </x:c>
       <x:c r="D71" s="31" t="n">
-        <x:v>18461</x:v>
+        <x:v>18426</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9454</x:v>
+        <x:v>9427</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>9007</x:v>
+        <x:v>8999</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>0.01083482</x:v>
+        <x:v>-0.1300813</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-160</x:v>
+        <x:v>-166</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-0.8592449</x:v>
+        <x:v>-0.8928571</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="30" t="n">
-        <x:v>7943</x:v>
+        <x:v>7940</x:v>
       </x:c>
       <x:c r="D72" s="31" t="n">
-        <x:v>17243</x:v>
+        <x:v>17179</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8721</x:v>
+        <x:v>8695</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8522</x:v>
+        <x:v>8484</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.1621215</x:v>
+        <x:v>-0.3075673</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-343</x:v>
+        <x:v>-308</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-1.950415</x:v>
+        <x:v>-1.761308</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-34</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="30" t="n">
-        <x:v>6051</x:v>
+        <x:v>6068</x:v>
       </x:c>
       <x:c r="D73" s="31" t="n">
-        <x:v>12495</x:v>
+        <x:v>12484</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6126</x:v>
+        <x:v>6118</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6369</x:v>
+        <x:v>6366</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.2793296</x:v>
+        <x:v>-0.02402499</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-230</x:v>
+        <x:v>-208</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-1.807466</x:v>
+        <x:v>-1.638828</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="30" t="n">
-        <x:v>4751</x:v>
+        <x:v>4740</x:v>
       </x:c>
       <x:c r="D74" s="31" t="n">
-        <x:v>10054</x:v>
+        <x:v>9971</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>5090</x:v>
+        <x:v>5052</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4964</x:v>
+        <x:v>4919</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.2777227</x:v>
+        <x:v>-0.29</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-147</x:v>
+        <x:v>-204</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-1.441035</x:v>
+        <x:v>-2.004914</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="30" t="n">
-        <x:v>15567</x:v>
+        <x:v>15536</x:v>
       </x:c>
       <x:c r="D75" s="31" t="n">
-        <x:v>34444</x:v>
+        <x:v>34178</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>17096</x:v>
+        <x:v>16976</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>17348</x:v>
+        <x:v>17202</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.1073055</x:v>
+        <x:v>-0.2509923</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-715</x:v>
+        <x:v>-747</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.033619</x:v>
+        <x:v>-2.138869</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="30" t="n">
         <x:v>3325</x:v>
       </x:c>
       <x:c r="D76" s="31" t="n">
-        <x:v>7481</x:v>
+        <x:v>7417</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3714</x:v>
+        <x:v>3681</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3767</x:v>
+        <x:v>3736</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>0.01336898</x:v>
+        <x:v>-0.3359312</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-104</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.110377</x:v>
+        <x:v>-1.382795</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="P76" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="Q76" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R76" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S76" s="31" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="T76" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="U76" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="P76" s="31" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-18</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="30" t="n">
-        <x:v>3930</x:v>
+        <x:v>3920</x:v>
       </x:c>
       <x:c r="D77" s="31" t="n">
-        <x:v>8688</x:v>
+        <x:v>8624</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4312</x:v>
+        <x:v>4289</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4376</x:v>
+        <x:v>4335</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.03451847</x:v>
+        <x:v>-0.1736312</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-158</x:v>
+        <x:v>-164</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-1.786118</x:v>
+        <x:v>-1.866181</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="30" t="n">
-        <x:v>2853</x:v>
+        <x:v>2845</x:v>
       </x:c>
       <x:c r="D78" s="31" t="n">
-        <x:v>6210</x:v>
+        <x:v>6164</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>3057</x:v>
+        <x:v>3037</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3153</x:v>
+        <x:v>3127</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>-0.06437077</x:v>
+        <x:v>-0.1781376</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
         <x:v>-144</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>-2.266289</x:v>
+        <x:v>-2.282815</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="P78" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="Q78" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S78" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="T78" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="U78" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="P78" s="31" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="30" t="n">
-        <x:v>4429</x:v>
+        <x:v>4414</x:v>
       </x:c>
       <x:c r="D79" s="31" t="n">
-        <x:v>9756</x:v>
+        <x:v>9684</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4861</x:v>
+        <x:v>4827</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4895</x:v>
+        <x:v>4857</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
         <x:v>-24</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.2453988</x:v>
+        <x:v>-0.2472188</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-248</x:v>
+        <x:v>-243</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.479008</x:v>
+        <x:v>-2.44787</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="P79" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="Q79" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="T79" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="P79" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="30" t="n">
-        <x:v>1030</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D80" s="31" t="n">
-        <x:v>2309</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1152</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1157</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.3022453</x:v>
+        <x:v>-0.4782609</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-81</x:v>
+        <x:v>-92</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-3.389121</x:v>
+        <x:v>-3.863923</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="P80" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q80" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S80" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="T80" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="N80" s="32" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="30" t="n">
-        <x:v>24501</x:v>
+        <x:v>40904</x:v>
       </x:c>
       <x:c r="D81" s="31" t="n">
-        <x:v>53517</x:v>
+        <x:v>53385</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>26906</x:v>
+        <x:v>26846</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>26611</x:v>
+        <x:v>26539</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.03362286</x:v>
+        <x:v>-0.07113041</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-332</x:v>
+        <x:v>-304</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.6165388</x:v>
+        <x:v>-0.566224</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="30" t="n">
-        <x:v>4615</x:v>
+        <x:v>4640</x:v>
       </x:c>
       <x:c r="D82" s="31" t="n">
-        <x:v>10549</x:v>
+        <x:v>10509</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5339</x:v>
+        <x:v>5317</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5210</x:v>
+        <x:v>5192</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.08524342</x:v>
+        <x:v>-0.3035765</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-123</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-1.152549</x:v>
+        <x:v>-0.9332579</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="30" t="n">
-        <x:v>6001</x:v>
+        <x:v>6024</x:v>
       </x:c>
       <x:c r="D83" s="31" t="n">
-        <x:v>12632</x:v>
+        <x:v>12636</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6446</x:v>
+        <x:v>6435</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>6186</x:v>
+        <x:v>6201</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>-0.07910141</x:v>
+        <x:v>0.1505905</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-0.6605851</x:v>
+        <x:v>-0.4176846</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="T83" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="30" t="n">
-        <x:v>13885</x:v>
+        <x:v>30240</x:v>
       </x:c>
       <x:c r="D84" s="31" t="n">
-        <x:v>30336</x:v>
+        <x:v>30240</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>15121</x:v>
+        <x:v>15094</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>15215</x:v>
+        <x:v>15146</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>0.003296522</x:v>
+        <x:v>-0.08260367</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-125</x:v>
+        <x:v>-152</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.4103608</x:v>
+        <x:v>-0.5001316</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="30" t="n">
-        <x:v>15339</x:v>
+        <x:v>15337</x:v>
       </x:c>
       <x:c r="D85" s="31" t="n">
-        <x:v>31376</x:v>
+        <x:v>31231</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15634</x:v>
+        <x:v>15578</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>15742</x:v>
+        <x:v>15653</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>-0.1622808</x:v>
+        <x:v>-0.01600717</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-237</x:v>
+        <x:v>-236</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-0.7496916</x:v>
+        <x:v>-0.7499921</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="U85" s="31" t="n">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="U85" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="30" t="n">
-        <x:v>15339</x:v>
+        <x:v>15337</x:v>
       </x:c>
       <x:c r="D86" s="31" t="n">
-        <x:v>31376</x:v>
+        <x:v>31231</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15634</x:v>
+        <x:v>15578</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>15742</x:v>
+        <x:v>15653</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>-0.1622808</x:v>
+        <x:v>-0.01600717</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-237</x:v>
+        <x:v>-236</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-0.7496916</x:v>
+        <x:v>-0.7499921</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="U86" s="31" t="n">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="U86" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="30" t="n">
-        <x:v>15942</x:v>
+        <x:v>16041</x:v>
       </x:c>
       <x:c r="D87" s="31" t="n">
-        <x:v>33257</x:v>
+        <x:v>33277</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16569</x:v>
+        <x:v>16596</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16688</x:v>
+        <x:v>16681</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>0.003006976</x:v>
+        <x:v>0.05111245</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>-100</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.329667</x:v>
+        <x:v>-0.2996075</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="V87" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W87" s="32" t="n">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="30" t="n">
-        <x:v>15942</x:v>
+        <x:v>16041</x:v>
       </x:c>
       <x:c r="D88" s="31" t="n">
-        <x:v>33257</x:v>
+        <x:v>33277</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16569</x:v>
+        <x:v>16596</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16688</x:v>
+        <x:v>16681</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>0.003006976</x:v>
+        <x:v>0.05111245</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>-100</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.329667</x:v>
+        <x:v>-0.2996075</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="V88" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W88" s="32" t="n">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="30" t="n">
-        <x:v>33026</x:v>
+        <x:v>33115</x:v>
       </x:c>
       <x:c r="D89" s="31" t="n">
-        <x:v>70764</x:v>
+        <x:v>70643</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>35501</x:v>
+        <x:v>35454</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>35263</x:v>
+        <x:v>35189</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.09318086</x:v>
+        <x:v>-0.03679124</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-468</x:v>
+        <x:v>-403</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.6570081</x:v>
+        <x:v>-0.5672382</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
         <x:v>-57</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>192</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="30" t="n">
-        <x:v>20449</x:v>
+        <x:v>20491</x:v>
       </x:c>
       <x:c r="D90" s="31" t="n">
-        <x:v>43135</x:v>
+        <x:v>43017</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>21520</x:v>
+        <x:v>21451</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21615</x:v>
+        <x:v>21566</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.1180938</x:v>
+        <x:v>-0.1021806</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-323</x:v>
+        <x:v>-308</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-0.7432464</x:v>
+        <x:v>-0.710906</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="30" t="n">
-        <x:v>12577</x:v>
+        <x:v>12624</x:v>
       </x:c>
       <x:c r="D91" s="31" t="n">
-        <x:v>27629</x:v>
+        <x:v>27626</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>13981</x:v>
+        <x:v>14003</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13648</x:v>
+        <x:v>13623</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>-0.05426132</x:v>
+        <x:v>0.0651985</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-145</x:v>
+        <x:v>-95</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.522071</x:v>
+        <x:v>-0.3427005</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s"/>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:W93"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
@@ -8046,5835 +8046,5835 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>7073424</x:v>
+        <x:v>7077313</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3518695</x:v>
+        <x:v>3519541</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3554729</x:v>
+        <x:v>3557772</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>-3781</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>-0.05342504</x:v>
+        <x:v>0.02143928</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>-32057</x:v>
+        <x:v>-28092</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>-0.4511588</x:v>
+        <x:v>-0.395361</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>2771</x:v>
+        <x:v>3114</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>7357</x:v>
+        <x:v>6804</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-4586</x:v>
+        <x:v>-3690</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>21201</x:v>
+        <x:v>33255</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>11195</x:v>
+        <x:v>17715</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>10006</x:v>
+        <x:v>15540</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>20396</x:v>
+        <x:v>28048</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>10719</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>9677</x:v>
+        <x:v>12794</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>805</x:v>
+        <x:v>5207</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>6617293</x:v>
+        <x:v>6622434</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3290713</x:v>
+        <x:v>3292200</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3326580</x:v>
+        <x:v>3330234</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>-3366</x:v>
+        <x:v>1923</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>-0.05084086</x:v>
+        <x:v>0.0290461</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>-26502</x:v>
+        <x:v>-22718</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>-0.3988985</x:v>
+        <x:v>-0.3418733</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>2648</x:v>
+        <x:v>2983</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>6784</x:v>
+        <x:v>6237</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-4136</x:v>
+        <x:v>-3254</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>20134</x:v>
+        <x:v>31766</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>10621</x:v>
+        <x:v>16912</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>9513</x:v>
+        <x:v>14854</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>19364</x:v>
+        <x:v>26589</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>10195</x:v>
+        <x:v>14480</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>9169</x:v>
+        <x:v>12109</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>770</x:v>
+        <x:v>5177</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>456131</x:v>
+        <x:v>454879</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>227982</x:v>
+        <x:v>227341</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>228149</x:v>
+        <x:v>227538</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-415</x:v>
+        <x:v>-406</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.09089993</x:v>
+        <x:v>-0.08917491</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-5555</x:v>
+        <x:v>-5374</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-1.203199</x:v>
+        <x:v>-1.167619</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-450</x:v>
+        <x:v>-436</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1067</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>574</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>493</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>1032</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>524</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>508</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>1316826</x:v>
+        <x:v>1320856</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>651511</x:v>
+        <x:v>653314</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>665315</x:v>
+        <x:v>667542</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>-416</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>-0.03158114</x:v>
+        <x:v>0.09851798</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>1974</x:v>
+        <x:v>3320</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.150131</x:v>
+        <x:v>0.2519855</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>620</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1179</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-559</x:v>
+        <x:v>-373</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>5043</x:v>
+        <x:v>8406</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>2638</x:v>
+        <x:v>4487</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>2405</x:v>
+        <x:v>3919</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>4900</x:v>
+        <x:v>6733</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>2618</x:v>
+        <x:v>3661</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>2282</x:v>
+        <x:v>3072</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>143</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>93965</x:v>
+        <x:v>94132</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>46356</x:v>
+        <x:v>46377</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>47609</x:v>
+        <x:v>47755</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>-0.06806411</x:v>
+        <x:v>0.09357322</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>-0.0191524</x:v>
+        <x:v>0.0382588</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>330</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>148477</x:v>
+        <x:v>149156</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>73393</x:v>
+        <x:v>73825</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>75084</x:v>
+        <x:v>75331</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>-0.03097163</x:v>
+        <x:v>0.3336473</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>534</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.3609498</x:v>
+        <x:v>0.3208254</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>597</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>317</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>599</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>325</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>123693</x:v>
+        <x:v>124406</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>61495</x:v>
+        <x:v>61812</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>62198</x:v>
+        <x:v>62594</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>-0.05575217</x:v>
+        <x:v>0.1384484</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>831</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>0.6763686</x:v>
+        <x:v>0.6317492</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>589</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>301</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>288</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>638</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>346</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>292</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>161480</x:v>
+        <x:v>161720</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>79707</x:v>
+        <x:v>79766</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>81773</x:v>
+        <x:v>81954</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.01362212</x:v>
+        <x:v>-0.007419682</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.02601618</x:v>
+        <x:v>0.1101881</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-121</x:v>
+        <x:v>-106</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>564</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>465</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>100838</x:v>
+        <x:v>101186</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>49715</x:v>
+        <x:v>49808</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>51123</x:v>
+        <x:v>51378</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>-0.02082115</x:v>
+        <x:v>0.1940786</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>187</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>0.1857905</x:v>
+        <x:v>0.3192418</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>469</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>253</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>216</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>456</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>92110</x:v>
+        <x:v>92329</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>46437</x:v>
+        <x:v>46521</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>45673</x:v>
+        <x:v>45808</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>-101</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>-0.1095314</x:v>
+        <x:v>0.2029476</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>-430</x:v>
+        <x:v>-274</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>-0.4646639</x:v>
+        <x:v>-0.2958868</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>314</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>361</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>165775</x:v>
+        <x:v>166362</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>80110</x:v>
+        <x:v>80376</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>85665</x:v>
+        <x:v>85986</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>0.00784257</x:v>
+        <x:v>0.01803622</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>109</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.06579503</x:v>
+        <x:v>0.3135515</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>714</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>358</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>356</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>650</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>313</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>64</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>188656</x:v>
+        <x:v>189490</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>94208</x:v>
+        <x:v>94670</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>94448</x:v>
+        <x:v>94820</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>-0.02702602</x:v>
+        <x:v>0.1088312</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>118</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.06258685</x:v>
+        <x:v>0.3240187</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>671</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>343</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>671</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>305</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>133586</x:v>
+        <x:v>133958</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>65915</x:v>
+        <x:v>66049</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>67671</x:v>
+        <x:v>67909</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.007486375</x:v>
+        <x:v>0.06125071</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1132</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>0.8546363</x:v>
+        <x:v>0.9289885</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>536</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>284</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>252</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>475</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>108246</x:v>
+        <x:v>108117</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>54175</x:v>
+        <x:v>54110</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>54071</x:v>
+        <x:v>54007</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.06001237</x:v>
+        <x:v>-0.1339343</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-531</x:v>
+        <x:v>-565</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.4881547</x:v>
+        <x:v>-0.5198653</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-93</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>283</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>153</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>255</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>28</x:v>
+        <x:v>-76</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>339966</x:v>
+        <x:v>340156</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>168683</x:v>
+        <x:v>168699</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>171283</x:v>
+        <x:v>171457</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>-112</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>-0.03293362</x:v>
+        <x:v>0.02352415</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>-1148</x:v>
+        <x:v>-965</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>-0.3365444</x:v>
+        <x:v>-0.2828908</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>350</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-220</x:v>
+        <x:v>-138</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>1004</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>536</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>468</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>896</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>476</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>420</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>108</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>183464</x:v>
+        <x:v>183934</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>91592</x:v>
+        <x:v>92013</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>91872</x:v>
+        <x:v>91921</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>-200</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>-0.1088945</x:v>
+        <x:v>0.4061357</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-1774</x:v>
+        <x:v>-1598</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.9576868</x:v>
+        <x:v>-0.861307</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-184</x:v>
+        <x:v>-113</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>393</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>409</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>553852</x:v>
+        <x:v>554341</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>279500</x:v>
+        <x:v>279772</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>274352</x:v>
+        <x:v>274569</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-377</x:v>
+        <x:v>-140</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.06802242</x:v>
+        <x:v>-0.02524884</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>-4265</x:v>
+        <x:v>-3873</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>-0.7641767</x:v>
+        <x:v>-0.6938199</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>541</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-335</x:v>
+        <x:v>-258</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>1610</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>914</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>696</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>1652</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>848</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>804</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>74576</x:v>
+        <x:v>74325</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>36850</x:v>
+        <x:v>36719</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>37726</x:v>
+        <x:v>37606</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-110</x:v>
+        <x:v>-96</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.1472833</x:v>
+        <x:v>-0.1289959</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-640</x:v>
+        <x:v>-751</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-0.8508828</x:v>
+        <x:v>-1.00032</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-73</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>55210</x:v>
+        <x:v>54943</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>27111</x:v>
+        <x:v>26981</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>28099</x:v>
+        <x:v>27962</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-78</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.1410794</x:v>
+        <x:v>-0.1798626</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-1068</x:v>
+        <x:v>-1044</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.897722</x:v>
+        <x:v>-1.864719</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-68</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="P26" s="31" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="Q26" s="31" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="R26" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S26" s="31" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="T26" s="31" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="U26" s="31" t="n">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="P26" s="31" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>333435</x:v>
+        <x:v>333920</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>164002</x:v>
+        <x:v>164095</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>169433</x:v>
+        <x:v>169825</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.005398645</x:v>
+        <x:v>0.08212297</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>-810</x:v>
+        <x:v>-538</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>-0.2423372</x:v>
+        <x:v>-0.1608573</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-193</x:v>
+        <x:v>-188</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>1111</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>558</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>553</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>900</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>460</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>211</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>75619</x:v>
+        <x:v>75585</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>37669</x:v>
+        <x:v>37649</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>37950</x:v>
+        <x:v>37936</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.07532111</x:v>
+        <x:v>-0.002645958</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-677</x:v>
+        <x:v>-643</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.8873336</x:v>
+        <x:v>-0.8435221</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>168</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>107339</x:v>
+        <x:v>107183</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>53965</x:v>
+        <x:v>53891</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>53374</x:v>
+        <x:v>53292</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>-101</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.06424102</x:v>
+        <x:v>-0.09414265</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-625</x:v>
+        <x:v>-718</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.5788966</x:v>
+        <x:v>-0.6654248</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>223</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-22</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>72523</x:v>
+        <x:v>72346</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>36180</x:v>
+        <x:v>36069</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>36343</x:v>
+        <x:v>36277</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.0702731</x:v>
+        <x:v>-0.08010607</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-755</x:v>
+        <x:v>-756</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-1.030323</x:v>
+        <x:v>-1.034171</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>190</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>86595</x:v>
+        <x:v>86605</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>43278</x:v>
+        <x:v>43288</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
         <x:v>43317</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>-0.03809392</x:v>
+        <x:v>0.06817184</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>-420</x:v>
+        <x:v>-418</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>-0.4826754</x:v>
+        <x:v>-0.4803328</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q31" s="31" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="R31" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S31" s="31" t="n">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="T31" s="31" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="U31" s="31" t="n">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="Q31" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>221064</x:v>
+        <x:v>221040</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>109164</x:v>
+        <x:v>109054</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>111900</x:v>
+        <x:v>111986</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>-135</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>-0.06103102</x:v>
+        <x:v>-0.009047317</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-1714</x:v>
+        <x:v>-1508</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.7693758</x:v>
+        <x:v>-0.6776066</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>271</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-210</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>551</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>258</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>476</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>252</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>75</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>143146</x:v>
+        <x:v>143104</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>71192</x:v>
+        <x:v>71150</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
         <x:v>71954</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-119</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.08306286</x:v>
+        <x:v>-0.0251502</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-1026</x:v>
+        <x:v>-748</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.71165</x:v>
+        <x:v>-0.5199789</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-136</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>386</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>369</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>50664</x:v>
+        <x:v>50619</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>25319</x:v>
+        <x:v>25303</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>25345</x:v>
+        <x:v>25316</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>-0.1281318</x:v>
+        <x:v>-0.04344306</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>-315</x:v>
+        <x:v>-195</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>-0.6179015</x:v>
+        <x:v>-0.3837525</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>114304</x:v>
+        <x:v>114280</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>56357</x:v>
+        <x:v>56310</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>57947</x:v>
+        <x:v>57970</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.003499563</x:v>
+        <x:v>0.001750118</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>-246</x:v>
+        <x:v>-347</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>-0.2147534</x:v>
+        <x:v>-0.302721</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="R35" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S35" s="31" t="n">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="T35" s="31" t="n">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="U35" s="31" t="n">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="R35" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>135533</x:v>
+        <x:v>135318</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>67588</x:v>
+        <x:v>67497</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>67945</x:v>
+        <x:v>67821</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.05899139</x:v>
+        <x:v>-0.03915166</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-826</x:v>
+        <x:v>-808</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.605754</x:v>
+        <x:v>-0.5935677</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-111</x:v>
+        <x:v>-73</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>284</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>253</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>224086</x:v>
+        <x:v>224062</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>110713</x:v>
+        <x:v>110684</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>113373</x:v>
+        <x:v>113378</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-117</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.05218485</x:v>
+        <x:v>-0.01249498</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>-347</x:v>
+        <x:v>-474</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>-0.1546118</x:v>
+        <x:v>-0.211102</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-129</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>588</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>308</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>576</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>295</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>281</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>239209</x:v>
+        <x:v>239504</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>120030</x:v>
+        <x:v>120191</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>119179</x:v>
+        <x:v>119313</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>-141</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>-0.05890955</x:v>
+        <x:v>-0.02087212</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>-987</x:v>
+        <x:v>-890</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>-0.4109144</x:v>
+        <x:v>-0.3702255</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
         <x:v>212</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-127</x:v>
+        <x:v>-119</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>715</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>399</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>316</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>729</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>400</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>329</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>330995</x:v>
+        <x:v>331030</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>163367</x:v>
+        <x:v>163252</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>167628</x:v>
+        <x:v>167778</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-211</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.06370658</x:v>
+        <x:v>-0.01812196</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-1635</x:v>
+        <x:v>-1401</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.4915372</x:v>
+        <x:v>-0.4214408</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>338</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-216</x:v>
+        <x:v>-158</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>802</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>431</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>371</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>797</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>409</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>388</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>66214</x:v>
+        <x:v>66260</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>33534</x:v>
+        <x:v>33586</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>32680</x:v>
+        <x:v>32674</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-66</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.007550703</x:v>
+        <x:v>-0.09950849</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>-353</x:v>
+        <x:v>-407</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>-0.5302928</x:v>
+        <x:v>-0.6104969</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>305</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>133037</x:v>
+        <x:v>133187</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>67502</x:v>
+        <x:v>67566</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>65535</x:v>
+        <x:v>65621</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>-0.003006592</x:v>
+        <x:v>0.01426769</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>-0.04207584</x:v>
+        <x:v>-0.05703008</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>501</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>491</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>269</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>222</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>138315</x:v>
+        <x:v>138189</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>68109</x:v>
+        <x:v>68038</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>70206</x:v>
+        <x:v>70151</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>-192</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>-0.1386212</x:v>
+        <x:v>0.004342068</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>-1408</x:v>
+        <x:v>-1153</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>-1.007708</x:v>
+        <x:v>-0.8274605</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-138</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>324</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>378</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>202</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>140938</x:v>
+        <x:v>141239</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>70836</x:v>
+        <x:v>70810</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>70102</x:v>
+        <x:v>70429</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.01844443</x:v>
+        <x:v>0.1425148</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>81</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.05750513</x:v>
+        <x:v>0.07723375</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>535</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>255</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>532</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>271</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>261</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>73429</x:v>
+        <x:v>73526</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>36239</x:v>
+        <x:v>36256</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>37190</x:v>
+        <x:v>37270</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-89</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.1210588</x:v>
+        <x:v>0.04354097</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>-267</x:v>
+        <x:v>-195</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>-0.3622992</x:v>
+        <x:v>-0.2645108</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-65</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>232</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>81758</x:v>
+        <x:v>82135</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>41824</x:v>
+        <x:v>41996</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>39934</x:v>
+        <x:v>40139</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>272</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>0.3337997</x:v>
+        <x:v>0.3212332</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>-0.06844794</x:v>
+        <x:v>0.4795518</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>694</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>406</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>288</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>160370</x:v>
+        <x:v>160412</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>79585</x:v>
+        <x:v>79518</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>80785</x:v>
+        <x:v>80894</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>-168</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>-0.1046481</x:v>
+        <x:v>0.05176855</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-772</x:v>
+        <x:v>-845</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.4790806</x:v>
+        <x:v>-0.5240083</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-77</x:v>
+        <x:v>-108</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>411</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>502</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>264</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>-91</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>72674</x:v>
+        <x:v>72660</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>35717</x:v>
+        <x:v>35725</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>36957</x:v>
+        <x:v>36935</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>0.02752773</x:v>
+        <x:v>-0.03714557</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>-0.1044674</x:v>
+        <x:v>-0.0385208</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>233</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>145584</x:v>
+        <x:v>145507</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>72452</x:v>
+        <x:v>72336</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>73132</x:v>
+        <x:v>73171</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>-111</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>-0.07618655</x:v>
+        <x:v>-0.005497715</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-701</x:v>
+        <x:v>-672</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.4792016</x:v>
+        <x:v>-0.4597104</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="N48" s="32" t="n">
+        <x:v>-131</x:v>
+      </x:c>
+      <x:c r="O48" s="31" t="n">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="P48" s="31" t="n">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="Q48" s="31" t="n">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R48" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S48" s="31" t="n">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="T48" s="31" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="U48" s="31" t="n">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="N48" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>63672</x:v>
+        <x:v>63641</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31396</x:v>
+        <x:v>31346</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>32276</x:v>
+        <x:v>32295</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-52</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.05650782</x:v>
+        <x:v>-0.08164162</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-393</x:v>
+        <x:v>-303</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.6134395</x:v>
+        <x:v>-0.4738521</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>88070</x:v>
+        <x:v>88000</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>45397</x:v>
+        <x:v>45375</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>42673</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>-81</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>-0.09188779</x:v>
+        <x:v>-0.01817851</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>-366</x:v>
+        <x:v>-571</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>-0.4138586</x:v>
+        <x:v>-0.6446806</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>271</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>324</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>109727</x:v>
+        <x:v>109976</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>53767</x:v>
+        <x:v>53859</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>55960</x:v>
+        <x:v>56117</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>-0.03097639</x:v>
+        <x:v>0.02910573</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>130</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>0.1186164</x:v>
+        <x:v>0.09192264</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>427</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>397</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>189</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>133814</x:v>
+        <x:v>133618</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>67054</x:v>
+        <x:v>66918</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>66760</x:v>
+        <x:v>66700</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>-136</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>-0.1015304</x:v>
+        <x:v>-0.03516253</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-1098</x:v>
+        <x:v>-1175</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.8138639</x:v>
+        <x:v>-0.871707</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>300</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>59697</x:v>
+        <x:v>59766</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>29460</x:v>
+        <x:v>29498</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30237</x:v>
+        <x:v>30268</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>-0.06528726</x:v>
+        <x:v>0.1508144</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-267</x:v>
+        <x:v>-260</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.4452672</x:v>
+        <x:v>-0.4331456</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>94927</x:v>
+        <x:v>94826</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>47173</x:v>
+        <x:v>47094</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>47754</x:v>
+        <x:v>47732</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.06001011</x:v>
+        <x:v>-0.0885049</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-719</x:v>
+        <x:v>-740</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.7517303</x:v>
+        <x:v>-0.774334</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-91</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>46625</x:v>
+        <x:v>46544</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>23414</x:v>
+        <x:v>23371</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>23211</x:v>
+        <x:v>23173</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
+        <x:v>-9</x:v>
+      </x:c>
+      <x:c r="I55" s="33" t="n">
+        <x:v>-0.0193328</x:v>
+      </x:c>
+      <x:c r="J55" s="32" t="n">
+        <x:v>-372</x:v>
+      </x:c>
+      <x:c r="K55" s="33" t="n">
+        <x:v>-0.7929065</x:v>
+      </x:c>
+      <x:c r="L55" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="M55" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="N55" s="32" t="n">
         <x:v>-30</x:v>
       </x:c>
-      <x:c r="I55" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>67106</x:v>
+        <x:v>67017</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>33126</x:v>
+        <x:v>33077</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>33980</x:v>
+        <x:v>33940</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-66</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.07594145</x:v>
+        <x:v>-0.09838558</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-533</x:v>
+        <x:v>-481</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.7880069</x:v>
+        <x:v>-0.7126137</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-54</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>221</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>52191</x:v>
+        <x:v>52105</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>25907</x:v>
+        <x:v>25867</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26284</x:v>
+        <x:v>26238</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.1320321</x:v>
+        <x:v>-0.07287651</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-546</x:v>
+        <x:v>-554</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-1.035326</x:v>
+        <x:v>-1.052052</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-48</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>69418</x:v>
+        <x:v>69386</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>34630</x:v>
+        <x:v>34584</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>34788</x:v>
+        <x:v>34802</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-80</x:v>
+        <x:v>-52</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.1151112</x:v>
+        <x:v>-0.07488695</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-502</x:v>
+        <x:v>-460</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.7179634</x:v>
+        <x:v>-0.6585917</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-32</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>110236</x:v>
+        <x:v>110259</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>54195</x:v>
+        <x:v>54162</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>56041</x:v>
+        <x:v>56097</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.05439907</x:v>
+        <x:v>-0.005441437</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>-522</x:v>
+        <x:v>-344</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>-0.4712978</x:v>
+        <x:v>-0.3110223</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>356</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>192</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>353</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>51085</x:v>
+        <x:v>51030</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25325</x:v>
+        <x:v>25287</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>25760</x:v>
+        <x:v>25743</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>-0.08019403</x:v>
+        <x:v>-0.05092448</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-356</x:v>
+        <x:v>-329</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.692055</x:v>
+        <x:v>-0.6405888</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>43866</x:v>
+        <x:v>43908</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22065</x:v>
+        <x:v>22061</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>21801</x:v>
+        <x:v>21847</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.03873938</x:v>
+        <x:v>0.07977571</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-301</x:v>
+        <x:v>-177</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.6815043</x:v>
+        <x:v>-0.4014971</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>43866</x:v>
+        <x:v>43908</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22065</x:v>
+        <x:v>22061</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>21801</x:v>
+        <x:v>21847</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.03873938</x:v>
+        <x:v>0.07977571</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-301</x:v>
+        <x:v>-177</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.6815043</x:v>
+        <x:v>-0.4014971</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>76835</x:v>
+        <x:v>76742</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>38103</x:v>
+        <x:v>38033</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>38732</x:v>
+        <x:v>38709</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-67</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.08712387</x:v>
+        <x:v>-0.00130305</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-996</x:v>
+        <x:v>-957</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-1.279696</x:v>
+        <x:v>-1.231676</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-73</x:v>
+        <x:v>-83</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>36027</x:v>
+        <x:v>35963</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>17801</x:v>
+        <x:v>17771</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18226</x:v>
+        <x:v>18192</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.05825566</x:v>
+        <x:v>-0.01946066</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-240</x:v>
+        <x:v>-328</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.6617586</x:v>
+        <x:v>-0.9038054</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>30535</x:v>
+        <x:v>30532</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15210</x:v>
+        <x:v>15176</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15325</x:v>
+        <x:v>15356</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>-0.09488287</x:v>
+        <x:v>0.03604076</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-529</x:v>
+        <x:v>-431</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.702936</x:v>
+        <x:v>-1.391984</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q65" s="31" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="R65" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S65" s="31" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="T65" s="31" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U65" s="31" t="n">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="Q65" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>10273</x:v>
+        <x:v>10247</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5092</x:v>
+        <x:v>5086</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5181</x:v>
+        <x:v>5161</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.1652089</x:v>
+        <x:v>-0.04877097</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-227</x:v>
+        <x:v>-198</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-2.161905</x:v>
+        <x:v>-1.895644</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>118653</x:v>
+        <x:v>118268</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>59582</x:v>
+        <x:v>59383</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>59071</x:v>
+        <x:v>58885</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-148</x:v>
+        <x:v>-198</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.1245781</x:v>
+        <x:v>-0.1671366</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1771</x:v>
+        <x:v>-1778</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.470637</x:v>
+        <x:v>-1.481099</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-161</x:v>
+        <x:v>-116</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>289</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>276</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>-82</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>18961</x:v>
+        <x:v>18886</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>9646</x:v>
+        <x:v>9594</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9315</x:v>
+        <x:v>9292</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>-0.07378129</x:v>
+        <x:v>-0.25878</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>-96</x:v>
+        <x:v>-146</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>-0.5037519</x:v>
+        <x:v>-0.7671291</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-49</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>16296</x:v>
+        <x:v>16291</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8100</x:v>
+        <x:v>8109</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8196</x:v>
+        <x:v>8182</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>-0.1348204</x:v>
+        <x:v>0.03070122</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-242</x:v>
+        <x:v>-206</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-1.463297</x:v>
+        <x:v>-1.248712</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="N69" s="32" t="n">
+        <x:v>-21</x:v>
+      </x:c>
+      <x:c r="O69" s="31" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="P69" s="31" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q69" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="R69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S69" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="T69" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="U69" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="N69" s="32" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>26403</x:v>
+        <x:v>26314</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13129</x:v>
+        <x:v>13082</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13274</x:v>
+        <x:v>13232</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.1021566</x:v>
+        <x:v>-0.1517796</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-478</x:v>
+        <x:v>-448</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.778208</x:v>
+        <x:v>-1.674015</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>17926</x:v>
+        <x:v>17884</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9161</x:v>
+        <x:v>9130</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>8765</x:v>
+        <x:v>8754</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>-0.01115573</x:v>
+        <x:v>-0.1451703</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-193</x:v>
+        <x:v>-202</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-1.06518</x:v>
+        <x:v>-1.116886</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>16966</x:v>
+        <x:v>16888</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8573</x:v>
+        <x:v>8539</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8393</x:v>
+        <x:v>8349</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.1823851</x:v>
+        <x:v>-0.3246178</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-362</x:v>
+        <x:v>-342</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-2.089104</x:v>
+        <x:v>-1.98491</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-35</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>12315</x:v>
+        <x:v>12303</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6061</x:v>
+        <x:v>6052</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6254</x:v>
+        <x:v>6251</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.2672498</x:v>
+        <x:v>-0.02437835</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-239</x:v>
+        <x:v>-216</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-1.903776</x:v>
+        <x:v>-1.725377</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>9786</x:v>
+        <x:v>9702</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>4912</x:v>
+        <x:v>4877</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4874</x:v>
+        <x:v>4825</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.1937787</x:v>
+        <x:v>-0.3082614</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-161</x:v>
+        <x:v>-218</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-1.618578</x:v>
+        <x:v>-2.197581</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>33998</x:v>
+        <x:v>33725</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>16886</x:v>
+        <x:v>16761</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>17112</x:v>
+        <x:v>16964</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-51</x:v>
+        <x:v>-91</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.1497841</x:v>
+        <x:v>-0.2691034</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-727</x:v>
+        <x:v>-790</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.093592</x:v>
+        <x:v>-2.28886</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-50</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>7395</x:v>
+        <x:v>7330</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3694</x:v>
+        <x:v>3660</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3701</x:v>
+        <x:v>3670</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.02703799</x:v>
+        <x:v>-0.3399048</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-83</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.109922</x:v>
+        <x:v>-1.504972</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-18</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>8562</x:v>
+        <x:v>8496</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4244</x:v>
+        <x:v>4217</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4318</x:v>
+        <x:v>4279</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.08168981</x:v>
+        <x:v>-0.2114165</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-158</x:v>
+        <x:v>-175</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-1.811927</x:v>
+        <x:v>-2.018222</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="Q77" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S77" s="31" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="T77" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="Q77" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U77" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>6150</x:v>
+        <x:v>6103</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>3020</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3130</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="I78" s="33" t="n">
+        <x:v>-0.1962388</x:v>
+      </x:c>
+      <x:c r="J78" s="32" t="n">
+        <x:v>-155</x:v>
+      </x:c>
+      <x:c r="K78" s="33" t="n">
+        <x:v>-2.47683</x:v>
+      </x:c>
+      <x:c r="L78" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M78" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="N78" s="32" t="n">
         <x:v>-7</x:v>
       </x:c>
-      <x:c r="I78" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>9594</x:v>
+        <x:v>9521</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4781</x:v>
+        <x:v>4748</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4813</x:v>
+        <x:v>4773</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.2909998</x:v>
+        <x:v>-0.2618898</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-249</x:v>
+        <x:v>-253</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.529716</x:v>
+        <x:v>-2.5885</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="P79" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="R79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S79" s="31" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="T79" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
-        <x:v>2297</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1147</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1150</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.3038194</x:v>
+        <x:v>-0.4811898</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-83</x:v>
+        <x:v>-95</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-3.487395</x:v>
+        <x:v>-4.008439</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="P80" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q80" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S80" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="T80" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="N80" s="32" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>51017</x:v>
+        <x:v>50820</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>25531</x:v>
+        <x:v>25421</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>25486</x:v>
+        <x:v>25399</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.005880047</x:v>
+        <x:v>-0.1395139</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-490</x:v>
+        <x:v>-453</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.951327</x:v>
+        <x:v>-0.8835059</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>10295</x:v>
+        <x:v>10238</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5173</x:v>
+        <x:v>5137</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5122</x:v>
+        <x:v>5101</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.09704027</x:v>
+        <x:v>-0.2921698</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-143</x:v>
+        <x:v>-138</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-1.369994</x:v>
+        <x:v>-1.329992</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="P82" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="Q82" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S82" s="31" t="n">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="P82" s="31" t="n">
+      <x:c r="T82" s="31" t="n">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="Q82" s="31" t="n">
+      <x:c r="U82" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="R82" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>11892</x:v>
+        <x:v>11877</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6043</x:v>
+        <x:v>6026</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>5849</x:v>
+        <x:v>5851</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>0.04206276</x:v>
+        <x:v>0.03368989</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-167</x:v>
+        <x:v>-123</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-1.384858</x:v>
+        <x:v>-1.025</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="Q83" s="31" t="n">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="Q83" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="T83" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="U83" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="T83" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>28830</x:v>
+        <x:v>28705</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>14315</x:v>
+        <x:v>14258</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>14515</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>0.006937699</x:v>
+        <x:v>-0.1565217</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-180</x:v>
+        <x:v>-192</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.6204757</x:v>
+        <x:v>-0.6644288</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>30176</x:v>
+        <x:v>30021</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15086</x:v>
+        <x:v>15025</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>15090</x:v>
+        <x:v>14996</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>-0.1852342</x:v>
+        <x:v>-0.08320575</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-423</x:v>
+        <x:v>-422</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-1.382398</x:v>
+        <x:v>-1.386197</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="N85" s="32" t="n">
+        <x:v>-37</x:v>
+      </x:c>
+      <x:c r="O85" s="31" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="P85" s="31" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="Q85" s="31" t="n">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="N85" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>30176</x:v>
+        <x:v>30021</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15086</x:v>
+        <x:v>15025</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>15090</x:v>
+        <x:v>14996</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>-0.1852342</x:v>
+        <x:v>-0.08320575</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-423</x:v>
+        <x:v>-422</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-1.382398</x:v>
+        <x:v>-1.386197</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="N86" s="32" t="n">
+        <x:v>-37</x:v>
+      </x:c>
+      <x:c r="O86" s="31" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="P86" s="31" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="Q86" s="31" t="n">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="N86" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>32570</x:v>
+        <x:v>32551</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16215</x:v>
+        <x:v>16219</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16355</x:v>
+        <x:v>16332</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>-0.003070216</x:v>
+        <x:v>-0.02457078</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-212</x:v>
+        <x:v>-208</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.6466963</x:v>
+        <x:v>-0.63494</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>32570</x:v>
+        <x:v>32551</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16215</x:v>
+        <x:v>16219</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16355</x:v>
+        <x:v>16332</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>-0.003070216</x:v>
+        <x:v>-0.02457078</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-212</x:v>
+        <x:v>-208</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.6466963</x:v>
+        <x:v>-0.63494</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>69016</x:v>
+        <x:v>68844</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>34514</x:v>
+        <x:v>34438</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>34502</x:v>
+        <x:v>34406</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.1042149</x:v>
+        <x:v>-0.06822371</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-635</x:v>
+        <x:v>-589</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.9116883</x:v>
+        <x:v>-0.8482998</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>153</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>42175</x:v>
+        <x:v>42048</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>20968</x:v>
+        <x:v>20899</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21207</x:v>
+        <x:v>21149</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.1160477</x:v>
+        <x:v>-0.1021596</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-405</x:v>
+        <x:v>-395</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-0.9511508</x:v>
+        <x:v>-0.9306599</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="P90" s="31" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="Q90" s="31" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="R90" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S90" s="31" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="T90" s="31" t="n">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="P90" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>26841</x:v>
+        <x:v>26796</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>13546</x:v>
+        <x:v>13539</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13295</x:v>
+        <x:v>13257</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>-0.08561644</x:v>
+        <x:v>-0.01492537</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-230</x:v>
+        <x:v>-194</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.8496177</x:v>
+        <x:v>-0.7187847</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="R91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S91" s="31" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="T91" s="31" t="n">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="R91" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -14132,5835 +14132,5835 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>288454</x:v>
+        <x:v>298732</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>150112</x:v>
+        <x:v>155655</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>138341</x:v>
+        <x:v>143075</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H8" s="28" t="n">
+        <x:v>7060</x:v>
+      </x:c>
+      <x:c r="I8" s="29" t="n">
+        <x:v>2.420527</x:v>
+      </x:c>
+      <x:c r="J8" s="28" t="n">
+        <x:v>30518</x:v>
+      </x:c>
+      <x:c r="K8" s="29" t="n">
+        <x:v>11.37823</x:v>
+      </x:c>
+      <x:c r="L8" s="27" t="n">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M8" s="27" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N8" s="28" t="n">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="O8" s="27" t="n">
+        <x:v>14040</x:v>
+      </x:c>
+      <x:c r="P8" s="27" t="n">
+        <x:v>7959</x:v>
+      </x:c>
+      <x:c r="Q8" s="27" t="n">
+        <x:v>6081</x:v>
+      </x:c>
+      <x:c r="R8" s="27" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S8" s="27" t="n">
+        <x:v>7147</x:v>
+      </x:c>
+      <x:c r="T8" s="27" t="n">
+        <x:v>4315</x:v>
+      </x:c>
+      <x:c r="U8" s="27" t="n">
+        <x:v>2831</x:v>
+      </x:c>
+      <x:c r="V8" s="27" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H8" s="28" t="n">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>787</x:v>
+        <x:v>6893</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>275149</x:v>
+        <x:v>285071</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>143098</x:v>
+        <x:v>148414</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>132050</x:v>
+        <x:v>136655</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H9" s="32" t="n">
+        <x:v>6865</x:v>
+      </x:c>
+      <x:c r="I9" s="33" t="n">
+        <x:v>2.467596</x:v>
+      </x:c>
+      <x:c r="J9" s="32" t="n">
+        <x:v>29193</x:v>
+      </x:c>
+      <x:c r="K9" s="33" t="n">
+        <x:v>11.40895</x:v>
+      </x:c>
+      <x:c r="L9" s="31" t="n">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="M9" s="31" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N9" s="32" t="n">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="O9" s="31" t="n">
+        <x:v>13552</x:v>
+      </x:c>
+      <x:c r="P9" s="31" t="n">
+        <x:v>7664</x:v>
+      </x:c>
+      <x:c r="Q9" s="31" t="n">
+        <x:v>5888</x:v>
+      </x:c>
+      <x:c r="R9" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S9" s="31" t="n">
+        <x:v>6849</x:v>
+      </x:c>
+      <x:c r="T9" s="31" t="n">
+        <x:v>4129</x:v>
+      </x:c>
+      <x:c r="U9" s="31" t="n">
+        <x:v>2719</x:v>
+      </x:c>
+      <x:c r="V9" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H9" s="32" t="n">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>742</x:v>
+        <x:v>6703</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>13305</x:v>
+        <x:v>13661</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>7014</x:v>
+        <x:v>7241</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>6291</x:v>
+        <x:v>6420</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>0.4075164</x:v>
+        <x:v>1.448092</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>1244</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>10.31424</x:v>
+        <x:v>10.74092</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>342</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>234</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U10" s="31" t="n">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="V10" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W10" s="32" t="n">
         <x:v>190</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>38512</x:v>
+        <x:v>40018</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>19336</x:v>
+        <x:v>20139</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>19176</x:v>
+        <x:v>19879</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>67</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.1742749</x:v>
+        <x:v>2.583953</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>3528</x:v>
+        <x:v>4002</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>10.08461</x:v>
+        <x:v>11.11173</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>775</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>335</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>720</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>388</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>332</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>55</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>1857</x:v>
+        <x:v>1961</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>951</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>906</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>1.642036</x:v>
+        <x:v>1.711618</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>203</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>12.27328</x:v>
+        <x:v>17.77778</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Q12" s="31" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="R12" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S12" s="31" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="T12" s="31" t="n">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="Q12" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>3321</x:v>
+        <x:v>3483</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>1558</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>1763</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>0.5145279</x:v>
+        <x:v>2.050982</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>263</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>8.600392</x:v>
+        <x:v>11.06505</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>3990</x:v>
+        <x:v>4141</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>1950</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>2040</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.402617</x:v>
+        <x:v>2.550768</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>354</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>9.735973</x:v>
+        <x:v>8.744748</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>4301</x:v>
+        <x:v>4470</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>2131</x:v>
+        <x:v>2203</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>2170</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.2088167</x:v>
+        <x:v>2.264928</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>371</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>9.440204</x:v>
+        <x:v>10.34313</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>2528</x:v>
+        <x:v>2644</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>1198</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>1330</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>1.079568</x:v>
+        <x:v>3.442879</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>277</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>12.30564</x:v>
+        <x:v>14.06385</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>4143</x:v>
+        <x:v>4329</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>2166</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>1977</x:v>
+        <x:v>2070</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>-0.216763</x:v>
+        <x:v>3.564593</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>294</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>7.638348</x:v>
+        <x:v>11.17103</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>4512</x:v>
+        <x:v>4708</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>2111</x:v>
+        <x:v>2211</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>2401</x:v>
+        <x:v>2497</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>-0.7260726</x:v>
+        <x:v>2.50381</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>401</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>9.754317</x:v>
+        <x:v>11.24764</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="Q18" s="31" t="n">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="R18" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S18" s="31" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="T18" s="31" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="U18" s="31" t="n">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="Q18" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>7484</x:v>
+        <x:v>7725</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>3791</x:v>
+        <x:v>3933</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>3693</x:v>
+        <x:v>3792</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>0.02673082</x:v>
+        <x:v>3.261596</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>635</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>9.271426</x:v>
+        <x:v>9.310882</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>2755</x:v>
+        <x:v>2864</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>1375</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>1380</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.3642987</x:v>
+        <x:v>2.432046</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>15.03131</x:v>
+        <x:v>14.69764</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>3621</x:v>
+        <x:v>3693</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>2105</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>1516</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>0.443828</x:v>
+        <x:v>1.067323</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>370</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>11.38111</x:v>
+        <x:v>10.30466</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M21" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>12422</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>6397</x:v>
+        <x:v>6681</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>6024</x:v>
+        <x:v>6342</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>-0.1366669</x:v>
+        <x:v>3.686012</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>1062</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>9.348592</x:v>
+        <x:v>10.47587</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>257</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>281</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>6128</x:v>
+        <x:v>6450</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>3274</x:v>
+        <x:v>3416</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>2854</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>0.5579258</x:v>
+        <x:v>4.843953</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>808</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>15.18797</x:v>
+        <x:v>14.1795</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>54336</x:v>
+        <x:v>56362</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>28733</x:v>
+        <x:v>29902</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>25603</x:v>
+        <x:v>26460</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>252</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>0.4659419</x:v>
+        <x:v>2.45401</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>5563</x:v>
+        <x:v>6058</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>11.4059</x:v>
+        <x:v>12.04278</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>989</x:v>
+        <x:v>2426</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>593</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>396</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>764</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>478</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>225</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>2686</x:v>
+        <x:v>2820</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>1391</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>1295</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>0.6369427</x:v>
+        <x:v>3.752759</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>284</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>11.82348</x:v>
+        <x:v>16.67356</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>857</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>480</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>0.8235294</x:v>
+        <x:v>0.2304147</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>10.58065</x:v>
+        <x:v>11.2532</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>9038</x:v>
+        <x:v>9482</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>4615</x:v>
+        <x:v>4835</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>4423</x:v>
+        <x:v>4647</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>73</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.8142778</x:v>
+        <x:v>2.942134</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>1148</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>14.55006</x:v>
+        <x:v>14.64152</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>68</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>1615</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>855</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>760</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.1854141</x:v>
+        <x:v>3.139014</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>5.280313</x:v>
+        <x:v>3.803998</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>4389</x:v>
+        <x:v>4475</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>2425</x:v>
+        <x:v>2475</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>1964</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>0.8270159</x:v>
+        <x:v>1.543</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>478</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>12.22194</x:v>
+        <x:v>13.20516</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>3510</x:v>
+        <x:v>3598</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>1846</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>1664</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>0.4291846</x:v>
+        <x:v>1.380671</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>233</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>7.110162</x:v>
+        <x:v>6.323877</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="P30" s="31" t="n">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="P30" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>4430</x:v>
+        <x:v>4628</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>2318</x:v>
+        <x:v>2438</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>2112</x:v>
+        <x:v>2190</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>-0.04512635</x:v>
+        <x:v>5.277525</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>382</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>9.436759</x:v>
+        <x:v>11.54495</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="M31" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="M31" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>7482</x:v>
+        <x:v>7726</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>3788</x:v>
+        <x:v>3933</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>3694</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>93</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>1.258628</x:v>
+        <x:v>2.168738</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>983</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>15.1254</x:v>
+        <x:v>14.93603</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="U32" s="31" t="n">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="U32" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>4066</x:v>
+        <x:v>4225</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>1995</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>2071</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>0.444664</x:v>
+        <x:v>3.528547</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>276</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>7.282322</x:v>
+        <x:v>9.173126</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>2787</x:v>
+        <x:v>2873</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>1591</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>1196</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>0.4686373</x:v>
+        <x:v>0.7716591</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>178</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>6.822537</x:v>
+        <x:v>8.456021</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>3224</x:v>
+        <x:v>3340</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>1642</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>1582</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.03102699</x:v>
+        <x:v>3.437597</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>339</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>11.75043</x:v>
+        <x:v>10.41322</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>4458</x:v>
+        <x:v>4565</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>2429</x:v>
+        <x:v>2477</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>2029</x:v>
+        <x:v>2088</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.1791312</x:v>
+        <x:v>1.557286</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>248</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>5.890737</x:v>
+        <x:v>6.385458</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="P36" s="31" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="Q36" s="31" t="n">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="P36" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>6416</x:v>
+        <x:v>6646</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>3048</x:v>
+        <x:v>3148</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>3368</x:v>
+        <x:v>3498</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>0.1092214</x:v>
+        <x:v>1.838799</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>892</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>16.14772</x:v>
+        <x:v>15.10218</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>12979</x:v>
+        <x:v>13362</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>6893</x:v>
+        <x:v>7101</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>6086</x:v>
+        <x:v>6261</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>0.208462</x:v>
+        <x:v>1.953304</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>1432</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>12.40149</x:v>
+        <x:v>11.58246</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>264</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>244</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>10205</x:v>
+        <x:v>10473</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>5286</x:v>
+        <x:v>5453</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>4919</x:v>
+        <x:v>5020</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>0.5319673</x:v>
+        <x:v>1.788318</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>893</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>9.589777</x:v>
+        <x:v>9.401442</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>11052</x:v>
+        <x:v>11481</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>5850</x:v>
+        <x:v>6068</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>5202</x:v>
+        <x:v>5412</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>55</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>0.5001364</x:v>
+        <x:v>2.609706</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>1462</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>15.24505</x:v>
+        <x:v>13.4262</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>222</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>9761</x:v>
+        <x:v>10028</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>5023</x:v>
+        <x:v>5165</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>4738</x:v>
+        <x:v>4863</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.4838378</x:v>
+        <x:v>1.76578</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>779</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>8.672901</x:v>
+        <x:v>9.787607</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>45</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>3691</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>1865</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>1826</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>0.05421523</x:v>
+        <x:v>5.726752</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>302</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>8.911183</x:v>
+        <x:v>10.80309</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>5489</x:v>
+        <x:v>5694</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>2911</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>2578</x:v>
+        <x:v>2686</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>-0.2544067</x:v>
+        <x:v>2.226212</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>431</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>8.521154</x:v>
+        <x:v>8.622663</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>2620</x:v>
+        <x:v>2736</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>1307</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>1313</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>-0.03815338</x:v>
+        <x:v>2.934537</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>8.84919</x:v>
+        <x:v>9.003984</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>3460</x:v>
+        <x:v>3665</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>1898</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>1562</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>0.7571346</x:v>
+        <x:v>2.431526</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>371</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>12.01036</x:v>
+        <x:v>15.87101</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>5634</x:v>
+        <x:v>5758</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>3069</x:v>
+        <x:v>3115</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>2565</x:v>
+        <x:v>2643</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>0.05327651</x:v>
+        <x:v>1.462555</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>580</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>11.47606</x:v>
+        <x:v>10.6882</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>1453</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>838</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>615</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>1.537386</x:v>
+        <x:v>1.285521</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>96</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>7.074429</x:v>
+        <x:v>9.831255</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M47" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="Q47" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="R47" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S47" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="T47" s="31" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="U47" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="V47" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W47" s="32" t="n">
         <x:v>18</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>4987</x:v>
+        <x:v>5103</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>2496</x:v>
+        <x:v>2556</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>2491</x:v>
+        <x:v>2547</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>0.5849133</x:v>
+        <x:v>2.203084</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>485</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>10.77299</x:v>
+        <x:v>10.9589</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>1271</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>560</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>711</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>0.3157064</x:v>
+        <x:v>1.763804</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>15.33575</x:v>
+        <x:v>15.19097</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N49" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N49" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>5476</x:v>
+        <x:v>5541</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>3065</x:v>
+        <x:v>3113</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>2411</x:v>
+        <x:v>2428</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>0.2379645</x:v>
+        <x:v>0.7637752</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>369</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>7.225377</x:v>
+        <x:v>6.496252</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S50" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>3949</x:v>
+        <x:v>4088</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>1925</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>2024</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>-0.101189</x:v>
+        <x:v>1.919721</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>312</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>8.578499</x:v>
+        <x:v>11.2381</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>100</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>8005</x:v>
+        <x:v>8175</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>4403</x:v>
+        <x:v>4508</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>3602</x:v>
+        <x:v>3667</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>0.3258554</x:v>
+        <x:v>1.163222</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>916</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>12.92143</x:v>
+        <x:v>12.91436</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>16</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>1159</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>626</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>533</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>1.311189</x:v>
+        <x:v>3.239203</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>119</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>11.44231</x:v>
+        <x:v>18.83365</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N53" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N53" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>4170</x:v>
+        <x:v>4349</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>2102</x:v>
+        <x:v>2232</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>2068</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-1.301775</x:v>
+        <x:v>4.267562</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>353</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>9.2481</x:v>
+        <x:v>5.712202</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>1837</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>984</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>853</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>0.3276898</x:v>
+        <x:v>1.888829</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>206</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>12.63029</x:v>
+        <x:v>15.47401</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>2382</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>1176</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>1206</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.5012531</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>296</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>14.18984</x:v>
+        <x:v>15.18987</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>1424</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>734</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>690</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>0.4231312</x:v>
+        <x:v>0.6237006</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>91</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>6.826707</x:v>
+        <x:v>8.52018</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="T57" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="U57" s="31" t="n">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="T57" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>2597</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>1278</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>1319</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>0.3477589</x:v>
+        <x:v>0.8264463</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>128</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>5.184285</x:v>
+        <x:v>9.283387</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>4172</x:v>
+        <x:v>4340</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>2237</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>1935</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>51</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>1.237564</x:v>
+        <x:v>1.854025</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>472</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>12.75676</x:v>
+        <x:v>12.58106</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>1020</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>508</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>-1.639344</x:v>
+        <x:v>2.840353</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>6.25</x:v>
+        <x:v>7.802875</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>-17</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>940</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>1.621622</x:v>
+        <x:v>-0.5252101</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>12.84514</x:v>
+        <x:v>7.126697</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>940</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>1.621622</x:v>
+        <x:v>-0.5252101</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>107</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>12.84514</x:v>
+        <x:v>7.126697</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>2339</x:v>
+        <x:v>2435</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>1179</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>1160</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>0.5588994</x:v>
+        <x:v>2.139262</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>167</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>7.688766</x:v>
+        <x:v>10.93394</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>1156</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>604</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>552</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>0.3472222</x:v>
+        <x:v>2.227935</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>5.474452</x:v>
+        <x:v>6.044445</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>985</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>490</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>495</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>1.129363</x:v>
+        <x:v>2.272727</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>108</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>12.31471</x:v>
+        <x:v>16.81716</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="R65" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S65" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="T65" s="31" t="n">
         <x:v>6</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-1</x:v>
+        <x:v>0.9756098</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-0.5025126</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N66" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O66" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="P66" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="Q66" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N66" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>3445</x:v>
+        <x:v>3526</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>1848</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>1597</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>0.4080443</x:v>
+        <x:v>1.292732</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>11.12903</x:v>
+        <x:v>11.02015</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>766</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>326</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>-0.390117</x:v>
+        <x:v>3.096774</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>11.33721</x:v>
+        <x:v>14.14286</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>881</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>424</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>2.085747</x:v>
+        <x:v>1.359003</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>126</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>16.68874</x:v>
+        <x:v>12.43719</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>538</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>0.5607477</x:v>
+        <x:v>0.733945</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>13.98305</x:v>
+        <x:v>12.26994</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="Q70" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R70" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S70" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="T70" s="31" t="n">
         <x:v>9</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>8</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>535</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="I71" s="33" t="n">
+        <x:v>0.3703704</x:v>
+      </x:c>
+      <x:c r="J71" s="32" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="K71" s="33" t="n">
+        <x:v>7.114625</x:v>
+      </x:c>
+      <x:c r="L71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N71" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O71" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="P71" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="Q71" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="I71" s="33" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>277</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>1.09489</x:v>
+        <x:v>0.6920415</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>7.364341</x:v>
+        <x:v>13.22957</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="R72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S72" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="Q72" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-1.098901</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>5.263158</x:v>
+        <x:v>4.624278</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q73" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="Q73" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-3.249098</x:v>
+        <x:v>0.3731343</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>5.511811</x:v>
+        <x:v>5.490196</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>3.240741</x:v>
+        <x:v>1.116071</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>2.764977</x:v>
+        <x:v>10.4878</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>3.614458</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.149425</x:v>
+        <x:v>10.12658</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>3.278688</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>9.40171</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>5.263158</x:v>
+        <x:v>1.666667</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>2.531646</x:v>
+        <x:v>0.6172839</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="K79" s="33" t="n">
+        <x:v>6.535948</x:v>
+      </x:c>
+      <x:c r="L79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N79" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O79" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="P79" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="Q79" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K79" s="33" t="n">
-[...14 lines deleted...]
-      <x:c r="P79" s="31" t="n">
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="T79" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="U79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="V79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W79" s="32" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>20</x:v>
+        <x:v>27.27273</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>2500</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>1375</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>1125</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.5964215</x:v>
+        <x:v>1.303318</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>6.746371</x:v>
+        <x:v>6.167219</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="Q81" s="31" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="R81" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S81" s="31" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="T81" s="31" t="n">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="Q81" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>254</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>0.3952569</x:v>
+        <x:v>-0.7326007</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>8.547009</x:v>
+        <x:v>16.81034</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>740</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>-1.986755</x:v>
+        <x:v>2.016129</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>12.63318</x:v>
+        <x:v>10.15965</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P83" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="Q83" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="R83" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S83" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="T83" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="P83" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>1506</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>806</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>700</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.066357</x:v>
+        <x:v>1.320132</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>3.790489</x:v>
+        <x:v>2.675585</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>1200</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>0.41841</x:v>
+        <x:v>1.680672</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>18.34319</x:v>
+        <x:v>18.16406</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>1200</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>0.41841</x:v>
+        <x:v>1.680672</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>18.34319</x:v>
+        <x:v>18.16406</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>687</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>354</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>333</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>0.2919708</x:v>
+        <x:v>3.566334</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>17.4359</x:v>
+        <x:v>17.47573</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q87" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="R87" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S87" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="T87" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="Q87" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>687</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>354</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>333</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>0.2919708</x:v>
+        <x:v>3.566334</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>17.4359</x:v>
+        <x:v>17.47573</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q88" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="R88" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S88" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="T88" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="Q88" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>1748</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>987</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>761</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>0.3444317</x:v>
+        <x:v>1.181102</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>167</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>10.56293</x:v>
+        <x:v>11.53131</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>960</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>408</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.2079002</x:v>
+        <x:v>-0.1030928</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>9.339408</x:v>
+        <x:v>9.863946</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>788</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>435</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>353</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>1.025641</x:v>
+        <x:v>2.722772</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>85</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>12.09104</x:v>
+        <x:v>13.54309</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N91" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O91" s="31" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P91" s="31" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="Q91" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S91" s="31" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="T91" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="U91" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M91" s="31" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>