--- v3 (2026-06-06)
+++ v4 (2026-07-29)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40445df47a914644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c97ff57996d430c9723b36168b092f8.psmdcp" Id="R314ac6d597504f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c2e21fa3de4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e91b6fa0659f4497985ddd94b6ac7563.psmdcp" Id="Rf6165966c4554ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="総人口" sheetId="2" r:id="rId2"/>
     <x:sheet name="日本人人口" sheetId="3" r:id="rId3"/>
     <x:sheet name="外国人人口" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <x:si>
-    <x:t>住民基本台帳に基づく人口（令和8年5月1日現在）</x:t>
+    <x:t>住民基本台帳に基づく人口（令和8年6月1日現在）</x:t>
   </x:si>
   <x:si>
     <x:t>前月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Month</x:t>
   </x:si>
   <x:si>
     <x:t>前年同月</x:t>
   </x:si>
   <x:si>
     <x:t>Change from
 Previous Year</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ｂ）</x:t>
   </x:si>
   <x:si>
     <x:t>（Ａ－Ｂ）</x:t>
   </x:si>
   <x:si>
@@ -1795,6004 +1795,6004 @@
       <x:c r="R7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="26" t="n">
-        <x:v>3645063</x:v>
+        <x:v>3630720</x:v>
       </x:c>
       <x:c r="D8" s="27" t="n">
-        <x:v>7376045</x:v>
+        <x:v>7374620</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3675196</x:v>
+        <x:v>3674411</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3700847</x:v>
+        <x:v>3700207</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>8577</x:v>
+        <x:v>-1425</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>0.1164172</x:v>
+        <x:v>-0.0193193</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>2426</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>0.03290107</x:v>
+        <x:v>0.02075114</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>3311</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>6834</x:v>
+        <x:v>6330</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-3523</x:v>
+        <x:v>-2889</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>47295</x:v>
+        <x:v>27460</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>25674</x:v>
+        <x:v>14997</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>21621</x:v>
+        <x:v>12463</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>35195</x:v>
+        <x:v>25996</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>19569</x:v>
+        <x:v>14174</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>15625</x:v>
+        <x:v>11822</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>12100</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="30" t="n">
-        <x:v>3407213</x:v>
+        <x:v>3409092</x:v>
       </x:c>
       <x:c r="D9" s="31" t="n">
-        <x:v>6907505</x:v>
+        <x:v>6906262</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3440614</x:v>
+        <x:v>3439914</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3466889</x:v>
+        <x:v>3466346</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>8788</x:v>
+        <x:v>-1243</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>0.127386</x:v>
+        <x:v>-0.01799492</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>6475</x:v>
+        <x:v>5566</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>0.09382658</x:v>
+        <x:v>0.08065853</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>3174</x:v>
+        <x:v>3282</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>6266</x:v>
+        <x:v>5857</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-3092</x:v>
+        <x:v>-2575</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>45318</x:v>
+        <x:v>25974</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>24576</x:v>
+        <x:v>14170</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>20742</x:v>
+        <x:v>11804</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>33438</x:v>
+        <x:v>24642</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>18609</x:v>
+        <x:v>13427</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>14828</x:v>
+        <x:v>11215</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>11880</x:v>
+        <x:v>1332</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="30" t="n">
-        <x:v>237850</x:v>
+        <x:v>221628</x:v>
       </x:c>
       <x:c r="D10" s="31" t="n">
-        <x:v>468540</x:v>
+        <x:v>468358</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>234582</x:v>
+        <x:v>234497</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>233958</x:v>
+        <x:v>233861</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-211</x:v>
+        <x:v>-182</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.04501324</x:v>
+        <x:v>-0.03884407</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-4049</x:v>
+        <x:v>-4036</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-0.8567699</x:v>
+        <x:v>-0.8543715</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>568</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-431</x:v>
+        <x:v>-314</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1977</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>1098</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>879</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>1757</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>960</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>797</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>220</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="30" t="n">
-        <x:v>665708</x:v>
+        <x:v>666169</x:v>
       </x:c>
       <x:c r="D11" s="31" t="n">
-        <x:v>1360874</x:v>
+        <x:v>1361035</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>673453</x:v>
+        <x:v>673567</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>687421</x:v>
+        <x:v>687468</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>2308</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.169885</x:v>
+        <x:v>0.01183063</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>7322</x:v>
+        <x:v>7326</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.5409471</x:v>
+        <x:v>0.5411798</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>735</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1086</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-351</x:v>
+        <x:v>-230</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>10390</x:v>
+        <x:v>5927</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>5567</x:v>
+        <x:v>3157</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>4823</x:v>
+        <x:v>2770</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>7731</x:v>
+        <x:v>5536</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>4250</x:v>
+        <x:v>2936</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>3481</x:v>
+        <x:v>2600</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>2659</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="30" t="n">
-        <x:v>45680</x:v>
+        <x:v>45741</x:v>
       </x:c>
       <x:c r="D12" s="31" t="n">
-        <x:v>96093</x:v>
+        <x:v>96156</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>47376</x:v>
+        <x:v>47394</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>48717</x:v>
+        <x:v>48762</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>121</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>0.1260784</x:v>
+        <x:v>0.06556149</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>332</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.3466965</x:v>
+        <x:v>0.3967591</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>565</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>283</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>412</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>153</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="30" t="n">
-        <x:v>75860</x:v>
+        <x:v>75867</x:v>
       </x:c>
       <x:c r="D13" s="31" t="n">
-        <x:v>152639</x:v>
+        <x:v>152609</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>75497</x:v>
+        <x:v>75487</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>77142</x:v>
+        <x:v>77122</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>566</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>0.3721897</x:v>
+        <x:v>-0.01965422</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>824</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.5427659</x:v>
+        <x:v>0.5302891</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>1550</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>954</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>596</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>955</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>543</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>412</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>595</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="30" t="n">
-        <x:v>66005</x:v>
+        <x:v>66076</x:v>
       </x:c>
       <x:c r="D14" s="31" t="n">
-        <x:v>128547</x:v>
+        <x:v>128589</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>63822</x:v>
+        <x:v>63845</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>64725</x:v>
+        <x:v>64744</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>275</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.2143882</x:v>
+        <x:v>0.03267287</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>1114</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>0.8741848</x:v>
+        <x:v>0.8177442</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>1185</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>626</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>559</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>902</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>509</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>393</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>283</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="30" t="n">
-        <x:v>80887</x:v>
+        <x:v>80942</x:v>
       </x:c>
       <x:c r="D15" s="31" t="n">
-        <x:v>166190</x:v>
+        <x:v>166188</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>81969</x:v>
+        <x:v>81981</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>84221</x:v>
+        <x:v>84207</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>0.05237714</x:v>
+        <x:v>-0.001203442</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>597</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.3605225</x:v>
+        <x:v>0.4005437</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-106</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>990</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>510</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>480</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>797</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>433</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>364</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="30" t="n">
-        <x:v>52150</x:v>
+        <x:v>52186</x:v>
       </x:c>
       <x:c r="D16" s="31" t="n">
-        <x:v>103830</x:v>
+        <x:v>103847</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>51067</x:v>
+        <x:v>51104</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>52763</x:v>
+        <x:v>52743</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="33" t="n">
+        <x:v>0.01637292</x:v>
+      </x:c>
+      <x:c r="J16" s="32" t="n">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="K16" s="33" t="n">
+        <x:v>0.6288881</x:v>
+      </x:c>
+      <x:c r="L16" s="31" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="M16" s="31" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="N16" s="32" t="n">
+        <x:v>-19</x:v>
+      </x:c>
+      <x:c r="O16" s="31" t="n">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="P16" s="31" t="n">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="I16" s="33" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>466</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>614</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>316</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="30" t="n">
-        <x:v>49862</x:v>
+        <x:v>49900</x:v>
       </x:c>
       <x:c r="D17" s="31" t="n">
-        <x:v>96658</x:v>
+        <x:v>96682</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>48780</x:v>
+        <x:v>48795</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>47878</x:v>
+        <x:v>47887</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>336</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0.34883</x:v>
+        <x:v>0.02482981</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>161</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>0.1668446</x:v>
+        <x:v>0.2322254</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>886</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>478</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>408</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>527</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>234</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>359</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="30" t="n">
-        <x:v>82210</x:v>
+        <x:v>82253</x:v>
       </x:c>
       <x:c r="D18" s="31" t="n">
-        <x:v>171070</x:v>
+        <x:v>171124</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>82587</x:v>
+        <x:v>82629</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>88483</x:v>
+        <x:v>88495</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>145</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>0.08483253</x:v>
+        <x:v>0.03156602</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>996</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.5856274</x:v>
+        <x:v>0.5576612</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>1339</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>680</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>659</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>1184</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>616</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>568</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>155</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="30" t="n">
-        <x:v>96280</x:v>
+        <x:v>96343</x:v>
       </x:c>
       <x:c r="D19" s="31" t="n">
-        <x:v>197215</x:v>
+        <x:v>197202</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>98603</x:v>
+        <x:v>98585</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>98612</x:v>
+        <x:v>98617</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>450</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>0.2286992</x:v>
+        <x:v>-0.006591791</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>1270</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.6481411</x:v>
+        <x:v>0.6841552</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>1611</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>876</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>735</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>1147</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>648</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>499</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>464</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="30" t="n">
-        <x:v>61913</x:v>
+        <x:v>61977</x:v>
       </x:c>
       <x:c r="D20" s="31" t="n">
-        <x:v>136822</x:v>
+        <x:v>136859</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>67471</x:v>
+        <x:v>67489</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>69351</x:v>
+        <x:v>69370</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>150</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.1097518</x:v>
+        <x:v>0.02704244</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1600</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>1.183239</x:v>
+        <x:v>1.076055</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>816</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>402</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>414</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>637</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>341</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>296</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>179</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="30" t="n">
-        <x:v>54861</x:v>
+        <x:v>54884</x:v>
       </x:c>
       <x:c r="D21" s="31" t="n">
-        <x:v>111810</x:v>
+        <x:v>111779</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>56281</x:v>
+        <x:v>56258</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>55529</x:v>
+        <x:v>55521</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-106</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.09471389</x:v>
+        <x:v>-0.02772561</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-220</x:v>
+        <x:v>-184</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.196376</x:v>
+        <x:v>-0.16434</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-68</x:v>
+        <x:v>-69</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>518</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>294</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>556</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>302</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>254</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="30" t="n">
-        <x:v>173216</x:v>
+        <x:v>173349</x:v>
       </x:c>
       <x:c r="D22" s="31" t="n">
-        <x:v>353180</x:v>
+        <x:v>353232</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>175380</x:v>
+        <x:v>175417</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>177799</x:v>
+        <x:v>177814</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>543</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>0.1539827</x:v>
+        <x:v>0.01472337</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>270</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>0.07650676</x:v>
+        <x:v>0.1394795</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-132</x:v>
+        <x:v>-152</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>2276</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>1213</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>1063</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>1601</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>895</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>705</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>675</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="30" t="n">
-        <x:v>92800</x:v>
+        <x:v>92796</x:v>
       </x:c>
       <x:c r="D23" s="31" t="n">
-        <x:v>190384</x:v>
+        <x:v>190215</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>95429</x:v>
+        <x:v>95355</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>94955</x:v>
+        <x:v>94860</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>1042</x:v>
+        <x:v>-169</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>0.5503269</x:v>
+        <x:v>-0.08876796</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-797</x:v>
+        <x:v>-904</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.4168824</x:v>
+        <x:v>-0.4730037</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>-114</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>1960</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>1310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>650</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>805</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>499</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>1155</x:v>
+        <x:v>-55</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="30" t="n">
-        <x:v>315230</x:v>
+        <x:v>315290</x:v>
       </x:c>
       <x:c r="D24" s="31" t="n">
-        <x:v>610703</x:v>
+        <x:v>610421</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>309674</x:v>
+        <x:v>309549</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>301029</x:v>
+        <x:v>300872</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>1210</x:v>
+        <x:v>-282</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>0.1985257</x:v>
+        <x:v>-0.04617629</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>2185</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>0.3590691</x:v>
+        <x:v>0.2878412</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>309</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>523</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-214</x:v>
+        <x:v>-216</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>4715</x:v>
+        <x:v>2690</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>2667</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>2048</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>3291</x:v>
+        <x:v>2756</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>1861</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>1430</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>1424</x:v>
+        <x:v>-66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="30" t="n">
-        <x:v>36971</x:v>
+        <x:v>36972</x:v>
       </x:c>
       <x:c r="D25" s="31" t="n">
-        <x:v>77145</x:v>
+        <x:v>77104</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>38182</x:v>
+        <x:v>38160</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>38963</x:v>
+        <x:v>38944</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>0.007778167</x:v>
+        <x:v>-0.05314667</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-348</x:v>
+        <x:v>-340</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-0.4490728</x:v>
+        <x:v>-0.4390269</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-72</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>371</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="30" t="n">
-        <x:v>25982</x:v>
+        <x:v>25975</x:v>
       </x:c>
       <x:c r="D26" s="31" t="n">
-        <x:v>55813</x:v>
+        <x:v>55760</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>27362</x:v>
+        <x:v>27332</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>28451</x:v>
+        <x:v>28428</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-97</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.1734931</x:v>
+        <x:v>-0.09495995</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-956</x:v>
+        <x:v>-953</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.684018</x:v>
+        <x:v>-1.680391</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
-        <x:v>-68</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="30" t="n">
-        <x:v>174376</x:v>
+        <x:v>174578</x:v>
       </x:c>
       <x:c r="D27" s="31" t="n">
-        <x:v>343402</x:v>
+        <x:v>343453</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>168930</x:v>
+        <x:v>168960</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>174472</x:v>
+        <x:v>174493</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>545</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.1589584</x:v>
+        <x:v>0.0148514</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>673</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>0.1963651</x:v>
+        <x:v>0.1931206</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>348</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-183</x:v>
+        <x:v>-138</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>2264</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>1159</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>1105</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>1536</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>856</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>680</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>728</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="30" t="n">
-        <x:v>36792</x:v>
+        <x:v>36784</x:v>
       </x:c>
       <x:c r="D28" s="31" t="n">
-        <x:v>77195</x:v>
+        <x:v>77147</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>38485</x:v>
+        <x:v>38470</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>38710</x:v>
+        <x:v>38677</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>0.06092186</x:v>
+        <x:v>-0.06218019</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-584</x:v>
+        <x:v>-568</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.7508454</x:v>
+        <x:v>-0.7308756</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-58</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>394</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>304</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>90</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="30" t="n">
-        <x:v>52240</x:v>
+        <x:v>52301</x:v>
       </x:c>
       <x:c r="D29" s="31" t="n">
-        <x:v>111658</x:v>
+        <x:v>111655</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>56366</x:v>
+        <x:v>56375</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>55292</x:v>
+        <x:v>55280</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.0295458</x:v>
+        <x:v>-0.002686776</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-196</x:v>
+        <x:v>-209</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.1752284</x:v>
+        <x:v>-0.186834</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>-77</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>496</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>302</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>194</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>452</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="30" t="n">
-        <x:v>37017</x:v>
+        <x:v>37039</x:v>
       </x:c>
       <x:c r="D30" s="31" t="n">
-        <x:v>75944</x:v>
+        <x:v>75918</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>37966</x:v>
+        <x:v>37948</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>37978</x:v>
+        <x:v>37970</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.01184943</x:v>
+        <x:v>-0.03423575</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-542</x:v>
+        <x:v>-521</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-0.7086264</x:v>
+        <x:v>-0.6815892</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>379</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>160</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>322</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="30" t="n">
-        <x:v>44560</x:v>
+        <x:v>44585</x:v>
       </x:c>
       <x:c r="D31" s="31" t="n">
-        <x:v>91233</x:v>
+        <x:v>91210</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>45726</x:v>
+        <x:v>45717</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>45507</x:v>
+        <x:v>45493</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>291</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>0.3199842</x:v>
+        <x:v>-0.02521018</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>0.0669065</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>718</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>431</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>287</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>386</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>220</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>166</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>332</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="30" t="n">
-        <x:v>115264</x:v>
+        <x:v>115419</x:v>
       </x:c>
       <x:c r="D32" s="31" t="n">
-        <x:v>228766</x:v>
+        <x:v>228792</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>112987</x:v>
+        <x:v>113022</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>115779</x:v>
+        <x:v>115770</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>144</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>0.06298606</x:v>
+        <x:v>0.01136533</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-504</x:v>
+        <x:v>-355</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.2198281</x:v>
+        <x:v>-0.1549224</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-139</x:v>
+        <x:v>-156</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>1167</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>647</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>520</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>884</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>497</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>387</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>283</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="30" t="n">
-        <x:v>73768</x:v>
+        <x:v>73853</x:v>
       </x:c>
       <x:c r="D33" s="31" t="n">
-        <x:v>147329</x:v>
+        <x:v>147311</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>73246</x:v>
+        <x:v>73234</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>74083</x:v>
+        <x:v>74077</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>108</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>0.0733591</x:v>
+        <x:v>-0.01221755</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-393</x:v>
+        <x:v>-278</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.2660403</x:v>
+        <x:v>-0.1883609</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-85</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>751</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>416</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>335</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>558</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>320</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>193</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="30" t="n">
-        <x:v>25481</x:v>
+        <x:v>25488</x:v>
       </x:c>
       <x:c r="D34" s="31" t="n">
-        <x:v>53492</x:v>
+        <x:v>53497</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>26945</x:v>
+        <x:v>26960</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>26547</x:v>
+        <x:v>26537</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>0.009347192</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>0.05424312</x:v>
+        <x:v>0.02991717</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>259</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="30" t="n">
-        <x:v>54776</x:v>
+        <x:v>54792</x:v>
       </x:c>
       <x:c r="D35" s="31" t="n">
-        <x:v>117620</x:v>
+        <x:v>117589</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>58002</x:v>
+        <x:v>57993</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>59618</x:v>
+        <x:v>59596</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>113</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.09616449</x:v>
+        <x:v>-0.02635606</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>-0.02719886</x:v>
+        <x:v>-0.0501496</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-74</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>663</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>357</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>476</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>276</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>187</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="30" t="n">
-        <x:v>64814</x:v>
+        <x:v>64813</x:v>
       </x:c>
       <x:c r="D36" s="31" t="n">
-        <x:v>139883</x:v>
+        <x:v>139771</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>69974</x:v>
+        <x:v>69896</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>69909</x:v>
+        <x:v>69875</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>0.01215449</x:v>
+        <x:v>-0.08006691</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-534</x:v>
+        <x:v>-653</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.3802958</x:v>
+        <x:v>-0.4650202</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-70</x:v>
+        <x:v>-93</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>612</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>284</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>525</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>278</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>-19</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="30" t="n">
-        <x:v>110963</x:v>
+        <x:v>111054</x:v>
       </x:c>
       <x:c r="D37" s="31" t="n">
-        <x:v>230708</x:v>
+        <x:v>230683</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>113832</x:v>
+        <x:v>113822</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>116876</x:v>
+        <x:v>116861</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>92</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>0.03989315</x:v>
+        <x:v>-0.01083621</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>0.1728106</x:v>
+        <x:v>0.1745693</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-79</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>1124</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>564</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>560</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>953</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>528</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>425</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>171</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="30" t="n">
-        <x:v>129953</x:v>
+        <x:v>130087</x:v>
       </x:c>
       <x:c r="D38" s="31" t="n">
-        <x:v>252866</x:v>
+        <x:v>252906</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>127292</x:v>
+        <x:v>127289</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>125574</x:v>
+        <x:v>125617</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>206</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>0.08153249</x:v>
+        <x:v>0.01581866</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>497</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>0.1969339</x:v>
+        <x:v>0.2239034</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-104</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>1597</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>844</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>753</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>1287</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>691</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>596</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>310</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="30" t="n">
-        <x:v>166117</x:v>
+        <x:v>166172</x:v>
       </x:c>
       <x:c r="D39" s="31" t="n">
-        <x:v>341503</x:v>
+        <x:v>341378</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>168705</x:v>
+        <x:v>168573</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>172798</x:v>
+        <x:v>172805</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>124</x:v>
+        <x:v>-125</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>0.03632326</x:v>
+        <x:v>-0.0366029</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-501</x:v>
+        <x:v>-588</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.1464895</x:v>
+        <x:v>-0.1719469</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-154</x:v>
+        <x:v>-97</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>1557</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>834</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>723</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>1279</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>736</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>543</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>278</x:v>
+        <x:v>-28</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="30" t="n">
-        <x:v>43628</x:v>
+        <x:v>43612</x:v>
       </x:c>
       <x:c r="D40" s="31" t="n">
-        <x:v>77741</x:v>
+        <x:v>77661</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>39654</x:v>
+        <x:v>39615</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>38086</x:v>
+        <x:v>38045</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>226</x:v>
+        <x:v>-80</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>0.2915565</x:v>
+        <x:v>-0.1029058</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>952</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>1.239761</x:v>
+        <x:v>1.026381</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>957</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>542</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>415</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>681</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>371</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>276</x:v>
+        <x:v>-69</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="30" t="n">
-        <x:v>71940</x:v>
+        <x:v>71896</x:v>
       </x:c>
       <x:c r="D41" s="31" t="n">
-        <x:v>143215</x:v>
+        <x:v>143133</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>72731</x:v>
+        <x:v>72678</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>70484</x:v>
+        <x:v>70455</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>193</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.1349443</x:v>
+        <x:v>-0.05725657</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>818</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>0.5744503</x:v>
+        <x:v>0.4717081</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>1170</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>650</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>520</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>968</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>521</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>447</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>202</x:v>
+        <x:v>-93</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="30" t="n">
-        <x:v>69311</x:v>
+        <x:v>69383</x:v>
       </x:c>
       <x:c r="D42" s="31" t="n">
-        <x:v>142066</x:v>
+        <x:v>142026</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>69975</x:v>
+        <x:v>69937</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>72091</x:v>
+        <x:v>72089</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
+        <x:v>-40</x:v>
+      </x:c>
+      <x:c r="I42" s="33" t="n">
+        <x:v>-0.02815593</x:v>
+      </x:c>
+      <x:c r="J42" s="32" t="n">
+        <x:v>-793</x:v>
+      </x:c>
+      <x:c r="K42" s="33" t="n">
+        <x:v>-0.5552483</x:v>
+      </x:c>
+      <x:c r="L42" s="31" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M42" s="31" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="N42" s="32" t="n">
+        <x:v>-72</x:v>
+      </x:c>
+      <x:c r="O42" s="31" t="n">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="P42" s="31" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="Q42" s="31" t="n">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="I42" s="33" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>624</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>347</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>277</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>272</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="30" t="n">
-        <x:v>72763</x:v>
+        <x:v>72762</x:v>
       </x:c>
       <x:c r="D43" s="31" t="n">
-        <x:v>146933</x:v>
+        <x:v>146900</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>73818</x:v>
+        <x:v>73792</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>73115</x:v>
+        <x:v>73108</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>325</x:v>
+        <x:v>-33</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>0.2216796</x:v>
+        <x:v>-0.02245922</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>561</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.38327</x:v>
+        <x:v>0.3031627</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>1225</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>523</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>702</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>857</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>466</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>391</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>368</x:v>
+        <x:v>-37</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="30" t="n">
-        <x:v>37514</x:v>
+        <x:v>37534</x:v>
       </x:c>
       <x:c r="D44" s="31" t="n">
-        <x:v>76262</x:v>
+        <x:v>76241</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>37622</x:v>
+        <x:v>37637</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>38640</x:v>
+        <x:v>38604</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>110</x:v>
+        <x:v>-21</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>0.144448</x:v>
+        <x:v>-0.02753665</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K44" s="33" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L44" s="31" t="n">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="K44" s="33" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>534</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>260</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>396</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>138</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="30" t="n">
-        <x:v>45513</x:v>
+        <x:v>45545</x:v>
       </x:c>
       <x:c r="D45" s="31" t="n">
-        <x:v>85800</x:v>
+        <x:v>85765</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>44014</x:v>
+        <x:v>43993</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>41786</x:v>
+        <x:v>41772</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>350</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>0.4095963</x:v>
+        <x:v>-0.04079254</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>894</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>1.052929</x:v>
+        <x:v>0.9273098</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>986</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>542</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>444</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>645</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>363</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>341</x:v>
+        <x:v>-33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="30" t="n">
-        <x:v>81881</x:v>
+        <x:v>81853</x:v>
       </x:c>
       <x:c r="D46" s="31" t="n">
-        <x:v>166170</x:v>
+        <x:v>166049</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>82633</x:v>
+        <x:v>82556</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>83537</x:v>
+        <x:v>83493</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>166</x:v>
+        <x:v>-121</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>0.09999759</x:v>
+        <x:v>-0.072817</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-289</x:v>
+        <x:v>-389</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.1736163</x:v>
+        <x:v>-0.2337207</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-108</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>1027</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>526</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>501</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>753</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>422</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>331</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>274</x:v>
+        <x:v>-58</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="30" t="n">
-        <x:v>35001</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="D47" s="31" t="n">
-        <x:v>74157</x:v>
+        <x:v>74139</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>36585</x:v>
+        <x:v>36578</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>37572</x:v>
+        <x:v>37561</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.01078676</x:v>
+        <x:v>-0.02427283</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>0.1431446</x:v>
+        <x:v>0.1134292</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-56</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>311</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="30" t="n">
-        <x:v>71541</x:v>
+        <x:v>71637</x:v>
       </x:c>
       <x:c r="D48" s="31" t="n">
-        <x:v>150610</x:v>
+        <x:v>150599</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>74892</x:v>
+        <x:v>74890</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>75718</x:v>
+        <x:v>75709</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>0.06777048</x:v>
+        <x:v>-0.007303632</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-168</x:v>
+        <x:v>-185</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.1114221</x:v>
+        <x:v>-0.1226921</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-127</x:v>
+        <x:v>-97</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>743</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>394</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>514</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>221</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>229</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="30" t="n">
-        <x:v>31442</x:v>
+        <x:v>31465</x:v>
       </x:c>
       <x:c r="D49" s="31" t="n">
-        <x:v>64968</x:v>
+        <x:v>64948</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31931</x:v>
+        <x:v>31922</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>33037</x:v>
+        <x:v>33026</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.04461744</x:v>
+        <x:v>-0.03078439</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-128</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.1966327</x:v>
+        <x:v>-0.1322385</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>293</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="30" t="n">
-        <x:v>47846</x:v>
+        <x:v>47889</x:v>
       </x:c>
       <x:c r="D50" s="31" t="n">
-        <x:v>93541</x:v>
+        <x:v>93540</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>48488</x:v>
+        <x:v>48478</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>45053</x:v>
+        <x:v>45062</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>0.02780303</x:v>
+        <x:v>-0.00106905</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>-233</x:v>
+        <x:v>-268</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>-0.2484697</x:v>
+        <x:v>-0.2856899</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N50" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>538</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q50" s="31" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="R50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S50" s="31" t="n">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="T50" s="31" t="n">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="R50" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="30" t="n">
-        <x:v>57374</x:v>
+        <x:v>57380</x:v>
       </x:c>
       <x:c r="D51" s="31" t="n">
-        <x:v>114064</x:v>
+        <x:v>114092</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>55853</x:v>
+        <x:v>55848</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>58211</x:v>
+        <x:v>58244</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>0.09565179</x:v>
+        <x:v>0.02454762</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>514</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>0.452664</x:v>
+        <x:v>0.4649361</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-42</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>769</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>396</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>373</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>618</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>321</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>151</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="30" t="n">
-        <x:v>69800</x:v>
+        <x:v>69854</x:v>
       </x:c>
       <x:c r="D52" s="31" t="n">
-        <x:v>141793</x:v>
+        <x:v>141804</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>71426</x:v>
+        <x:v>71430</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>70367</x:v>
+        <x:v>70374</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>47</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>0.0331579</x:v>
+        <x:v>0.007757788</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-240</x:v>
+        <x:v>-131</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.1689748</x:v>
+        <x:v>-0.09229577</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>715</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>402</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>313</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>611</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>104</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="30" t="n">
-        <x:v>29099</x:v>
+        <x:v>29157</x:v>
       </x:c>
       <x:c r="D53" s="31" t="n">
-        <x:v>61009</x:v>
+        <x:v>61067</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>30188</x:v>
+        <x:v>30221</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30821</x:v>
+        <x:v>30846</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>129</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>0.2118922</x:v>
+        <x:v>0.09506794</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.1031569</x:v>
+        <x:v>0.08194438</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-33</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>389</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>227</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>162</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="30" t="n">
-        <x:v>49564</x:v>
+        <x:v>49545</x:v>
       </x:c>
       <x:c r="D54" s="31" t="n">
-        <x:v>99175</x:v>
+        <x:v>99090</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>49326</x:v>
+        <x:v>49265</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>49849</x:v>
+        <x:v>49825</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>94</x:v>
+        <x:v>-85</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>0.09487187</x:v>
+        <x:v>-0.08570708</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-505</x:v>
+        <x:v>-560</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.5066212</x:v>
+        <x:v>-0.5619669</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>-89</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>769</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>406</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>363</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>586</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>320</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>266</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>183</x:v>
+        <x:v>-42</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="30" t="n">
-        <x:v>23867</x:v>
+        <x:v>23886</x:v>
       </x:c>
       <x:c r="D55" s="31" t="n">
-        <x:v>48432</x:v>
+        <x:v>48418</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>24395</x:v>
+        <x:v>24405</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>24037</x:v>
+        <x:v>24013</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>0.05371235</x:v>
+        <x:v>-0.02890651</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-119</x:v>
+        <x:v>-127</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.2451031</x:v>
+        <x:v>-0.2616129</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>204</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="30" t="n">
-        <x:v>34621</x:v>
+        <x:v>34611</x:v>
       </x:c>
       <x:c r="D56" s="31" t="n">
-        <x:v>69565</x:v>
+        <x:v>69515</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>34301</x:v>
+        <x:v>34250</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>35264</x:v>
+        <x:v>35265</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>0.04602131</x:v>
+        <x:v>-0.07187522</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-145</x:v>
+        <x:v>-232</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.2080046</x:v>
+        <x:v>-0.3326308</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>492</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>243</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>400</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>92</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="30" t="n">
-        <x:v>25554</x:v>
+        <x:v>25567</x:v>
       </x:c>
       <x:c r="D57" s="31" t="n">
-        <x:v>53557</x:v>
+        <x:v>53531</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>26627</x:v>
+        <x:v>26610</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26930</x:v>
+        <x:v>26921</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.05411861</x:v>
+        <x:v>-0.04854641</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-440</x:v>
+        <x:v>-433</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-0.8148601</x:v>
+        <x:v>-0.8023868</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>171</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>174</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="30" t="n">
-        <x:v>32929</x:v>
+        <x:v>32932</x:v>
       </x:c>
       <x:c r="D58" s="31" t="n">
-        <x:v>72070</x:v>
+        <x:v>72023</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>35924</x:v>
+        <x:v>35909</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>36146</x:v>
+        <x:v>36114</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.04160888</x:v>
+        <x:v>-0.06521437</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-232</x:v>
+        <x:v>-249</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.3208763</x:v>
+        <x:v>-0.3445318</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>296</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>307</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-33</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="30" t="n">
-        <x:v>56527</x:v>
+        <x:v>56544</x:v>
       </x:c>
       <x:c r="D59" s="31" t="n">
-        <x:v>114599</x:v>
+        <x:v>114556</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>56493</x:v>
+        <x:v>56473</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>58106</x:v>
+        <x:v>58083</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>73</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>0.06374098</x:v>
+        <x:v>-0.03752214</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>141</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>0.1231893</x:v>
+        <x:v>0.08037461</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>754</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>399</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>355</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>624</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>287</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>130</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="30" t="n">
-        <x:v>23470</x:v>
+        <x:v>23496</x:v>
       </x:c>
       <x:c r="D60" s="31" t="n">
-        <x:v>52080</x:v>
+        <x:v>52088</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25802</x:v>
+        <x:v>25788</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>26278</x:v>
+        <x:v>26300</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>0.0057607</x:v>
+        <x:v>0.01536098</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-253</x:v>
+        <x:v>-215</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.4834426</x:v>
+        <x:v>-0.4110663</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>225</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="30" t="n">
-        <x:v>20324</x:v>
+        <x:v>20326</x:v>
       </x:c>
       <x:c r="D61" s="31" t="n">
-        <x:v>44855</x:v>
+        <x:v>44842</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22577</x:v>
+        <x:v>22580</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>22278</x:v>
+        <x:v>22262</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>0.06692694</x:v>
+        <x:v>-0.02898228</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-114</x:v>
+        <x:v>-124</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.253508</x:v>
+        <x:v>-0.2757639</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="30" t="n">
-        <x:v>20324</x:v>
+        <x:v>20326</x:v>
       </x:c>
       <x:c r="D62" s="31" t="n">
-        <x:v>44855</x:v>
+        <x:v>44842</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22577</x:v>
+        <x:v>22580</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>22278</x:v>
+        <x:v>22262</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>0.06692694</x:v>
+        <x:v>-0.02898228</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-114</x:v>
+        <x:v>-124</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.253508</x:v>
+        <x:v>-0.2757639</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>249</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="30" t="n">
-        <x:v>39030</x:v>
+        <x:v>39019</x:v>
       </x:c>
       <x:c r="D63" s="31" t="n">
-        <x:v>79177</x:v>
+        <x:v>79110</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>39271</x:v>
+        <x:v>39236</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>39906</x:v>
+        <x:v>39874</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>0.06318956</x:v>
+        <x:v>-0.08462054</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-717</x:v>
+        <x:v>-784</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-0.8974391</x:v>
+        <x:v>-0.9813002</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>-60</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>420</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>202</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>288</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>132</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="30" t="n">
         <x:v>17409</x:v>
       </x:c>
       <x:c r="D64" s="31" t="n">
-        <x:v>37156</x:v>
+        <x:v>37146</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>18395</x:v>
+        <x:v>18389</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18761</x:v>
+        <x:v>18757</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>0.05116192</x:v>
+        <x:v>-0.02691355</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-260</x:v>
+        <x:v>-279</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.6948899</x:v>
+        <x:v>-0.745491</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N64" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>53</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="30" t="n">
-        <x:v>16515</x:v>
+        <x:v>16501</x:v>
       </x:c>
       <x:c r="D65" s="31" t="n">
-        <x:v>31567</x:v>
+        <x:v>31515</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15693</x:v>
+        <x:v>15667</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15874</x:v>
+        <x:v>15848</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>-52</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>0.1078236</x:v>
+        <x:v>-0.164729</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-282</x:v>
+        <x:v>-335</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-0.8854281</x:v>
+        <x:v>-1.051805</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="U65" s="31" t="n">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="U65" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>77</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="30" t="n">
-        <x:v>5106</x:v>
+        <x:v>5109</x:v>
       </x:c>
       <x:c r="D66" s="31" t="n">
-        <x:v>10454</x:v>
+        <x:v>10449</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5183</x:v>
+        <x:v>5180</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5271</x:v>
+        <x:v>5269</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.02868892</x:v>
+        <x:v>-0.04782858</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>-175</x:v>
+        <x:v>-170</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-1.646439</x:v>
+        <x:v>-1.600904</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="R66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S66" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="30" t="n">
-        <x:v>57563</x:v>
+        <x:v>57616</x:v>
       </x:c>
       <x:c r="D67" s="31" t="n">
-        <x:v>121794</x:v>
+        <x:v>121733</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>61284</x:v>
+        <x:v>61264</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>60510</x:v>
+        <x:v>60469</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-153</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.1254643</x:v>
+        <x:v>-0.05008457</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1428</x:v>
+        <x:v>-1421</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.158884</x:v>
+        <x:v>-1.15384</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-114</x:v>
+        <x:v>-98</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>421</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>460</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>259</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>-39</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="30" t="n">
-        <x:v>8634</x:v>
+        <x:v>8655</x:v>
       </x:c>
       <x:c r="D68" s="31" t="n">
-        <x:v>19685</x:v>
+        <x:v>19709</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>10052</x:v>
+        <x:v>10070</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9633</x:v>
+        <x:v>9639</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>-0.1268392</x:v>
+        <x:v>0.1219202</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>-0.2381918</x:v>
+        <x:v>-0.1570415</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="30" t="n">
-        <x:v>8608</x:v>
+        <x:v>8629</x:v>
       </x:c>
       <x:c r="D69" s="31" t="n">
-        <x:v>17186</x:v>
+        <x:v>17201</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8549</x:v>
+        <x:v>8565</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8637</x:v>
+        <x:v>8636</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>0.09901567</x:v>
+        <x:v>0.08728035</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-107</x:v>
+        <x:v>-85</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-0.6187475</x:v>
+        <x:v>-0.4917274</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M69" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N69" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="O69" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P69" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q69" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S69" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="30" t="n">
-        <x:v>13139</x:v>
+        <x:v>13141</x:v>
       </x:c>
       <x:c r="D70" s="31" t="n">
-        <x:v>26863</x:v>
+        <x:v>26827</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13391</x:v>
+        <x:v>13380</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13472</x:v>
+        <x:v>13447</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
         <x:v>-36</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.133834</x:v>
+        <x:v>-0.1340133</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-388</x:v>
+        <x:v>-406</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.423801</x:v>
+        <x:v>-1.490838</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="30" t="n">
-        <x:v>8434</x:v>
+        <x:v>8445</x:v>
       </x:c>
       <x:c r="D71" s="31" t="n">
         <x:v>18426</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9427</x:v>
+        <x:v>9423</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>8999</x:v>
+        <x:v>9003</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>-0.1300813</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-166</x:v>
+        <x:v>-147</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-0.8928571</x:v>
+        <x:v>-0.7914715</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="30" t="n">
-        <x:v>7940</x:v>
+        <x:v>7938</x:v>
       </x:c>
       <x:c r="D72" s="31" t="n">
-        <x:v>17179</x:v>
+        <x:v>17147</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8695</x:v>
+        <x:v>8677</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8484</x:v>
+        <x:v>8470</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.3075673</x:v>
+        <x:v>-0.1862739</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-308</x:v>
+        <x:v>-329</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-1.761308</x:v>
+        <x:v>-1.882582</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="30" t="n">
-        <x:v>6068</x:v>
+        <x:v>6071</x:v>
       </x:c>
       <x:c r="D73" s="31" t="n">
-        <x:v>12484</x:v>
+        <x:v>12475</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6118</x:v>
+        <x:v>6114</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6366</x:v>
+        <x:v>6361</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.02402499</x:v>
+        <x:v>-0.07209228</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-208</x:v>
+        <x:v>-194</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-1.638828</x:v>
+        <x:v>-1.531297</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="30" t="n">
-        <x:v>4740</x:v>
+        <x:v>4737</x:v>
       </x:c>
       <x:c r="D74" s="31" t="n">
-        <x:v>9971</x:v>
+        <x:v>9948</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>5052</x:v>
+        <x:v>5035</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4919</x:v>
+        <x:v>4913</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.29</x:v>
+        <x:v>-0.2306689</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-204</x:v>
+        <x:v>-229</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-2.004914</x:v>
+        <x:v>-2.250172</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q74" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S74" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="T74" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="U74" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="30" t="n">
-        <x:v>15536</x:v>
+        <x:v>15531</x:v>
       </x:c>
       <x:c r="D75" s="31" t="n">
-        <x:v>34178</x:v>
+        <x:v>34111</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>16976</x:v>
+        <x:v>16942</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>17202</x:v>
+        <x:v>17169</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-86</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.2509923</x:v>
+        <x:v>-0.1960325</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-747</x:v>
+        <x:v>-770</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.138869</x:v>
+        <x:v>-2.207505</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-46</x:v>
+        <x:v>-26</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="30" t="n">
-        <x:v>3325</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="D76" s="31" t="n">
-        <x:v>7417</x:v>
+        <x:v>7404</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>3681</x:v>
+        <x:v>3674</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>3736</x:v>
+        <x:v>3730</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.3359312</x:v>
+        <x:v>-0.175273</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-104</x:v>
+        <x:v>-116</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.382795</x:v>
+        <x:v>-1.542553</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="30" t="n">
-        <x:v>3920</x:v>
+        <x:v>3918</x:v>
       </x:c>
       <x:c r="D77" s="31" t="n">
-        <x:v>8624</x:v>
+        <x:v>8605</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4289</x:v>
+        <x:v>4274</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4335</x:v>
+        <x:v>4331</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-15</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.1736312</x:v>
+        <x:v>-0.2203154</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-164</x:v>
+        <x:v>-172</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-1.866181</x:v>
+        <x:v>-1.959667</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
         <x:v>-9</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="Q77" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T77" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="30" t="n">
-        <x:v>2845</x:v>
+        <x:v>2851</x:v>
       </x:c>
       <x:c r="D78" s="31" t="n">
-        <x:v>6164</x:v>
+        <x:v>6154</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>3037</x:v>
+        <x:v>3033</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3127</x:v>
+        <x:v>3121</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
+        <x:v>-10</x:v>
+      </x:c>
+      <x:c r="I78" s="33" t="n">
+        <x:v>-0.1622323</x:v>
+      </x:c>
+      <x:c r="J78" s="32" t="n">
+        <x:v>-140</x:v>
+      </x:c>
+      <x:c r="K78" s="33" t="n">
+        <x:v>-2.224341</x:v>
+      </x:c>
+      <x:c r="L78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M78" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="N78" s="32" t="n">
         <x:v>-11</x:v>
       </x:c>
-      <x:c r="I78" s="33" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="O78" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="P78" s="31" t="n">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="P78" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q78" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="30" t="n">
-        <x:v>4414</x:v>
+        <x:v>4406</x:v>
       </x:c>
       <x:c r="D79" s="31" t="n">
-        <x:v>9684</x:v>
+        <x:v>9672</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4827</x:v>
+        <x:v>4822</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4857</x:v>
+        <x:v>4850</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-24</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.2472188</x:v>
+        <x:v>-0.1239157</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-243</x:v>
+        <x:v>-246</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.44787</x:v>
+        <x:v>-2.480339</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M79" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="P79" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="Q79" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="P79" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="T79" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="U79" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="30" t="n">
-        <x:v>1032</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D80" s="31" t="n">
-        <x:v>2289</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1142</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1147</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.4782609</x:v>
+        <x:v>-0.5679336</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-92</x:v>
+        <x:v>-96</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-3.863923</x:v>
+        <x:v>-4.047217</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-6</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
         <x:v>4</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
       <x:c r="P80" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q80" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S80" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="T80" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="R80" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="30" t="n">
-        <x:v>40904</x:v>
+        <x:v>24578</x:v>
       </x:c>
       <x:c r="D81" s="31" t="n">
-        <x:v>53385</x:v>
+        <x:v>53373</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>26846</x:v>
+        <x:v>26844</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>26539</x:v>
+        <x:v>26529</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.07113041</x:v>
+        <x:v>-0.02247822</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-304</x:v>
+        <x:v>-288</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.566224</x:v>
+        <x:v>-0.5367026</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>192</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="30" t="n">
-        <x:v>4640</x:v>
+        <x:v>4641</x:v>
       </x:c>
       <x:c r="D82" s="31" t="n">
-        <x:v>10509</x:v>
+        <x:v>10503</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5317</x:v>
+        <x:v>5321</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5192</x:v>
+        <x:v>5182</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.3035765</x:v>
+        <x:v>-0.05709392</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-99</x:v>
+        <x:v>-105</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-0.9332579</x:v>
+        <x:v>-0.989819</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="30" t="n">
         <x:v>6024</x:v>
       </x:c>
       <x:c r="D83" s="31" t="n">
-        <x:v>12636</x:v>
+        <x:v>12628</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6435</x:v>
+        <x:v>6424</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>6201</x:v>
+        <x:v>6204</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>0.1505905</x:v>
+        <x:v>-0.06331117</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-0.4176846</x:v>
+        <x:v>-0.3000158</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="T83" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U83" s="31" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="30" t="n">
-        <x:v>30240</x:v>
+        <x:v>13913</x:v>
       </x:c>
       <x:c r="D84" s="31" t="n">
-        <x:v>30240</x:v>
+        <x:v>30242</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>15094</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>15146</x:v>
+        <x:v>15143</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.08260367</x:v>
+        <x:v>0.006613757</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-152</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.5001316</x:v>
+        <x:v>-0.4771777</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="30" t="n">
-        <x:v>15337</x:v>
+        <x:v>15378</x:v>
       </x:c>
       <x:c r="D85" s="31" t="n">
-        <x:v>31231</x:v>
+        <x:v>31252</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15578</x:v>
+        <x:v>15590</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>15653</x:v>
+        <x:v>15662</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>-0.01600717</x:v>
+        <x:v>0.06724088</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-236</x:v>
+        <x:v>-219</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-0.7499921</x:v>
+        <x:v>-0.6958787</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="30" t="n">
-        <x:v>15337</x:v>
+        <x:v>15378</x:v>
       </x:c>
       <x:c r="D86" s="31" t="n">
-        <x:v>31231</x:v>
+        <x:v>31252</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15578</x:v>
+        <x:v>15590</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>15653</x:v>
+        <x:v>15662</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>-0.01600717</x:v>
+        <x:v>0.06724088</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-236</x:v>
+        <x:v>-219</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-0.7499921</x:v>
+        <x:v>-0.6958787</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="30" t="n">
-        <x:v>16041</x:v>
+        <x:v>16063</x:v>
       </x:c>
       <x:c r="D87" s="31" t="n">
         <x:v>33277</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16596</x:v>
+        <x:v>16593</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>16681</x:v>
+        <x:v>16684</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>0.05111245</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-100</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.2996075</x:v>
+        <x:v>-0.251791</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="30" t="n">
-        <x:v>16041</x:v>
+        <x:v>16063</x:v>
       </x:c>
       <x:c r="D88" s="31" t="n">
         <x:v>33277</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16596</x:v>
+        <x:v>16593</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>16681</x:v>
+        <x:v>16684</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>0.05111245</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-100</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.2996075</x:v>
+        <x:v>-0.251791</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="30" t="n">
-        <x:v>33115</x:v>
+        <x:v>33117</x:v>
       </x:c>
       <x:c r="D89" s="31" t="n">
-        <x:v>70643</x:v>
+        <x:v>70660</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>35454</x:v>
+        <x:v>35448</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>35189</x:v>
+        <x:v>35212</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.03679124</x:v>
+        <x:v>0.02406466</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-403</x:v>
+        <x:v>-346</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.5672382</x:v>
+        <x:v>-0.4872828</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="30" t="n">
-        <x:v>20491</x:v>
+        <x:v>20493</x:v>
       </x:c>
       <x:c r="D90" s="31" t="n">
-        <x:v>43017</x:v>
+        <x:v>43011</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>21451</x:v>
+        <x:v>21442</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21566</x:v>
+        <x:v>21569</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.1021806</x:v>
+        <x:v>-0.01394797</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>-308</x:v>
+        <x:v>-296</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-0.710906</x:v>
+        <x:v>-0.6834923</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="30" t="n">
         <x:v>12624</x:v>
       </x:c>
       <x:c r="D91" s="31" t="n">
-        <x:v>27626</x:v>
+        <x:v>27649</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>14003</x:v>
+        <x:v>14006</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13623</x:v>
+        <x:v>13643</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>0.0651985</x:v>
+        <x:v>0.0832549</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-95</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.3427005</x:v>
+        <x:v>-0.1805119</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-8</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
         <x:v>73</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s"/>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:W93"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
@@ -8046,5835 +8046,5835 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>7077313</x:v>
+        <x:v>7074897</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>3519541</x:v>
+        <x:v>3518180</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>3557772</x:v>
+        <x:v>3556717</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>1517</x:v>
+        <x:v>-2416</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>0.02143928</x:v>
+        <x:v>-0.03413725</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>-28092</x:v>
+        <x:v>-27962</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>-0.395361</x:v>
+        <x:v>-0.3936725</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>3114</x:v>
+        <x:v>3250</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>6804</x:v>
+        <x:v>6305</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>-3690</x:v>
+        <x:v>-3055</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>33255</x:v>
+        <x:v>20703</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>17715</x:v>
+        <x:v>10923</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>15540</x:v>
+        <x:v>9780</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>28048</x:v>
+        <x:v>20064</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>15254</x:v>
+        <x:v>10591</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>12794</x:v>
+        <x:v>9473</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>5207</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>6622434</x:v>
+        <x:v>6620340</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>3292200</x:v>
+        <x:v>3291004</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>3330234</x:v>
+        <x:v>3329336</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>1923</x:v>
+        <x:v>-2094</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>0.0290461</x:v>
+        <x:v>-0.03161979</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>-22718</x:v>
+        <x:v>-22531</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>-0.3418733</x:v>
+        <x:v>-0.3391756</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>2983</x:v>
+        <x:v>3095</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>6237</x:v>
+        <x:v>5832</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
-        <x:v>-3254</x:v>
+        <x:v>-2737</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>31766</x:v>
+        <x:v>19668</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>16912</x:v>
+        <x:v>10373</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>14854</x:v>
+        <x:v>9295</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>26589</x:v>
+        <x:v>19025</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>14480</x:v>
+        <x:v>10044</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>12109</x:v>
+        <x:v>8981</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>5177</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>454879</x:v>
+        <x:v>454557</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>227341</x:v>
+        <x:v>227176</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>227538</x:v>
+        <x:v>227381</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>-406</x:v>
+        <x:v>-322</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>-0.08917491</x:v>
+        <x:v>-0.07078806</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>-5374</x:v>
+        <x:v>-5431</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>-1.167619</x:v>
+        <x:v>-1.180683</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>567</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>-436</x:v>
+        <x:v>-318</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>1489</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>803</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>686</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>1459</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>774</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>685</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>1320856</x:v>
+        <x:v>1320958</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>653314</x:v>
+        <x:v>653406</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>667542</x:v>
+        <x:v>667552</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>1300</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>0.09851798</x:v>
+        <x:v>0.007722265</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>3320</x:v>
+        <x:v>3422</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>0.2519855</x:v>
+        <x:v>0.2597272</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>707</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>1080</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>-373</x:v>
+        <x:v>-245</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>8406</x:v>
+        <x:v>5138</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>4487</x:v>
+        <x:v>2699</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>3919</x:v>
+        <x:v>2439</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>6733</x:v>
+        <x:v>4791</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>3661</x:v>
+        <x:v>2488</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>3072</x:v>
+        <x:v>2303</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>1673</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>94132</x:v>
+        <x:v>94188</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>46377</x:v>
+        <x:v>46390</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>47755</x:v>
+        <x:v>47798</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>0.09357322</x:v>
+        <x:v>0.05949093</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>0.0382588</x:v>
+        <x:v>0.1030917</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>478</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>240</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>359</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>208</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>119</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>149156</x:v>
+        <x:v>149124</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>73825</x:v>
+        <x:v>73822</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>75331</x:v>
+        <x:v>75302</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>496</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>0.3336473</x:v>
+        <x:v>-0.02145405</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>477</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>0.3208254</x:v>
+        <x:v>0.324944</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>1409</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>881</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>528</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>883</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>507</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>376</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>526</x:v>
+        <x:v>-28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>124406</x:v>
+        <x:v>124455</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>61812</x:v>
+        <x:v>61841</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>62594</x:v>
+        <x:v>62614</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>172</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>0.1384484</x:v>
+        <x:v>0.03938717</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>781</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>0.6317492</x:v>
+        <x:v>0.5916442</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>978</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>516</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>462</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>795</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>447</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>348</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>183</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>161720</x:v>
+        <x:v>161740</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>79766</x:v>
+        <x:v>79788</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>81954</x:v>
+        <x:v>81952</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>-0.007419682</x:v>
+        <x:v>0.01236705</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>178</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>0.1101881</x:v>
+        <x:v>0.1665934</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>-106</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>809</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>402</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>407</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>715</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>379</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>336</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>101186</x:v>
+        <x:v>101199</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>49808</x:v>
+        <x:v>49842</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>51378</x:v>
+        <x:v>51357</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>196</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>0.1940786</x:v>
+        <x:v>0.01284763</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>0.3192418</x:v>
+        <x:v>0.3261624</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>793</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>386</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>407</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>565</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>302</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>263</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>228</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
         <x:v>92329</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>46521</x:v>
+        <x:v>46525</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>45808</x:v>
+        <x:v>45804</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>187</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>0.2029476</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>-274</x:v>
+        <x:v>-219</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>-0.2958868</x:v>
+        <x:v>-0.236634</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>639</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>340</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>299</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>425</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>201</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>214</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>166362</x:v>
+        <x:v>166433</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>80376</x:v>
+        <x:v>80408</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>85986</x:v>
+        <x:v>86025</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>0.01803622</x:v>
+        <x:v>0.04267802</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>0.3135515</x:v>
+        <x:v>0.3146265</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>-16</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>1108</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>562</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>546</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>1062</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>547</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>515</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>46</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>189490</x:v>
+        <x:v>189471</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>94670</x:v>
+        <x:v>94664</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>94820</x:v>
+        <x:v>94807</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>206</x:v>
+        <x:v>-19</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>0.1088312</x:v>
+        <x:v>-0.01002691</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>612</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>0.3240187</x:v>
+        <x:v>0.34743</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>1150</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>620</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>530</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>923</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>523</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>400</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>227</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>133958</x:v>
+        <x:v>133966</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>66049</x:v>
+        <x:v>66050</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>67909</x:v>
+        <x:v>67916</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>82</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>0.06125071</x:v>
+        <x:v>0.005972021</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>1233</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>0.9289885</x:v>
+        <x:v>0.8377681</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>678</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>341</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>337</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>566</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>298</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>268</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>112</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>108117</x:v>
+        <x:v>108053</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>54110</x:v>
+        <x:v>54076</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>54007</x:v>
+        <x:v>53977</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>-145</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>-0.1339343</x:v>
+        <x:v>-0.05919513</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>-565</x:v>
+        <x:v>-560</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>-0.5198653</x:v>
+        <x:v>-0.515592</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>-69</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>364</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>199</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>226</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>340156</x:v>
+        <x:v>340161</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>168699</x:v>
+        <x:v>168698</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>171457</x:v>
+        <x:v>171463</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>80</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>0.02352415</x:v>
+        <x:v>0.001469914</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>-965</x:v>
+        <x:v>-789</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>-0.2828908</x:v>
+        <x:v>-0.2314122</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
-        <x:v>280</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>-138</x:v>
+        <x:v>-161</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>1429</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>752</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>677</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>1211</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>660</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>551</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>218</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>183934</x:v>
+        <x:v>183752</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>92013</x:v>
+        <x:v>91937</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>91921</x:v>
+        <x:v>91815</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>744</x:v>
+        <x:v>-182</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>0.4061357</x:v>
+        <x:v>-0.09894854</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>-1598</x:v>
+        <x:v>-1637</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>-0.861307</x:v>
+        <x:v>-0.8830082</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>-113</x:v>
+        <x:v>-117</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>1487</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>1043</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>444</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>630</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>379</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>251</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>857</x:v>
+        <x:v>-65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>554341</x:v>
+        <x:v>553981</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>279772</x:v>
+        <x:v>279616</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>274569</x:v>
+        <x:v>274365</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>-140</x:v>
+        <x:v>-360</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>-0.02524884</x:v>
+        <x:v>-0.06494197</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>-3873</x:v>
+        <x:v>-3987</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>-0.6938199</x:v>
+        <x:v>-0.7145571</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>264</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>522</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>-258</x:v>
+        <x:v>-247</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>2289</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>1245</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>1044</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>2171</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>1188</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>983</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>118</x:v>
+        <x:v>-113</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>74325</x:v>
+        <x:v>74270</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>36719</x:v>
+        <x:v>36691</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>37606</x:v>
+        <x:v>37579</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>-96</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>-0.1289959</x:v>
+        <x:v>-0.07399933</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>-751</x:v>
+        <x:v>-742</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>-1.00032</x:v>
+        <x:v>-0.9891751</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>-73</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>90</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>54943</x:v>
+        <x:v>54889</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>26981</x:v>
+        <x:v>26949</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>27962</x:v>
+        <x:v>27940</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>-99</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>-0.1798626</x:v>
+        <x:v>-0.09828368</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>-1044</x:v>
+        <x:v>-1032</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>-1.864719</x:v>
+        <x:v>-1.845461</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
-        <x:v>-68</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S26" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>-31</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>333920</x:v>
+        <x:v>333864</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>164095</x:v>
+        <x:v>164045</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>169825</x:v>
+        <x:v>169819</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>274</x:v>
+        <x:v>-56</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>0.08212297</x:v>
+        <x:v>-0.01677048</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>-538</x:v>
+        <x:v>-539</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>-0.1608573</x:v>
+        <x:v>-0.1611828</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>347</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>-188</x:v>
+        <x:v>-147</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>1761</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>886</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>875</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>1299</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>708</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>591</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>462</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>75585</x:v>
+        <x:v>75532</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>37649</x:v>
+        <x:v>37631</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>37936</x:v>
+        <x:v>37901</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>-53</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>-0.002645958</x:v>
+        <x:v>-0.07011973</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>-643</x:v>
+        <x:v>-616</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>-0.8435221</x:v>
+        <x:v>-0.808951</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="N28" s="32" t="n">
+        <x:v>-57</x:v>
+      </x:c>
+      <x:c r="O28" s="31" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="P28" s="31" t="n">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="Q28" s="31" t="n">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="N28" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>246</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>107183</x:v>
+        <x:v>107132</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>53891</x:v>
+        <x:v>53871</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>53292</x:v>
+        <x:v>53261</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>-101</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>-0.09414265</x:v>
+        <x:v>-0.04758217</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>-718</x:v>
+        <x:v>-721</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>-0.6654248</x:v>
+        <x:v>-0.6685025</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="N29" s="32" t="n">
+        <x:v>-50</x:v>
+      </x:c>
+      <x:c r="O29" s="31" t="n">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="P29" s="31" t="n">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="N29" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q29" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>336</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>72346</x:v>
+        <x:v>72311</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>36069</x:v>
+        <x:v>36055</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>36277</x:v>
+        <x:v>36256</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>-0.08010607</x:v>
+        <x:v>-0.04837862</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>-756</x:v>
+        <x:v>-698</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>-1.034171</x:v>
+        <x:v>-0.9560465</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-64</x:v>
       </x:c>
       <x:c r="O30" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P30" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q30" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S30" s="31" t="n">
-        <x:v>260</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="T30" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U30" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="V30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W30" s="32" t="n">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>86605</x:v>
+        <x:v>86566</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>43288</x:v>
+        <x:v>43267</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>43317</x:v>
+        <x:v>43299</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>59</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>0.06817184</x:v>
+        <x:v>-0.04503204</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>-418</x:v>
+        <x:v>-437</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>-0.4803328</x:v>
+        <x:v>-0.5022815</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>344</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>185</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>99</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>221040</x:v>
+        <x:v>221006</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>109054</x:v>
+        <x:v>109035</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>111986</x:v>
+        <x:v>111971</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>-0.009047317</x:v>
+        <x:v>-0.01538183</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>-1508</x:v>
+        <x:v>-1314</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>-0.6776066</x:v>
+        <x:v>-0.59104</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
-        <x:v>-145</x:v>
+        <x:v>-162</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>832</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>437</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>395</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>707</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>398</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>309</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>143104</x:v>
+        <x:v>143059</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>71150</x:v>
+        <x:v>71126</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>71954</x:v>
+        <x:v>71933</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>-36</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>-0.0251502</x:v>
+        <x:v>-0.03144566</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>-748</x:v>
+        <x:v>-608</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>-0.5199789</x:v>
+        <x:v>-0.4232009</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M33" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>-86</x:v>
+        <x:v>-78</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>523</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>264</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>259</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>264</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
-        <x:v>209</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>50619</x:v>
+        <x:v>50615</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>25303</x:v>
+        <x:v>25307</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>25316</x:v>
+        <x:v>25308</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>-22</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>-0.04344306</x:v>
+        <x:v>-0.007902171</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>-195</x:v>
+        <x:v>-219</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>-0.3837525</x:v>
+        <x:v>-0.430814</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>179</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>96</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>114280</x:v>
+        <x:v>114241</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>56310</x:v>
+        <x:v>56295</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>57970</x:v>
+        <x:v>57946</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>0.001750118</x:v>
+        <x:v>-0.03412671</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>-347</x:v>
+        <x:v>-341</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>-0.302721</x:v>
+        <x:v>-0.2976035</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
-        <x:v>124</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-52</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>438</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>239</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>199</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>360</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>153</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>135318</x:v>
+        <x:v>135236</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>67497</x:v>
+        <x:v>67437</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>67821</x:v>
+        <x:v>67799</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>-53</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>-0.03915166</x:v>
+        <x:v>-0.060598</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>-808</x:v>
+        <x:v>-857</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>-0.5935677</x:v>
+        <x:v>-0.6297165</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>-73</x:v>
+        <x:v>-94</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>429</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>409</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>224062</x:v>
+        <x:v>224005</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>110684</x:v>
+        <x:v>110649</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>113378</x:v>
+        <x:v>113356</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>-0.01249498</x:v>
+        <x:v>-0.02543939</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>-474</x:v>
+        <x:v>-439</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>-0.211102</x:v>
+        <x:v>-0.1955944</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
-        <x:v>197</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-114</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>865</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>455</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>410</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>809</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>444</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>365</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>239504</x:v>
+        <x:v>239481</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>120191</x:v>
+        <x:v>120150</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>119313</x:v>
+        <x:v>119331</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-23</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>-0.02087212</x:v>
+        <x:v>-0.00960318</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>-890</x:v>
+        <x:v>-827</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>-0.3702255</x:v>
+        <x:v>-0.3441417</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>212</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>-119</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>1082</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>576</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>506</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>1013</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>544</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>469</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>331030</x:v>
+        <x:v>330890</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>163252</x:v>
+        <x:v>163111</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>167778</x:v>
+        <x:v>167779</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-140</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>-0.01812196</x:v>
+        <x:v>-0.04229224</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>-1401</x:v>
+        <x:v>-1441</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>-0.4214408</x:v>
+        <x:v>-0.4336039</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
-        <x:v>296</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>-158</x:v>
+        <x:v>-103</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>1174</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>610</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>564</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>1076</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>603</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>-37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>66260</x:v>
+        <x:v>66190</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>33586</x:v>
+        <x:v>33553</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>32674</x:v>
+        <x:v>32637</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-70</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>-0.09950849</x:v>
+        <x:v>-0.1056444</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>-407</x:v>
+        <x:v>-453</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>-0.6104969</x:v>
+        <x:v>-0.6797413</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>364</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>195</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>169</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>371</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>133187</x:v>
+        <x:v>133120</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>67566</x:v>
+        <x:v>67517</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>65621</x:v>
+        <x:v>65603</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>0.01426769</x:v>
+        <x:v>-0.05030521</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>-76</x:v>
+        <x:v>-208</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>-0.05703008</x:v>
+        <x:v>-0.1560062</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>743</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>412</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>331</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>712</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>376</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>336</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>31</x:v>
+        <x:v>-73</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>138189</x:v>
+        <x:v>138154</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>68038</x:v>
+        <x:v>67997</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>70151</x:v>
+        <x:v>70157</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>0.004342068</x:v>
+        <x:v>-0.02532763</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>-1153</x:v>
+        <x:v>-1154</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>-0.8274605</x:v>
+        <x:v>-0.8283803</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-72</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>542</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>281</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>261</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>479</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>254</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>225</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>141239</x:v>
+        <x:v>141223</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>70810</x:v>
+        <x:v>70788</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>70429</x:v>
+        <x:v>70435</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>201</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>0.1425148</x:v>
+        <x:v>-0.01132832</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>109</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>0.07723375</x:v>
+        <x:v>0.02904053</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M43" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N43" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>978</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>382</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>596</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>734</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>401</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>333</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>244</x:v>
+        <x:v>-18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>73526</x:v>
+        <x:v>73488</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>36256</x:v>
+        <x:v>36253</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>37270</x:v>
+        <x:v>37235</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>-38</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>0.04354097</x:v>
+        <x:v>-0.0516824</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>-195</x:v>
+        <x:v>-228</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>-0.2645108</x:v>
+        <x:v>-0.3092951</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-37</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>383</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>189</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>194</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>321</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>184</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>62</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>82135</x:v>
+        <x:v>82106</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>41996</x:v>
+        <x:v>41982</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>40139</x:v>
+        <x:v>40124</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>263</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>0.3212332</x:v>
+        <x:v>-0.03530772</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>392</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>0.4795518</x:v>
+        <x:v>0.4256464</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>786</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>426</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>360</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>531</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>294</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>255</x:v>
+        <x:v>-27</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>160412</x:v>
+        <x:v>160285</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>79518</x:v>
+        <x:v>79437</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>80894</x:v>
+        <x:v>80848</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>83</x:v>
+        <x:v>-127</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>0.05176855</x:v>
+        <x:v>-0.07917114</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>-845</x:v>
+        <x:v>-934</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>-0.5240083</x:v>
+        <x:v>-0.5793362</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>-108</x:v>
+        <x:v>-66</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>808</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>398</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>410</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>617</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>335</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>191</x:v>
+        <x:v>-61</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>72660</x:v>
+        <x:v>72615</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>35725</x:v>
+        <x:v>35702</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>36935</x:v>
+        <x:v>36913</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>-27</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>-0.03714557</x:v>
+        <x:v>-0.06193229</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>-28</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>-0.0385208</x:v>
+        <x:v>-0.06743367</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>-57</x:v>
+        <x:v>-45</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>261</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>30</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>145507</x:v>
+        <x:v>145450</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>72336</x:v>
+        <x:v>72317</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>73171</x:v>
+        <x:v>73133</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>-0.005497715</x:v>
+        <x:v>-0.03917337</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>-672</x:v>
+        <x:v>-693</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>-0.4597104</x:v>
+        <x:v>-0.4741931</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>-131</x:v>
+        <x:v>-100</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>511</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>277</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>234</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>388</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>123</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>63641</x:v>
+        <x:v>63593</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>31346</x:v>
+        <x:v>31318</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>32295</x:v>
+        <x:v>32275</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>-0.08164162</x:v>
+        <x:v>-0.07542308</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>-303</x:v>
+        <x:v>-301</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>-0.4738521</x:v>
+        <x:v>-0.4710928</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>254</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q49" s="31" t="n">
-        <x:v>139</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S49" s="31" t="n">
-        <x:v>259</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="T49" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U49" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="V49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W49" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>88000</x:v>
+        <x:v>87947</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>45375</x:v>
+        <x:v>45341</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>42625</x:v>
+        <x:v>42606</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
+        <x:v>-53</x:v>
+      </x:c>
+      <x:c r="I50" s="33" t="n">
+        <x:v>-0.06022727</x:v>
+      </x:c>
+      <x:c r="J50" s="32" t="n">
+        <x:v>-620</x:v>
+      </x:c>
+      <x:c r="K50" s="33" t="n">
+        <x:v>-0.700035</x:v>
+      </x:c>
+      <x:c r="L50" s="31" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M50" s="31" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="N50" s="32" t="n">
+        <x:v>-37</x:v>
+      </x:c>
+      <x:c r="O50" s="31" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="P50" s="31" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q50" s="31" t="n">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="R50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S50" s="31" t="n">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="T50" s="31" t="n">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="U50" s="31" t="n">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="V50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W50" s="32" t="n">
         <x:v>-16</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>109976</x:v>
+        <x:v>109978</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>53859</x:v>
+        <x:v>53850</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>56117</x:v>
+        <x:v>56128</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>32</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>0.02910573</x:v>
+        <x:v>0.001818579</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>0.09192264</x:v>
+        <x:v>0.1046758</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>-44</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>573</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>286</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>287</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>497</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>241</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>133618</x:v>
+        <x:v>133569</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>66918</x:v>
+        <x:v>66881</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>66700</x:v>
+        <x:v>66688</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>-0.03516253</x:v>
+        <x:v>-0.03667171</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>-1175</x:v>
+        <x:v>-1064</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>-0.871707</x:v>
+        <x:v>-0.7902966</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>-62</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>468</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>221</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>453</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>248</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>59766</x:v>
+        <x:v>59823</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
-        <x:v>29498</x:v>
+        <x:v>29531</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>30268</x:v>
+        <x:v>30292</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>90</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>0.1508144</x:v>
+        <x:v>0.09537195</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>-260</x:v>
+        <x:v>-131</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>-0.4331456</x:v>
+        <x:v>-0.2185009</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
-        <x:v>-34</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>323</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>199</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>124</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>94826</x:v>
+        <x:v>94750</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>47094</x:v>
+        <x:v>47045</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>47732</x:v>
+        <x:v>47705</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>-84</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>-0.0885049</x:v>
+        <x:v>-0.0801468</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>-740</x:v>
+        <x:v>-788</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>-0.774334</x:v>
+        <x:v>-0.8248027</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="N54" s="32" t="n">
+        <x:v>-47</x:v>
+      </x:c>
+      <x:c r="O54" s="31" t="n">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="P54" s="31" t="n">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="Q54" s="31" t="n">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="N54" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>403</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>216</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>187</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>-29</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>46544</x:v>
+        <x:v>46496</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>23371</x:v>
+        <x:v>23359</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>23173</x:v>
+        <x:v>23137</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>-9</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>-0.0193328</x:v>
+        <x:v>-0.1031282</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>-372</x:v>
+        <x:v>-388</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>-0.7929065</x:v>
+        <x:v>-0.8275744</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="N55" s="32" t="n">
+        <x:v>-46</x:v>
+      </x:c>
+      <x:c r="O55" s="31" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="P55" s="31" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q55" s="31" t="n">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="N55" s="32" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>67017</x:v>
+        <x:v>66969</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>33077</x:v>
+        <x:v>33040</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>33940</x:v>
+        <x:v>33929</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>-66</x:v>
+        <x:v>-48</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>-0.09838558</x:v>
+        <x:v>-0.07162362</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>-481</x:v>
+        <x:v>-530</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>-0.7126137</x:v>
+        <x:v>-0.7851968</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>-60</x:v>
+        <x:v>-26</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>306</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>170</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>312</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>165</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-22</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>52105</x:v>
+        <x:v>52055</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>25867</x:v>
+        <x:v>25842</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>26238</x:v>
+        <x:v>26213</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>-38</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>-0.07287651</x:v>
+        <x:v>-0.09596008</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>-554</x:v>
+        <x:v>-552</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>-1.052052</x:v>
+        <x:v>-1.04929</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>129</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>-13</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>69386</x:v>
+        <x:v>69361</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>34584</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>34802</x:v>
+        <x:v>34795</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>-52</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>-0.07488695</x:v>
+        <x:v>-0.03603032</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>-460</x:v>
+        <x:v>-442</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>-0.6585917</x:v>
+        <x:v>-0.6332106</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>218</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>250</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>131</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>-32</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>110259</x:v>
+        <x:v>110192</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>54162</x:v>
+        <x:v>54139</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>56097</x:v>
+        <x:v>56053</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>-0.005441437</x:v>
+        <x:v>-0.06076602</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
-        <x:v>-344</x:v>
+        <x:v>-393</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>-0.3110223</x:v>
+        <x:v>-0.3553827</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>-59</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>552</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>282</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>270</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>499</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>262</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>53</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>51030</x:v>
+        <x:v>51027</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>25287</x:v>
+        <x:v>25270</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>25743</x:v>
+        <x:v>25757</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>-0.05092448</x:v>
+        <x:v>-0.005878895</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>-329</x:v>
+        <x:v>-285</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>-0.6405888</x:v>
+        <x:v>-0.5554256</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>-21</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>173</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>43908</x:v>
+        <x:v>43893</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>22061</x:v>
+        <x:v>22067</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>21847</x:v>
+        <x:v>21826</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>0.07977571</x:v>
+        <x:v>-0.03416234</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>-177</x:v>
+        <x:v>-184</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>-0.4014971</x:v>
+        <x:v>-0.4174513</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>43908</x:v>
+        <x:v>43893</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>22061</x:v>
+        <x:v>22067</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>21847</x:v>
+        <x:v>21826</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>0.07977571</x:v>
+        <x:v>-0.03416234</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>-177</x:v>
+        <x:v>-184</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>-0.4014971</x:v>
+        <x:v>-0.4174513</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
-        <x:v>-14</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>213</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>164</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>76742</x:v>
+        <x:v>76670</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>38033</x:v>
+        <x:v>37993</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
-        <x:v>38709</x:v>
+        <x:v>38677</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>-72</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>-0.00130305</x:v>
+        <x:v>-0.09382086</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>-957</x:v>
+        <x:v>-1007</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>-1.231676</x:v>
+        <x:v>-1.296394</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
-        <x:v>-83</x:v>
+        <x:v>-61</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>328</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>167</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>246</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>82</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>35963</x:v>
+        <x:v>35948</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>17771</x:v>
+        <x:v>17761</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>18192</x:v>
+        <x:v>18187</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>-0.01946066</x:v>
+        <x:v>-0.04170953</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>-328</x:v>
+        <x:v>-358</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>-0.9038054</x:v>
+        <x:v>-0.9860629</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="N64" s="32" t="n">
+        <x:v>-13</x:v>
+      </x:c>
+      <x:c r="O64" s="31" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="P64" s="31" t="n">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="N64" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>30532</x:v>
+        <x:v>30486</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>15176</x:v>
+        <x:v>15152</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>15356</x:v>
+        <x:v>15334</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>-46</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>0.03604076</x:v>
+        <x:v>-0.1506616</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>-431</x:v>
+        <x:v>-451</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>-1.391984</x:v>
+        <x:v>-1.457801</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q65" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S65" s="31" t="n">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="T65" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>56</x:v>
+        <x:v>-10</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>10247</x:v>
+        <x:v>10236</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>5086</x:v>
+        <x:v>5080</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>5161</x:v>
+        <x:v>5156</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>-0.04877097</x:v>
+        <x:v>-0.1073485</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
         <x:v>-198</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>-1.895644</x:v>
+        <x:v>-1.897642</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="N66" s="32" t="n">
+        <x:v>-12</x:v>
+      </x:c>
+      <x:c r="O66" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="P66" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="N66" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q66" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S66" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="R66" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T66" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>118268</x:v>
+        <x:v>118158</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>59383</x:v>
+        <x:v>59323</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>58885</x:v>
+        <x:v>58835</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>-198</x:v>
+        <x:v>-110</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>-0.1671366</x:v>
+        <x:v>-0.0930091</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>-1778</x:v>
+        <x:v>-1801</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>-1.481099</x:v>
+        <x:v>-1.501346</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>-116</x:v>
+        <x:v>-98</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>312</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>157</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>394</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>214</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>-82</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>18886</x:v>
+        <x:v>18898</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>9594</x:v>
+        <x:v>9602</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>9292</x:v>
+        <x:v>9296</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="I68" s="33" t="n">
-        <x:v>-0.25878</x:v>
+        <x:v>0.06353913</x:v>
       </x:c>
       <x:c r="J68" s="32" t="n">
-        <x:v>-146</x:v>
+        <x:v>-126</x:v>
       </x:c>
       <x:c r="K68" s="33" t="n">
-        <x:v>-0.7671291</x:v>
+        <x:v>-0.6623213</x:v>
       </x:c>
       <x:c r="L68" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="M68" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="N68" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="O68" s="31" t="n">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P68" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q68" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="R68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S68" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="T68" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U68" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W68" s="32" t="n">
-        <x:v>-49</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>16291</x:v>
+        <x:v>16288</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>8109</x:v>
+        <x:v>8111</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>8182</x:v>
+        <x:v>8177</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="I69" s="33" t="n">
-        <x:v>0.03070122</x:v>
+        <x:v>-0.01841508</x:v>
       </x:c>
       <x:c r="J69" s="32" t="n">
-        <x:v>-206</x:v>
+        <x:v>-203</x:v>
       </x:c>
       <x:c r="K69" s="33" t="n">
-        <x:v>-1.248712</x:v>
+        <x:v>-1.230974</x:v>
       </x:c>
       <x:c r="L69" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="M69" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="N69" s="32" t="n">
+        <x:v>-7</x:v>
+      </x:c>
+      <x:c r="O69" s="31" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="P69" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q69" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="R69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S69" s="31" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="T69" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="U69" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="V69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W69" s="32" t="n">
         <x:v>4</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>26314</x:v>
+        <x:v>26275</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>13082</x:v>
+        <x:v>13068</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
-        <x:v>13232</x:v>
+        <x:v>13207</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>-40</x:v>
+        <x:v>-39</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>-0.1517796</x:v>
+        <x:v>-0.1482101</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>-448</x:v>
+        <x:v>-475</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>-1.674015</x:v>
+        <x:v>-1.775701</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
-        <x:v>-29</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="R70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S70" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="T70" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>17884</x:v>
+        <x:v>17877</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>9130</x:v>
+        <x:v>9123</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
         <x:v>8754</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>-26</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>-0.1451703</x:v>
+        <x:v>-0.03914113</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>-202</x:v>
+        <x:v>-186</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>-1.116886</x:v>
+        <x:v>-1.029729</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S71" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>16888</x:v>
+        <x:v>16854</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>8539</x:v>
+        <x:v>8518</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>8349</x:v>
+        <x:v>8336</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
-        <x:v>-55</x:v>
+        <x:v>-34</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>-0.3246178</x:v>
+        <x:v>-0.2013264</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>-342</x:v>
+        <x:v>-361</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>-1.98491</x:v>
+        <x:v>-2.097008</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M72" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="N72" s="32" t="n">
-        <x:v>-20</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O72" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P72" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="Q72" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T72" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="U72" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="V72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W72" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>12303</x:v>
+        <x:v>12292</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>6052</x:v>
+        <x:v>6046</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
-        <x:v>6251</x:v>
+        <x:v>6246</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>-3</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>-0.02437835</x:v>
+        <x:v>-0.08940909</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>-216</x:v>
+        <x:v>-197</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>-1.725377</x:v>
+        <x:v>-1.577388</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="N73" s="32" t="n">
+        <x:v>-22</x:v>
+      </x:c>
+      <x:c r="O73" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="P73" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="N73" s="32" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="U73" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W73" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>9702</x:v>
+        <x:v>9674</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>4877</x:v>
+        <x:v>4855</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
-        <x:v>4825</x:v>
+        <x:v>4819</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>-0.3082614</x:v>
+        <x:v>-0.2886003</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>-218</x:v>
+        <x:v>-253</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>-2.197581</x:v>
+        <x:v>-2.548605</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="Q74" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="R74" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S74" s="31" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="T74" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="U74" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="Q74" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W74" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-17</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>33725</x:v>
+        <x:v>33651</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>16761</x:v>
+        <x:v>16725</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>16964</x:v>
+        <x:v>16926</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>-91</x:v>
+        <x:v>-74</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>-0.2691034</x:v>
+        <x:v>-0.2194218</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>-790</x:v>
+        <x:v>-816</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>-2.28886</x:v>
+        <x:v>-2.367482</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
-        <x:v>-41</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="T75" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U75" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>-50</x:v>
+        <x:v>-32</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>7330</x:v>
+        <x:v>7312</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
+        <x:v>3652</x:v>
+      </x:c>
+      <x:c r="F76" s="31" t="n">
         <x:v>3660</x:v>
       </x:c>
-      <x:c r="F76" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>-0.3399048</x:v>
+        <x:v>-0.2455662</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
-        <x:v>-112</x:v>
+        <x:v>-124</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>-1.504972</x:v>
+        <x:v>-1.667563</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
-        <x:v>37</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>8496</x:v>
+        <x:v>8476</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>4217</x:v>
+        <x:v>4203</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>4279</x:v>
+        <x:v>4273</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>-18</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>-0.2114165</x:v>
+        <x:v>-0.2354049</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>-175</x:v>
+        <x:v>-186</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>-2.018222</x:v>
+        <x:v>-2.14731</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="Q77" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S77" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="T77" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="Q77" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U77" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>6103</x:v>
+        <x:v>6090</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>2999</x:v>
+        <x:v>2992</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
-        <x:v>3104</x:v>
+        <x:v>3098</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>-12</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>-0.1962388</x:v>
+        <x:v>-0.21301</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
         <x:v>-155</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>-2.47683</x:v>
+        <x:v>-2.481986</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="P78" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="Q78" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="R78" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S78" s="31" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="T78" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="P78" s="31" t="n">
+      <x:c r="U78" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="Q78" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>9521</x:v>
+        <x:v>9511</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>4748</x:v>
+        <x:v>4744</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>4773</x:v>
+        <x:v>4767</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I79" s="33" t="n">
-        <x:v>-0.2618898</x:v>
+        <x:v>-0.105031</x:v>
       </x:c>
       <x:c r="J79" s="32" t="n">
-        <x:v>-253</x:v>
+        <x:v>-252</x:v>
       </x:c>
       <x:c r="K79" s="33" t="n">
-        <x:v>-2.5885</x:v>
+        <x:v>-2.581174</x:v>
       </x:c>
       <x:c r="L79" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="M79" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="N79" s="32" t="n">
+        <x:v>-11</x:v>
+      </x:c>
+      <x:c r="O79" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="P79" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="Q79" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S79" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="T79" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="U79" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="V79" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W79" s="32" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>-11</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
-        <x:v>2275</x:v>
+        <x:v>2262</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
-        <x:v>1137</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
-        <x:v>1138</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I80" s="33" t="n">
-        <x:v>-0.4811898</x:v>
+        <x:v>-0.5714286</x:v>
       </x:c>
       <x:c r="J80" s="32" t="n">
-        <x:v>-95</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="K80" s="33" t="n">
-        <x:v>-4.008439</x:v>
+        <x:v>-4.193139</x:v>
       </x:c>
       <x:c r="L80" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M80" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="N80" s="32" t="n">
+        <x:v>-6</x:v>
+      </x:c>
+      <x:c r="O80" s="31" t="n">
         <x:v>4</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
       <x:c r="P80" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q80" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="R80" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S80" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="T80" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="R80" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U80" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-7</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>50820</x:v>
+        <x:v>50790</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>25421</x:v>
+        <x:v>25403</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>25399</x:v>
+        <x:v>25387</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>-71</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>-0.1395139</x:v>
+        <x:v>-0.05903188</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>-453</x:v>
+        <x:v>-473</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>-0.8835059</x:v>
+        <x:v>-0.9226928</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>-64</x:v>
+        <x:v>-50</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>142</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>-7</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>10238</x:v>
+        <x:v>10225</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>5137</x:v>
+        <x:v>5134</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
-        <x:v>5101</x:v>
+        <x:v>5091</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-30</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.2921698</x:v>
+        <x:v>-0.1269779</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>-138</x:v>
+        <x:v>-146</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>-1.329992</x:v>
+        <x:v>-1.407772</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
-        <x:v>-19</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="R82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S82" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="T82" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="R82" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U82" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W82" s="32" t="n">
-        <x:v>-11</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>11877</x:v>
+        <x:v>11870</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>6026</x:v>
+        <x:v>6016</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
-        <x:v>5851</x:v>
+        <x:v>5854</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>0.03368989</x:v>
+        <x:v>-0.05893744</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>-123</x:v>
+        <x:v>-106</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>-1.025</x:v>
+        <x:v>-0.8851035</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>-12</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="Q83" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="R83" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S83" s="31" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T83" s="31" t="n">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="Q83" s="31" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U83" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>28705</x:v>
+        <x:v>28695</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>14258</x:v>
+        <x:v>14253</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>14447</x:v>
+        <x:v>14442</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>-45</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>-0.1565217</x:v>
+        <x:v>-0.03483714</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>-192</x:v>
+        <x:v>-221</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>-0.6644288</x:v>
+        <x:v>-0.7642828</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
-        <x:v>-35</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>-10</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>30021</x:v>
+        <x:v>30024</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>15025</x:v>
+        <x:v>15034</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>14996</x:v>
+        <x:v>14990</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>-0.08320575</x:v>
+        <x:v>0.009993005</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>-422</x:v>
+        <x:v>-390</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>-1.386197</x:v>
+        <x:v>-1.282304</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>30021</x:v>
+        <x:v>30024</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>15025</x:v>
+        <x:v>15034</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>14996</x:v>
+        <x:v>14990</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>-25</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>-0.08320575</x:v>
+        <x:v>0.009993005</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>-422</x:v>
+        <x:v>-390</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>-1.386197</x:v>
+        <x:v>-1.282304</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>32551</x:v>
+        <x:v>32545</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>16219</x:v>
+        <x:v>16213</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
         <x:v>16332</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>-0.02457078</x:v>
+        <x:v>-0.01843261</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>-208</x:v>
+        <x:v>-201</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>-0.63494</x:v>
+        <x:v>-0.6138154</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S87" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>32551</x:v>
+        <x:v>32545</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>16219</x:v>
+        <x:v>16213</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
         <x:v>16332</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>-8</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>-0.02457078</x:v>
+        <x:v>-0.01843261</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>-208</x:v>
+        <x:v>-201</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>-0.63494</x:v>
+        <x:v>-0.6138154</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
-        <x:v>-23</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>134</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S88" s="31" t="n">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>68844</x:v>
+        <x:v>68826</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>34438</x:v>
+        <x:v>34418</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>34406</x:v>
+        <x:v>34408</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>-47</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>-0.06822371</x:v>
+        <x:v>-0.02614607</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>-589</x:v>
+        <x:v>-559</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>-0.8482998</x:v>
+        <x:v>-0.8056496</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>-58</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>217</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>105</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>42048</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>20899</x:v>
+        <x:v>20881</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>21149</x:v>
+        <x:v>21143</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-43</x:v>
+        <x:v>-24</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.1021596</x:v>
+        <x:v>-0.05707762</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
         <x:v>-395</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>-0.9306599</x:v>
+        <x:v>-0.9311865</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>-37</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>140</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>146</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-6</x:v>
+        <x:v>-8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>26796</x:v>
+        <x:v>26802</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>13539</x:v>
+        <x:v>13537</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>13257</x:v>
+        <x:v>13265</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>-4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>-0.01492537</x:v>
+        <x:v>0.0223914</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>-194</x:v>
+        <x:v>-164</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>-0.7187847</x:v>
+        <x:v>-0.6081733</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="N91" s="32" t="n">
+        <x:v>-8</x:v>
+      </x:c>
+      <x:c r="O91" s="31" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="P91" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q91" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R91" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S91" s="31" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="T91" s="31" t="n">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="N91" s="32" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
@@ -14132,5007 +14132,5007 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="S7" s="21" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="T7" s="21" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U7" s="21" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="V7" s="21" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="W7" s="24" t="s"/>
     </x:row>
     <x:row r="8" spans="1:23">
       <x:c r="A8" s="25" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C8" s="35" t="s"/>
       <x:c r="D8" s="27" t="n">
-        <x:v>298732</x:v>
+        <x:v>299723</x:v>
       </x:c>
       <x:c r="E8" s="27" t="n">
-        <x:v>155655</x:v>
+        <x:v>156231</x:v>
       </x:c>
       <x:c r="F8" s="27" t="n">
-        <x:v>143075</x:v>
+        <x:v>143490</x:v>
       </x:c>
       <x:c r="G8" s="27" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H8" s="28" t="n">
-        <x:v>7060</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="I8" s="29" t="n">
-        <x:v>2.420527</x:v>
+        <x:v>0.3317355</x:v>
       </x:c>
       <x:c r="J8" s="28" t="n">
-        <x:v>30518</x:v>
+        <x:v>29492</x:v>
       </x:c>
       <x:c r="K8" s="29" t="n">
-        <x:v>11.37823</x:v>
+        <x:v>10.91363</x:v>
       </x:c>
       <x:c r="L8" s="27" t="n">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="M8" s="27" t="n">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N8" s="28" t="n">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="O8" s="27" t="n">
-        <x:v>14040</x:v>
+        <x:v>6757</x:v>
       </x:c>
       <x:c r="P8" s="27" t="n">
-        <x:v>7959</x:v>
+        <x:v>4074</x:v>
       </x:c>
       <x:c r="Q8" s="27" t="n">
-        <x:v>6081</x:v>
+        <x:v>2683</x:v>
       </x:c>
       <x:c r="R8" s="27" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S8" s="27" t="n">
-        <x:v>7147</x:v>
+        <x:v>5932</x:v>
       </x:c>
       <x:c r="T8" s="27" t="n">
-        <x:v>4315</x:v>
+        <x:v>3583</x:v>
       </x:c>
       <x:c r="U8" s="27" t="n">
-        <x:v>2831</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="V8" s="27" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W8" s="28" t="n">
-        <x:v>6893</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:23">
       <x:c r="A9" s="25" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="36" t="s"/>
       <x:c r="D9" s="31" t="n">
-        <x:v>285071</x:v>
+        <x:v>285922</x:v>
       </x:c>
       <x:c r="E9" s="31" t="n">
-        <x:v>148414</x:v>
+        <x:v>148910</x:v>
       </x:c>
       <x:c r="F9" s="31" t="n">
-        <x:v>136655</x:v>
+        <x:v>137010</x:v>
       </x:c>
       <x:c r="G9" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="32" t="n">
-        <x:v>6865</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="I9" s="33" t="n">
-        <x:v>2.467596</x:v>
+        <x:v>0.2985221</x:v>
       </x:c>
       <x:c r="J9" s="32" t="n">
-        <x:v>29193</x:v>
+        <x:v>28097</x:v>
       </x:c>
       <x:c r="K9" s="33" t="n">
-        <x:v>11.40895</x:v>
+        <x:v>10.8977</x:v>
       </x:c>
       <x:c r="L9" s="31" t="n">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M9" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N9" s="32" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O9" s="31" t="n">
-        <x:v>13552</x:v>
+        <x:v>6306</x:v>
       </x:c>
       <x:c r="P9" s="31" t="n">
-        <x:v>7664</x:v>
+        <x:v>3797</x:v>
       </x:c>
       <x:c r="Q9" s="31" t="n">
-        <x:v>5888</x:v>
+        <x:v>2509</x:v>
       </x:c>
       <x:c r="R9" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S9" s="31" t="n">
-        <x:v>6849</x:v>
+        <x:v>5617</x:v>
       </x:c>
       <x:c r="T9" s="31" t="n">
-        <x:v>4129</x:v>
+        <x:v>3383</x:v>
       </x:c>
       <x:c r="U9" s="31" t="n">
-        <x:v>2719</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="V9" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W9" s="32" t="n">
-        <x:v>6703</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:23">
       <x:c r="A10" s="25" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="36" t="s"/>
       <x:c r="D10" s="31" t="n">
-        <x:v>13661</x:v>
+        <x:v>13801</x:v>
       </x:c>
       <x:c r="E10" s="31" t="n">
-        <x:v>7241</x:v>
+        <x:v>7321</x:v>
       </x:c>
       <x:c r="F10" s="31" t="n">
-        <x:v>6420</x:v>
+        <x:v>6480</x:v>
       </x:c>
       <x:c r="G10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="32" t="n">
-        <x:v>195</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I10" s="33" t="n">
-        <x:v>1.448092</x:v>
+        <x:v>1.024815</x:v>
       </x:c>
       <x:c r="J10" s="32" t="n">
-        <x:v>1325</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="K10" s="33" t="n">
-        <x:v>10.74092</x:v>
+        <x:v>11.24456</x:v>
       </x:c>
       <x:c r="L10" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M10" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N10" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O10" s="31" t="n">
-        <x:v>488</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="P10" s="31" t="n">
-        <x:v>295</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q10" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S10" s="31" t="n">
-        <x:v>298</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="T10" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U10" s="31" t="n">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="V10" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W10" s="32" t="n">
-        <x:v>190</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:23">
       <x:c r="A11" s="25" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="36" t="s"/>
       <x:c r="D11" s="31" t="n">
-        <x:v>40018</x:v>
+        <x:v>40077</x:v>
       </x:c>
       <x:c r="E11" s="31" t="n">
-        <x:v>20139</x:v>
+        <x:v>20161</x:v>
       </x:c>
       <x:c r="F11" s="31" t="n">
-        <x:v>19879</x:v>
+        <x:v>19916</x:v>
       </x:c>
       <x:c r="G11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="32" t="n">
-        <x:v>1008</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I11" s="33" t="n">
-        <x:v>2.583953</x:v>
+        <x:v>0.1474337</x:v>
       </x:c>
       <x:c r="J11" s="32" t="n">
-        <x:v>4002</x:v>
+        <x:v>3904</x:v>
       </x:c>
       <x:c r="K11" s="33" t="n">
-        <x:v>11.11173</x:v>
+        <x:v>10.79258</x:v>
       </x:c>
       <x:c r="L11" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="M11" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="N11" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O11" s="31" t="n">
-        <x:v>1984</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="P11" s="31" t="n">
-        <x:v>1080</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q11" s="31" t="n">
-        <x:v>904</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S11" s="31" t="n">
-        <x:v>998</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="T11" s="31" t="n">
-        <x:v>589</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U11" s="31" t="n">
-        <x:v>409</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="V11" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W11" s="32" t="n">
-        <x:v>986</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="25" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="36" t="s"/>
       <x:c r="D12" s="31" t="n">
-        <x:v>1961</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="E12" s="31" t="n">
-        <x:v>999</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F12" s="31" t="n">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="G12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I12" s="33" t="n">
-        <x:v>1.711618</x:v>
+        <x:v>0.3569607</x:v>
       </x:c>
       <x:c r="J12" s="32" t="n">
-        <x:v>296</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K12" s="33" t="n">
-        <x:v>17.77778</x:v>
+        <x:v>16.79525</x:v>
       </x:c>
       <x:c r="L12" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N12" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O12" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P12" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q12" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S12" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="T12" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U12" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="V12" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W12" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="25" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="36" t="s"/>
       <x:c r="D13" s="31" t="n">
-        <x:v>3483</x:v>
+        <x:v>3485</x:v>
       </x:c>
       <x:c r="E13" s="31" t="n">
-        <x:v>1672</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="F13" s="31" t="n">
-        <x:v>1811</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="G13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="32" t="n">
-        <x:v>70</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I13" s="33" t="n">
-        <x:v>2.050982</x:v>
+        <x:v>0.05742176</x:v>
       </x:c>
       <x:c r="J13" s="32" t="n">
-        <x:v>347</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K13" s="33" t="n">
-        <x:v>11.06505</x:v>
+        <x:v>10.18021</x:v>
       </x:c>
       <x:c r="L13" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M13" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N13" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O13" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P13" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q13" s="31" t="n">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="T13" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U13" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V13" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="32" t="n">
-        <x:v>69</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="25" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="36" t="s"/>
       <x:c r="D14" s="31" t="n">
-        <x:v>4141</x:v>
+        <x:v>4134</x:v>
       </x:c>
       <x:c r="E14" s="31" t="n">
-        <x:v>2010</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="F14" s="31" t="n">
-        <x:v>2131</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="G14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="32" t="n">
-        <x:v>103</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="I14" s="33" t="n">
-        <x:v>2.550768</x:v>
+        <x:v>-0.1690413</x:v>
       </x:c>
       <x:c r="J14" s="32" t="n">
-        <x:v>333</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="K14" s="33" t="n">
-        <x:v>8.744748</x:v>
+        <x:v>8.134973</x:v>
       </x:c>
       <x:c r="L14" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M14" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N14" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O14" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P14" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q14" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S14" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="T14" s="31" t="n">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U14" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V14" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W14" s="32" t="n">
-        <x:v>100</x:v>
+        <x:v>-9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="25" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="36" t="s"/>
       <x:c r="D15" s="31" t="n">
-        <x:v>4470</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="E15" s="31" t="n">
-        <x:v>2203</x:v>
+        <x:v>2193</x:v>
       </x:c>
       <x:c r="F15" s="31" t="n">
-        <x:v>2267</x:v>
+        <x:v>2255</x:v>
       </x:c>
       <x:c r="G15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="32" t="n">
-        <x:v>99</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I15" s="33" t="n">
-        <x:v>2.264928</x:v>
+        <x:v>-0.49217</x:v>
       </x:c>
       <x:c r="J15" s="32" t="n">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K15" s="33" t="n">
-        <x:v>10.34313</x:v>
+        <x:v>9.718796</x:v>
       </x:c>
       <x:c r="L15" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M15" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N15" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O15" s="31" t="n">
-        <x:v>181</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P15" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="31" t="n">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="R15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S15" s="31" t="n">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="T15" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U15" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="V15" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W15" s="32" t="n">
-        <x:v>99</x:v>
+        <x:v>-23</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="25" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C16" s="36" t="s"/>
       <x:c r="D16" s="31" t="n">
-        <x:v>2644</x:v>
+        <x:v>2648</x:v>
       </x:c>
       <x:c r="E16" s="31" t="n">
-        <x:v>1259</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="F16" s="31" t="n">
-        <x:v>1385</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="G16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="I16" s="33" t="n">
-        <x:v>3.442879</x:v>
+        <x:v>0.1512859</x:v>
       </x:c>
       <x:c r="J16" s="32" t="n">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K16" s="33" t="n">
-        <x:v>14.06385</x:v>
+        <x:v>13.7457</x:v>
       </x:c>
       <x:c r="L16" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O16" s="31" t="n">
-        <x:v>137</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P16" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S16" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="T16" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="U16" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="V16" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W16" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="25" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B17" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C17" s="36" t="s"/>
       <x:c r="D17" s="31" t="n">
-        <x:v>4329</x:v>
+        <x:v>4353</x:v>
       </x:c>
       <x:c r="E17" s="31" t="n">
-        <x:v>2259</x:v>
+        <x:v>2270</x:v>
       </x:c>
       <x:c r="F17" s="31" t="n">
-        <x:v>2070</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="G17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="32" t="n">
-        <x:v>149</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="33" t="n">
-        <x:v>3.564593</x:v>
+        <x:v>0.5544006</x:v>
       </x:c>
       <x:c r="J17" s="32" t="n">
-        <x:v>435</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="K17" s="33" t="n">
-        <x:v>11.17103</x:v>
+        <x:v>11.32992</x:v>
       </x:c>
       <x:c r="L17" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N17" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O17" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P17" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q17" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S17" s="31" t="n">
-        <x:v>102</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="T17" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U17" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="V17" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W17" s="32" t="n">
-        <x:v>145</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="25" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="36" t="s"/>
       <x:c r="D18" s="31" t="n">
-        <x:v>4708</x:v>
+        <x:v>4691</x:v>
       </x:c>
       <x:c r="E18" s="31" t="n">
-        <x:v>2211</x:v>
+        <x:v>2221</x:v>
       </x:c>
       <x:c r="F18" s="31" t="n">
-        <x:v>2497</x:v>
+        <x:v>2470</x:v>
       </x:c>
       <x:c r="G18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="32" t="n">
-        <x:v>115</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I18" s="33" t="n">
-        <x:v>2.50381</x:v>
+        <x:v>-0.3610875</x:v>
       </x:c>
       <x:c r="J18" s="32" t="n">
-        <x:v>476</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="K18" s="33" t="n">
-        <x:v>11.24764</x:v>
+        <x:v>10.01407</x:v>
       </x:c>
       <x:c r="L18" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M18" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N18" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O18" s="31" t="n">
-        <x:v>231</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P18" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q18" s="31" t="n">
-        <x:v>113</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S18" s="31" t="n">
-        <x:v>122</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="T18" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U18" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="V18" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W18" s="32" t="n">
-        <x:v>109</x:v>
+        <x:v>-16</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="25" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="36" t="s"/>
       <x:c r="D19" s="31" t="n">
-        <x:v>7725</x:v>
+        <x:v>7731</x:v>
       </x:c>
       <x:c r="E19" s="31" t="n">
-        <x:v>3933</x:v>
+        <x:v>3921</x:v>
       </x:c>
       <x:c r="F19" s="31" t="n">
-        <x:v>3792</x:v>
+        <x:v>3810</x:v>
       </x:c>
       <x:c r="G19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="32" t="n">
-        <x:v>244</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I19" s="33" t="n">
-        <x:v>3.261596</x:v>
+        <x:v>0.0776699</x:v>
       </x:c>
       <x:c r="J19" s="32" t="n">
-        <x:v>658</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K19" s="33" t="n">
-        <x:v>9.310882</x:v>
+        <x:v>9.706258</x:v>
       </x:c>
       <x:c r="L19" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M19" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N19" s="32" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O19" s="31" t="n">
-        <x:v>461</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P19" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q19" s="31" t="n">
-        <x:v>205</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S19" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="T19" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U19" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="V19" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W19" s="32" t="n">
-        <x:v>237</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="25" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="36" t="s"/>
       <x:c r="D20" s="31" t="n">
-        <x:v>2864</x:v>
+        <x:v>2893</x:v>
       </x:c>
       <x:c r="E20" s="31" t="n">
-        <x:v>1422</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="F20" s="31" t="n">
-        <x:v>1442</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="G20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H20" s="32" t="n">
-        <x:v>68</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="I20" s="33" t="n">
-        <x:v>2.432046</x:v>
+        <x:v>1.01257</x:v>
       </x:c>
       <x:c r="J20" s="32" t="n">
-        <x:v>367</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K20" s="33" t="n">
-        <x:v>14.69764</x:v>
+        <x:v>13.49549</x:v>
       </x:c>
       <x:c r="L20" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N20" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O20" s="31" t="n">
-        <x:v>138</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P20" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q20" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S20" s="31" t="n">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="T20" s="31" t="n">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U20" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V20" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W20" s="32" t="n">
-        <x:v>67</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="25" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B21" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="36" t="s"/>
       <x:c r="D21" s="31" t="n">
-        <x:v>3693</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="E21" s="31" t="n">
-        <x:v>2171</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="F21" s="31" t="n">
-        <x:v>1522</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="G21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I21" s="33" t="n">
-        <x:v>1.067323</x:v>
+        <x:v>0.8935825</x:v>
       </x:c>
       <x:c r="J21" s="32" t="n">
-        <x:v>345</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="K21" s="33" t="n">
-        <x:v>10.30466</x:v>
+        <x:v>11.22388</x:v>
       </x:c>
       <x:c r="L21" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M21" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N21" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O21" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P21" s="31" t="n">
-        <x:v>95</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q21" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S21" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="T21" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U21" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V21" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W21" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="25" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="36" t="s"/>
       <x:c r="D22" s="31" t="n">
-        <x:v>13024</x:v>
+        <x:v>13071</x:v>
       </x:c>
       <x:c r="E22" s="31" t="n">
-        <x:v>6681</x:v>
+        <x:v>6719</x:v>
       </x:c>
       <x:c r="F22" s="31" t="n">
-        <x:v>6342</x:v>
+        <x:v>6351</x:v>
       </x:c>
       <x:c r="G22" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="32" t="n">
-        <x:v>463</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I22" s="33" t="n">
-        <x:v>3.686012</x:v>
+        <x:v>0.3608722</x:v>
       </x:c>
       <x:c r="J22" s="32" t="n">
-        <x:v>1235</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="K22" s="33" t="n">
-        <x:v>10.47587</x:v>
+        <x:v>10.86514</x:v>
       </x:c>
       <x:c r="L22" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="32" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O22" s="31" t="n">
-        <x:v>847</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="P22" s="31" t="n">
-        <x:v>461</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q22" s="31" t="n">
-        <x:v>386</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R22" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S22" s="31" t="n">
-        <x:v>390</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="T22" s="31" t="n">
-        <x:v>235</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U22" s="31" t="n">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="V22" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W22" s="32" t="n">
-        <x:v>457</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="25" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="36" t="s"/>
       <x:c r="D23" s="31" t="n">
-        <x:v>6450</x:v>
+        <x:v>6463</x:v>
       </x:c>
       <x:c r="E23" s="31" t="n">
-        <x:v>3416</x:v>
+        <x:v>3418</x:v>
       </x:c>
       <x:c r="F23" s="31" t="n">
-        <x:v>3034</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="G23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="32" t="n">
-        <x:v>298</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I23" s="33" t="n">
-        <x:v>4.843953</x:v>
+        <x:v>0.2015504</x:v>
       </x:c>
       <x:c r="J23" s="32" t="n">
-        <x:v>801</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="K23" s="33" t="n">
-        <x:v>14.1795</x:v>
+        <x:v>12.79232</x:v>
       </x:c>
       <x:c r="L23" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M23" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N23" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O23" s="31" t="n">
-        <x:v>473</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P23" s="31" t="n">
-        <x:v>267</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q23" s="31" t="n">
-        <x:v>206</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S23" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="T23" s="31" t="n">
-        <x:v>120</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U23" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="V23" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W23" s="32" t="n">
-        <x:v>298</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="25" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="36" t="s"/>
       <x:c r="D24" s="31" t="n">
-        <x:v>56362</x:v>
+        <x:v>56440</x:v>
       </x:c>
       <x:c r="E24" s="31" t="n">
-        <x:v>29902</x:v>
+        <x:v>29933</x:v>
       </x:c>
       <x:c r="F24" s="31" t="n">
-        <x:v>26460</x:v>
+        <x:v>26507</x:v>
       </x:c>
       <x:c r="G24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="32" t="n">
-        <x:v>1350</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I24" s="33" t="n">
-        <x:v>2.45401</x:v>
+        <x:v>0.1383911</x:v>
       </x:c>
       <x:c r="J24" s="32" t="n">
-        <x:v>6058</x:v>
+        <x:v>5739</x:v>
       </x:c>
       <x:c r="K24" s="33" t="n">
-        <x:v>12.04278</x:v>
+        <x:v>11.3193</x:v>
       </x:c>
       <x:c r="L24" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M24" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="N24" s="32" t="n">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O24" s="31" t="n">
-        <x:v>2426</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="P24" s="31" t="n">
-        <x:v>1422</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q24" s="31" t="n">
-        <x:v>1004</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S24" s="31" t="n">
-        <x:v>1120</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="T24" s="31" t="n">
-        <x:v>673</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U24" s="31" t="n">
-        <x:v>447</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="V24" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W24" s="32" t="n">
-        <x:v>1306</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="25" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="36" t="s"/>
       <x:c r="D25" s="31" t="n">
-        <x:v>2820</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="E25" s="31" t="n">
-        <x:v>1463</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="F25" s="31" t="n">
-        <x:v>1357</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="G25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H25" s="32" t="n">
-        <x:v>102</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I25" s="33" t="n">
-        <x:v>3.752759</x:v>
+        <x:v>0.4964539</x:v>
       </x:c>
       <x:c r="J25" s="32" t="n">
-        <x:v>403</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K25" s="33" t="n">
-        <x:v>16.67356</x:v>
+        <x:v>16.52961</x:v>
       </x:c>
       <x:c r="L25" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M25" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="N25" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O25" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P25" s="31" t="n">
-        <x:v>81</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q25" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S25" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="T25" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U25" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="V25" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W25" s="32" t="n">
-        <x:v>101</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="25" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="36" t="s"/>
       <x:c r="D26" s="31" t="n">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E26" s="31" t="n">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F26" s="31" t="n">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="33" t="n">
-        <x:v>0.2304147</x:v>
+        <x:v>0.1149425</x:v>
       </x:c>
       <x:c r="J26" s="32" t="n">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K26" s="33" t="n">
-        <x:v>11.2532</x:v>
+        <x:v>9.974748</x:v>
       </x:c>
       <x:c r="L26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O26" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="P26" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q26" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="R26" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S26" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="R26" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="T26" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="U26" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="V26" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W26" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="25" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B27" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="36" t="s"/>
       <x:c r="D27" s="31" t="n">
-        <x:v>9482</x:v>
+        <x:v>9589</x:v>
       </x:c>
       <x:c r="E27" s="31" t="n">
-        <x:v>4835</x:v>
+        <x:v>4915</x:v>
       </x:c>
       <x:c r="F27" s="31" t="n">
-        <x:v>4647</x:v>
+        <x:v>4674</x:v>
       </x:c>
       <x:c r="G27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="32" t="n">
-        <x:v>271</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="33" t="n">
-        <x:v>2.942134</x:v>
+        <x:v>1.128454</x:v>
       </x:c>
       <x:c r="J27" s="32" t="n">
-        <x:v>1211</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="K27" s="33" t="n">
-        <x:v>14.64152</x:v>
+        <x:v>14.31807</x:v>
       </x:c>
       <x:c r="L27" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="M27" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O27" s="31" t="n">
-        <x:v>503</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P27" s="31" t="n">
-        <x:v>273</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q27" s="31" t="n">
-        <x:v>230</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S27" s="31" t="n">
-        <x:v>237</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="T27" s="31" t="n">
-        <x:v>148</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U27" s="31" t="n">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="V27" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W27" s="32" t="n">
-        <x:v>266</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="25" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C28" s="36" t="s"/>
       <x:c r="D28" s="31" t="n">
-        <x:v>1610</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E28" s="31" t="n">
-        <x:v>836</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F28" s="31" t="n">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I28" s="33" t="n">
-        <x:v>3.139014</x:v>
+        <x:v>0.310559</x:v>
       </x:c>
       <x:c r="J28" s="32" t="n">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K28" s="33" t="n">
-        <x:v>3.803998</x:v>
+        <x:v>3.063178</x:v>
       </x:c>
       <x:c r="L28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N28" s="32" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="O28" s="31" t="n">
-        <x:v>108</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P28" s="31" t="n">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q28" s="31" t="n">
-        <x:v>53</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="R28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S28" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="T28" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="U28" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="V28" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W28" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="25" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C29" s="36" t="s"/>
       <x:c r="D29" s="31" t="n">
-        <x:v>4475</x:v>
+        <x:v>4523</x:v>
       </x:c>
       <x:c r="E29" s="31" t="n">
-        <x:v>2475</x:v>
+        <x:v>2504</x:v>
       </x:c>
       <x:c r="F29" s="31" t="n">
-        <x:v>2000</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="G29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="32" t="n">
-        <x:v>68</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I29" s="33" t="n">
-        <x:v>1.543</x:v>
+        <x:v>1.072626</x:v>
       </x:c>
       <x:c r="J29" s="32" t="n">
-        <x:v>522</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K29" s="33" t="n">
-        <x:v>13.20516</x:v>
+        <x:v>12.7649</x:v>
       </x:c>
       <x:c r="L29" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M29" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N29" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O29" s="31" t="n">
-        <x:v>182</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P29" s="31" t="n">
-        <x:v>130</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q29" s="31" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S29" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="T29" s="31" t="n">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U29" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V29" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W29" s="32" t="n">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="25" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C30" s="36" t="s"/>
       <x:c r="D30" s="31" t="n">
-        <x:v>3598</x:v>
+        <x:v>3607</x:v>
       </x:c>
       <x:c r="E30" s="31" t="n">
-        <x:v>1897</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="F30" s="31" t="n">
-        <x:v>1701</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="G30" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="32" t="n">
-        <x:v>49</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I30" s="33" t="n">
-        <x:v>1.380671</x:v>
+        <x:v>0.250139</x:v>
       </x:c>
       <x:c r="J30" s="32" t="n">
-        <x:v>214</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K30" s="33" t="n">
-        <x:v>6.323877</x:v>
+        <x:v>5.16035</x:v>
       </x:c>
       <x:c r="L30" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M30" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N30" s="32" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="O30" s="31" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="P30" s="31" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="Q30" s="31" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="R30" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S30" s="31" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="T30" s="31" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="U30" s="31" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="V30" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W30" s="32" t="n">
         <x:v>5</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="25" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C31" s="36" t="s"/>
       <x:c r="D31" s="31" t="n">
-        <x:v>4628</x:v>
+        <x:v>4644</x:v>
       </x:c>
       <x:c r="E31" s="31" t="n">
-        <x:v>2438</x:v>
+        <x:v>2450</x:v>
       </x:c>
       <x:c r="F31" s="31" t="n">
-        <x:v>2190</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="G31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="32" t="n">
-        <x:v>232</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I31" s="33" t="n">
-        <x:v>5.277525</x:v>
+        <x:v>0.3457217</x:v>
       </x:c>
       <x:c r="J31" s="32" t="n">
-        <x:v>479</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="K31" s="33" t="n">
-        <x:v>11.54495</x:v>
+        <x:v>10.38745</x:v>
       </x:c>
       <x:c r="L31" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M31" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O31" s="31" t="n">
-        <x:v>374</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P31" s="31" t="n">
-        <x:v>246</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q31" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S31" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="T31" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U31" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="V31" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W31" s="32" t="n">
-        <x:v>233</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="25" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="36" t="s"/>
       <x:c r="D32" s="31" t="n">
-        <x:v>7726</x:v>
+        <x:v>7786</x:v>
       </x:c>
       <x:c r="E32" s="31" t="n">
-        <x:v>3933</x:v>
+        <x:v>3987</x:v>
       </x:c>
       <x:c r="F32" s="31" t="n">
-        <x:v>3793</x:v>
+        <x:v>3799</x:v>
       </x:c>
       <x:c r="G32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="32" t="n">
-        <x:v>164</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I32" s="33" t="n">
-        <x:v>2.168738</x:v>
+        <x:v>0.7765985</x:v>
       </x:c>
       <x:c r="J32" s="32" t="n">
-        <x:v>1004</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="K32" s="33" t="n">
-        <x:v>14.93603</x:v>
+        <x:v>14.04717</x:v>
       </x:c>
       <x:c r="L32" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="32" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O32" s="31" t="n">
-        <x:v>335</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P32" s="31" t="n">
-        <x:v>210</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q32" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S32" s="31" t="n">
-        <x:v>177</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="T32" s="31" t="n">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U32" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="V32" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W32" s="32" t="n">
-        <x:v>158</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="25" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B33" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="36" t="s"/>
       <x:c r="D33" s="31" t="n">
-        <x:v>4225</x:v>
+        <x:v>4252</x:v>
       </x:c>
       <x:c r="E33" s="31" t="n">
-        <x:v>2096</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="F33" s="31" t="n">
-        <x:v>2129</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="G33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H33" s="32" t="n">
-        <x:v>144</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I33" s="33" t="n">
-        <x:v>3.528547</x:v>
+        <x:v>0.6390532</x:v>
       </x:c>
       <x:c r="J33" s="32" t="n">
-        <x:v>355</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K33" s="33" t="n">
-        <x:v>9.173126</x:v>
+        <x:v>8.414075</x:v>
       </x:c>
       <x:c r="L33" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M33" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M33" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N33" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="O33" s="31" t="n">
-        <x:v>228</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P33" s="31" t="n">
-        <x:v>152</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q33" s="31" t="n">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S33" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="T33" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U33" s="31" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="V33" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W33" s="32" t="n">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="25" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="36" t="s"/>
       <x:c r="D34" s="31" t="n">
-        <x:v>2873</x:v>
+        <x:v>2882</x:v>
       </x:c>
       <x:c r="E34" s="31" t="n">
-        <x:v>1642</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="F34" s="31" t="n">
-        <x:v>1231</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="G34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="I34" s="33" t="n">
-        <x:v>0.7716591</x:v>
+        <x:v>0.3132614</x:v>
       </x:c>
       <x:c r="J34" s="32" t="n">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K34" s="33" t="n">
-        <x:v>8.456021</x:v>
+        <x:v>8.877975</x:v>
       </x:c>
       <x:c r="L34" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O34" s="31" t="n">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P34" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q34" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S34" s="31" t="n">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="T34" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U34" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V34" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W34" s="32" t="n">
-        <x:v>17</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="25" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="36" t="s"/>
       <x:c r="D35" s="31" t="n">
-        <x:v>3340</x:v>
+        <x:v>3348</x:v>
       </x:c>
       <x:c r="E35" s="31" t="n">
-        <x:v>1692</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="F35" s="31" t="n">
-        <x:v>1648</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="G35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H35" s="32" t="n">
-        <x:v>111</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="I35" s="33" t="n">
-        <x:v>3.437597</x:v>
+        <x:v>0.239521</x:v>
       </x:c>
       <x:c r="J35" s="32" t="n">
-        <x:v>315</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K35" s="33" t="n">
-        <x:v>10.41322</x:v>
+        <x:v>9.197652</x:v>
       </x:c>
       <x:c r="L35" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O35" s="31" t="n">
-        <x:v>225</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P35" s="31" t="n">
-        <x:v>118</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q35" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S35" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="T35" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="V35" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W35" s="32" t="n">
-        <x:v>109</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="25" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C36" s="36" t="s"/>
       <x:c r="D36" s="31" t="n">
-        <x:v>4565</x:v>
+        <x:v>4535</x:v>
       </x:c>
       <x:c r="E36" s="31" t="n">
-        <x:v>2477</x:v>
+        <x:v>2459</x:v>
       </x:c>
       <x:c r="F36" s="31" t="n">
-        <x:v>2088</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="G36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="32" t="n">
-        <x:v>70</x:v>
+        <x:v>-30</x:v>
       </x:c>
       <x:c r="I36" s="33" t="n">
-        <x:v>1.557286</x:v>
+        <x:v>-0.6571742</x:v>
       </x:c>
       <x:c r="J36" s="32" t="n">
-        <x:v>274</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K36" s="33" t="n">
-        <x:v>6.385458</x:v>
+        <x:v>4.710228</x:v>
       </x:c>
       <x:c r="L36" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O36" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P36" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q36" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S36" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="T36" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U36" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="V36" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W36" s="32" t="n">
-        <x:v>67</x:v>
+        <x:v>-31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="25" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B37" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C37" s="36" t="s"/>
       <x:c r="D37" s="31" t="n">
-        <x:v>6646</x:v>
+        <x:v>6678</x:v>
       </x:c>
       <x:c r="E37" s="31" t="n">
-        <x:v>3148</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="F37" s="31" t="n">
-        <x:v>3498</x:v>
+        <x:v>3505</x:v>
       </x:c>
       <x:c r="G37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="32" t="n">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I37" s="33" t="n">
-        <x:v>1.838799</x:v>
+        <x:v>0.4814926</x:v>
       </x:c>
       <x:c r="J37" s="32" t="n">
-        <x:v>872</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="K37" s="33" t="n">
-        <x:v>15.10218</x:v>
+        <x:v>14.40809</x:v>
       </x:c>
       <x:c r="L37" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M37" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N37" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O37" s="31" t="n">
-        <x:v>259</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P37" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q37" s="31" t="n">
-        <x:v>150</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S37" s="31" t="n">
-        <x:v>144</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="T37" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U37" s="31" t="n">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="V37" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W37" s="32" t="n">
-        <x:v>115</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="25" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="36" t="s"/>
       <x:c r="D38" s="31" t="n">
-        <x:v>13362</x:v>
+        <x:v>13425</x:v>
       </x:c>
       <x:c r="E38" s="31" t="n">
-        <x:v>7101</x:v>
+        <x:v>7139</x:v>
       </x:c>
       <x:c r="F38" s="31" t="n">
-        <x:v>6261</x:v>
+        <x:v>6286</x:v>
       </x:c>
       <x:c r="G38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H38" s="32" t="n">
-        <x:v>256</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I38" s="33" t="n">
-        <x:v>1.953304</x:v>
+        <x:v>0.4714863</x:v>
       </x:c>
       <x:c r="J38" s="32" t="n">
-        <x:v>1387</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="K38" s="33" t="n">
-        <x:v>11.58246</x:v>
+        <x:v>11.56819</x:v>
       </x:c>
       <x:c r="L38" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="M38" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O38" s="31" t="n">
-        <x:v>515</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P38" s="31" t="n">
-        <x:v>268</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q38" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S38" s="31" t="n">
-        <x:v>274</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="T38" s="31" t="n">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U38" s="31" t="n">
-        <x:v>127</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="V38" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W38" s="32" t="n">
-        <x:v>241</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="25" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B39" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="36" t="s"/>
       <x:c r="D39" s="31" t="n">
-        <x:v>10473</x:v>
+        <x:v>10488</x:v>
       </x:c>
       <x:c r="E39" s="31" t="n">
-        <x:v>5453</x:v>
+        <x:v>5462</x:v>
       </x:c>
       <x:c r="F39" s="31" t="n">
-        <x:v>5020</x:v>
+        <x:v>5026</x:v>
       </x:c>
       <x:c r="G39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H39" s="32" t="n">
-        <x:v>184</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I39" s="33" t="n">
-        <x:v>1.788318</x:v>
+        <x:v>0.1432254</x:v>
       </x:c>
       <x:c r="J39" s="32" t="n">
-        <x:v>900</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="K39" s="33" t="n">
-        <x:v>9.401442</x:v>
+        <x:v>8.85314</x:v>
       </x:c>
       <x:c r="L39" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M39" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N39" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O39" s="31" t="n">
-        <x:v>383</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P39" s="31" t="n">
-        <x:v>224</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q39" s="31" t="n">
-        <x:v>159</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S39" s="31" t="n">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T39" s="31" t="n">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U39" s="31" t="n">
-        <x:v>70</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="V39" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W39" s="32" t="n">
-        <x:v>180</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="25" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="36" t="s"/>
       <x:c r="D40" s="31" t="n">
-        <x:v>11481</x:v>
+        <x:v>11471</x:v>
       </x:c>
       <x:c r="E40" s="31" t="n">
-        <x:v>6068</x:v>
+        <x:v>6062</x:v>
       </x:c>
       <x:c r="F40" s="31" t="n">
-        <x:v>5412</x:v>
+        <x:v>5408</x:v>
       </x:c>
       <x:c r="G40" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H40" s="32" t="n">
-        <x:v>292</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="I40" s="33" t="n">
-        <x:v>2.609706</x:v>
+        <x:v>-0.08710042</x:v>
       </x:c>
       <x:c r="J40" s="32" t="n">
-        <x:v>1359</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="K40" s="33" t="n">
-        <x:v>13.4262</x:v>
+        <x:v>12.14195</x:v>
       </x:c>
       <x:c r="L40" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="M40" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N40" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O40" s="31" t="n">
-        <x:v>593</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P40" s="31" t="n">
-        <x:v>347</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q40" s="31" t="n">
-        <x:v>246</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S40" s="31" t="n">
-        <x:v>310</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="T40" s="31" t="n">
-        <x:v>193</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U40" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="V40" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W40" s="32" t="n">
-        <x:v>283</x:v>
+        <x:v>-15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="25" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B41" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="36" t="s"/>
       <x:c r="D41" s="31" t="n">
-        <x:v>10028</x:v>
+        <x:v>10013</x:v>
       </x:c>
       <x:c r="E41" s="31" t="n">
-        <x:v>5165</x:v>
+        <x:v>5161</x:v>
       </x:c>
       <x:c r="F41" s="31" t="n">
-        <x:v>4863</x:v>
+        <x:v>4852</x:v>
       </x:c>
       <x:c r="G41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H41" s="32" t="n">
-        <x:v>174</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="I41" s="33" t="n">
-        <x:v>1.76578</x:v>
+        <x:v>-0.1495812</x:v>
       </x:c>
       <x:c r="J41" s="32" t="n">
-        <x:v>894</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="K41" s="33" t="n">
-        <x:v>9.787607</x:v>
+        <x:v>9.635388</x:v>
       </x:c>
       <x:c r="L41" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O41" s="31" t="n">
-        <x:v>427</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P41" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q41" s="31" t="n">
-        <x:v>189</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S41" s="31" t="n">
-        <x:v>256</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="T41" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U41" s="31" t="n">
-        <x:v>111</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="V41" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W41" s="32" t="n">
-        <x:v>171</x:v>
+        <x:v>-20</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="25" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C42" s="36" t="s"/>
       <x:c r="D42" s="31" t="n">
-        <x:v>3877</x:v>
+        <x:v>3872</x:v>
       </x:c>
       <x:c r="E42" s="31" t="n">
-        <x:v>1937</x:v>
+        <x:v>1940</x:v>
       </x:c>
       <x:c r="F42" s="31" t="n">
-        <x:v>1940</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="G42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H42" s="32" t="n">
-        <x:v>210</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="I42" s="33" t="n">
-        <x:v>5.726752</x:v>
+        <x:v>-0.1289657</x:v>
       </x:c>
       <x:c r="J42" s="32" t="n">
-        <x:v>378</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="K42" s="33" t="n">
-        <x:v>10.80309</x:v>
+        <x:v>10.28197</x:v>
       </x:c>
       <x:c r="L42" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M42" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N42" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O42" s="31" t="n">
-        <x:v>354</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P42" s="31" t="n">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q42" s="31" t="n">
-        <x:v>178</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S42" s="31" t="n">
-        <x:v>145</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="T42" s="31" t="n">
-        <x:v>93</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U42" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="V42" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W42" s="32" t="n">
-        <x:v>209</x:v>
+        <x:v>-5</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="25" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B43" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="36" t="s"/>
       <x:c r="D43" s="31" t="n">
-        <x:v>5694</x:v>
+        <x:v>5677</x:v>
       </x:c>
       <x:c r="E43" s="31" t="n">
-        <x:v>3008</x:v>
+        <x:v>3004</x:v>
       </x:c>
       <x:c r="F43" s="31" t="n">
-        <x:v>2686</x:v>
+        <x:v>2673</x:v>
       </x:c>
       <x:c r="G43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H43" s="32" t="n">
-        <x:v>124</x:v>
+        <x:v>-17</x:v>
       </x:c>
       <x:c r="I43" s="33" t="n">
-        <x:v>2.226212</x:v>
+        <x:v>-0.2985599</x:v>
       </x:c>
       <x:c r="J43" s="32" t="n">
-        <x:v>452</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K43" s="33" t="n">
-        <x:v>8.622663</x:v>
+        <x:v>7.641259</x:v>
       </x:c>
       <x:c r="L43" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="M43" s="31" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="N43" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="M43" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="O43" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P43" s="31" t="n">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q43" s="31" t="n">
-        <x:v>106</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S43" s="31" t="n">
-        <x:v>123</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="T43" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U43" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="V43" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W43" s="32" t="n">
-        <x:v>124</x:v>
+        <x:v>-19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="25" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="36" t="s"/>
       <x:c r="D44" s="31" t="n">
-        <x:v>2736</x:v>
+        <x:v>2753</x:v>
       </x:c>
       <x:c r="E44" s="31" t="n">
-        <x:v>1366</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="F44" s="31" t="n">
-        <x:v>1370</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="32" t="n">
-        <x:v>78</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="33" t="n">
-        <x:v>2.934537</x:v>
+        <x:v>0.621345</x:v>
       </x:c>
       <x:c r="J44" s="32" t="n">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K44" s="33" t="n">
-        <x:v>9.003984</x:v>
+        <x:v>9.029703</x:v>
       </x:c>
       <x:c r="L44" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M44" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N44" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O44" s="31" t="n">
-        <x:v>151</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P44" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q44" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="R44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S44" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="T44" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="U44" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="V44" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W44" s="32" t="n">
-        <x:v>76</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="25" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B45" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="36" t="s"/>
       <x:c r="D45" s="31" t="n">
-        <x:v>3665</x:v>
+        <x:v>3659</x:v>
       </x:c>
       <x:c r="E45" s="31" t="n">
-        <x:v>2018</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F45" s="31" t="n">
-        <x:v>1647</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H45" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I45" s="33" t="n">
-        <x:v>2.431526</x:v>
+        <x:v>-0.1637108</x:v>
       </x:c>
       <x:c r="J45" s="32" t="n">
-        <x:v>502</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K45" s="33" t="n">
-        <x:v>15.87101</x:v>
+        <x:v>13.66884</x:v>
       </x:c>
       <x:c r="L45" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O45" s="31" t="n">
-        <x:v>200</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P45" s="31" t="n">
-        <x:v>116</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q45" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S45" s="31" t="n">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="T45" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U45" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V45" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W45" s="32" t="n">
-        <x:v>86</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="25" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="36" t="s"/>
       <x:c r="D46" s="31" t="n">
-        <x:v>5758</x:v>
+        <x:v>5764</x:v>
       </x:c>
       <x:c r="E46" s="31" t="n">
-        <x:v>3115</x:v>
+        <x:v>3119</x:v>
       </x:c>
       <x:c r="F46" s="31" t="n">
-        <x:v>2643</x:v>
+        <x:v>2645</x:v>
       </x:c>
       <x:c r="G46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H46" s="32" t="n">
-        <x:v>83</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I46" s="33" t="n">
-        <x:v>1.462555</x:v>
+        <x:v>0.1042029</x:v>
       </x:c>
       <x:c r="J46" s="32" t="n">
-        <x:v>556</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="K46" s="33" t="n">
-        <x:v>10.6882</x:v>
+        <x:v>10.44261</x:v>
       </x:c>
       <x:c r="L46" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M46" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N46" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O46" s="31" t="n">
-        <x:v>219</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P46" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q46" s="31" t="n">
-        <x:v>91</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S46" s="31" t="n">
-        <x:v>136</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="T46" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U46" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="V46" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W46" s="32" t="n">
-        <x:v>83</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="25" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B47" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C47" s="36" t="s"/>
       <x:c r="D47" s="31" t="n">
-        <x:v>1497</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E47" s="31" t="n">
-        <x:v>860</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F47" s="31" t="n">
-        <x:v>637</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H47" s="32" t="n">
-        <x:v>19</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I47" s="33" t="n">
-        <x:v>1.285521</x:v>
+        <x:v>1.803607</x:v>
       </x:c>
       <x:c r="J47" s="32" t="n">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K47" s="33" t="n">
-        <x:v>9.831255</x:v>
+        <x:v>9.561466</x:v>
       </x:c>
       <x:c r="L47" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M47" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N47" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O47" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P47" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q47" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S47" s="31" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="T47" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="U47" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="V47" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W47" s="32" t="n">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="25" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C48" s="36" t="s"/>
       <x:c r="D48" s="31" t="n">
-        <x:v>5103</x:v>
+        <x:v>5149</x:v>
       </x:c>
       <x:c r="E48" s="31" t="n">
-        <x:v>2556</x:v>
+        <x:v>2573</x:v>
       </x:c>
       <x:c r="F48" s="31" t="n">
-        <x:v>2547</x:v>
+        <x:v>2576</x:v>
       </x:c>
       <x:c r="G48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="32" t="n">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I48" s="33" t="n">
-        <x:v>2.203084</x:v>
+        <x:v>0.9014305</x:v>
       </x:c>
       <x:c r="J48" s="32" t="n">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K48" s="33" t="n">
-        <x:v>10.9589</x:v>
+        <x:v>10.94592</x:v>
       </x:c>
       <x:c r="L48" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M48" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="N48" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O48" s="31" t="n">
-        <x:v>232</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P48" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q48" s="31" t="n">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S48" s="31" t="n">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="T48" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U48" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="V48" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W48" s="32" t="n">
-        <x:v>106</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="25" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B49" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="36" t="s"/>
       <x:c r="D49" s="31" t="n">
-        <x:v>1327</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E49" s="31" t="n">
-        <x:v>585</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F49" s="31" t="n">
-        <x:v>742</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I49" s="33" t="n">
-        <x:v>1.763804</x:v>
+        <x:v>2.110023</x:v>
       </x:c>
       <x:c r="J49" s="32" t="n">
-        <x:v>175</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K49" s="33" t="n">
-        <x:v>15.19097</x:v>
+        <x:v>18.85965</x:v>
       </x:c>
       <x:c r="L49" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="M49" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O49" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P49" s="31" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="Q49" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="R49" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S49" s="31" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="T49" s="31" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="U49" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="V49" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W49" s="32" t="n">
         <x:v>25</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="25" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C50" s="36" t="s"/>
       <x:c r="D50" s="31" t="n">
-        <x:v>5541</x:v>
+        <x:v>5593</x:v>
       </x:c>
       <x:c r="E50" s="31" t="n">
-        <x:v>3113</x:v>
+        <x:v>3137</x:v>
       </x:c>
       <x:c r="F50" s="31" t="n">
-        <x:v>2428</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="G50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I50" s="33" t="n">
-        <x:v>0.7637752</x:v>
+        <x:v>0.9384587</x:v>
       </x:c>
       <x:c r="J50" s="32" t="n">
-        <x:v>338</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="K50" s="33" t="n">
-        <x:v>6.496252</x:v>
+        <x:v>6.716276</x:v>
       </x:c>
       <x:c r="L50" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N50" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="N50" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O50" s="31" t="n">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P50" s="31" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="Q50" s="31" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="R50" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S50" s="31" t="n">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="Q50" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T50" s="31" t="n">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U50" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V50" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W50" s="32" t="n">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="25" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B51" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="36" t="s"/>
       <x:c r="D51" s="31" t="n">
-        <x:v>4088</x:v>
+        <x:v>4114</x:v>
       </x:c>
       <x:c r="E51" s="31" t="n">
-        <x:v>1994</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F51" s="31" t="n">
-        <x:v>2094</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="G51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="32" t="n">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I51" s="33" t="n">
-        <x:v>1.919721</x:v>
+        <x:v>0.6360078</x:v>
       </x:c>
       <x:c r="J51" s="32" t="n">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K51" s="33" t="n">
-        <x:v>11.2381</x:v>
+        <x:v>11.15915</x:v>
       </x:c>
       <x:c r="L51" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="M51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O51" s="31" t="n">
-        <x:v>196</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P51" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q51" s="31" t="n">
-        <x:v>86</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S51" s="31" t="n">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="T51" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U51" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="V51" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W51" s="32" t="n">
-        <x:v>75</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="25" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C52" s="36" t="s"/>
       <x:c r="D52" s="31" t="n">
-        <x:v>8175</x:v>
+        <x:v>8235</x:v>
       </x:c>
       <x:c r="E52" s="31" t="n">
-        <x:v>4508</x:v>
+        <x:v>4549</x:v>
       </x:c>
       <x:c r="F52" s="31" t="n">
-        <x:v>3667</x:v>
+        <x:v>3686</x:v>
       </x:c>
       <x:c r="G52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="32" t="n">
-        <x:v>94</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I52" s="33" t="n">
-        <x:v>1.163222</x:v>
+        <x:v>0.733945</x:v>
       </x:c>
       <x:c r="J52" s="32" t="n">
-        <x:v>935</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="K52" s="33" t="n">
-        <x:v>12.91436</x:v>
+        <x:v>12.77732</x:v>
       </x:c>
       <x:c r="L52" s="31" t="n">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="M52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="O52" s="31" t="n">
-        <x:v>247</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P52" s="31" t="n">
-        <x:v>155</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q52" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S52" s="31" t="n">
-        <x:v>158</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="T52" s="31" t="n">
-        <x:v>101</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U52" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="V52" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W52" s="32" t="n">
-        <x:v>89</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="25" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="36" t="s"/>
       <x:c r="D53" s="31" t="n">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E53" s="31" t="n">
         <x:v>690</x:v>
       </x:c>
       <x:c r="F53" s="31" t="n">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="33" t="n">
-        <x:v>3.239203</x:v>
+        <x:v>0.08045052</x:v>
       </x:c>
       <x:c r="J53" s="32" t="n">
-        <x:v>197</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K53" s="33" t="n">
-        <x:v>18.83365</x:v>
+        <x:v>17.02728</x:v>
       </x:c>
       <x:c r="L53" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O53" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="P53" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="Q53" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="R53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S53" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="T53" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U53" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V53" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W53" s="32" t="n">
-        <x:v>38</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="25" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="36" t="s"/>
       <x:c r="D54" s="31" t="n">
-        <x:v>4349</x:v>
+        <x:v>4340</x:v>
       </x:c>
       <x:c r="E54" s="31" t="n">
-        <x:v>2232</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="F54" s="31" t="n">
-        <x:v>2117</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="G54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="32" t="n">
-        <x:v>178</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="I54" s="33" t="n">
-        <x:v>4.267562</x:v>
+        <x:v>-0.2069441</x:v>
       </x:c>
       <x:c r="J54" s="32" t="n">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K54" s="33" t="n">
-        <x:v>5.712202</x:v>
+        <x:v>5.544747</x:v>
       </x:c>
       <x:c r="L54" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="M54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="O54" s="31" t="n">
-        <x:v>359</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P54" s="31" t="n">
-        <x:v>198</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q54" s="31" t="n">
-        <x:v>161</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S54" s="31" t="n">
-        <x:v>183</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="T54" s="31" t="n">
-        <x:v>104</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U54" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="V54" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W54" s="32" t="n">
-        <x:v>176</x:v>
+        <x:v>-13</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="25" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B55" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C55" s="36" t="s"/>
       <x:c r="D55" s="31" t="n">
-        <x:v>1888</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="E55" s="31" t="n">
-        <x:v>1024</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F55" s="31" t="n">
-        <x:v>864</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H55" s="32" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I55" s="33" t="n">
-        <x:v>1.888829</x:v>
+        <x:v>1.800847</x:v>
       </x:c>
       <x:c r="J55" s="32" t="n">
-        <x:v>253</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="K55" s="33" t="n">
-        <x:v>15.47401</x:v>
+        <x:v>15.71343</x:v>
       </x:c>
       <x:c r="L55" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M55" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O55" s="31" t="n">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P55" s="31" t="n">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q55" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="R55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S55" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="T55" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="U55" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V55" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W55" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="25" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C56" s="36" t="s"/>
       <x:c r="D56" s="31" t="n">
-        <x:v>2548</x:v>
+        <x:v>2546</x:v>
       </x:c>
       <x:c r="E56" s="31" t="n">
-        <x:v>1224</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F56" s="31" t="n">
-        <x:v>1324</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="G56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="I56" s="33" t="n">
-        <x:v>4</x:v>
+        <x:v>-0.07849293</x:v>
       </x:c>
       <x:c r="J56" s="32" t="n">
-        <x:v>336</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K56" s="33" t="n">
-        <x:v>15.18987</x:v>
+        <x:v>13.25623</x:v>
       </x:c>
       <x:c r="L56" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M56" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O56" s="31" t="n">
-        <x:v>186</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q56" s="31" t="n">
-        <x:v>107</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S56" s="31" t="n">
-        <x:v>88</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="T56" s="31" t="n">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U56" s="31" t="n">
-        <x:v>40</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="V56" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W56" s="32" t="n">
-        <x:v>98</x:v>
+        <x:v>-4</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="25" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B57" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C57" s="36" t="s"/>
       <x:c r="D57" s="31" t="n">
-        <x:v>1452</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="E57" s="31" t="n">
-        <x:v>760</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F57" s="31" t="n">
-        <x:v>692</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H57" s="32" t="n">
-        <x:v>9</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="33" t="n">
-        <x:v>0.6237006</x:v>
+        <x:v>1.652893</x:v>
       </x:c>
       <x:c r="J57" s="32" t="n">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K57" s="33" t="n">
-        <x:v>8.52018</x:v>
+        <x:v>8.769344</x:v>
       </x:c>
       <x:c r="L57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O57" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P57" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="Q57" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S57" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="T57" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U57" s="31" t="n">
-        <x:v>20</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="V57" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W57" s="32" t="n">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="25" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C58" s="36" t="s"/>
       <x:c r="D58" s="31" t="n">
-        <x:v>2684</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="E58" s="31" t="n">
-        <x:v>1340</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="F58" s="31" t="n">
-        <x:v>1344</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="G58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>-22</x:v>
       </x:c>
       <x:c r="I58" s="33" t="n">
-        <x:v>0.8264463</x:v>
+        <x:v>-0.8196721</x:v>
       </x:c>
       <x:c r="J58" s="32" t="n">
-        <x:v>228</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="K58" s="33" t="n">
-        <x:v>9.283387</x:v>
+        <x:v>7.81693</x:v>
       </x:c>
       <x:c r="L58" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O58" s="31" t="n">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P58" s="31" t="n">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q58" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="R58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S58" s="31" t="n">
-        <x:v>57</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="T58" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U58" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="V58" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W58" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>-24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="25" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B59" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="36" t="s"/>
       <x:c r="D59" s="31" t="n">
-        <x:v>4340</x:v>
+        <x:v>4364</x:v>
       </x:c>
       <x:c r="E59" s="31" t="n">
-        <x:v>2331</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="F59" s="31" t="n">
-        <x:v>2009</x:v>
+        <x:v>2030</x:v>
       </x:c>
       <x:c r="G59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="32" t="n">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="33" t="n">
-        <x:v>1.854025</x:v>
+        <x:v>0.5529954</x:v>
       </x:c>
       <x:c r="J59" s="32" t="n">
         <x:v>485</x:v>
       </x:c>
       <x:c r="K59" s="33" t="n">
-        <x:v>12.58106</x:v>
+        <x:v>12.50322</x:v>
       </x:c>
       <x:c r="L59" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="M59" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="O59" s="31" t="n">
-        <x:v>202</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P59" s="31" t="n">
-        <x:v>117</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q59" s="31" t="n">
-        <x:v>85</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S59" s="31" t="n">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="T59" s="31" t="n">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U59" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="V59" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W59" s="32" t="n">
-        <x:v>77</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="25" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C60" s="36" t="s"/>
       <x:c r="D60" s="31" t="n">
-        <x:v>1050</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E60" s="31" t="n">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F60" s="31" t="n">
-        <x:v>535</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H60" s="32" t="n">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="I60" s="33" t="n">
-        <x:v>2.840353</x:v>
+        <x:v>1.047619</x:v>
       </x:c>
       <x:c r="J60" s="32" t="n">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K60" s="33" t="n">
-        <x:v>7.802875</x:v>
+        <x:v>7.063572</x:v>
       </x:c>
       <x:c r="L60" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O60" s="31" t="n">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P60" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q60" s="31" t="n">
-        <x:v>28</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S60" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="T60" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="U60" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="V60" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W60" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="25" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B61" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C61" s="36" t="s"/>
       <x:c r="D61" s="31" t="n">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E61" s="31" t="n">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F61" s="31" t="n">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H61" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I61" s="33" t="n">
-        <x:v>-0.5252101</x:v>
+        <x:v>0.2111932</x:v>
       </x:c>
       <x:c r="J61" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K61" s="33" t="n">
-        <x:v>7.126697</x:v>
+        <x:v>6.749156</x:v>
       </x:c>
       <x:c r="L61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O61" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P61" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q61" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S61" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="T61" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="U61" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V61" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W61" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="25" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C62" s="36" t="s"/>
       <x:c r="D62" s="31" t="n">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E62" s="31" t="n">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F62" s="31" t="n">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H62" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I62" s="33" t="n">
-        <x:v>-0.5252101</x:v>
+        <x:v>0.2111932</x:v>
       </x:c>
       <x:c r="J62" s="32" t="n">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K62" s="33" t="n">
-        <x:v>7.126697</x:v>
+        <x:v>6.749156</x:v>
       </x:c>
       <x:c r="L62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O62" s="31" t="n">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P62" s="31" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q62" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="R62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S62" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="T62" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="U62" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V62" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W62" s="32" t="n">
-        <x:v>-5</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="25" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B63" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="36" t="s"/>
       <x:c r="D63" s="31" t="n">
-        <x:v>2435</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="E63" s="31" t="n">
-        <x:v>1238</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F63" s="31" t="n">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="G63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="32" t="n">
-        <x:v>51</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I63" s="33" t="n">
-        <x:v>2.139262</x:v>
+        <x:v>0.2053388</x:v>
       </x:c>
       <x:c r="J63" s="32" t="n">
-        <x:v>240</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K63" s="33" t="n">
-        <x:v>10.93394</x:v>
+        <x:v>10.05864</x:v>
       </x:c>
       <x:c r="L63" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M63" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O63" s="31" t="n">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P63" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q63" s="31" t="n">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S63" s="31" t="n">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="T63" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="V63" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W63" s="32" t="n">
-        <x:v>50</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="25" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C64" s="36" t="s"/>
       <x:c r="D64" s="31" t="n">
-        <x:v>1193</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E64" s="31" t="n">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F64" s="31" t="n">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H64" s="32" t="n">
-        <x:v>26</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I64" s="33" t="n">
-        <x:v>2.227935</x:v>
+        <x:v>0.4191115</x:v>
       </x:c>
       <x:c r="J64" s="32" t="n">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K64" s="33" t="n">
-        <x:v>6.044445</x:v>
+        <x:v>7.059875</x:v>
       </x:c>
       <x:c r="L64" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="M64" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N64" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="N64" s="32" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O64" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="31" t="n">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="Q64" s="31" t="n">
-        <x:v>25</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="R64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S64" s="31" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="T64" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U64" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V64" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W64" s="32" t="n">
-        <x:v>27</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="25" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B65" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="36" t="s"/>
       <x:c r="D65" s="31" t="n">
-        <x:v>1035</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E65" s="31" t="n">
-        <x:v>517</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F65" s="31" t="n">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H65" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="I65" s="33" t="n">
-        <x:v>2.272727</x:v>
+        <x:v>-0.5797101</x:v>
       </x:c>
       <x:c r="J65" s="32" t="n">
-        <x:v>149</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K65" s="33" t="n">
-        <x:v>16.81716</x:v>
+        <x:v>12.70537</x:v>
       </x:c>
       <x:c r="L65" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O65" s="31" t="n">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="P65" s="31" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="Q65" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="R65" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S65" s="31" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="T65" s="31" t="n">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="Q65" s="31" t="n">
-[...5 lines deleted...]
-      <x:c r="S65" s="31" t="n">
+      <x:c r="U65" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="T65" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="V65" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W65" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>-6</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="25" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="36" t="s"/>
       <x:c r="D66" s="31" t="n">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E66" s="31" t="n">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F66" s="31" t="n">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H66" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I66" s="33" t="n">
-        <x:v>0.9756098</x:v>
+        <x:v>2.898551</x:v>
       </x:c>
       <x:c r="J66" s="32" t="n">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K66" s="33" t="n">
-        <x:v>12.5</x:v>
+        <x:v>15.13513</x:v>
       </x:c>
       <x:c r="L66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O66" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="P66" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="Q66" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R66" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S66" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="T66" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>4</x:v>
       </x:c>
       <x:c r="U66" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="V66" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W66" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="25" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B67" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C67" s="36" t="s"/>
       <x:c r="D67" s="31" t="n">
-        <x:v>3526</x:v>
+        <x:v>3575</x:v>
       </x:c>
       <x:c r="E67" s="31" t="n">
-        <x:v>1901</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="F67" s="31" t="n">
-        <x:v>1625</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="G67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H67" s="32" t="n">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I67" s="33" t="n">
-        <x:v>1.292732</x:v>
+        <x:v>1.389677</x:v>
       </x:c>
       <x:c r="J67" s="32" t="n">
-        <x:v>350</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="K67" s="33" t="n">
-        <x:v>11.02015</x:v>
+        <x:v>11.89358</x:v>
       </x:c>
       <x:c r="L67" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O67" s="31" t="n">
-        <x:v>109</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P67" s="31" t="n">
-        <x:v>58</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q67" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S67" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="T67" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U67" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="V67" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W67" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="25" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="36" t="s"/>
       <x:c r="D68" s="31" t="n">
-        <x:v>799</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E68" s="31" t="n">
-        <x:v>458</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F68" s="31" t="n">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G68" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H68" s="32" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="I68" s="33" t="n">
+        <x:v>1.501877</x:v>
+      </x:c>
+      <x:c r="J68" s="32" t="n">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="K68" s="33" t="n">
+        <x:v>13.26816</x:v>
+      </x:c>
+      <x:c r="L68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N68" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O68" s="31" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="P68" s="31" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="Q68" s="31" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="R68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S68" s="31" t="n">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="I68" s="33" t="n">
-[...29 lines deleted...]
-      <x:c r="S68" s="31" t="n">
+      <x:c r="T68" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="U68" s="31" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="V68" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W68" s="32" t="n">
         <x:v>12</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="25" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C69" s="36" t="s"/>
       <x:c r="D69" s="31" t="n">
-        <x:v>895</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E69" s="31" t="n">
-        <x:v>440</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F69" s="31" t="n">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="32" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I69" s="33" t="n">
+        <x:v>2.011173</x:v>
+      </x:c>
+      <x:c r="J69" s="32" t="n">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="K69" s="33" t="n">
+        <x:v>14.84277</x:v>
+      </x:c>
+      <x:c r="L69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N69" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O69" s="31" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="P69" s="31" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="Q69" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="I69" s="33" t="n">
-[...20 lines deleted...]
-      <x:c r="P69" s="31" t="n">
+      <x:c r="R69" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S69" s="31" t="n">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="Q69" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="T69" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="U69" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="V69" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W69" s="32" t="n">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="25" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="36" t="s"/>
       <x:c r="D70" s="31" t="n">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E70" s="31" t="n">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F70" s="31" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="G70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H70" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I70" s="33" t="n">
-        <x:v>0.733945</x:v>
+        <x:v>0.5464481</x:v>
       </x:c>
       <x:c r="J70" s="32" t="n">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K70" s="33" t="n">
-        <x:v>12.26994</x:v>
+        <x:v>14.28571</x:v>
       </x:c>
       <x:c r="L70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O70" s="31" t="n">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P70" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="Q70" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="R70" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S70" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="T70" s="31" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="R70" s="31" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U70" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V70" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W70" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="25" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B71" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C71" s="36" t="s"/>
       <x:c r="D71" s="31" t="n">
-        <x:v>542</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E71" s="31" t="n">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F71" s="31" t="n">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H71" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I71" s="33" t="n">
-        <x:v>0.3703704</x:v>
+        <x:v>1.291513</x:v>
       </x:c>
       <x:c r="J71" s="32" t="n">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K71" s="33" t="n">
-        <x:v>7.114625</x:v>
+        <x:v>7.647059</x:v>
       </x:c>
       <x:c r="L71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O71" s="31" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P71" s="31" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="Q71" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="R71" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S71" s="31" t="n">
         <x:v>4</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>9</x:v>
       </x:c>
       <x:c r="T71" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="U71" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="V71" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W71" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="25" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C72" s="36" t="s"/>
       <x:c r="D72" s="31" t="n">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E72" s="31" t="n">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F72" s="31" t="n">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="32" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I72" s="33" t="n">
-        <x:v>0.6920415</x:v>
+        <x:v>0.6872852</x:v>
       </x:c>
       <x:c r="J72" s="32" t="n">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="K72" s="33" t="n">
-        <x:v>13.22957</x:v>
+        <x:v>12.26054</x:v>
       </x:c>
       <x:c r="L72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N72" s="32" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="O72" s="31" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="P72" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="Q72" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="M72" s="31" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="R72" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S72" s="31" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="T72" s="31" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="U72" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="T72" s="31" t="n">
+      <x:c r="V72" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W72" s="32" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="25" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B73" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C73" s="36" t="s"/>
       <x:c r="D73" s="31" t="n">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E73" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F73" s="31" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I73" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>1.104972</x:v>
       </x:c>
       <x:c r="J73" s="32" t="n">
-        <x:v>8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="K73" s="33" t="n">
-        <x:v>4.624278</x:v>
+        <x:v>1.666667</x:v>
       </x:c>
       <x:c r="L73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="P73" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="Q73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R73" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S73" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="U73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="V73" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W73" s="32" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="25" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="36" t="s"/>
       <x:c r="D74" s="31" t="n">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E74" s="31" t="n">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F74" s="31" t="n">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I74" s="33" t="n">
-        <x:v>0.3731343</x:v>
+        <x:v>1.858736</x:v>
       </x:c>
       <x:c r="J74" s="32" t="n">
-        <x:v>14</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K74" s="33" t="n">
-        <x:v>5.490196</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="L74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O74" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="P74" s="31" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q74" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="R74" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S74" s="31" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="T74" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="U74" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="V74" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W74" s="32" t="n">
         <x:v>5</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="25" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B75" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C75" s="36" t="s"/>
       <x:c r="D75" s="31" t="n">
-        <x:v>453</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E75" s="31" t="n">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F75" s="31" t="n">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H75" s="32" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I75" s="33" t="n">
-        <x:v>1.116071</x:v>
+        <x:v>1.545254</x:v>
       </x:c>
       <x:c r="J75" s="32" t="n">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K75" s="33" t="n">
-        <x:v>10.4878</x:v>
+        <x:v>11.11111</x:v>
       </x:c>
       <x:c r="L75" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="32" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O75" s="31" t="n">
-        <x:v>8</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="P75" s="31" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="Q75" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="R75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S75" s="31" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="T75" s="31" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="T75" s="31" t="n">
+      <x:c r="U75" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="U75" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V75" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W75" s="32" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="25" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="36" t="s"/>
       <x:c r="D76" s="31" t="n">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E76" s="31" t="n">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F76" s="31" t="n">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I76" s="33" t="n">
-        <x:v>0</x:v>
+        <x:v>5.747127</x:v>
       </x:c>
       <x:c r="J76" s="32" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K76" s="33" t="n">
-        <x:v>10.12658</x:v>
+        <x:v>9.523809</x:v>
       </x:c>
       <x:c r="L76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="P76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="Q76" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="R76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V76" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W76" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="25" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B77" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C77" s="36" t="s"/>
       <x:c r="D77" s="31" t="n">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E77" s="31" t="n">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F77" s="31" t="n">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="32" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="33" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.78125</x:v>
       </x:c>
       <x:c r="J77" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K77" s="33" t="n">
-        <x:v>9.40171</x:v>
+        <x:v>12.17391</x:v>
       </x:c>
       <x:c r="L77" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O77" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P77" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q77" s="31" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="Q77" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S77" s="31" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="T77" s="31" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="U77" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V77" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W77" s="32" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="25" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="36" t="s"/>
       <x:c r="D78" s="31" t="n">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E78" s="31" t="n">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F78" s="31" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="I78" s="33" t="n">
-        <x:v>1.666667</x:v>
+        <x:v>4.918033</x:v>
       </x:c>
       <x:c r="J78" s="32" t="n">
-        <x:v>11</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K78" s="33" t="n">
-        <x:v>22</x:v>
+        <x:v>30.61225</x:v>
       </x:c>
       <x:c r="L78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O78" s="31" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="P78" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="Q78" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S78" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T78" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V78" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W78" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="25" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B79" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="36" t="s"/>
       <x:c r="D79" s="31" t="n">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E79" s="31" t="n">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F79" s="31" t="n">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H79" s="32" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="I79" s="33" t="n">
+        <x:v>-1.226994</x:v>
+      </x:c>
+      <x:c r="J79" s="32" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="K79" s="33" t="n">
+        <x:v>3.870968</x:v>
+      </x:c>
+      <x:c r="L79" s="31" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I79" s="33" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="M79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O79" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="P79" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="Q79" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S79" s="31" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="T79" s="31" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="U79" s="31" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="T79" s="31" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="V79" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W79" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="25" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" s="36" t="s"/>
       <x:c r="D80" s="31" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E80" s="31" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F80" s="31" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -19169,798 +19169,798 @@
       <x:c r="S80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="V80" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W80" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="25" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B81" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="36" t="s"/>
       <x:c r="D81" s="31" t="n">
-        <x:v>2565</x:v>
+        <x:v>2583</x:v>
       </x:c>
       <x:c r="E81" s="31" t="n">
-        <x:v>1425</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="F81" s="31" t="n">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="G81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H81" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I81" s="33" t="n">
-        <x:v>1.303318</x:v>
+        <x:v>0.7017544</x:v>
       </x:c>
       <x:c r="J81" s="32" t="n">
-        <x:v>149</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K81" s="33" t="n">
-        <x:v>6.167219</x:v>
+        <x:v>7.714762</x:v>
       </x:c>
       <x:c r="L81" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O81" s="31" t="n">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P81" s="31" t="n">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q81" s="31" t="n">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="R81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S81" s="31" t="n">
-        <x:v>50</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="T81" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U81" s="31" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="V81" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W81" s="32" t="n">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="25" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C82" s="36" t="s"/>
       <x:c r="D82" s="31" t="n">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E82" s="31" t="n">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F82" s="31" t="n">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="I82" s="33" t="n">
-        <x:v>-0.7326007</x:v>
+        <x:v>2.583026</x:v>
       </x:c>
       <x:c r="J82" s="32" t="n">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K82" s="33" t="n">
-        <x:v>16.81034</x:v>
+        <x:v>17.29958</x:v>
       </x:c>
       <x:c r="L82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O82" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="P82" s="31" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="Q82" s="31" t="n">
-        <x:v>3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R82" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S82" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="U82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="V82" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="W82" s="32" t="n">
         <x:v>7</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>-2</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="25" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B83" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="36" t="s"/>
       <x:c r="D83" s="31" t="n">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E83" s="31" t="n">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F83" s="31" t="n">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I83" s="33" t="n">
-        <x:v>2.016129</x:v>
+        <x:v>-0.1317523</x:v>
       </x:c>
       <x:c r="J83" s="32" t="n">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K83" s="33" t="n">
-        <x:v>10.15965</x:v>
+        <x:v>9.855072</x:v>
       </x:c>
       <x:c r="L83" s="31" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="M83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="32" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="O83" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="P83" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="Q83" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="R83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S83" s="31" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="T83" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="T83" s="31" t="n">
+      <x:c r="U83" s="31" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="U83" s="31" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="V83" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W83" s="32" t="n">
-        <x:v>15</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="25" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C84" s="36" t="s"/>
       <x:c r="D84" s="31" t="n">
-        <x:v>1535</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E84" s="31" t="n">
-        <x:v>836</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F84" s="31" t="n">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="I84" s="33" t="n">
-        <x:v>1.320132</x:v>
+        <x:v>0.781759</x:v>
       </x:c>
       <x:c r="J84" s="32" t="n">
-        <x:v>40</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K84" s="33" t="n">
-        <x:v>2.675585</x:v>
+        <x:v>5.166553</x:v>
       </x:c>
       <x:c r="L84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O84" s="31" t="n">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P84" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q84" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S84" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="T84" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="V84" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W84" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="25" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B85" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="36" t="s"/>
       <x:c r="D85" s="31" t="n">
-        <x:v>1210</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E85" s="31" t="n">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F85" s="31" t="n">
-        <x:v>657</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I85" s="33" t="n">
-        <x:v>1.680672</x:v>
+        <x:v>1.487603</x:v>
       </x:c>
       <x:c r="J85" s="32" t="n">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K85" s="33" t="n">
-        <x:v>18.16406</x:v>
+        <x:v>16.17786</x:v>
       </x:c>
       <x:c r="L85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O85" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P85" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="Q85" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S85" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="T85" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U85" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="V85" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W85" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="25" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C86" s="36" t="s"/>
       <x:c r="D86" s="31" t="n">
-        <x:v>1210</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E86" s="31" t="n">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F86" s="31" t="n">
-        <x:v>657</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H86" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I86" s="33" t="n">
-        <x:v>1.680672</x:v>
+        <x:v>1.487603</x:v>
       </x:c>
       <x:c r="J86" s="32" t="n">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K86" s="33" t="n">
-        <x:v>18.16406</x:v>
+        <x:v>16.17786</x:v>
       </x:c>
       <x:c r="L86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O86" s="31" t="n">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P86" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="Q86" s="31" t="n">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S86" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="T86" s="31" t="n">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="U86" s="31" t="n">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="V86" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W86" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="25" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B87" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="36" t="s"/>
       <x:c r="D87" s="31" t="n">
-        <x:v>726</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E87" s="31" t="n">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F87" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I87" s="33" t="n">
-        <x:v>3.566334</x:v>
+        <x:v>0.8264463</x:v>
       </x:c>
       <x:c r="J87" s="32" t="n">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K87" s="33" t="n">
-        <x:v>17.47573</x:v>
+        <x:v>19.02439</x:v>
       </x:c>
       <x:c r="L87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O87" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P87" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q87" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="R87" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S87" s="31" t="n">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="T87" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="U87" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V87" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W87" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="25" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" s="36" t="s"/>
       <x:c r="D88" s="31" t="n">
-        <x:v>726</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E88" s="31" t="n">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F88" s="31" t="n">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I88" s="33" t="n">
-        <x:v>3.566334</x:v>
+        <x:v>0.8264463</x:v>
       </x:c>
       <x:c r="J88" s="32" t="n">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K88" s="33" t="n">
-        <x:v>17.47573</x:v>
+        <x:v>19.02439</x:v>
       </x:c>
       <x:c r="L88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O88" s="31" t="n">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P88" s="31" t="n">
-        <x:v>27</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="Q88" s="31" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="R88" s="31" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S88" s="31" t="n">
         <x:v>17</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="T88" s="31" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="U88" s="31" t="n">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="V88" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W88" s="32" t="n">
-        <x:v>25</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="25" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B89" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C89" s="36" t="s"/>
       <x:c r="D89" s="31" t="n">
-        <x:v>1799</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="E89" s="31" t="n">
-        <x:v>1016</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="F89" s="31" t="n">
-        <x:v>783</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="32" t="n">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I89" s="33" t="n">
-        <x:v>1.181102</x:v>
+        <x:v>1.945525</x:v>
       </x:c>
       <x:c r="J89" s="32" t="n">
-        <x:v>186</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K89" s="33" t="n">
-        <x:v>11.53131</x:v>
+        <x:v>13.14004</x:v>
       </x:c>
       <x:c r="L89" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O89" s="31" t="n">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P89" s="31" t="n">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q89" s="31" t="n">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S89" s="31" t="n">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="T89" s="31" t="n">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="U89" s="31" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="V89" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W89" s="32" t="n">
-        <x:v>20</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="25" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C90" s="36" t="s"/>
       <x:c r="D90" s="31" t="n">
-        <x:v>969</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E90" s="31" t="n">
-        <x:v>552</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F90" s="31" t="n">
-        <x:v>417</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="32" t="n">
-        <x:v>-1</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I90" s="33" t="n">
-        <x:v>-0.1030928</x:v>
+        <x:v>1.857585</x:v>
       </x:c>
       <x:c r="J90" s="32" t="n">
-        <x:v>87</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K90" s="33" t="n">
-        <x:v>9.863946</x:v>
+        <x:v>11.14865</x:v>
       </x:c>
       <x:c r="L90" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="32" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="O90" s="31" t="n">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P90" s="31" t="n">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q90" s="31" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="R90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S90" s="31" t="n">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="T90" s="31" t="n">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="U90" s="31" t="n">
-        <x:v>10</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="V90" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W90" s="32" t="n">
-        <x:v>-2</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="34" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B91" s="19" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C91" s="36" t="s"/>
       <x:c r="D91" s="31" t="n">
-        <x:v>830</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E91" s="31" t="n">
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F91" s="31" t="n">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="33" t="n">
-        <x:v>2.722772</x:v>
+        <x:v>2.048193</x:v>
       </x:c>
       <x:c r="J91" s="32" t="n">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K91" s="33" t="n">
-        <x:v>13.54309</x:v>
+        <x:v>15.55252</x:v>
       </x:c>
       <x:c r="L91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="32" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O91" s="31" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P91" s="31" t="n">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="Q91" s="31" t="n">
-        <x:v>4</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="R91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="S91" s="31" t="n">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="T91" s="31" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="U91" s="31" t="n">
-        <x:v>1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="V91" s="31" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="W91" s="32" t="n">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="B92" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="B93" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>