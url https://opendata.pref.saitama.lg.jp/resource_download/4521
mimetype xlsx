--- v3 (2026-03-21)
+++ v4 (2026-05-09)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R07年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\110 HP時系列\R8\01 各月\R802\（参考）住民基本台帳に基づく人口（総人口・日本人人口・外国人人口）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP時系列\R8\01 各月\R804\（参考）住民基本台帳に基づく人口（総人口・日本人人口・外国人人口）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8016B8F3-AFAF-4BC7-B30B-C5E868C3D25D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{327EA62C-AAB6-4842-9EF4-139B74BF8988}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総人口(2024.2.1～)" sheetId="2" r:id="rId1"/>
     <sheet name="日本人人口(2024.2.1～)" sheetId="3" r:id="rId2"/>
     <sheet name="外国人人口(2024.2.1～)" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総人口(2024.2.1～)'!$B:$E</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="203">
   <si>
     <t>住民基本台帳に基づく人口（総人口）</t>
   </si>
   <si>
     <t>Population Estimates of Saitama Prefecture</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>Cities,
 Towns and Villages</t>
   </si>
   <si>
     <t>総　計</t>
   </si>
   <si>
     <t>市　計</t>
   </si>
   <si>
     <t>郡　計</t>
   </si>
   <si>
     <t>さいたま市</t>
   </si>
@@ -630,50 +630,56 @@
     <t>令和7年6月1日</t>
   </si>
   <si>
     <t>令和7年7月1日</t>
   </si>
   <si>
     <t>令和7年8月1日</t>
   </si>
   <si>
     <t>令和7年9月1日</t>
   </si>
   <si>
     <t>令和7年10月1日</t>
   </si>
   <si>
     <t>令和7年11月1日</t>
   </si>
   <si>
     <t>令和7年12月1日</t>
   </si>
   <si>
     <t>令和8年1月1日</t>
   </si>
   <si>
     <t>令和8年2月1日</t>
+  </si>
+  <si>
+    <t>令和8年3月1日</t>
+  </si>
+  <si>
+    <t>令和8年4月1日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
@@ -1468,58 +1474,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CI34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D29" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
-      <selection pane="bottomRight" activeCell="F39" sqref="F39"/>
+      <selection pane="bottomRight" activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -8720,334 +8726,856 @@
       <c r="CB31" s="28">
         <v>30382</v>
       </c>
       <c r="CC31" s="29">
         <v>31441</v>
       </c>
       <c r="CD31" s="28">
         <v>31441</v>
       </c>
       <c r="CE31" s="29">
         <v>33282</v>
       </c>
       <c r="CF31" s="28">
         <v>33282</v>
       </c>
       <c r="CG31" s="29">
         <v>70810</v>
       </c>
       <c r="CH31" s="29">
         <v>43152</v>
       </c>
       <c r="CI31" s="39">
         <v>27658</v>
       </c>
     </row>
-    <row r="32" spans="1:87" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="19" t="s">
+    <row r="32" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A32" s="2"/>
+      <c r="B32" s="30" t="s">
         <v>200</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="23">
         <v>46054</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="28">
         <v>7364710</v>
       </c>
-      <c r="E32" s="33">
+      <c r="E32" s="28">
         <v>6894913</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="28">
         <v>469797</v>
       </c>
-      <c r="G32" s="35">
+      <c r="G32" s="29">
         <v>1355687</v>
       </c>
-      <c r="H32" s="34">
+      <c r="H32" s="29">
         <v>95856</v>
       </c>
-      <c r="I32" s="32">
+      <c r="I32" s="29">
         <v>151827</v>
       </c>
-      <c r="J32" s="32">
+      <c r="J32" s="29">
         <v>127736</v>
       </c>
-      <c r="K32" s="32">
+      <c r="K32" s="29">
         <v>165812</v>
       </c>
-      <c r="L32" s="32">
+      <c r="L32" s="29">
         <v>103360</v>
       </c>
-      <c r="M32" s="32">
+      <c r="M32" s="29">
         <v>96363</v>
       </c>
-      <c r="N32" s="32">
+      <c r="N32" s="29">
         <v>170307</v>
       </c>
-      <c r="O32" s="32">
+      <c r="O32" s="29">
         <v>196189</v>
       </c>
-      <c r="P32" s="32">
+      <c r="P32" s="29">
         <v>136321</v>
       </c>
-      <c r="Q32" s="36">
+      <c r="Q32" s="28">
         <v>111916</v>
       </c>
-      <c r="R32" s="35">
+      <c r="R32" s="29">
         <v>352517</v>
       </c>
-      <c r="S32" s="32">
+      <c r="S32" s="29">
         <v>189758</v>
       </c>
-      <c r="T32" s="32">
+      <c r="T32" s="29">
         <v>608313</v>
       </c>
-      <c r="U32" s="32">
+      <c r="U32" s="29">
         <v>77355</v>
       </c>
-      <c r="V32" s="32">
+      <c r="V32" s="29">
         <v>56138</v>
       </c>
-      <c r="W32" s="32">
+      <c r="W32" s="29">
         <v>342382</v>
       </c>
-      <c r="X32" s="32">
+      <c r="X32" s="29">
         <v>77294</v>
       </c>
-      <c r="Y32" s="32">
+      <c r="Y32" s="29">
         <v>111761</v>
       </c>
-      <c r="Z32" s="32">
+      <c r="Z32" s="29">
         <v>76069</v>
       </c>
-      <c r="AA32" s="32">
+      <c r="AA32" s="29">
         <v>91060</v>
       </c>
-      <c r="AB32" s="32">
+      <c r="AB32" s="29">
         <v>228588</v>
       </c>
-      <c r="AC32" s="32">
+      <c r="AC32" s="29">
         <v>147313</v>
       </c>
-      <c r="AD32" s="32">
+      <c r="AD32" s="29">
         <v>53503</v>
       </c>
-      <c r="AE32" s="32">
+      <c r="AE32" s="29">
         <v>117523</v>
       </c>
-      <c r="AF32" s="32">
+      <c r="AF32" s="29">
         <v>140079</v>
       </c>
-      <c r="AG32" s="32">
+      <c r="AG32" s="29">
         <v>230612</v>
       </c>
-      <c r="AH32" s="32">
+      <c r="AH32" s="29">
         <v>252302</v>
       </c>
-      <c r="AI32" s="32">
+      <c r="AI32" s="29">
         <v>341357</v>
       </c>
-      <c r="AJ32" s="32">
+      <c r="AJ32" s="29">
         <v>77216</v>
       </c>
-      <c r="AK32" s="32">
+      <c r="AK32" s="29">
         <v>142755</v>
       </c>
-      <c r="AL32" s="32">
+      <c r="AL32" s="29">
         <v>142196</v>
       </c>
-      <c r="AM32" s="32">
+      <c r="AM32" s="29">
         <v>146467</v>
       </c>
-      <c r="AN32" s="32">
+      <c r="AN32" s="29">
         <v>76139</v>
       </c>
-      <c r="AO32" s="32">
+      <c r="AO32" s="29">
         <v>84920</v>
       </c>
-      <c r="AP32" s="32">
+      <c r="AP32" s="29">
         <v>166169</v>
       </c>
-      <c r="AQ32" s="32">
+      <c r="AQ32" s="29">
         <v>74085</v>
       </c>
-      <c r="AR32" s="32">
+      <c r="AR32" s="29">
         <v>150653</v>
       </c>
-      <c r="AS32" s="32">
+      <c r="AS32" s="29">
         <v>64975</v>
       </c>
-      <c r="AT32" s="32">
+      <c r="AT32" s="29">
         <v>93614</v>
       </c>
-      <c r="AU32" s="32">
+      <c r="AU32" s="29">
         <v>113714</v>
       </c>
-      <c r="AV32" s="32">
+      <c r="AV32" s="29">
         <v>141929</v>
       </c>
-      <c r="AW32" s="32">
+      <c r="AW32" s="29">
         <v>60880</v>
       </c>
-      <c r="AX32" s="32">
+      <c r="AX32" s="29">
         <v>99209</v>
       </c>
-      <c r="AY32" s="32">
+      <c r="AY32" s="29">
         <v>48486</v>
       </c>
-      <c r="AZ32" s="32">
+      <c r="AZ32" s="29">
         <v>69551</v>
       </c>
-      <c r="BA32" s="32">
+      <c r="BA32" s="29">
         <v>53678</v>
       </c>
-      <c r="BB32" s="32">
+      <c r="BB32" s="29">
         <v>72086</v>
       </c>
-      <c r="BC32" s="32">
+      <c r="BC32" s="29">
         <v>114417</v>
       </c>
-      <c r="BD32" s="31">
+      <c r="BD32" s="28">
         <v>52163</v>
       </c>
-      <c r="BE32" s="32">
+      <c r="BE32" s="29">
         <v>44808</v>
       </c>
-      <c r="BF32" s="31">
+      <c r="BF32" s="28">
         <v>44808</v>
       </c>
-      <c r="BG32" s="32">
+      <c r="BG32" s="29">
         <v>79228</v>
       </c>
-      <c r="BH32" s="32">
+      <c r="BH32" s="29">
         <v>37200</v>
       </c>
-      <c r="BI32" s="32">
+      <c r="BI32" s="29">
         <v>31538</v>
       </c>
-      <c r="BJ32" s="31">
+      <c r="BJ32" s="28">
         <v>10490</v>
       </c>
-      <c r="BK32" s="32">
+      <c r="BK32" s="29">
         <v>122232</v>
       </c>
-      <c r="BL32" s="32">
+      <c r="BL32" s="29">
         <v>19744</v>
       </c>
-      <c r="BM32" s="32">
+      <c r="BM32" s="29">
         <v>17181</v>
       </c>
-      <c r="BN32" s="32">
+      <c r="BN32" s="29">
         <v>26965</v>
       </c>
-      <c r="BO32" s="32">
+      <c r="BO32" s="29">
         <v>18459</v>
       </c>
-      <c r="BP32" s="32">
+      <c r="BP32" s="29">
         <v>17271</v>
       </c>
-      <c r="BQ32" s="32">
+      <c r="BQ32" s="29">
         <v>12530</v>
       </c>
-      <c r="BR32" s="31">
+      <c r="BR32" s="28">
         <v>10082</v>
       </c>
-      <c r="BS32" s="32">
+      <c r="BS32" s="29">
         <v>34481</v>
       </c>
-      <c r="BT32" s="32">
+      <c r="BT32" s="29">
         <v>7480</v>
       </c>
-      <c r="BU32" s="32">
+      <c r="BU32" s="29">
         <v>8691</v>
       </c>
-      <c r="BV32" s="32">
+      <c r="BV32" s="29">
         <v>6214</v>
       </c>
-      <c r="BW32" s="32">
+      <c r="BW32" s="29">
         <v>9780</v>
       </c>
-      <c r="BX32" s="31">
+      <c r="BX32" s="28">
         <v>2316</v>
       </c>
-      <c r="BY32" s="32">
+      <c r="BY32" s="29">
         <v>53535</v>
       </c>
-      <c r="BZ32" s="32">
+      <c r="BZ32" s="29">
         <v>10558</v>
       </c>
-      <c r="CA32" s="32">
+      <c r="CA32" s="29">
         <v>12642</v>
       </c>
-      <c r="CB32" s="31">
+      <c r="CB32" s="28">
         <v>30335</v>
       </c>
-      <c r="CC32" s="32">
+      <c r="CC32" s="29">
         <v>31427</v>
       </c>
-      <c r="CD32" s="31">
+      <c r="CD32" s="28">
         <v>31427</v>
       </c>
-      <c r="CE32" s="32">
+      <c r="CE32" s="29">
         <v>33256</v>
       </c>
-      <c r="CF32" s="31">
+      <c r="CF32" s="28">
         <v>33256</v>
       </c>
-      <c r="CG32" s="32">
+      <c r="CG32" s="29">
         <v>70830</v>
       </c>
-      <c r="CH32" s="32">
+      <c r="CH32" s="29">
         <v>43186</v>
       </c>
-      <c r="CI32" s="36">
+      <c r="CI32" s="39">
         <v>27644</v>
+      </c>
+    </row>
+    <row r="33" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A33" s="2"/>
+      <c r="B33" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C33" s="23">
+        <v>46082</v>
+      </c>
+      <c r="D33" s="28">
+        <v>7361878</v>
+      </c>
+      <c r="E33" s="28">
+        <v>6892442</v>
+      </c>
+      <c r="F33" s="28">
+        <v>469436</v>
+      </c>
+      <c r="G33" s="29">
+        <v>1355338</v>
+      </c>
+      <c r="H33" s="29">
+        <v>95822</v>
+      </c>
+      <c r="I33" s="29">
+        <v>151798</v>
+      </c>
+      <c r="J33" s="29">
+        <v>127683</v>
+      </c>
+      <c r="K33" s="29">
+        <v>165781</v>
+      </c>
+      <c r="L33" s="29">
+        <v>103366</v>
+      </c>
+      <c r="M33" s="29">
+        <v>96253</v>
+      </c>
+      <c r="N33" s="29">
+        <v>170287</v>
+      </c>
+      <c r="O33" s="29">
+        <v>196140</v>
+      </c>
+      <c r="P33" s="29">
+        <v>136341</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>111867</v>
+      </c>
+      <c r="R33" s="29">
+        <v>352388</v>
+      </c>
+      <c r="S33" s="29">
+        <v>189592</v>
+      </c>
+      <c r="T33" s="29">
+        <v>608188</v>
+      </c>
+      <c r="U33" s="29">
+        <v>77262</v>
+      </c>
+      <c r="V33" s="29">
+        <v>56067</v>
+      </c>
+      <c r="W33" s="29">
+        <v>342473</v>
+      </c>
+      <c r="X33" s="29">
+        <v>77234</v>
+      </c>
+      <c r="Y33" s="29">
+        <v>111728</v>
+      </c>
+      <c r="Z33" s="29">
+        <v>76033</v>
+      </c>
+      <c r="AA33" s="29">
+        <v>91025</v>
+      </c>
+      <c r="AB33" s="29">
+        <v>228546</v>
+      </c>
+      <c r="AC33" s="29">
+        <v>147212</v>
+      </c>
+      <c r="AD33" s="29">
+        <v>53451</v>
+      </c>
+      <c r="AE33" s="29">
+        <v>117528</v>
+      </c>
+      <c r="AF33" s="29">
+        <v>139991</v>
+      </c>
+      <c r="AG33" s="29">
+        <v>230502</v>
+      </c>
+      <c r="AH33" s="29">
+        <v>252188</v>
+      </c>
+      <c r="AI33" s="29">
+        <v>341200</v>
+      </c>
+      <c r="AJ33" s="29">
+        <v>77266</v>
+      </c>
+      <c r="AK33" s="29">
+        <v>142798</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>142006</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>146427</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>76049</v>
+      </c>
+      <c r="AO33" s="29">
+        <v>85218</v>
+      </c>
+      <c r="AP33" s="29">
+        <v>166004</v>
+      </c>
+      <c r="AQ33" s="29">
+        <v>74127</v>
+      </c>
+      <c r="AR33" s="29">
+        <v>150571</v>
+      </c>
+      <c r="AS33" s="29">
+        <v>64943</v>
+      </c>
+      <c r="AT33" s="29">
+        <v>93546</v>
+      </c>
+      <c r="AU33" s="29">
+        <v>113676</v>
+      </c>
+      <c r="AV33" s="29">
+        <v>141819</v>
+      </c>
+      <c r="AW33" s="29">
+        <v>60856</v>
+      </c>
+      <c r="AX33" s="29">
+        <v>99097</v>
+      </c>
+      <c r="AY33" s="29">
+        <v>48462</v>
+      </c>
+      <c r="AZ33" s="29">
+        <v>69488</v>
+      </c>
+      <c r="BA33" s="29">
+        <v>53615</v>
+      </c>
+      <c r="BB33" s="29">
+        <v>72015</v>
+      </c>
+      <c r="BC33" s="29">
+        <v>114408</v>
+      </c>
+      <c r="BD33" s="28">
+        <v>52105</v>
+      </c>
+      <c r="BE33" s="29">
+        <v>44806</v>
+      </c>
+      <c r="BF33" s="28">
+        <v>44806</v>
+      </c>
+      <c r="BG33" s="29">
+        <v>79174</v>
+      </c>
+      <c r="BH33" s="29">
+        <v>37183</v>
+      </c>
+      <c r="BI33" s="29">
+        <v>31520</v>
+      </c>
+      <c r="BJ33" s="28">
+        <v>10471</v>
+      </c>
+      <c r="BK33" s="29">
+        <v>122098</v>
+      </c>
+      <c r="BL33" s="29">
+        <v>19727</v>
+      </c>
+      <c r="BM33" s="29">
+        <v>17177</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>26941</v>
+      </c>
+      <c r="BO33" s="29">
+        <v>18461</v>
+      </c>
+      <c r="BP33" s="29">
+        <v>17243</v>
+      </c>
+      <c r="BQ33" s="29">
+        <v>12495</v>
+      </c>
+      <c r="BR33" s="28">
+        <v>10054</v>
+      </c>
+      <c r="BS33" s="29">
+        <v>34444</v>
+      </c>
+      <c r="BT33" s="29">
+        <v>7481</v>
+      </c>
+      <c r="BU33" s="29">
+        <v>8688</v>
+      </c>
+      <c r="BV33" s="29">
+        <v>6210</v>
+      </c>
+      <c r="BW33" s="29">
+        <v>9756</v>
+      </c>
+      <c r="BX33" s="28">
+        <v>2309</v>
+      </c>
+      <c r="BY33" s="29">
+        <v>53517</v>
+      </c>
+      <c r="BZ33" s="29">
+        <v>10549</v>
+      </c>
+      <c r="CA33" s="29">
+        <v>12632</v>
+      </c>
+      <c r="CB33" s="28">
+        <v>30336</v>
+      </c>
+      <c r="CC33" s="29">
+        <v>31376</v>
+      </c>
+      <c r="CD33" s="28">
+        <v>31376</v>
+      </c>
+      <c r="CE33" s="29">
+        <v>33257</v>
+      </c>
+      <c r="CF33" s="28">
+        <v>33257</v>
+      </c>
+      <c r="CG33" s="29">
+        <v>70764</v>
+      </c>
+      <c r="CH33" s="29">
+        <v>43135</v>
+      </c>
+      <c r="CI33" s="39">
+        <v>27629</v>
+      </c>
+    </row>
+    <row r="34" spans="1:87" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="C34" s="38">
+        <v>46113</v>
+      </c>
+      <c r="D34" s="31">
+        <v>7367468</v>
+      </c>
+      <c r="E34" s="33">
+        <v>6898717</v>
+      </c>
+      <c r="F34" s="33">
+        <v>468751</v>
+      </c>
+      <c r="G34" s="35">
+        <v>1358566</v>
+      </c>
+      <c r="H34" s="34">
+        <v>95972</v>
+      </c>
+      <c r="I34" s="32">
+        <v>152073</v>
+      </c>
+      <c r="J34" s="32">
+        <v>128272</v>
+      </c>
+      <c r="K34" s="32">
+        <v>166103</v>
+      </c>
+      <c r="L34" s="32">
+        <v>103546</v>
+      </c>
+      <c r="M34" s="32">
+        <v>96322</v>
+      </c>
+      <c r="N34" s="32">
+        <v>170925</v>
+      </c>
+      <c r="O34" s="32">
+        <v>196765</v>
+      </c>
+      <c r="P34" s="32">
+        <v>136672</v>
+      </c>
+      <c r="Q34" s="36">
+        <v>111916</v>
+      </c>
+      <c r="R34" s="35">
+        <v>352637</v>
+      </c>
+      <c r="S34" s="32">
+        <v>189342</v>
+      </c>
+      <c r="T34" s="32">
+        <v>609493</v>
+      </c>
+      <c r="U34" s="32">
+        <v>77139</v>
+      </c>
+      <c r="V34" s="32">
+        <v>55910</v>
+      </c>
+      <c r="W34" s="32">
+        <v>342857</v>
+      </c>
+      <c r="X34" s="32">
+        <v>77148</v>
+      </c>
+      <c r="Y34" s="32">
+        <v>111691</v>
+      </c>
+      <c r="Z34" s="32">
+        <v>75953</v>
+      </c>
+      <c r="AA34" s="32">
+        <v>90942</v>
+      </c>
+      <c r="AB34" s="32">
+        <v>228622</v>
+      </c>
+      <c r="AC34" s="32">
+        <v>147221</v>
+      </c>
+      <c r="AD34" s="32">
+        <v>53492</v>
+      </c>
+      <c r="AE34" s="32">
+        <v>117507</v>
+      </c>
+      <c r="AF34" s="32">
+        <v>139866</v>
+      </c>
+      <c r="AG34" s="32">
+        <v>230616</v>
+      </c>
+      <c r="AH34" s="32">
+        <v>252660</v>
+      </c>
+      <c r="AI34" s="32">
+        <v>341379</v>
+      </c>
+      <c r="AJ34" s="32">
+        <v>77515</v>
+      </c>
+      <c r="AK34" s="32">
+        <v>143022</v>
+      </c>
+      <c r="AL34" s="32">
+        <v>141850</v>
+      </c>
+      <c r="AM34" s="32">
+        <v>146608</v>
+      </c>
+      <c r="AN34" s="32">
+        <v>76152</v>
+      </c>
+      <c r="AO34" s="32">
+        <v>85450</v>
+      </c>
+      <c r="AP34" s="32">
+        <v>166004</v>
+      </c>
+      <c r="AQ34" s="32">
+        <v>74165</v>
+      </c>
+      <c r="AR34" s="32">
+        <v>150508</v>
+      </c>
+      <c r="AS34" s="32">
+        <v>64997</v>
+      </c>
+      <c r="AT34" s="32">
+        <v>93515</v>
+      </c>
+      <c r="AU34" s="32">
+        <v>113955</v>
+      </c>
+      <c r="AV34" s="32">
+        <v>141746</v>
+      </c>
+      <c r="AW34" s="32">
+        <v>60880</v>
+      </c>
+      <c r="AX34" s="32">
+        <v>99081</v>
+      </c>
+      <c r="AY34" s="32">
+        <v>48406</v>
+      </c>
+      <c r="AZ34" s="32">
+        <v>69533</v>
+      </c>
+      <c r="BA34" s="32">
+        <v>53586</v>
+      </c>
+      <c r="BB34" s="32">
+        <v>72100</v>
+      </c>
+      <c r="BC34" s="32">
+        <v>114526</v>
+      </c>
+      <c r="BD34" s="31">
+        <v>52077</v>
+      </c>
+      <c r="BE34" s="32">
+        <v>44825</v>
+      </c>
+      <c r="BF34" s="31">
+        <v>44825</v>
+      </c>
+      <c r="BG34" s="32">
+        <v>79127</v>
+      </c>
+      <c r="BH34" s="32">
+        <v>37137</v>
+      </c>
+      <c r="BI34" s="32">
+        <v>31533</v>
+      </c>
+      <c r="BJ34" s="31">
+        <v>10457</v>
+      </c>
+      <c r="BK34" s="32">
+        <v>121947</v>
+      </c>
+      <c r="BL34" s="32">
+        <v>19710</v>
+      </c>
+      <c r="BM34" s="32">
+        <v>17169</v>
+      </c>
+      <c r="BN34" s="32">
+        <v>26899</v>
+      </c>
+      <c r="BO34" s="32">
+        <v>18450</v>
+      </c>
+      <c r="BP34" s="32">
+        <v>17232</v>
+      </c>
+      <c r="BQ34" s="32">
+        <v>12487</v>
+      </c>
+      <c r="BR34" s="31">
+        <v>10000</v>
+      </c>
+      <c r="BS34" s="32">
+        <v>34264</v>
+      </c>
+      <c r="BT34" s="32">
+        <v>7442</v>
+      </c>
+      <c r="BU34" s="32">
+        <v>8639</v>
+      </c>
+      <c r="BV34" s="32">
+        <v>6175</v>
+      </c>
+      <c r="BW34" s="32">
+        <v>9708</v>
+      </c>
+      <c r="BX34" s="31">
+        <v>2300</v>
+      </c>
+      <c r="BY34" s="32">
+        <v>53423</v>
+      </c>
+      <c r="BZ34" s="32">
+        <v>10541</v>
+      </c>
+      <c r="CA34" s="32">
+        <v>12617</v>
+      </c>
+      <c r="CB34" s="31">
+        <v>30265</v>
+      </c>
+      <c r="CC34" s="32">
+        <v>31236</v>
+      </c>
+      <c r="CD34" s="31">
+        <v>31236</v>
+      </c>
+      <c r="CE34" s="32">
+        <v>33260</v>
+      </c>
+      <c r="CF34" s="31">
+        <v>33260</v>
+      </c>
+      <c r="CG34" s="32">
+        <v>70669</v>
+      </c>
+      <c r="CH34" s="32">
+        <v>43061</v>
+      </c>
+      <c r="CI34" s="36">
+        <v>27608</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.74803149606299213" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.74803149606299213"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CI34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="BX26" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="BX29" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
-      <selection pane="bottomRight" activeCell="G37" sqref="G37"/>
+      <selection pane="bottomRight" activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -16248,333 +16776,855 @@
       <c r="CB31" s="28">
         <v>28863</v>
       </c>
       <c r="CC31" s="29">
         <v>30260</v>
       </c>
       <c r="CD31" s="28">
         <v>30260</v>
       </c>
       <c r="CE31" s="29">
         <v>32608</v>
       </c>
       <c r="CF31" s="28">
         <v>32608</v>
       </c>
       <c r="CG31" s="29">
         <v>69103</v>
       </c>
       <c r="CH31" s="29">
         <v>42223</v>
       </c>
       <c r="CI31" s="28">
         <v>26880</v>
       </c>
     </row>
-    <row r="32" spans="1:87" ht="14.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="19" t="s">
+    <row r="32" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A32" s="2"/>
+      <c r="B32" s="30" t="s">
         <v>200</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="23">
         <v>46054</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="28">
         <v>7077205</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="28">
         <v>6620659</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="28">
         <v>456546</v>
       </c>
-      <c r="G32" s="21">
+      <c r="G32" s="29">
         <v>1317242</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="29">
         <v>94029</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="29">
         <v>148523</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="29">
         <v>123762</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="29">
         <v>161502</v>
       </c>
-      <c r="L32" s="21">
+      <c r="L32" s="29">
         <v>100859</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="29">
         <v>92211</v>
       </c>
-      <c r="N32" s="21">
+      <c r="N32" s="29">
         <v>165762</v>
       </c>
-      <c r="O32" s="21">
+      <c r="O32" s="29">
         <v>188707</v>
       </c>
-      <c r="P32" s="21">
+      <c r="P32" s="29">
         <v>133576</v>
       </c>
-      <c r="Q32" s="20">
+      <c r="Q32" s="28">
         <v>108311</v>
       </c>
-      <c r="R32" s="21">
+      <c r="R32" s="29">
         <v>340078</v>
       </c>
-      <c r="S32" s="21">
+      <c r="S32" s="29">
         <v>183664</v>
       </c>
-      <c r="T32" s="21">
+      <c r="T32" s="29">
         <v>554229</v>
       </c>
-      <c r="U32" s="21">
+      <c r="U32" s="29">
         <v>74686</v>
       </c>
-      <c r="V32" s="21">
+      <c r="V32" s="29">
         <v>55288</v>
       </c>
-      <c r="W32" s="21">
+      <c r="W32" s="29">
         <v>333417</v>
       </c>
-      <c r="X32" s="21">
+      <c r="X32" s="29">
         <v>75676</v>
       </c>
-      <c r="Y32" s="21">
+      <c r="Y32" s="29">
         <v>107408</v>
       </c>
-      <c r="Z32" s="21">
+      <c r="Z32" s="29">
         <v>72574</v>
       </c>
-      <c r="AA32" s="21">
+      <c r="AA32" s="29">
         <v>86628</v>
       </c>
-      <c r="AB32" s="21">
+      <c r="AB32" s="29">
         <v>221199</v>
       </c>
-      <c r="AC32" s="21">
+      <c r="AC32" s="29">
         <v>143265</v>
       </c>
-      <c r="AD32" s="21">
+      <c r="AD32" s="29">
         <v>50729</v>
       </c>
-      <c r="AE32" s="21">
+      <c r="AE32" s="29">
         <v>114300</v>
       </c>
-      <c r="AF32" s="21">
+      <c r="AF32" s="29">
         <v>135613</v>
       </c>
-      <c r="AG32" s="21">
+      <c r="AG32" s="29">
         <v>224203</v>
       </c>
-      <c r="AH32" s="21">
+      <c r="AH32" s="29">
         <v>239350</v>
       </c>
-      <c r="AI32" s="21">
+      <c r="AI32" s="29">
         <v>331206</v>
       </c>
-      <c r="AJ32" s="21">
+      <c r="AJ32" s="29">
         <v>66219</v>
       </c>
-      <c r="AK32" s="21">
+      <c r="AK32" s="29">
         <v>133041</v>
       </c>
-      <c r="AL32" s="21">
+      <c r="AL32" s="29">
         <v>138507</v>
       </c>
-      <c r="AM32" s="21">
+      <c r="AM32" s="29">
         <v>140964</v>
       </c>
-      <c r="AN32" s="21">
+      <c r="AN32" s="29">
         <v>73518</v>
       </c>
-      <c r="AO32" s="21">
+      <c r="AO32" s="29">
         <v>81486</v>
       </c>
-      <c r="AP32" s="21">
+      <c r="AP32" s="29">
         <v>160538</v>
       </c>
-      <c r="AQ32" s="21">
+      <c r="AQ32" s="29">
         <v>72654</v>
       </c>
-      <c r="AR32" s="21">
+      <c r="AR32" s="29">
         <v>145695</v>
       </c>
-      <c r="AS32" s="21">
+      <c r="AS32" s="29">
         <v>63708</v>
       </c>
-      <c r="AT32" s="21">
+      <c r="AT32" s="29">
         <v>88151</v>
       </c>
-      <c r="AU32" s="21">
+      <c r="AU32" s="29">
         <v>109761</v>
       </c>
-      <c r="AV32" s="21">
+      <c r="AV32" s="29">
         <v>133950</v>
       </c>
-      <c r="AW32" s="21">
+      <c r="AW32" s="29">
         <v>59736</v>
       </c>
-      <c r="AX32" s="21">
+      <c r="AX32" s="29">
         <v>94984</v>
       </c>
-      <c r="AY32" s="21">
+      <c r="AY32" s="29">
         <v>46655</v>
       </c>
-      <c r="AZ32" s="21">
+      <c r="AZ32" s="29">
         <v>67157</v>
       </c>
-      <c r="BA32" s="21">
+      <c r="BA32" s="29">
         <v>52260</v>
       </c>
-      <c r="BB32" s="21">
+      <c r="BB32" s="29">
         <v>69498</v>
       </c>
-      <c r="BC32" s="21">
+      <c r="BC32" s="29">
         <v>110296</v>
       </c>
-      <c r="BD32" s="20">
+      <c r="BD32" s="28">
         <v>51126</v>
       </c>
-      <c r="BE32" s="21">
+      <c r="BE32" s="29">
         <v>43883</v>
       </c>
-      <c r="BF32" s="20">
+      <c r="BF32" s="28">
         <v>43883</v>
       </c>
-      <c r="BG32" s="21">
+      <c r="BG32" s="29">
         <v>76902</v>
       </c>
-      <c r="BH32" s="21">
+      <c r="BH32" s="29">
         <v>36048</v>
       </c>
-      <c r="BI32" s="21">
+      <c r="BI32" s="29">
         <v>30564</v>
       </c>
-      <c r="BJ32" s="20">
+      <c r="BJ32" s="28">
         <v>10290</v>
       </c>
-      <c r="BK32" s="21">
+      <c r="BK32" s="29">
         <v>118801</v>
       </c>
-      <c r="BL32" s="21">
+      <c r="BL32" s="29">
         <v>18975</v>
       </c>
-      <c r="BM32" s="21">
+      <c r="BM32" s="29">
         <v>16318</v>
       </c>
-      <c r="BN32" s="21">
+      <c r="BN32" s="29">
         <v>26430</v>
       </c>
-      <c r="BO32" s="21">
+      <c r="BO32" s="29">
         <v>17928</v>
       </c>
-      <c r="BP32" s="21">
+      <c r="BP32" s="29">
         <v>16997</v>
       </c>
-      <c r="BQ32" s="21">
+      <c r="BQ32" s="29">
         <v>12348</v>
       </c>
-      <c r="BR32" s="20">
+      <c r="BR32" s="28">
         <v>9805</v>
       </c>
-      <c r="BS32" s="21">
+      <c r="BS32" s="29">
         <v>34049</v>
       </c>
-      <c r="BT32" s="21">
+      <c r="BT32" s="29">
         <v>7397</v>
       </c>
-      <c r="BU32" s="21">
+      <c r="BU32" s="29">
         <v>8569</v>
       </c>
-      <c r="BV32" s="21">
+      <c r="BV32" s="29">
         <v>6157</v>
       </c>
-      <c r="BW32" s="21">
+      <c r="BW32" s="29">
         <v>9622</v>
       </c>
-      <c r="BX32" s="20">
+      <c r="BX32" s="28">
         <v>2304</v>
       </c>
-      <c r="BY32" s="21">
+      <c r="BY32" s="29">
         <v>51020</v>
       </c>
-      <c r="BZ32" s="21">
+      <c r="BZ32" s="29">
         <v>10305</v>
       </c>
-      <c r="CA32" s="21">
+      <c r="CA32" s="29">
         <v>11887</v>
       </c>
-      <c r="CB32" s="20">
+      <c r="CB32" s="28">
         <v>28828</v>
       </c>
-      <c r="CC32" s="21">
+      <c r="CC32" s="29">
         <v>30232</v>
       </c>
-      <c r="CD32" s="20">
+      <c r="CD32" s="28">
         <v>30232</v>
       </c>
-      <c r="CE32" s="21">
+      <c r="CE32" s="29">
         <v>32571</v>
       </c>
-      <c r="CF32" s="20">
+      <c r="CF32" s="28">
         <v>32571</v>
       </c>
-      <c r="CG32" s="21">
+      <c r="CG32" s="29">
         <v>69088</v>
       </c>
-      <c r="CH32" s="21">
+      <c r="CH32" s="29">
         <v>42224</v>
       </c>
-      <c r="CI32" s="20">
+      <c r="CI32" s="28">
         <v>26864</v>
+      </c>
+    </row>
+    <row r="33" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A33" s="2"/>
+      <c r="B33" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C33" s="23">
+        <v>46082</v>
+      </c>
+      <c r="D33" s="28">
+        <v>7073424</v>
+      </c>
+      <c r="E33" s="28">
+        <v>6617293</v>
+      </c>
+      <c r="F33" s="28">
+        <v>456131</v>
+      </c>
+      <c r="G33" s="29">
+        <v>1316826</v>
+      </c>
+      <c r="H33" s="29">
+        <v>93965</v>
+      </c>
+      <c r="I33" s="29">
+        <v>148477</v>
+      </c>
+      <c r="J33" s="29">
+        <v>123693</v>
+      </c>
+      <c r="K33" s="29">
+        <v>161480</v>
+      </c>
+      <c r="L33" s="29">
+        <v>100838</v>
+      </c>
+      <c r="M33" s="29">
+        <v>92110</v>
+      </c>
+      <c r="N33" s="29">
+        <v>165775</v>
+      </c>
+      <c r="O33" s="29">
+        <v>188656</v>
+      </c>
+      <c r="P33" s="29">
+        <v>133586</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>108246</v>
+      </c>
+      <c r="R33" s="29">
+        <v>339966</v>
+      </c>
+      <c r="S33" s="29">
+        <v>183464</v>
+      </c>
+      <c r="T33" s="29">
+        <v>553852</v>
+      </c>
+      <c r="U33" s="29">
+        <v>74576</v>
+      </c>
+      <c r="V33" s="29">
+        <v>55210</v>
+      </c>
+      <c r="W33" s="29">
+        <v>333435</v>
+      </c>
+      <c r="X33" s="29">
+        <v>75619</v>
+      </c>
+      <c r="Y33" s="29">
+        <v>107339</v>
+      </c>
+      <c r="Z33" s="29">
+        <v>72523</v>
+      </c>
+      <c r="AA33" s="29">
+        <v>86595</v>
+      </c>
+      <c r="AB33" s="29">
+        <v>221064</v>
+      </c>
+      <c r="AC33" s="29">
+        <v>143146</v>
+      </c>
+      <c r="AD33" s="29">
+        <v>50664</v>
+      </c>
+      <c r="AE33" s="29">
+        <v>114304</v>
+      </c>
+      <c r="AF33" s="29">
+        <v>135533</v>
+      </c>
+      <c r="AG33" s="29">
+        <v>224086</v>
+      </c>
+      <c r="AH33" s="29">
+        <v>239209</v>
+      </c>
+      <c r="AI33" s="29">
+        <v>330995</v>
+      </c>
+      <c r="AJ33" s="29">
+        <v>66214</v>
+      </c>
+      <c r="AK33" s="29">
+        <v>133037</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>138315</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>140938</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>73429</v>
+      </c>
+      <c r="AO33" s="29">
+        <v>81758</v>
+      </c>
+      <c r="AP33" s="29">
+        <v>160370</v>
+      </c>
+      <c r="AQ33" s="29">
+        <v>72674</v>
+      </c>
+      <c r="AR33" s="29">
+        <v>145584</v>
+      </c>
+      <c r="AS33" s="29">
+        <v>63672</v>
+      </c>
+      <c r="AT33" s="29">
+        <v>88070</v>
+      </c>
+      <c r="AU33" s="29">
+        <v>109727</v>
+      </c>
+      <c r="AV33" s="29">
+        <v>133814</v>
+      </c>
+      <c r="AW33" s="29">
+        <v>59697</v>
+      </c>
+      <c r="AX33" s="29">
+        <v>94927</v>
+      </c>
+      <c r="AY33" s="29">
+        <v>46625</v>
+      </c>
+      <c r="AZ33" s="29">
+        <v>67106</v>
+      </c>
+      <c r="BA33" s="29">
+        <v>52191</v>
+      </c>
+      <c r="BB33" s="29">
+        <v>69418</v>
+      </c>
+      <c r="BC33" s="29">
+        <v>110236</v>
+      </c>
+      <c r="BD33" s="28">
+        <v>51085</v>
+      </c>
+      <c r="BE33" s="29">
+        <v>43866</v>
+      </c>
+      <c r="BF33" s="28">
+        <v>43866</v>
+      </c>
+      <c r="BG33" s="29">
+        <v>76835</v>
+      </c>
+      <c r="BH33" s="29">
+        <v>36027</v>
+      </c>
+      <c r="BI33" s="29">
+        <v>30535</v>
+      </c>
+      <c r="BJ33" s="28">
+        <v>10273</v>
+      </c>
+      <c r="BK33" s="29">
+        <v>118653</v>
+      </c>
+      <c r="BL33" s="29">
+        <v>18961</v>
+      </c>
+      <c r="BM33" s="29">
+        <v>16296</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>26403</v>
+      </c>
+      <c r="BO33" s="29">
+        <v>17926</v>
+      </c>
+      <c r="BP33" s="29">
+        <v>16966</v>
+      </c>
+      <c r="BQ33" s="29">
+        <v>12315</v>
+      </c>
+      <c r="BR33" s="28">
+        <v>9786</v>
+      </c>
+      <c r="BS33" s="29">
+        <v>33998</v>
+      </c>
+      <c r="BT33" s="29">
+        <v>7395</v>
+      </c>
+      <c r="BU33" s="29">
+        <v>8562</v>
+      </c>
+      <c r="BV33" s="29">
+        <v>6150</v>
+      </c>
+      <c r="BW33" s="29">
+        <v>9594</v>
+      </c>
+      <c r="BX33" s="28">
+        <v>2297</v>
+      </c>
+      <c r="BY33" s="29">
+        <v>51017</v>
+      </c>
+      <c r="BZ33" s="29">
+        <v>10295</v>
+      </c>
+      <c r="CA33" s="29">
+        <v>11892</v>
+      </c>
+      <c r="CB33" s="28">
+        <v>28830</v>
+      </c>
+      <c r="CC33" s="29">
+        <v>30176</v>
+      </c>
+      <c r="CD33" s="28">
+        <v>30176</v>
+      </c>
+      <c r="CE33" s="29">
+        <v>32570</v>
+      </c>
+      <c r="CF33" s="28">
+        <v>32570</v>
+      </c>
+      <c r="CG33" s="29">
+        <v>69016</v>
+      </c>
+      <c r="CH33" s="29">
+        <v>42175</v>
+      </c>
+      <c r="CI33" s="28">
+        <v>26841</v>
+      </c>
+    </row>
+    <row r="34" spans="1:87" ht="14.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="C34" s="38">
+        <v>46113</v>
+      </c>
+      <c r="D34" s="20">
+        <v>7075796</v>
+      </c>
+      <c r="E34" s="20">
+        <v>6620511</v>
+      </c>
+      <c r="F34" s="20">
+        <v>455285</v>
+      </c>
+      <c r="G34" s="21">
+        <v>1319556</v>
+      </c>
+      <c r="H34" s="21">
+        <v>94044</v>
+      </c>
+      <c r="I34" s="21">
+        <v>148660</v>
+      </c>
+      <c r="J34" s="21">
+        <v>124234</v>
+      </c>
+      <c r="K34" s="21">
+        <v>161732</v>
+      </c>
+      <c r="L34" s="21">
+        <v>100990</v>
+      </c>
+      <c r="M34" s="21">
+        <v>92142</v>
+      </c>
+      <c r="N34" s="21">
+        <v>166332</v>
+      </c>
+      <c r="O34" s="21">
+        <v>189284</v>
+      </c>
+      <c r="P34" s="21">
+        <v>133876</v>
+      </c>
+      <c r="Q34" s="20">
+        <v>108262</v>
+      </c>
+      <c r="R34" s="21">
+        <v>340076</v>
+      </c>
+      <c r="S34" s="21">
+        <v>183190</v>
+      </c>
+      <c r="T34" s="21">
+        <v>554481</v>
+      </c>
+      <c r="U34" s="21">
+        <v>74421</v>
+      </c>
+      <c r="V34" s="21">
+        <v>55042</v>
+      </c>
+      <c r="W34" s="21">
+        <v>333646</v>
+      </c>
+      <c r="X34" s="21">
+        <v>75587</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>107284</v>
+      </c>
+      <c r="Z34" s="21">
+        <v>72404</v>
+      </c>
+      <c r="AA34" s="21">
+        <v>86546</v>
+      </c>
+      <c r="AB34" s="21">
+        <v>221060</v>
+      </c>
+      <c r="AC34" s="21">
+        <v>143140</v>
+      </c>
+      <c r="AD34" s="21">
+        <v>50641</v>
+      </c>
+      <c r="AE34" s="21">
+        <v>114278</v>
+      </c>
+      <c r="AF34" s="21">
+        <v>135371</v>
+      </c>
+      <c r="AG34" s="21">
+        <v>224090</v>
+      </c>
+      <c r="AH34" s="21">
+        <v>239554</v>
+      </c>
+      <c r="AI34" s="21">
+        <v>331090</v>
+      </c>
+      <c r="AJ34" s="21">
+        <v>66326</v>
+      </c>
+      <c r="AK34" s="21">
+        <v>133168</v>
+      </c>
+      <c r="AL34" s="21">
+        <v>138183</v>
+      </c>
+      <c r="AM34" s="21">
+        <v>141038</v>
+      </c>
+      <c r="AN34" s="21">
+        <v>73494</v>
+      </c>
+      <c r="AO34" s="21">
+        <v>81872</v>
+      </c>
+      <c r="AP34" s="21">
+        <v>160329</v>
+      </c>
+      <c r="AQ34" s="21">
+        <v>72687</v>
+      </c>
+      <c r="AR34" s="21">
+        <v>145515</v>
+      </c>
+      <c r="AS34" s="21">
+        <v>63693</v>
+      </c>
+      <c r="AT34" s="21">
+        <v>88016</v>
+      </c>
+      <c r="AU34" s="21">
+        <v>109944</v>
+      </c>
+      <c r="AV34" s="21">
+        <v>133665</v>
+      </c>
+      <c r="AW34" s="21">
+        <v>59676</v>
+      </c>
+      <c r="AX34" s="21">
+        <v>94910</v>
+      </c>
+      <c r="AY34" s="21">
+        <v>46553</v>
+      </c>
+      <c r="AZ34" s="21">
+        <v>67083</v>
+      </c>
+      <c r="BA34" s="21">
+        <v>52143</v>
+      </c>
+      <c r="BB34" s="21">
+        <v>69438</v>
+      </c>
+      <c r="BC34" s="21">
+        <v>110265</v>
+      </c>
+      <c r="BD34" s="20">
+        <v>51056</v>
+      </c>
+      <c r="BE34" s="21">
+        <v>43873</v>
+      </c>
+      <c r="BF34" s="20">
+        <v>43873</v>
+      </c>
+      <c r="BG34" s="21">
+        <v>76743</v>
+      </c>
+      <c r="BH34" s="21">
+        <v>35970</v>
+      </c>
+      <c r="BI34" s="21">
+        <v>30521</v>
+      </c>
+      <c r="BJ34" s="20">
+        <v>10252</v>
+      </c>
+      <c r="BK34" s="21">
+        <v>118466</v>
+      </c>
+      <c r="BL34" s="21">
+        <v>18935</v>
+      </c>
+      <c r="BM34" s="21">
+        <v>16286</v>
+      </c>
+      <c r="BN34" s="21">
+        <v>26354</v>
+      </c>
+      <c r="BO34" s="21">
+        <v>17910</v>
+      </c>
+      <c r="BP34" s="21">
+        <v>16943</v>
+      </c>
+      <c r="BQ34" s="21">
+        <v>12306</v>
+      </c>
+      <c r="BR34" s="20">
+        <v>9732</v>
+      </c>
+      <c r="BS34" s="21">
+        <v>33816</v>
+      </c>
+      <c r="BT34" s="21">
+        <v>7355</v>
+      </c>
+      <c r="BU34" s="21">
+        <v>8514</v>
+      </c>
+      <c r="BV34" s="21">
+        <v>6115</v>
+      </c>
+      <c r="BW34" s="21">
+        <v>9546</v>
+      </c>
+      <c r="BX34" s="20">
+        <v>2286</v>
+      </c>
+      <c r="BY34" s="21">
+        <v>50891</v>
+      </c>
+      <c r="BZ34" s="21">
+        <v>10268</v>
+      </c>
+      <c r="CA34" s="21">
+        <v>11873</v>
+      </c>
+      <c r="CB34" s="20">
+        <v>28750</v>
+      </c>
+      <c r="CC34" s="21">
+        <v>30046</v>
+      </c>
+      <c r="CD34" s="20">
+        <v>30046</v>
+      </c>
+      <c r="CE34" s="21">
+        <v>32559</v>
+      </c>
+      <c r="CF34" s="20">
+        <v>32559</v>
+      </c>
+      <c r="CG34" s="21">
+        <v>68891</v>
+      </c>
+      <c r="CH34" s="21">
+        <v>42091</v>
+      </c>
+      <c r="CI34" s="20">
+        <v>26800</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CI34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="D26" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="D29" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="G37" sqref="G37"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34:XFD34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -23775,308 +24825,830 @@
       <c r="CB31" s="28">
         <v>1519</v>
       </c>
       <c r="CC31" s="29">
         <v>1181</v>
       </c>
       <c r="CD31" s="28">
         <v>1181</v>
       </c>
       <c r="CE31" s="29">
         <v>674</v>
       </c>
       <c r="CF31" s="28">
         <v>674</v>
       </c>
       <c r="CG31" s="29">
         <v>1707</v>
       </c>
       <c r="CH31" s="29">
         <v>929</v>
       </c>
       <c r="CI31" s="28">
         <v>778</v>
       </c>
     </row>
-    <row r="32" spans="1:87" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="19" t="s">
+    <row r="32" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A32" s="2"/>
+      <c r="B32" s="30" t="s">
         <v>200</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="23">
         <v>46054</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="28">
         <v>287505</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="28">
         <v>274254</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="28">
         <v>13251</v>
       </c>
-      <c r="G32" s="21">
+      <c r="G32" s="29">
         <v>38445</v>
       </c>
-      <c r="H32" s="21">
+      <c r="H32" s="29">
         <v>1827</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="29">
         <v>3304</v>
       </c>
-      <c r="J32" s="21">
+      <c r="J32" s="29">
         <v>3974</v>
       </c>
-      <c r="K32" s="21">
+      <c r="K32" s="29">
         <v>4310</v>
       </c>
-      <c r="L32" s="21">
+      <c r="L32" s="29">
         <v>2501</v>
       </c>
-      <c r="M32" s="21">
+      <c r="M32" s="29">
         <v>4152</v>
       </c>
-      <c r="N32" s="21">
+      <c r="N32" s="29">
         <v>4545</v>
       </c>
-      <c r="O32" s="21">
+      <c r="O32" s="29">
         <v>7482</v>
       </c>
-      <c r="P32" s="21">
+      <c r="P32" s="29">
         <v>2745</v>
       </c>
-      <c r="Q32" s="20">
+      <c r="Q32" s="28">
         <v>3605</v>
       </c>
-      <c r="R32" s="21">
+      <c r="R32" s="29">
         <v>12439</v>
       </c>
-      <c r="S32" s="21">
+      <c r="S32" s="29">
         <v>6094</v>
       </c>
-      <c r="T32" s="21">
+      <c r="T32" s="29">
         <v>54084</v>
       </c>
-      <c r="U32" s="21">
+      <c r="U32" s="29">
         <v>2669</v>
       </c>
-      <c r="V32" s="21">
+      <c r="V32" s="29">
         <v>850</v>
       </c>
-      <c r="W32" s="21">
+      <c r="W32" s="29">
         <v>8965</v>
       </c>
-      <c r="X32" s="21">
+      <c r="X32" s="29">
         <v>1618</v>
       </c>
-      <c r="Y32" s="21">
+      <c r="Y32" s="29">
         <v>4353</v>
       </c>
-      <c r="Z32" s="21">
+      <c r="Z32" s="29">
         <v>3495</v>
       </c>
-      <c r="AA32" s="21">
+      <c r="AA32" s="29">
         <v>4432</v>
       </c>
-      <c r="AB32" s="21">
+      <c r="AB32" s="29">
         <v>7389</v>
       </c>
-      <c r="AC32" s="21">
+      <c r="AC32" s="29">
         <v>4048</v>
       </c>
-      <c r="AD32" s="21">
+      <c r="AD32" s="29">
         <v>2774</v>
       </c>
-      <c r="AE32" s="21">
+      <c r="AE32" s="29">
         <v>3223</v>
       </c>
-      <c r="AF32" s="21">
+      <c r="AF32" s="29">
         <v>4466</v>
       </c>
-      <c r="AG32" s="21">
+      <c r="AG32" s="29">
         <v>6409</v>
       </c>
-      <c r="AH32" s="21">
+      <c r="AH32" s="29">
         <v>12952</v>
       </c>
-      <c r="AI32" s="21">
+      <c r="AI32" s="29">
         <v>10151</v>
       </c>
-      <c r="AJ32" s="21">
+      <c r="AJ32" s="29">
         <v>10997</v>
       </c>
-      <c r="AK32" s="21">
+      <c r="AK32" s="29">
         <v>9714</v>
       </c>
-      <c r="AL32" s="21">
+      <c r="AL32" s="29">
         <v>3689</v>
       </c>
-      <c r="AM32" s="21">
+      <c r="AM32" s="29">
         <v>5503</v>
       </c>
-      <c r="AN32" s="21">
+      <c r="AN32" s="29">
         <v>2621</v>
       </c>
-      <c r="AO32" s="21">
+      <c r="AO32" s="29">
         <v>3434</v>
       </c>
-      <c r="AP32" s="21">
+      <c r="AP32" s="29">
         <v>5631</v>
       </c>
-      <c r="AQ32" s="21">
+      <c r="AQ32" s="29">
         <v>1431</v>
       </c>
-      <c r="AR32" s="21">
+      <c r="AR32" s="29">
         <v>4958</v>
       </c>
-      <c r="AS32" s="21">
+      <c r="AS32" s="29">
         <v>1267</v>
       </c>
-      <c r="AT32" s="21">
+      <c r="AT32" s="29">
         <v>5463</v>
       </c>
-      <c r="AU32" s="21">
+      <c r="AU32" s="29">
         <v>3953</v>
       </c>
-      <c r="AV32" s="21">
+      <c r="AV32" s="29">
         <v>7979</v>
       </c>
-      <c r="AW32" s="21">
+      <c r="AW32" s="29">
         <v>1144</v>
       </c>
-      <c r="AX32" s="21">
+      <c r="AX32" s="29">
         <v>4225</v>
       </c>
-      <c r="AY32" s="21">
+      <c r="AY32" s="29">
         <v>1831</v>
       </c>
-      <c r="AZ32" s="21">
+      <c r="AZ32" s="29">
         <v>2394</v>
       </c>
-      <c r="BA32" s="21">
+      <c r="BA32" s="29">
         <v>1418</v>
       </c>
-      <c r="BB32" s="21">
+      <c r="BB32" s="29">
         <v>2588</v>
       </c>
-      <c r="BC32" s="21">
+      <c r="BC32" s="29">
         <v>4121</v>
       </c>
-      <c r="BD32" s="20">
+      <c r="BD32" s="28">
         <v>1037</v>
       </c>
-      <c r="BE32" s="21">
+      <c r="BE32" s="29">
         <v>925</v>
       </c>
-      <c r="BF32" s="20">
+      <c r="BF32" s="28">
         <v>925</v>
       </c>
-      <c r="BG32" s="21">
+      <c r="BG32" s="29">
         <v>2326</v>
       </c>
-      <c r="BH32" s="21">
+      <c r="BH32" s="29">
         <v>1152</v>
       </c>
-      <c r="BI32" s="21">
+      <c r="BI32" s="29">
         <v>974</v>
       </c>
-      <c r="BJ32" s="20">
+      <c r="BJ32" s="28">
         <v>200</v>
       </c>
-      <c r="BK32" s="21">
+      <c r="BK32" s="29">
         <v>3431</v>
       </c>
-      <c r="BL32" s="21">
+      <c r="BL32" s="29">
         <v>769</v>
       </c>
-      <c r="BM32" s="21">
+      <c r="BM32" s="29">
         <v>863</v>
       </c>
-      <c r="BN32" s="21">
+      <c r="BN32" s="29">
         <v>535</v>
       </c>
-      <c r="BO32" s="21">
+      <c r="BO32" s="29">
         <v>531</v>
       </c>
-      <c r="BP32" s="21">
+      <c r="BP32" s="29">
         <v>274</v>
       </c>
-      <c r="BQ32" s="21">
+      <c r="BQ32" s="29">
         <v>182</v>
       </c>
-      <c r="BR32" s="20">
+      <c r="BR32" s="28">
         <v>277</v>
       </c>
-      <c r="BS32" s="21">
+      <c r="BS32" s="29">
         <v>432</v>
       </c>
-      <c r="BT32" s="21">
+      <c r="BT32" s="29">
         <v>83</v>
       </c>
-      <c r="BU32" s="21">
+      <c r="BU32" s="29">
         <v>122</v>
       </c>
-      <c r="BV32" s="21">
+      <c r="BV32" s="29">
         <v>57</v>
       </c>
-      <c r="BW32" s="21">
+      <c r="BW32" s="29">
         <v>158</v>
       </c>
-      <c r="BX32" s="20">
+      <c r="BX32" s="28">
         <v>12</v>
       </c>
-      <c r="BY32" s="21">
+      <c r="BY32" s="29">
         <v>2515</v>
       </c>
-      <c r="BZ32" s="21">
+      <c r="BZ32" s="29">
         <v>253</v>
       </c>
-      <c r="CA32" s="21">
+      <c r="CA32" s="29">
         <v>755</v>
       </c>
-      <c r="CB32" s="20">
+      <c r="CB32" s="28">
         <v>1507</v>
       </c>
-      <c r="CC32" s="21">
+      <c r="CC32" s="29">
         <v>1195</v>
       </c>
-      <c r="CD32" s="20">
+      <c r="CD32" s="28">
         <v>1195</v>
       </c>
-      <c r="CE32" s="21">
+      <c r="CE32" s="29">
         <v>685</v>
       </c>
-      <c r="CF32" s="20">
+      <c r="CF32" s="28">
         <v>685</v>
       </c>
-      <c r="CG32" s="21">
+      <c r="CG32" s="29">
         <v>1742</v>
       </c>
-      <c r="CH32" s="21">
+      <c r="CH32" s="29">
         <v>962</v>
       </c>
-      <c r="CI32" s="20">
+      <c r="CI32" s="28">
         <v>780</v>
+      </c>
+    </row>
+    <row r="33" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A33" s="2"/>
+      <c r="B33" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C33" s="23">
+        <v>46082</v>
+      </c>
+      <c r="D33" s="28">
+        <v>288454</v>
+      </c>
+      <c r="E33" s="28">
+        <v>275149</v>
+      </c>
+      <c r="F33" s="28">
+        <v>13305</v>
+      </c>
+      <c r="G33" s="29">
+        <v>38512</v>
+      </c>
+      <c r="H33" s="29">
+        <v>1857</v>
+      </c>
+      <c r="I33" s="29">
+        <v>3321</v>
+      </c>
+      <c r="J33" s="29">
+        <v>3990</v>
+      </c>
+      <c r="K33" s="29">
+        <v>4301</v>
+      </c>
+      <c r="L33" s="29">
+        <v>2528</v>
+      </c>
+      <c r="M33" s="29">
+        <v>4143</v>
+      </c>
+      <c r="N33" s="29">
+        <v>4512</v>
+      </c>
+      <c r="O33" s="29">
+        <v>7484</v>
+      </c>
+      <c r="P33" s="29">
+        <v>2755</v>
+      </c>
+      <c r="Q33" s="28">
+        <v>3621</v>
+      </c>
+      <c r="R33" s="29">
+        <v>12422</v>
+      </c>
+      <c r="S33" s="29">
+        <v>6128</v>
+      </c>
+      <c r="T33" s="29">
+        <v>54336</v>
+      </c>
+      <c r="U33" s="29">
+        <v>2686</v>
+      </c>
+      <c r="V33" s="29">
+        <v>857</v>
+      </c>
+      <c r="W33" s="29">
+        <v>9038</v>
+      </c>
+      <c r="X33" s="29">
+        <v>1615</v>
+      </c>
+      <c r="Y33" s="29">
+        <v>4389</v>
+      </c>
+      <c r="Z33" s="29">
+        <v>3510</v>
+      </c>
+      <c r="AA33" s="29">
+        <v>4430</v>
+      </c>
+      <c r="AB33" s="29">
+        <v>7482</v>
+      </c>
+      <c r="AC33" s="29">
+        <v>4066</v>
+      </c>
+      <c r="AD33" s="29">
+        <v>2787</v>
+      </c>
+      <c r="AE33" s="29">
+        <v>3224</v>
+      </c>
+      <c r="AF33" s="29">
+        <v>4458</v>
+      </c>
+      <c r="AG33" s="29">
+        <v>6416</v>
+      </c>
+      <c r="AH33" s="29">
+        <v>12979</v>
+      </c>
+      <c r="AI33" s="29">
+        <v>10205</v>
+      </c>
+      <c r="AJ33" s="29">
+        <v>11052</v>
+      </c>
+      <c r="AK33" s="29">
+        <v>9761</v>
+      </c>
+      <c r="AL33" s="29">
+        <v>3691</v>
+      </c>
+      <c r="AM33" s="29">
+        <v>5489</v>
+      </c>
+      <c r="AN33" s="29">
+        <v>2620</v>
+      </c>
+      <c r="AO33" s="29">
+        <v>3460</v>
+      </c>
+      <c r="AP33" s="29">
+        <v>5634</v>
+      </c>
+      <c r="AQ33" s="29">
+        <v>1453</v>
+      </c>
+      <c r="AR33" s="29">
+        <v>4987</v>
+      </c>
+      <c r="AS33" s="29">
+        <v>1271</v>
+      </c>
+      <c r="AT33" s="29">
+        <v>5476</v>
+      </c>
+      <c r="AU33" s="29">
+        <v>3949</v>
+      </c>
+      <c r="AV33" s="29">
+        <v>8005</v>
+      </c>
+      <c r="AW33" s="29">
+        <v>1159</v>
+      </c>
+      <c r="AX33" s="29">
+        <v>4170</v>
+      </c>
+      <c r="AY33" s="29">
+        <v>1837</v>
+      </c>
+      <c r="AZ33" s="29">
+        <v>2382</v>
+      </c>
+      <c r="BA33" s="29">
+        <v>1424</v>
+      </c>
+      <c r="BB33" s="29">
+        <v>2597</v>
+      </c>
+      <c r="BC33" s="29">
+        <v>4172</v>
+      </c>
+      <c r="BD33" s="28">
+        <v>1020</v>
+      </c>
+      <c r="BE33" s="29">
+        <v>940</v>
+      </c>
+      <c r="BF33" s="28">
+        <v>940</v>
+      </c>
+      <c r="BG33" s="29">
+        <v>2339</v>
+      </c>
+      <c r="BH33" s="29">
+        <v>1156</v>
+      </c>
+      <c r="BI33" s="29">
+        <v>985</v>
+      </c>
+      <c r="BJ33" s="28">
+        <v>198</v>
+      </c>
+      <c r="BK33" s="29">
+        <v>3445</v>
+      </c>
+      <c r="BL33" s="29">
+        <v>766</v>
+      </c>
+      <c r="BM33" s="29">
+        <v>881</v>
+      </c>
+      <c r="BN33" s="29">
+        <v>538</v>
+      </c>
+      <c r="BO33" s="29">
+        <v>535</v>
+      </c>
+      <c r="BP33" s="29">
+        <v>277</v>
+      </c>
+      <c r="BQ33" s="29">
+        <v>180</v>
+      </c>
+      <c r="BR33" s="28">
+        <v>268</v>
+      </c>
+      <c r="BS33" s="29">
+        <v>446</v>
+      </c>
+      <c r="BT33" s="29">
+        <v>86</v>
+      </c>
+      <c r="BU33" s="29">
+        <v>126</v>
+      </c>
+      <c r="BV33" s="29">
+        <v>60</v>
+      </c>
+      <c r="BW33" s="29">
+        <v>162</v>
+      </c>
+      <c r="BX33" s="28">
+        <v>12</v>
+      </c>
+      <c r="BY33" s="29">
+        <v>2500</v>
+      </c>
+      <c r="BZ33" s="29">
+        <v>254</v>
+      </c>
+      <c r="CA33" s="29">
+        <v>740</v>
+      </c>
+      <c r="CB33" s="28">
+        <v>1506</v>
+      </c>
+      <c r="CC33" s="29">
+        <v>1200</v>
+      </c>
+      <c r="CD33" s="28">
+        <v>1200</v>
+      </c>
+      <c r="CE33" s="29">
+        <v>687</v>
+      </c>
+      <c r="CF33" s="28">
+        <v>687</v>
+      </c>
+      <c r="CG33" s="29">
+        <v>1748</v>
+      </c>
+      <c r="CH33" s="29">
+        <v>960</v>
+      </c>
+      <c r="CI33" s="28">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="34" spans="1:87" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="19" t="s">
+        <v>202</v>
+      </c>
+      <c r="C34" s="38">
+        <v>46113</v>
+      </c>
+      <c r="D34" s="20">
+        <v>291672</v>
+      </c>
+      <c r="E34" s="20">
+        <v>278206</v>
+      </c>
+      <c r="F34" s="20">
+        <v>13466</v>
+      </c>
+      <c r="G34" s="21">
+        <v>39010</v>
+      </c>
+      <c r="H34" s="21">
+        <v>1928</v>
+      </c>
+      <c r="I34" s="21">
+        <v>3413</v>
+      </c>
+      <c r="J34" s="21">
+        <v>4038</v>
+      </c>
+      <c r="K34" s="21">
+        <v>4371</v>
+      </c>
+      <c r="L34" s="21">
+        <v>2556</v>
+      </c>
+      <c r="M34" s="21">
+        <v>4180</v>
+      </c>
+      <c r="N34" s="21">
+        <v>4593</v>
+      </c>
+      <c r="O34" s="21">
+        <v>7481</v>
+      </c>
+      <c r="P34" s="21">
+        <v>2796</v>
+      </c>
+      <c r="Q34" s="20">
+        <v>3654</v>
+      </c>
+      <c r="R34" s="21">
+        <v>12561</v>
+      </c>
+      <c r="S34" s="21">
+        <v>6152</v>
+      </c>
+      <c r="T34" s="21">
+        <v>55012</v>
+      </c>
+      <c r="U34" s="21">
+        <v>2718</v>
+      </c>
+      <c r="V34" s="21">
+        <v>868</v>
+      </c>
+      <c r="W34" s="21">
+        <v>9211</v>
+      </c>
+      <c r="X34" s="21">
+        <v>1561</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>4407</v>
+      </c>
+      <c r="Z34" s="21">
+        <v>3549</v>
+      </c>
+      <c r="AA34" s="21">
+        <v>4396</v>
+      </c>
+      <c r="AB34" s="21">
+        <v>7562</v>
+      </c>
+      <c r="AC34" s="21">
+        <v>4081</v>
+      </c>
+      <c r="AD34" s="21">
+        <v>2851</v>
+      </c>
+      <c r="AE34" s="21">
+        <v>3229</v>
+      </c>
+      <c r="AF34" s="21">
+        <v>4495</v>
+      </c>
+      <c r="AG34" s="21">
+        <v>6526</v>
+      </c>
+      <c r="AH34" s="21">
+        <v>13106</v>
+      </c>
+      <c r="AI34" s="21">
+        <v>10289</v>
+      </c>
+      <c r="AJ34" s="21">
+        <v>11189</v>
+      </c>
+      <c r="AK34" s="21">
+        <v>9854</v>
+      </c>
+      <c r="AL34" s="21">
+        <v>3667</v>
+      </c>
+      <c r="AM34" s="21">
+        <v>5570</v>
+      </c>
+      <c r="AN34" s="21">
+        <v>2658</v>
+      </c>
+      <c r="AO34" s="21">
+        <v>3578</v>
+      </c>
+      <c r="AP34" s="21">
+        <v>5675</v>
+      </c>
+      <c r="AQ34" s="21">
+        <v>1478</v>
+      </c>
+      <c r="AR34" s="21">
+        <v>4993</v>
+      </c>
+      <c r="AS34" s="21">
+        <v>1304</v>
+      </c>
+      <c r="AT34" s="21">
+        <v>5499</v>
+      </c>
+      <c r="AU34" s="21">
+        <v>4011</v>
+      </c>
+      <c r="AV34" s="21">
+        <v>8081</v>
+      </c>
+      <c r="AW34" s="21">
+        <v>1204</v>
+      </c>
+      <c r="AX34" s="21">
+        <v>4171</v>
+      </c>
+      <c r="AY34" s="21">
+        <v>1853</v>
+      </c>
+      <c r="AZ34" s="21">
+        <v>2450</v>
+      </c>
+      <c r="BA34" s="21">
+        <v>1443</v>
+      </c>
+      <c r="BB34" s="21">
+        <v>2662</v>
+      </c>
+      <c r="BC34" s="21">
+        <v>4261</v>
+      </c>
+      <c r="BD34" s="20">
+        <v>1021</v>
+      </c>
+      <c r="BE34" s="21">
+        <v>952</v>
+      </c>
+      <c r="BF34" s="20">
+        <v>952</v>
+      </c>
+      <c r="BG34" s="21">
+        <v>2384</v>
+      </c>
+      <c r="BH34" s="21">
+        <v>1167</v>
+      </c>
+      <c r="BI34" s="21">
+        <v>1012</v>
+      </c>
+      <c r="BJ34" s="20">
+        <v>205</v>
+      </c>
+      <c r="BK34" s="21">
+        <v>3481</v>
+      </c>
+      <c r="BL34" s="21">
+        <v>775</v>
+      </c>
+      <c r="BM34" s="21">
+        <v>883</v>
+      </c>
+      <c r="BN34" s="21">
+        <v>545</v>
+      </c>
+      <c r="BO34" s="21">
+        <v>540</v>
+      </c>
+      <c r="BP34" s="21">
+        <v>289</v>
+      </c>
+      <c r="BQ34" s="21">
+        <v>181</v>
+      </c>
+      <c r="BR34" s="20">
+        <v>268</v>
+      </c>
+      <c r="BS34" s="21">
+        <v>448</v>
+      </c>
+      <c r="BT34" s="21">
+        <v>87</v>
+      </c>
+      <c r="BU34" s="21">
+        <v>125</v>
+      </c>
+      <c r="BV34" s="21">
+        <v>60</v>
+      </c>
+      <c r="BW34" s="21">
+        <v>162</v>
+      </c>
+      <c r="BX34" s="20">
+        <v>14</v>
+      </c>
+      <c r="BY34" s="21">
+        <v>2532</v>
+      </c>
+      <c r="BZ34" s="21">
+        <v>273</v>
+      </c>
+      <c r="CA34" s="21">
+        <v>744</v>
+      </c>
+      <c r="CB34" s="20">
+        <v>1515</v>
+      </c>
+      <c r="CC34" s="21">
+        <v>1190</v>
+      </c>
+      <c r="CD34" s="20">
+        <v>1190</v>
+      </c>
+      <c r="CE34" s="21">
+        <v>701</v>
+      </c>
+      <c r="CF34" s="20">
+        <v>701</v>
+      </c>
+      <c r="CG34" s="21">
+        <v>1778</v>
+      </c>
+      <c r="CH34" s="21">
+        <v>970</v>
+      </c>
+      <c r="CI34" s="20">
+        <v>808</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>