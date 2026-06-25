--- v4 (2026-05-09)
+++ v5 (2026-06-25)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP時系列\R8\01 各月\R804\（参考）住民基本台帳に基づく人口（総人口・日本人人口・外国人人口）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\114561\Box\【02_課所共有】02_06_統計課\R08年度\04_人口統計担当\16_推計人口・町（丁）字別人口調査\16_02_住民異動月報\100_HP時系列\R8\01 各月\R805\（参考）住民基本台帳に基づく人口（総人口・日本人人口・外国人人口）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{327EA62C-AAB6-4842-9EF4-139B74BF8988}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2D4A862-3057-4B8B-8743-BDBD8D818920}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総人口(2024.2.1～)" sheetId="2" r:id="rId1"/>
     <sheet name="日本人人口(2024.2.1～)" sheetId="3" r:id="rId2"/>
     <sheet name="外国人人口(2024.2.1～)" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'総人口(2024.2.1～)'!$B:$E</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="204">
   <si>
     <t>住民基本台帳に基づく人口（総人口）</t>
   </si>
   <si>
     <t>Population Estimates of Saitama Prefecture</t>
   </si>
   <si>
     <t>市町村</t>
   </si>
   <si>
     <t>Cities,
 Towns and Villages</t>
   </si>
   <si>
     <t>総　計</t>
   </si>
   <si>
     <t>市　計</t>
   </si>
   <si>
     <t>郡　計</t>
   </si>
   <si>
     <t>さいたま市</t>
   </si>
@@ -636,50 +636,53 @@
     <t>令和7年8月1日</t>
   </si>
   <si>
     <t>令和7年9月1日</t>
   </si>
   <si>
     <t>令和7年10月1日</t>
   </si>
   <si>
     <t>令和7年11月1日</t>
   </si>
   <si>
     <t>令和7年12月1日</t>
   </si>
   <si>
     <t>令和8年1月1日</t>
   </si>
   <si>
     <t>令和8年2月1日</t>
   </si>
   <si>
     <t>令和8年3月1日</t>
   </si>
   <si>
     <t>令和8年4月1日</t>
+  </si>
+  <si>
+    <t>令和8年5月1日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
     </font>
@@ -1474,54 +1477,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CI34"/>
+  <dimension ref="A1:CI35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="D29" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="D32" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
       <selection pane="bottomRight" activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
@@ -9248,334 +9251,595 @@
       <c r="CB33" s="28">
         <v>30336</v>
       </c>
       <c r="CC33" s="29">
         <v>31376</v>
       </c>
       <c r="CD33" s="28">
         <v>31376</v>
       </c>
       <c r="CE33" s="29">
         <v>33257</v>
       </c>
       <c r="CF33" s="28">
         <v>33257</v>
       </c>
       <c r="CG33" s="29">
         <v>70764</v>
       </c>
       <c r="CH33" s="29">
         <v>43135</v>
       </c>
       <c r="CI33" s="39">
         <v>27629</v>
       </c>
     </row>
-    <row r="34" spans="1:87" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="19" t="s">
+    <row r="34" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A34" s="2"/>
+      <c r="B34" s="30" t="s">
         <v>202</v>
       </c>
-      <c r="C34" s="38">
+      <c r="C34" s="23">
         <v>46113</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D34" s="28">
         <v>7367468</v>
       </c>
-      <c r="E34" s="33">
+      <c r="E34" s="28">
         <v>6898717</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="28">
         <v>468751</v>
       </c>
-      <c r="G34" s="35">
+      <c r="G34" s="29">
         <v>1358566</v>
       </c>
-      <c r="H34" s="34">
+      <c r="H34" s="29">
         <v>95972</v>
       </c>
-      <c r="I34" s="32">
+      <c r="I34" s="29">
         <v>152073</v>
       </c>
-      <c r="J34" s="32">
+      <c r="J34" s="29">
         <v>128272</v>
       </c>
-      <c r="K34" s="32">
+      <c r="K34" s="29">
         <v>166103</v>
       </c>
-      <c r="L34" s="32">
+      <c r="L34" s="29">
         <v>103546</v>
       </c>
-      <c r="M34" s="32">
+      <c r="M34" s="29">
         <v>96322</v>
       </c>
-      <c r="N34" s="32">
+      <c r="N34" s="29">
         <v>170925</v>
       </c>
-      <c r="O34" s="32">
+      <c r="O34" s="29">
         <v>196765</v>
       </c>
-      <c r="P34" s="32">
+      <c r="P34" s="29">
         <v>136672</v>
       </c>
-      <c r="Q34" s="36">
+      <c r="Q34" s="28">
         <v>111916</v>
       </c>
-      <c r="R34" s="35">
+      <c r="R34" s="29">
         <v>352637</v>
       </c>
-      <c r="S34" s="32">
+      <c r="S34" s="29">
         <v>189342</v>
       </c>
-      <c r="T34" s="32">
+      <c r="T34" s="29">
         <v>609493</v>
       </c>
-      <c r="U34" s="32">
+      <c r="U34" s="29">
         <v>77139</v>
       </c>
-      <c r="V34" s="32">
+      <c r="V34" s="29">
         <v>55910</v>
       </c>
-      <c r="W34" s="32">
+      <c r="W34" s="29">
         <v>342857</v>
       </c>
-      <c r="X34" s="32">
+      <c r="X34" s="29">
         <v>77148</v>
       </c>
-      <c r="Y34" s="32">
+      <c r="Y34" s="29">
         <v>111691</v>
       </c>
-      <c r="Z34" s="32">
+      <c r="Z34" s="29">
         <v>75953</v>
       </c>
-      <c r="AA34" s="32">
+      <c r="AA34" s="29">
         <v>90942</v>
       </c>
-      <c r="AB34" s="32">
+      <c r="AB34" s="29">
         <v>228622</v>
       </c>
-      <c r="AC34" s="32">
+      <c r="AC34" s="29">
         <v>147221</v>
       </c>
-      <c r="AD34" s="32">
+      <c r="AD34" s="29">
         <v>53492</v>
       </c>
-      <c r="AE34" s="32">
+      <c r="AE34" s="29">
         <v>117507</v>
       </c>
-      <c r="AF34" s="32">
+      <c r="AF34" s="29">
         <v>139866</v>
       </c>
-      <c r="AG34" s="32">
+      <c r="AG34" s="29">
         <v>230616</v>
       </c>
-      <c r="AH34" s="32">
+      <c r="AH34" s="29">
         <v>252660</v>
       </c>
-      <c r="AI34" s="32">
+      <c r="AI34" s="29">
         <v>341379</v>
       </c>
-      <c r="AJ34" s="32">
+      <c r="AJ34" s="29">
         <v>77515</v>
       </c>
-      <c r="AK34" s="32">
+      <c r="AK34" s="29">
         <v>143022</v>
       </c>
-      <c r="AL34" s="32">
+      <c r="AL34" s="29">
         <v>141850</v>
       </c>
-      <c r="AM34" s="32">
+      <c r="AM34" s="29">
         <v>146608</v>
       </c>
-      <c r="AN34" s="32">
+      <c r="AN34" s="29">
         <v>76152</v>
       </c>
-      <c r="AO34" s="32">
+      <c r="AO34" s="29">
         <v>85450</v>
       </c>
-      <c r="AP34" s="32">
+      <c r="AP34" s="29">
         <v>166004</v>
       </c>
-      <c r="AQ34" s="32">
+      <c r="AQ34" s="29">
         <v>74165</v>
       </c>
-      <c r="AR34" s="32">
+      <c r="AR34" s="29">
         <v>150508</v>
       </c>
-      <c r="AS34" s="32">
+      <c r="AS34" s="29">
         <v>64997</v>
       </c>
-      <c r="AT34" s="32">
+      <c r="AT34" s="29">
         <v>93515</v>
       </c>
-      <c r="AU34" s="32">
+      <c r="AU34" s="29">
         <v>113955</v>
       </c>
-      <c r="AV34" s="32">
+      <c r="AV34" s="29">
         <v>141746</v>
       </c>
-      <c r="AW34" s="32">
+      <c r="AW34" s="29">
         <v>60880</v>
       </c>
-      <c r="AX34" s="32">
+      <c r="AX34" s="29">
         <v>99081</v>
       </c>
-      <c r="AY34" s="32">
+      <c r="AY34" s="29">
         <v>48406</v>
       </c>
-      <c r="AZ34" s="32">
+      <c r="AZ34" s="29">
         <v>69533</v>
       </c>
-      <c r="BA34" s="32">
+      <c r="BA34" s="29">
         <v>53586</v>
       </c>
-      <c r="BB34" s="32">
+      <c r="BB34" s="29">
         <v>72100</v>
       </c>
-      <c r="BC34" s="32">
+      <c r="BC34" s="29">
         <v>114526</v>
       </c>
-      <c r="BD34" s="31">
+      <c r="BD34" s="28">
         <v>52077</v>
       </c>
-      <c r="BE34" s="32">
+      <c r="BE34" s="29">
         <v>44825</v>
       </c>
-      <c r="BF34" s="31">
+      <c r="BF34" s="28">
         <v>44825</v>
       </c>
-      <c r="BG34" s="32">
+      <c r="BG34" s="29">
         <v>79127</v>
       </c>
-      <c r="BH34" s="32">
+      <c r="BH34" s="29">
         <v>37137</v>
       </c>
-      <c r="BI34" s="32">
+      <c r="BI34" s="29">
         <v>31533</v>
       </c>
-      <c r="BJ34" s="31">
+      <c r="BJ34" s="28">
         <v>10457</v>
       </c>
-      <c r="BK34" s="32">
+      <c r="BK34" s="29">
         <v>121947</v>
       </c>
-      <c r="BL34" s="32">
+      <c r="BL34" s="29">
         <v>19710</v>
       </c>
-      <c r="BM34" s="32">
+      <c r="BM34" s="29">
         <v>17169</v>
       </c>
-      <c r="BN34" s="32">
+      <c r="BN34" s="29">
         <v>26899</v>
       </c>
-      <c r="BO34" s="32">
+      <c r="BO34" s="29">
         <v>18450</v>
       </c>
-      <c r="BP34" s="32">
+      <c r="BP34" s="29">
         <v>17232</v>
       </c>
-      <c r="BQ34" s="32">
+      <c r="BQ34" s="29">
         <v>12487</v>
       </c>
-      <c r="BR34" s="31">
+      <c r="BR34" s="28">
         <v>10000</v>
       </c>
-      <c r="BS34" s="32">
+      <c r="BS34" s="29">
         <v>34264</v>
       </c>
-      <c r="BT34" s="32">
+      <c r="BT34" s="29">
         <v>7442</v>
       </c>
-      <c r="BU34" s="32">
+      <c r="BU34" s="29">
         <v>8639</v>
       </c>
-      <c r="BV34" s="32">
+      <c r="BV34" s="29">
         <v>6175</v>
       </c>
-      <c r="BW34" s="32">
+      <c r="BW34" s="29">
         <v>9708</v>
       </c>
-      <c r="BX34" s="31">
+      <c r="BX34" s="28">
         <v>2300</v>
       </c>
-      <c r="BY34" s="32">
+      <c r="BY34" s="29">
         <v>53423</v>
       </c>
-      <c r="BZ34" s="32">
+      <c r="BZ34" s="29">
         <v>10541</v>
       </c>
-      <c r="CA34" s="32">
+      <c r="CA34" s="29">
         <v>12617</v>
       </c>
-      <c r="CB34" s="31">
+      <c r="CB34" s="28">
         <v>30265</v>
       </c>
-      <c r="CC34" s="32">
+      <c r="CC34" s="29">
         <v>31236</v>
       </c>
-      <c r="CD34" s="31">
+      <c r="CD34" s="28">
         <v>31236</v>
       </c>
-      <c r="CE34" s="32">
+      <c r="CE34" s="29">
         <v>33260</v>
       </c>
-      <c r="CF34" s="31">
+      <c r="CF34" s="28">
         <v>33260</v>
       </c>
-      <c r="CG34" s="32">
+      <c r="CG34" s="29">
         <v>70669</v>
       </c>
-      <c r="CH34" s="32">
+      <c r="CH34" s="29">
         <v>43061</v>
       </c>
-      <c r="CI34" s="36">
+      <c r="CI34" s="39">
         <v>27608</v>
+      </c>
+    </row>
+    <row r="35" spans="1:87" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="C35" s="38">
+        <v>46143</v>
+      </c>
+      <c r="D35" s="31">
+        <v>7376045</v>
+      </c>
+      <c r="E35" s="33">
+        <v>6907505</v>
+      </c>
+      <c r="F35" s="33">
+        <v>468540</v>
+      </c>
+      <c r="G35" s="35">
+        <v>1360874</v>
+      </c>
+      <c r="H35" s="34">
+        <v>96093</v>
+      </c>
+      <c r="I35" s="32">
+        <v>152639</v>
+      </c>
+      <c r="J35" s="32">
+        <v>128547</v>
+      </c>
+      <c r="K35" s="32">
+        <v>166190</v>
+      </c>
+      <c r="L35" s="32">
+        <v>103830</v>
+      </c>
+      <c r="M35" s="32">
+        <v>96658</v>
+      </c>
+      <c r="N35" s="32">
+        <v>171070</v>
+      </c>
+      <c r="O35" s="32">
+        <v>197215</v>
+      </c>
+      <c r="P35" s="32">
+        <v>136822</v>
+      </c>
+      <c r="Q35" s="36">
+        <v>111810</v>
+      </c>
+      <c r="R35" s="35">
+        <v>353180</v>
+      </c>
+      <c r="S35" s="32">
+        <v>190384</v>
+      </c>
+      <c r="T35" s="32">
+        <v>610703</v>
+      </c>
+      <c r="U35" s="32">
+        <v>77145</v>
+      </c>
+      <c r="V35" s="32">
+        <v>55813</v>
+      </c>
+      <c r="W35" s="32">
+        <v>343402</v>
+      </c>
+      <c r="X35" s="32">
+        <v>77195</v>
+      </c>
+      <c r="Y35" s="32">
+        <v>111658</v>
+      </c>
+      <c r="Z35" s="32">
+        <v>75944</v>
+      </c>
+      <c r="AA35" s="32">
+        <v>91233</v>
+      </c>
+      <c r="AB35" s="32">
+        <v>228766</v>
+      </c>
+      <c r="AC35" s="32">
+        <v>147329</v>
+      </c>
+      <c r="AD35" s="32">
+        <v>53492</v>
+      </c>
+      <c r="AE35" s="32">
+        <v>117620</v>
+      </c>
+      <c r="AF35" s="32">
+        <v>139883</v>
+      </c>
+      <c r="AG35" s="32">
+        <v>230708</v>
+      </c>
+      <c r="AH35" s="32">
+        <v>252866</v>
+      </c>
+      <c r="AI35" s="32">
+        <v>341503</v>
+      </c>
+      <c r="AJ35" s="32">
+        <v>77741</v>
+      </c>
+      <c r="AK35" s="32">
+        <v>143215</v>
+      </c>
+      <c r="AL35" s="32">
+        <v>142066</v>
+      </c>
+      <c r="AM35" s="32">
+        <v>146933</v>
+      </c>
+      <c r="AN35" s="32">
+        <v>76262</v>
+      </c>
+      <c r="AO35" s="32">
+        <v>85800</v>
+      </c>
+      <c r="AP35" s="32">
+        <v>166170</v>
+      </c>
+      <c r="AQ35" s="32">
+        <v>74157</v>
+      </c>
+      <c r="AR35" s="32">
+        <v>150610</v>
+      </c>
+      <c r="AS35" s="32">
+        <v>64968</v>
+      </c>
+      <c r="AT35" s="32">
+        <v>93541</v>
+      </c>
+      <c r="AU35" s="32">
+        <v>114064</v>
+      </c>
+      <c r="AV35" s="32">
+        <v>141793</v>
+      </c>
+      <c r="AW35" s="32">
+        <v>61009</v>
+      </c>
+      <c r="AX35" s="32">
+        <v>99175</v>
+      </c>
+      <c r="AY35" s="32">
+        <v>48432</v>
+      </c>
+      <c r="AZ35" s="32">
+        <v>69565</v>
+      </c>
+      <c r="BA35" s="32">
+        <v>53557</v>
+      </c>
+      <c r="BB35" s="32">
+        <v>72070</v>
+      </c>
+      <c r="BC35" s="32">
+        <v>114599</v>
+      </c>
+      <c r="BD35" s="31">
+        <v>52080</v>
+      </c>
+      <c r="BE35" s="32">
+        <v>44855</v>
+      </c>
+      <c r="BF35" s="31">
+        <v>44855</v>
+      </c>
+      <c r="BG35" s="32">
+        <v>79177</v>
+      </c>
+      <c r="BH35" s="32">
+        <v>37156</v>
+      </c>
+      <c r="BI35" s="32">
+        <v>31567</v>
+      </c>
+      <c r="BJ35" s="31">
+        <v>10454</v>
+      </c>
+      <c r="BK35" s="32">
+        <v>121794</v>
+      </c>
+      <c r="BL35" s="32">
+        <v>19685</v>
+      </c>
+      <c r="BM35" s="32">
+        <v>17186</v>
+      </c>
+      <c r="BN35" s="32">
+        <v>26863</v>
+      </c>
+      <c r="BO35" s="32">
+        <v>18426</v>
+      </c>
+      <c r="BP35" s="32">
+        <v>17179</v>
+      </c>
+      <c r="BQ35" s="32">
+        <v>12484</v>
+      </c>
+      <c r="BR35" s="31">
+        <v>9971</v>
+      </c>
+      <c r="BS35" s="32">
+        <v>34178</v>
+      </c>
+      <c r="BT35" s="32">
+        <v>7417</v>
+      </c>
+      <c r="BU35" s="32">
+        <v>8624</v>
+      </c>
+      <c r="BV35" s="32">
+        <v>6164</v>
+      </c>
+      <c r="BW35" s="32">
+        <v>9684</v>
+      </c>
+      <c r="BX35" s="31">
+        <v>2289</v>
+      </c>
+      <c r="BY35" s="32">
+        <v>53385</v>
+      </c>
+      <c r="BZ35" s="32">
+        <v>10509</v>
+      </c>
+      <c r="CA35" s="32">
+        <v>12636</v>
+      </c>
+      <c r="CB35" s="31">
+        <v>30240</v>
+      </c>
+      <c r="CC35" s="32">
+        <v>31231</v>
+      </c>
+      <c r="CD35" s="31">
+        <v>31231</v>
+      </c>
+      <c r="CE35" s="32">
+        <v>33277</v>
+      </c>
+      <c r="CF35" s="31">
+        <v>33277</v>
+      </c>
+      <c r="CG35" s="32">
+        <v>70643</v>
+      </c>
+      <c r="CH35" s="32">
+        <v>43017</v>
+      </c>
+      <c r="CI35" s="36">
+        <v>27626</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.55118110236220474" right="0.35433070866141736" top="0.74803149606299213" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.74803149606299213"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CI34"/>
+  <dimension ref="A1:CI35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="7" topLeftCell="BX29" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="3" ySplit="7" topLeftCell="D32" activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="G11" sqref="G11"/>
       <selection pane="topRight" activeCell="G11" sqref="G11"/>
       <selection pane="bottomLeft" activeCell="G11" sqref="G11"/>
-      <selection pane="bottomRight" activeCell="E36" sqref="E36"/>
+      <selection pane="bottomRight" activeCell="A35" sqref="A35:XFD35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -17298,333 +17562,594 @@
       <c r="CB33" s="28">
         <v>28830</v>
       </c>
       <c r="CC33" s="29">
         <v>30176</v>
       </c>
       <c r="CD33" s="28">
         <v>30176</v>
       </c>
       <c r="CE33" s="29">
         <v>32570</v>
       </c>
       <c r="CF33" s="28">
         <v>32570</v>
       </c>
       <c r="CG33" s="29">
         <v>69016</v>
       </c>
       <c r="CH33" s="29">
         <v>42175</v>
       </c>
       <c r="CI33" s="28">
         <v>26841</v>
       </c>
     </row>
-    <row r="34" spans="1:87" ht="14.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="19" t="s">
+    <row r="34" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A34" s="2"/>
+      <c r="B34" s="30" t="s">
         <v>202</v>
       </c>
-      <c r="C34" s="38">
+      <c r="C34" s="23">
         <v>46113</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="28">
         <v>7075796</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="28">
         <v>6620511</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F34" s="28">
         <v>455285</v>
       </c>
-      <c r="G34" s="21">
+      <c r="G34" s="29">
         <v>1319556</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H34" s="29">
         <v>94044</v>
       </c>
-      <c r="I34" s="21">
+      <c r="I34" s="29">
         <v>148660</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="29">
         <v>124234</v>
       </c>
-      <c r="K34" s="21">
+      <c r="K34" s="29">
         <v>161732</v>
       </c>
-      <c r="L34" s="21">
+      <c r="L34" s="29">
         <v>100990</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="29">
         <v>92142</v>
       </c>
-      <c r="N34" s="21">
+      <c r="N34" s="29">
         <v>166332</v>
       </c>
-      <c r="O34" s="21">
+      <c r="O34" s="29">
         <v>189284</v>
       </c>
-      <c r="P34" s="21">
+      <c r="P34" s="29">
         <v>133876</v>
       </c>
-      <c r="Q34" s="20">
+      <c r="Q34" s="28">
         <v>108262</v>
       </c>
-      <c r="R34" s="21">
+      <c r="R34" s="29">
         <v>340076</v>
       </c>
-      <c r="S34" s="21">
+      <c r="S34" s="29">
         <v>183190</v>
       </c>
-      <c r="T34" s="21">
+      <c r="T34" s="29">
         <v>554481</v>
       </c>
-      <c r="U34" s="21">
+      <c r="U34" s="29">
         <v>74421</v>
       </c>
-      <c r="V34" s="21">
+      <c r="V34" s="29">
         <v>55042</v>
       </c>
-      <c r="W34" s="21">
+      <c r="W34" s="29">
         <v>333646</v>
       </c>
-      <c r="X34" s="21">
+      <c r="X34" s="29">
         <v>75587</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="29">
         <v>107284</v>
       </c>
-      <c r="Z34" s="21">
+      <c r="Z34" s="29">
         <v>72404</v>
       </c>
-      <c r="AA34" s="21">
+      <c r="AA34" s="29">
         <v>86546</v>
       </c>
-      <c r="AB34" s="21">
+      <c r="AB34" s="29">
         <v>221060</v>
       </c>
-      <c r="AC34" s="21">
+      <c r="AC34" s="29">
         <v>143140</v>
       </c>
-      <c r="AD34" s="21">
+      <c r="AD34" s="29">
         <v>50641</v>
       </c>
-      <c r="AE34" s="21">
+      <c r="AE34" s="29">
         <v>114278</v>
       </c>
-      <c r="AF34" s="21">
+      <c r="AF34" s="29">
         <v>135371</v>
       </c>
-      <c r="AG34" s="21">
+      <c r="AG34" s="29">
         <v>224090</v>
       </c>
-      <c r="AH34" s="21">
+      <c r="AH34" s="29">
         <v>239554</v>
       </c>
-      <c r="AI34" s="21">
+      <c r="AI34" s="29">
         <v>331090</v>
       </c>
-      <c r="AJ34" s="21">
+      <c r="AJ34" s="29">
         <v>66326</v>
       </c>
-      <c r="AK34" s="21">
+      <c r="AK34" s="29">
         <v>133168</v>
       </c>
-      <c r="AL34" s="21">
+      <c r="AL34" s="29">
         <v>138183</v>
       </c>
-      <c r="AM34" s="21">
+      <c r="AM34" s="29">
         <v>141038</v>
       </c>
-      <c r="AN34" s="21">
+      <c r="AN34" s="29">
         <v>73494</v>
       </c>
-      <c r="AO34" s="21">
+      <c r="AO34" s="29">
         <v>81872</v>
       </c>
-      <c r="AP34" s="21">
+      <c r="AP34" s="29">
         <v>160329</v>
       </c>
-      <c r="AQ34" s="21">
+      <c r="AQ34" s="29">
         <v>72687</v>
       </c>
-      <c r="AR34" s="21">
+      <c r="AR34" s="29">
         <v>145515</v>
       </c>
-      <c r="AS34" s="21">
+      <c r="AS34" s="29">
         <v>63693</v>
       </c>
-      <c r="AT34" s="21">
+      <c r="AT34" s="29">
         <v>88016</v>
       </c>
-      <c r="AU34" s="21">
+      <c r="AU34" s="29">
         <v>109944</v>
       </c>
-      <c r="AV34" s="21">
+      <c r="AV34" s="29">
         <v>133665</v>
       </c>
-      <c r="AW34" s="21">
+      <c r="AW34" s="29">
         <v>59676</v>
       </c>
-      <c r="AX34" s="21">
+      <c r="AX34" s="29">
         <v>94910</v>
       </c>
-      <c r="AY34" s="21">
+      <c r="AY34" s="29">
         <v>46553</v>
       </c>
-      <c r="AZ34" s="21">
+      <c r="AZ34" s="29">
         <v>67083</v>
       </c>
-      <c r="BA34" s="21">
+      <c r="BA34" s="29">
         <v>52143</v>
       </c>
-      <c r="BB34" s="21">
+      <c r="BB34" s="29">
         <v>69438</v>
       </c>
-      <c r="BC34" s="21">
+      <c r="BC34" s="29">
         <v>110265</v>
       </c>
-      <c r="BD34" s="20">
+      <c r="BD34" s="28">
         <v>51056</v>
       </c>
-      <c r="BE34" s="21">
+      <c r="BE34" s="29">
         <v>43873</v>
       </c>
-      <c r="BF34" s="20">
+      <c r="BF34" s="28">
         <v>43873</v>
       </c>
-      <c r="BG34" s="21">
+      <c r="BG34" s="29">
         <v>76743</v>
       </c>
-      <c r="BH34" s="21">
+      <c r="BH34" s="29">
         <v>35970</v>
       </c>
-      <c r="BI34" s="21">
+      <c r="BI34" s="29">
         <v>30521</v>
       </c>
-      <c r="BJ34" s="20">
+      <c r="BJ34" s="28">
         <v>10252</v>
       </c>
-      <c r="BK34" s="21">
+      <c r="BK34" s="29">
         <v>118466</v>
       </c>
-      <c r="BL34" s="21">
+      <c r="BL34" s="29">
         <v>18935</v>
       </c>
-      <c r="BM34" s="21">
+      <c r="BM34" s="29">
         <v>16286</v>
       </c>
-      <c r="BN34" s="21">
+      <c r="BN34" s="29">
         <v>26354</v>
       </c>
-      <c r="BO34" s="21">
+      <c r="BO34" s="29">
         <v>17910</v>
       </c>
-      <c r="BP34" s="21">
+      <c r="BP34" s="29">
         <v>16943</v>
       </c>
-      <c r="BQ34" s="21">
+      <c r="BQ34" s="29">
         <v>12306</v>
       </c>
-      <c r="BR34" s="20">
+      <c r="BR34" s="28">
         <v>9732</v>
       </c>
-      <c r="BS34" s="21">
+      <c r="BS34" s="29">
         <v>33816</v>
       </c>
-      <c r="BT34" s="21">
+      <c r="BT34" s="29">
         <v>7355</v>
       </c>
-      <c r="BU34" s="21">
+      <c r="BU34" s="29">
         <v>8514</v>
       </c>
-      <c r="BV34" s="21">
+      <c r="BV34" s="29">
         <v>6115</v>
       </c>
-      <c r="BW34" s="21">
+      <c r="BW34" s="29">
         <v>9546</v>
       </c>
-      <c r="BX34" s="20">
+      <c r="BX34" s="28">
         <v>2286</v>
       </c>
-      <c r="BY34" s="21">
+      <c r="BY34" s="29">
         <v>50891</v>
       </c>
-      <c r="BZ34" s="21">
+      <c r="BZ34" s="29">
         <v>10268</v>
       </c>
-      <c r="CA34" s="21">
+      <c r="CA34" s="29">
         <v>11873</v>
       </c>
-      <c r="CB34" s="20">
+      <c r="CB34" s="28">
         <v>28750</v>
       </c>
-      <c r="CC34" s="21">
+      <c r="CC34" s="29">
         <v>30046</v>
       </c>
-      <c r="CD34" s="20">
+      <c r="CD34" s="28">
         <v>30046</v>
       </c>
-      <c r="CE34" s="21">
+      <c r="CE34" s="29">
         <v>32559</v>
       </c>
-      <c r="CF34" s="20">
+      <c r="CF34" s="28">
         <v>32559</v>
       </c>
-      <c r="CG34" s="21">
+      <c r="CG34" s="29">
         <v>68891</v>
       </c>
-      <c r="CH34" s="21">
+      <c r="CH34" s="29">
         <v>42091</v>
       </c>
-      <c r="CI34" s="20">
+      <c r="CI34" s="28">
         <v>26800</v>
+      </c>
+    </row>
+    <row r="35" spans="1:87" ht="14.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="C35" s="38">
+        <v>46143</v>
+      </c>
+      <c r="D35" s="20">
+        <v>7077313</v>
+      </c>
+      <c r="E35" s="20">
+        <v>6622434</v>
+      </c>
+      <c r="F35" s="20">
+        <v>454879</v>
+      </c>
+      <c r="G35" s="21">
+        <v>1320856</v>
+      </c>
+      <c r="H35" s="21">
+        <v>94132</v>
+      </c>
+      <c r="I35" s="21">
+        <v>149156</v>
+      </c>
+      <c r="J35" s="21">
+        <v>124406</v>
+      </c>
+      <c r="K35" s="21">
+        <v>161720</v>
+      </c>
+      <c r="L35" s="21">
+        <v>101186</v>
+      </c>
+      <c r="M35" s="21">
+        <v>92329</v>
+      </c>
+      <c r="N35" s="21">
+        <v>166362</v>
+      </c>
+      <c r="O35" s="21">
+        <v>189490</v>
+      </c>
+      <c r="P35" s="21">
+        <v>133958</v>
+      </c>
+      <c r="Q35" s="20">
+        <v>108117</v>
+      </c>
+      <c r="R35" s="21">
+        <v>340156</v>
+      </c>
+      <c r="S35" s="21">
+        <v>183934</v>
+      </c>
+      <c r="T35" s="21">
+        <v>554341</v>
+      </c>
+      <c r="U35" s="21">
+        <v>74325</v>
+      </c>
+      <c r="V35" s="21">
+        <v>54943</v>
+      </c>
+      <c r="W35" s="21">
+        <v>333920</v>
+      </c>
+      <c r="X35" s="21">
+        <v>75585</v>
+      </c>
+      <c r="Y35" s="21">
+        <v>107183</v>
+      </c>
+      <c r="Z35" s="21">
+        <v>72346</v>
+      </c>
+      <c r="AA35" s="21">
+        <v>86605</v>
+      </c>
+      <c r="AB35" s="21">
+        <v>221040</v>
+      </c>
+      <c r="AC35" s="21">
+        <v>143104</v>
+      </c>
+      <c r="AD35" s="21">
+        <v>50619</v>
+      </c>
+      <c r="AE35" s="21">
+        <v>114280</v>
+      </c>
+      <c r="AF35" s="21">
+        <v>135318</v>
+      </c>
+      <c r="AG35" s="21">
+        <v>224062</v>
+      </c>
+      <c r="AH35" s="21">
+        <v>239504</v>
+      </c>
+      <c r="AI35" s="21">
+        <v>331030</v>
+      </c>
+      <c r="AJ35" s="21">
+        <v>66260</v>
+      </c>
+      <c r="AK35" s="21">
+        <v>133187</v>
+      </c>
+      <c r="AL35" s="21">
+        <v>138189</v>
+      </c>
+      <c r="AM35" s="21">
+        <v>141239</v>
+      </c>
+      <c r="AN35" s="21">
+        <v>73526</v>
+      </c>
+      <c r="AO35" s="21">
+        <v>82135</v>
+      </c>
+      <c r="AP35" s="21">
+        <v>160412</v>
+      </c>
+      <c r="AQ35" s="21">
+        <v>72660</v>
+      </c>
+      <c r="AR35" s="21">
+        <v>145507</v>
+      </c>
+      <c r="AS35" s="21">
+        <v>63641</v>
+      </c>
+      <c r="AT35" s="21">
+        <v>88000</v>
+      </c>
+      <c r="AU35" s="21">
+        <v>109976</v>
+      </c>
+      <c r="AV35" s="21">
+        <v>133618</v>
+      </c>
+      <c r="AW35" s="21">
+        <v>59766</v>
+      </c>
+      <c r="AX35" s="21">
+        <v>94826</v>
+      </c>
+      <c r="AY35" s="21">
+        <v>46544</v>
+      </c>
+      <c r="AZ35" s="21">
+        <v>67017</v>
+      </c>
+      <c r="BA35" s="21">
+        <v>52105</v>
+      </c>
+      <c r="BB35" s="21">
+        <v>69386</v>
+      </c>
+      <c r="BC35" s="21">
+        <v>110259</v>
+      </c>
+      <c r="BD35" s="20">
+        <v>51030</v>
+      </c>
+      <c r="BE35" s="21">
+        <v>43908</v>
+      </c>
+      <c r="BF35" s="20">
+        <v>43908</v>
+      </c>
+      <c r="BG35" s="21">
+        <v>76742</v>
+      </c>
+      <c r="BH35" s="21">
+        <v>35963</v>
+      </c>
+      <c r="BI35" s="21">
+        <v>30532</v>
+      </c>
+      <c r="BJ35" s="20">
+        <v>10247</v>
+      </c>
+      <c r="BK35" s="21">
+        <v>118268</v>
+      </c>
+      <c r="BL35" s="21">
+        <v>18886</v>
+      </c>
+      <c r="BM35" s="21">
+        <v>16291</v>
+      </c>
+      <c r="BN35" s="21">
+        <v>26314</v>
+      </c>
+      <c r="BO35" s="21">
+        <v>17884</v>
+      </c>
+      <c r="BP35" s="21">
+        <v>16888</v>
+      </c>
+      <c r="BQ35" s="21">
+        <v>12303</v>
+      </c>
+      <c r="BR35" s="20">
+        <v>9702</v>
+      </c>
+      <c r="BS35" s="21">
+        <v>33725</v>
+      </c>
+      <c r="BT35" s="21">
+        <v>7330</v>
+      </c>
+      <c r="BU35" s="21">
+        <v>8496</v>
+      </c>
+      <c r="BV35" s="21">
+        <v>6103</v>
+      </c>
+      <c r="BW35" s="21">
+        <v>9521</v>
+      </c>
+      <c r="BX35" s="20">
+        <v>2275</v>
+      </c>
+      <c r="BY35" s="21">
+        <v>50820</v>
+      </c>
+      <c r="BZ35" s="21">
+        <v>10238</v>
+      </c>
+      <c r="CA35" s="21">
+        <v>11877</v>
+      </c>
+      <c r="CB35" s="20">
+        <v>28705</v>
+      </c>
+      <c r="CC35" s="21">
+        <v>30021</v>
+      </c>
+      <c r="CD35" s="20">
+        <v>30021</v>
+      </c>
+      <c r="CE35" s="21">
+        <v>32551</v>
+      </c>
+      <c r="CF35" s="20">
+        <v>32551</v>
+      </c>
+      <c r="CG35" s="21">
+        <v>68844</v>
+      </c>
+      <c r="CH35" s="21">
+        <v>42048</v>
+      </c>
+      <c r="CI35" s="20">
+        <v>26796</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CI34"/>
+  <dimension ref="A1:CI35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D29" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A34" sqref="A34:XFD34"/>
+      <selection pane="bottomRight" activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.81640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="10.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="14" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -25347,308 +25872,569 @@
       <c r="CB33" s="28">
         <v>1506</v>
       </c>
       <c r="CC33" s="29">
         <v>1200</v>
       </c>
       <c r="CD33" s="28">
         <v>1200</v>
       </c>
       <c r="CE33" s="29">
         <v>687</v>
       </c>
       <c r="CF33" s="28">
         <v>687</v>
       </c>
       <c r="CG33" s="29">
         <v>1748</v>
       </c>
       <c r="CH33" s="29">
         <v>960</v>
       </c>
       <c r="CI33" s="28">
         <v>788</v>
       </c>
     </row>
-    <row r="34" spans="1:87" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="19" t="s">
+    <row r="34" spans="1:87" ht="14" x14ac:dyDescent="0.2">
+      <c r="A34" s="2"/>
+      <c r="B34" s="30" t="s">
         <v>202</v>
       </c>
-      <c r="C34" s="38">
+      <c r="C34" s="23">
         <v>46113</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="28">
         <v>291672</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="28">
         <v>278206</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F34" s="28">
         <v>13466</v>
       </c>
-      <c r="G34" s="21">
+      <c r="G34" s="29">
         <v>39010</v>
       </c>
-      <c r="H34" s="21">
+      <c r="H34" s="29">
         <v>1928</v>
       </c>
-      <c r="I34" s="21">
+      <c r="I34" s="29">
         <v>3413</v>
       </c>
-      <c r="J34" s="21">
+      <c r="J34" s="29">
         <v>4038</v>
       </c>
-      <c r="K34" s="21">
+      <c r="K34" s="29">
         <v>4371</v>
       </c>
-      <c r="L34" s="21">
+      <c r="L34" s="29">
         <v>2556</v>
       </c>
-      <c r="M34" s="21">
+      <c r="M34" s="29">
         <v>4180</v>
       </c>
-      <c r="N34" s="21">
+      <c r="N34" s="29">
         <v>4593</v>
       </c>
-      <c r="O34" s="21">
+      <c r="O34" s="29">
         <v>7481</v>
       </c>
-      <c r="P34" s="21">
+      <c r="P34" s="29">
         <v>2796</v>
       </c>
-      <c r="Q34" s="20">
+      <c r="Q34" s="28">
         <v>3654</v>
       </c>
-      <c r="R34" s="21">
+      <c r="R34" s="29">
         <v>12561</v>
       </c>
-      <c r="S34" s="21">
+      <c r="S34" s="29">
         <v>6152</v>
       </c>
-      <c r="T34" s="21">
+      <c r="T34" s="29">
         <v>55012</v>
       </c>
-      <c r="U34" s="21">
+      <c r="U34" s="29">
         <v>2718</v>
       </c>
-      <c r="V34" s="21">
+      <c r="V34" s="29">
         <v>868</v>
       </c>
-      <c r="W34" s="21">
+      <c r="W34" s="29">
         <v>9211</v>
       </c>
-      <c r="X34" s="21">
+      <c r="X34" s="29">
         <v>1561</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="29">
         <v>4407</v>
       </c>
-      <c r="Z34" s="21">
+      <c r="Z34" s="29">
         <v>3549</v>
       </c>
-      <c r="AA34" s="21">
+      <c r="AA34" s="29">
         <v>4396</v>
       </c>
-      <c r="AB34" s="21">
+      <c r="AB34" s="29">
         <v>7562</v>
       </c>
-      <c r="AC34" s="21">
+      <c r="AC34" s="29">
         <v>4081</v>
       </c>
-      <c r="AD34" s="21">
+      <c r="AD34" s="29">
         <v>2851</v>
       </c>
-      <c r="AE34" s="21">
+      <c r="AE34" s="29">
         <v>3229</v>
       </c>
-      <c r="AF34" s="21">
+      <c r="AF34" s="29">
         <v>4495</v>
       </c>
-      <c r="AG34" s="21">
+      <c r="AG34" s="29">
         <v>6526</v>
       </c>
-      <c r="AH34" s="21">
+      <c r="AH34" s="29">
         <v>13106</v>
       </c>
-      <c r="AI34" s="21">
+      <c r="AI34" s="29">
         <v>10289</v>
       </c>
-      <c r="AJ34" s="21">
+      <c r="AJ34" s="29">
         <v>11189</v>
       </c>
-      <c r="AK34" s="21">
+      <c r="AK34" s="29">
         <v>9854</v>
       </c>
-      <c r="AL34" s="21">
+      <c r="AL34" s="29">
         <v>3667</v>
       </c>
-      <c r="AM34" s="21">
+      <c r="AM34" s="29">
         <v>5570</v>
       </c>
-      <c r="AN34" s="21">
+      <c r="AN34" s="29">
         <v>2658</v>
       </c>
-      <c r="AO34" s="21">
+      <c r="AO34" s="29">
         <v>3578</v>
       </c>
-      <c r="AP34" s="21">
+      <c r="AP34" s="29">
         <v>5675</v>
       </c>
-      <c r="AQ34" s="21">
+      <c r="AQ34" s="29">
         <v>1478</v>
       </c>
-      <c r="AR34" s="21">
+      <c r="AR34" s="29">
         <v>4993</v>
       </c>
-      <c r="AS34" s="21">
+      <c r="AS34" s="29">
         <v>1304</v>
       </c>
-      <c r="AT34" s="21">
+      <c r="AT34" s="29">
         <v>5499</v>
       </c>
-      <c r="AU34" s="21">
+      <c r="AU34" s="29">
         <v>4011</v>
       </c>
-      <c r="AV34" s="21">
+      <c r="AV34" s="29">
         <v>8081</v>
       </c>
-      <c r="AW34" s="21">
+      <c r="AW34" s="29">
         <v>1204</v>
       </c>
-      <c r="AX34" s="21">
+      <c r="AX34" s="29">
         <v>4171</v>
       </c>
-      <c r="AY34" s="21">
+      <c r="AY34" s="29">
         <v>1853</v>
       </c>
-      <c r="AZ34" s="21">
+      <c r="AZ34" s="29">
         <v>2450</v>
       </c>
-      <c r="BA34" s="21">
+      <c r="BA34" s="29">
         <v>1443</v>
       </c>
-      <c r="BB34" s="21">
+      <c r="BB34" s="29">
         <v>2662</v>
       </c>
-      <c r="BC34" s="21">
+      <c r="BC34" s="29">
         <v>4261</v>
       </c>
-      <c r="BD34" s="20">
+      <c r="BD34" s="28">
         <v>1021</v>
       </c>
-      <c r="BE34" s="21">
+      <c r="BE34" s="29">
         <v>952</v>
       </c>
-      <c r="BF34" s="20">
+      <c r="BF34" s="28">
         <v>952</v>
       </c>
-      <c r="BG34" s="21">
+      <c r="BG34" s="29">
         <v>2384</v>
       </c>
-      <c r="BH34" s="21">
+      <c r="BH34" s="29">
         <v>1167</v>
       </c>
-      <c r="BI34" s="21">
+      <c r="BI34" s="29">
         <v>1012</v>
       </c>
-      <c r="BJ34" s="20">
+      <c r="BJ34" s="28">
         <v>205</v>
       </c>
-      <c r="BK34" s="21">
+      <c r="BK34" s="29">
         <v>3481</v>
       </c>
-      <c r="BL34" s="21">
+      <c r="BL34" s="29">
         <v>775</v>
       </c>
-      <c r="BM34" s="21">
+      <c r="BM34" s="29">
         <v>883</v>
       </c>
-      <c r="BN34" s="21">
+      <c r="BN34" s="29">
         <v>545</v>
       </c>
-      <c r="BO34" s="21">
+      <c r="BO34" s="29">
         <v>540</v>
       </c>
-      <c r="BP34" s="21">
+      <c r="BP34" s="29">
         <v>289</v>
       </c>
-      <c r="BQ34" s="21">
+      <c r="BQ34" s="29">
         <v>181</v>
       </c>
-      <c r="BR34" s="20">
+      <c r="BR34" s="28">
         <v>268</v>
       </c>
-      <c r="BS34" s="21">
+      <c r="BS34" s="29">
         <v>448</v>
       </c>
-      <c r="BT34" s="21">
+      <c r="BT34" s="29">
         <v>87</v>
       </c>
-      <c r="BU34" s="21">
+      <c r="BU34" s="29">
         <v>125</v>
       </c>
-      <c r="BV34" s="21">
+      <c r="BV34" s="29">
         <v>60</v>
       </c>
-      <c r="BW34" s="21">
+      <c r="BW34" s="29">
         <v>162</v>
       </c>
-      <c r="BX34" s="20">
+      <c r="BX34" s="28">
         <v>14</v>
       </c>
-      <c r="BY34" s="21">
+      <c r="BY34" s="29">
         <v>2532</v>
       </c>
-      <c r="BZ34" s="21">
+      <c r="BZ34" s="29">
         <v>273</v>
       </c>
-      <c r="CA34" s="21">
+      <c r="CA34" s="29">
         <v>744</v>
       </c>
-      <c r="CB34" s="20">
+      <c r="CB34" s="28">
         <v>1515</v>
       </c>
-      <c r="CC34" s="21">
+      <c r="CC34" s="29">
         <v>1190</v>
       </c>
-      <c r="CD34" s="20">
+      <c r="CD34" s="28">
         <v>1190</v>
       </c>
-      <c r="CE34" s="21">
+      <c r="CE34" s="29">
         <v>701</v>
       </c>
-      <c r="CF34" s="20">
+      <c r="CF34" s="28">
         <v>701</v>
       </c>
-      <c r="CG34" s="21">
+      <c r="CG34" s="29">
         <v>1778</v>
       </c>
-      <c r="CH34" s="21">
+      <c r="CH34" s="29">
         <v>970</v>
       </c>
-      <c r="CI34" s="20">
+      <c r="CI34" s="28">
         <v>808</v>
+      </c>
+    </row>
+    <row r="35" spans="1:87" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="C35" s="38">
+        <v>46143</v>
+      </c>
+      <c r="D35" s="20">
+        <v>298732</v>
+      </c>
+      <c r="E35" s="20">
+        <v>285071</v>
+      </c>
+      <c r="F35" s="20">
+        <v>13661</v>
+      </c>
+      <c r="G35" s="21">
+        <v>40018</v>
+      </c>
+      <c r="H35" s="21">
+        <v>1961</v>
+      </c>
+      <c r="I35" s="21">
+        <v>3483</v>
+      </c>
+      <c r="J35" s="21">
+        <v>4141</v>
+      </c>
+      <c r="K35" s="21">
+        <v>4470</v>
+      </c>
+      <c r="L35" s="21">
+        <v>2644</v>
+      </c>
+      <c r="M35" s="21">
+        <v>4329</v>
+      </c>
+      <c r="N35" s="21">
+        <v>4708</v>
+      </c>
+      <c r="O35" s="21">
+        <v>7725</v>
+      </c>
+      <c r="P35" s="21">
+        <v>2864</v>
+      </c>
+      <c r="Q35" s="20">
+        <v>3693</v>
+      </c>
+      <c r="R35" s="21">
+        <v>13024</v>
+      </c>
+      <c r="S35" s="21">
+        <v>6450</v>
+      </c>
+      <c r="T35" s="21">
+        <v>56362</v>
+      </c>
+      <c r="U35" s="21">
+        <v>2820</v>
+      </c>
+      <c r="V35" s="21">
+        <v>870</v>
+      </c>
+      <c r="W35" s="21">
+        <v>9482</v>
+      </c>
+      <c r="X35" s="21">
+        <v>1610</v>
+      </c>
+      <c r="Y35" s="21">
+        <v>4475</v>
+      </c>
+      <c r="Z35" s="21">
+        <v>3598</v>
+      </c>
+      <c r="AA35" s="21">
+        <v>4628</v>
+      </c>
+      <c r="AB35" s="21">
+        <v>7726</v>
+      </c>
+      <c r="AC35" s="21">
+        <v>4225</v>
+      </c>
+      <c r="AD35" s="21">
+        <v>2873</v>
+      </c>
+      <c r="AE35" s="21">
+        <v>3340</v>
+      </c>
+      <c r="AF35" s="21">
+        <v>4565</v>
+      </c>
+      <c r="AG35" s="21">
+        <v>6646</v>
+      </c>
+      <c r="AH35" s="21">
+        <v>13362</v>
+      </c>
+      <c r="AI35" s="21">
+        <v>10473</v>
+      </c>
+      <c r="AJ35" s="21">
+        <v>11481</v>
+      </c>
+      <c r="AK35" s="21">
+        <v>10028</v>
+      </c>
+      <c r="AL35" s="21">
+        <v>3877</v>
+      </c>
+      <c r="AM35" s="21">
+        <v>5694</v>
+      </c>
+      <c r="AN35" s="21">
+        <v>2736</v>
+      </c>
+      <c r="AO35" s="21">
+        <v>3665</v>
+      </c>
+      <c r="AP35" s="21">
+        <v>5758</v>
+      </c>
+      <c r="AQ35" s="21">
+        <v>1497</v>
+      </c>
+      <c r="AR35" s="21">
+        <v>5103</v>
+      </c>
+      <c r="AS35" s="21">
+        <v>1327</v>
+      </c>
+      <c r="AT35" s="21">
+        <v>5541</v>
+      </c>
+      <c r="AU35" s="21">
+        <v>4088</v>
+      </c>
+      <c r="AV35" s="21">
+        <v>8175</v>
+      </c>
+      <c r="AW35" s="21">
+        <v>1243</v>
+      </c>
+      <c r="AX35" s="21">
+        <v>4349</v>
+      </c>
+      <c r="AY35" s="21">
+        <v>1888</v>
+      </c>
+      <c r="AZ35" s="21">
+        <v>2548</v>
+      </c>
+      <c r="BA35" s="21">
+        <v>1452</v>
+      </c>
+      <c r="BB35" s="21">
+        <v>2684</v>
+      </c>
+      <c r="BC35" s="21">
+        <v>4340</v>
+      </c>
+      <c r="BD35" s="20">
+        <v>1050</v>
+      </c>
+      <c r="BE35" s="21">
+        <v>947</v>
+      </c>
+      <c r="BF35" s="20">
+        <v>947</v>
+      </c>
+      <c r="BG35" s="21">
+        <v>2435</v>
+      </c>
+      <c r="BH35" s="21">
+        <v>1193</v>
+      </c>
+      <c r="BI35" s="21">
+        <v>1035</v>
+      </c>
+      <c r="BJ35" s="20">
+        <v>207</v>
+      </c>
+      <c r="BK35" s="21">
+        <v>3526</v>
+      </c>
+      <c r="BL35" s="21">
+        <v>799</v>
+      </c>
+      <c r="BM35" s="21">
+        <v>895</v>
+      </c>
+      <c r="BN35" s="21">
+        <v>549</v>
+      </c>
+      <c r="BO35" s="21">
+        <v>542</v>
+      </c>
+      <c r="BP35" s="21">
+        <v>291</v>
+      </c>
+      <c r="BQ35" s="21">
+        <v>181</v>
+      </c>
+      <c r="BR35" s="20">
+        <v>269</v>
+      </c>
+      <c r="BS35" s="21">
+        <v>453</v>
+      </c>
+      <c r="BT35" s="21">
+        <v>87</v>
+      </c>
+      <c r="BU35" s="21">
+        <v>128</v>
+      </c>
+      <c r="BV35" s="21">
+        <v>61</v>
+      </c>
+      <c r="BW35" s="21">
+        <v>163</v>
+      </c>
+      <c r="BX35" s="20">
+        <v>14</v>
+      </c>
+      <c r="BY35" s="21">
+        <v>2565</v>
+      </c>
+      <c r="BZ35" s="21">
+        <v>271</v>
+      </c>
+      <c r="CA35" s="21">
+        <v>759</v>
+      </c>
+      <c r="CB35" s="20">
+        <v>1535</v>
+      </c>
+      <c r="CC35" s="21">
+        <v>1210</v>
+      </c>
+      <c r="CD35" s="20">
+        <v>1210</v>
+      </c>
+      <c r="CE35" s="21">
+        <v>726</v>
+      </c>
+      <c r="CF35" s="20">
+        <v>726</v>
+      </c>
+      <c r="CG35" s="21">
+        <v>1799</v>
+      </c>
+      <c r="CH35" s="21">
+        <v>969</v>
+      </c>
+      <c r="CI35" s="20">
+        <v>830</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>