--- v1 (2026-01-10)
+++ v2 (2026-04-20)
@@ -1,82 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\総務部\総務課\総務課\継続\★統計担当\A0統計資料\05オープンデータ\R7\03_データ更新\01_R７編集用エクセルデータ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kns1268\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C5A1471-45A6-4370-BF48-3C443C3D5C03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33676B52-3EB8-4FED-872C-123181D1E1F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="15-2.学校給食献立情報" sheetId="32" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="（小学校）R07.10献立表Ｂ" sheetId="35" r:id="rId4"/>
+    <sheet name="（中学校）10月献立表" sheetId="33" r:id="rId1"/>
+    <sheet name="（小学校）R07.10配布用献立表Ａ" sheetId="34" r:id="rId2"/>
+    <sheet name="（小学校）R07.10献立表Ｂ" sheetId="35" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'（小学校）R07.10献立表Ｂ'!$B$2:$P$76</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'15-2.学校給食献立情報'!$A$1:$AU$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'（小学校）R07.10献立表Ｂ'!$B$2:$P$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'（小学校）R07.10配布用献立表Ａ'!$B$2:$P$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'（中学校）10月献立表'!$B$1:$O$76</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H75" i="35" l="1"/>
   <c r="H69" i="35"/>
@@ -126,51 +124,51 @@
   <c r="O72" i="33"/>
   <c r="H69" i="33"/>
   <c r="O66" i="33"/>
   <c r="H63" i="33"/>
   <c r="O60" i="33"/>
   <c r="H57" i="33"/>
   <c r="O54" i="33"/>
   <c r="H49" i="33"/>
   <c r="O48" i="33"/>
   <c r="H44" i="33"/>
   <c r="O41" i="33"/>
   <c r="H38" i="33"/>
   <c r="O35" i="33"/>
   <c r="H32" i="33"/>
   <c r="O27" i="33"/>
   <c r="H24" i="33"/>
   <c r="O20" i="33"/>
   <c r="H17" i="33"/>
   <c r="O13" i="33"/>
   <c r="H9" i="33"/>
   <c r="O8" i="33"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1371" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1308" uniqueCount="688">
   <si>
     <t>鴻巣市教育委員会</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>エネルギー</t>
   </si>
   <si>
     <t>体をつくるもとになる(赤)</t>
     <rPh sb="0" eb="1">
       <t>カラダ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>アカ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>調味料</t>
     <rPh sb="0" eb="3">
       <t>チョウミリョウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
@@ -875,555 +873,56 @@
       <t>カラダ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チョウシ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>トトノ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ミドリ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>日
 曜</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>情報の管理主体_全国地方公共団体コード</t>
-[...497 lines deleted...]
-  <si>
     <t>令和7年度</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>10月分</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>中学校給食予定献立表</t>
   </si>
   <si>
     <t>鴻巣市立中学校給食センター</t>
   </si>
   <si>
     <t>日
 曜</t>
   </si>
   <si>
     <t>献　　立　　名</t>
   </si>
   <si>
     <t>食　　　　　材　　　　　名</t>
   </si>
   <si>
     <t>エネルギー
 （ kcal ）</t>
   </si>
   <si>
     <t>血や肉になるもの（赤）</t>
   </si>
   <si>
@@ -1684,51 +1183,51 @@
 塩　こしょう</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>豚汁</t>
   </si>
   <si>
     <t>豚肉　豆腐　みそ</t>
   </si>
   <si>
     <t>にんじん　ごぼう　こんにゃく　長ねぎ</t>
   </si>
   <si>
     <t>和風だし</t>
   </si>
   <si>
     <t>43.2</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>21_x000D_
 火</t>
   </si>
   <si>
     <t>793</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>トマトスープ</t>
   </si>
   <si>
     <t>鶏肉</t>
   </si>
   <si>
     <t>にんじん　玉ねぎ　キャベツ　トマト</t>
   </si>
   <si>
     <t>コンソメ　洋風だし　トマトソース　
 ケチャップ　塩　こしょう</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>黒パン</t>
     <rPh sb="0" eb="1">
       <t>クロ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>たらのピザ焼き</t>
   </si>
@@ -1745,51 +1244,51 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>クリームソーダーゼリー</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>きのこスパゲッティ</t>
   </si>
   <si>
     <t>スパゲッティ　オリーブ油　
 バター</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>玉ねぎ　にんじん　ほんしめじ　
 干ししいたけ　しょうが　にんにく
 まいたけ　マッシュルーム</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>塩　こしょう　しょうゆ　酒</t>
   </si>
   <si>
     <t>36.3</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3
 金
 </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>市民の日記念献立</t>
     </r>
     <rPh sb="4" eb="6">
       <t>シミン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ヒ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>キネン</t>
     </rPh>
@@ -1992,51 +1491,51 @@
   <si>
     <t>レモン</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>さといもの煮物</t>
     <rPh sb="6" eb="7">
       <t>モノ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>油　さといも　三温糖</t>
   </si>
   <si>
     <t>しょうが　にんじん　玉ねぎ　
 こんにゃく　枝豆</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>23_x000D_
 木</t>
   </si>
   <si>
     <t>785</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>26.0</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ピタパン</t>
   </si>
   <si>
     <t>お月見汁</t>
   </si>
   <si>
     <t>油　白玉団子</t>
   </si>
   <si>
     <t>にんじん　ごぼう　冬瓜　
 ほんしめじ　長ねぎ</t>
     <rPh sb="9" eb="11">
       <t>トウガン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>和風だし　しょうゆ　塩</t>
   </si>
@@ -2059,51 +1558,51 @@
   </si>
   <si>
     <t>十五夜ゼリー</t>
   </si>
   <si>
     <t>十五夜ゼリー</t>
     <rPh sb="0" eb="3">
       <t>ジュウゴヤ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>フレンチサラダ</t>
   </si>
   <si>
     <t>油　三温糖</t>
   </si>
   <si>
     <t>キャベツ　コーン　きゅうり</t>
   </si>
   <si>
     <t>酢　塩　こしょう</t>
   </si>
   <si>
     <t>38.0</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">7
 火
 </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>郷土食
 岐阜県</t>
     </r>
     <rPh sb="4" eb="6">
       <t>キョウド</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショク</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ギフケン</t>
@@ -2152,51 +1651,51 @@
   </si>
   <si>
     <t>鶏（けい）ちゃん</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>鶏肉　みそ</t>
   </si>
   <si>
     <t>キャベツ　玉ねぎ　しょうが　にんにく</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>みりん　酒　しょうゆ　塩　こしょう</t>
   </si>
   <si>
     <t>35.2</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>24_x000D_
 金</t>
   </si>
   <si>
     <t>777</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>五平餅（ごへいもち）</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>みそ</t>
   </si>
   <si>
     <t>白玉団子　砂糖　ごま</t>
   </si>
   <si>
     <t>しょうゆ　みりん</t>
   </si>
   <si>
     <t>ひじきごはん</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>鶏肉　干ひじき　さつま揚げ　油揚げ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>米　油　三温糖</t>
   </si>
@@ -2242,51 +1741,51 @@
   </si>
   <si>
     <t>848</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>あっさり和え</t>
     <rPh sb="4" eb="5">
       <t>ア</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ごま</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>たくあん漬け　キャベツ　もやし</t>
     <rPh sb="4" eb="5">
       <t>ヅ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>35.9</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>赤飯</t>
   </si>
   <si>
     <t>ささげ</t>
   </si>
   <si>
     <t>米　もち米　ごま塩</t>
   </si>
   <si>
     <t>みそ汁</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>豆腐　みそ　わかめ</t>
   </si>
   <si>
     <t>にんじん　長ねぎ</t>
   </si>
   <si>
     <t>豚肉の五目きんぴら</t>
     <rPh sb="0" eb="2">
       <t>ブタニク</t>
     </rPh>
@@ -2449,98 +1948,98 @@
   </si>
   <si>
     <t>チーズ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ウィンナーとレンズ豆のスープ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ウィンナー　レンズ豆</t>
   </si>
   <si>
     <t>にんじん　玉ねぎ　コーン　パセリ</t>
   </si>
   <si>
     <t>コンソメ　塩　こしょう</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>28_x000D_
 火</t>
   </si>
   <si>
     <t>830</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>10_x000D_
 金</t>
   </si>
   <si>
     <t>795</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>中華めん</t>
   </si>
   <si>
     <t>担々豆腐麺</t>
   </si>
   <si>
     <t>豚肉　豆腐</t>
   </si>
   <si>
     <t>ごま油　でん粉</t>
   </si>
   <si>
     <t>チンゲン菜　もやし　しょうが　
 にんにく　長ねぎ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>豆板醤　中華だし　コチジャン　
 しょうゆ　酢　塩　酒　ラー油　　</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>フライ</t>
   </si>
   <si>
     <t>小麦粉</t>
   </si>
   <si>
     <t>長ねぎ</t>
   </si>
   <si>
     <t>中濃ソース　ウスターソース</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>31.8</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>焼きそば</t>
   </si>
   <si>
     <t>ウィンナー</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>油　中華めん</t>
   </si>
   <si>
     <t>キャベツ　にんじん　もやし</t>
   </si>
   <si>
     <t>ウスターソ－ス　焼きそば粉末ソース　
 塩　こしょう</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ポテトきんぴら</t>
   </si>
   <si>
     <t>油　じゃがいも　三温糖　ごま</t>
   </si>
@@ -2702,51 +2201,51 @@
   </si>
   <si>
     <t>油　砂糖</t>
   </si>
   <si>
     <t>にんじん　玉ねぎ　干ししいたけ　
 しょうが　長ねぎ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>和風だし　みりん　しょうゆ　塩</t>
   </si>
   <si>
     <t>はちみつレモンゼリー</t>
   </si>
   <si>
     <t>30.5</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>30_x000D_
 木</t>
   </si>
   <si>
     <t>803</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>えのきとほうれん草のおひたし</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ほうれん草　もやし　えのきたけ</t>
   </si>
   <si>
     <t>しょうゆ　和風だし</t>
   </si>
   <si>
     <t>コーヒー揚げパン</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>コッペパン　油　砂糖</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ミルメークコーヒー</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>いがまんじゅう</t>
@@ -2776,51 +2275,51 @@
   </si>
   <si>
     <t>15_x000D_
 水</t>
   </si>
   <si>
     <t>799</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>すいとん</t>
   </si>
   <si>
     <t>鶏肉　油揚げ</t>
   </si>
   <si>
     <t>にんじん　ごぼう　ほんしめじ　
 だいこん　はくさい　小松菜　長ねぎ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>酒　しょうゆ　塩　和風だし</t>
   </si>
   <si>
     <t>31.5</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>さわらの塩麹（こうじ）焼き</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>さわらの塩麹漬け</t>
   </si>
   <si>
     <t>ヨーグルト</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>大豆の磯煮</t>
   </si>
   <si>
     <t>鶏肉　大豆　干ひじき　油揚げ</t>
   </si>
   <si>
     <t>にんじん　こんにゃく</t>
   </si>
   <si>
     <t>和風だし　みりん　しょうゆ　　</t>
   </si>
   <si>
@@ -2964,70 +2463,70 @@
     <t>パンプキンスープ</t>
   </si>
   <si>
     <t>ベーコン　牛乳　脱脂粉乳　生クリーム</t>
     <rPh sb="13" eb="14">
       <t>ナマ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>玉ねぎ　かぼちゃペースト　パセリ</t>
   </si>
   <si>
     <t>洋風だし　ホワイトルウ　塩　こしょう</t>
   </si>
   <si>
     <t>27.5</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>給　食　回　数</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>22　回</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>学校給食摂取基準　　　エネルギー　830　kcal</t>
   </si>
   <si>
     <t>kcal</t>
   </si>
   <si>
     <t>ブロッコリーサラダ</t>
   </si>
   <si>
     <t>ブロッコリー　にんじん　キャベツ</t>
   </si>
   <si>
     <t>　　　　　　　　　　　　たんぱく質　摂取エネルギー全体の13～20％</t>
   </si>
   <si>
     <t>32.4g（15.9％）</t>
-    <phoneticPr fontId="29"/>
+    <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>りんごとさつまいものパイ</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>さつまいも　パイ皮　砂糖</t>
     <rPh sb="10" eb="12">
       <t>サトウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>りんご</t>
   </si>
   <si>
     <t>シナモン</t>
   </si>
   <si>
     <t>＊都合により献立は変更になることがあります。アレルギー食品は表示していません。加工食品等で使用されている場合がありますのでご注意ください。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <r>
       <t>令和７年度　　　</t>
@@ -4446,51 +3945,51 @@
       <t>カコウ</t>
     </rPh>
     <rPh sb="41" eb="43">
       <t>ショクヒン</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>トウ</t>
     </rPh>
     <rPh sb="45" eb="47">
       <t>シヨウ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>バアイ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>あずき　</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>【肉・青果等の産地（令和７年度９月分）】使用した主な食材の産地をお知らせします。なお、市内小学校で共同購入する食材は市ホームページをご覧ください。</t>
-    <phoneticPr fontId="38" type="Hiragana" alignment="distributed"/>
+    <phoneticPr fontId="32" type="Hiragana" alignment="distributed"/>
   </si>
   <si>
     <t>バジルチキン（２こ）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>バジルチキン</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>豚肉：　　鶏肉：　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="MS UI Gothic"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　にんじん：　　玉ねぎ：　　じゃがいも：　　キャベツ：　 　だいこん</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -4614,51 +4113,51 @@
     <t>にんじん　ねぎ　こんにゃく</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>小学校給食予定献立表（〇〇小学校　Ｂコース）</t>
     <rPh sb="0" eb="1">
       <t>ショウ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>ショウガッコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＊都合により献立は変更になることがあります。アレルギー食品は表示していません。加工食品等で使用されている場合がありますのでご注意ください。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -4732,83 +4231,50 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Meiryo UI"/>
-[...31 lines deleted...]
-      <sz val="11"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
@@ -4869,74 +4335,56 @@
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="5"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="MS UI Gothic"/>
       <family val="3"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...16 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="94">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -6108,1087 +5556,1048 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="331">
+  <cellXfs count="318">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="42" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="59" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="60" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="69" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="73" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="73" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="73" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="78" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="79" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="80" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="79" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="81" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="69" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="67" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="85" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="87" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="87" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="87" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="54" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="54" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="14" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="15">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="33" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="91" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="92" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="93" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="45" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="65" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="71" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="63" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="67" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="48" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="68" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="75" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="74" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="51" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="52" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="68" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="76" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="74" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="65" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="71" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="79" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="83" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="84" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="85" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="86" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="88" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="89" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="90" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="82" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="44" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="54" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="15" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="15" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="15" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="15" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="15" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="51" xfId="15" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="9" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...850 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="9" fontId="39" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="21" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="21" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="16" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="15" applyBorder="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="15" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="92" xfId="15" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="43" xfId="15" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="92" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="92" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="パーセント 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="パーセント 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="パーセント 3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準 2 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="標準 2 2 3" xfId="14" xr:uid="{69FB8C0E-230C-426F-AE78-EBA8435B37D6}"/>
     <cellStyle name="標準 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 4 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 5" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準 5 2" xfId="8" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準 6" xfId="12" xr:uid="{9BAEA66D-0AC0-4F97-8E4B-425713914FEC}"/>
     <cellStyle name="標準 6 2" xfId="15" xr:uid="{CB754DE1-1263-4DB9-B35B-B90E146F90D4}"/>
     <cellStyle name="標準_給食各種様式 2" xfId="13" xr:uid="{C4E3EFF9-07B0-48BF-AF79-0AE4F74A2B59}"/>
     <cellStyle name="標準_給食各種様式 2 2" xfId="16" xr:uid="{6FC0C6B1-F230-4498-944E-3A3323E5FBEB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>452543</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>91723</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>524932</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>180623</xdr:rowOff>
     </xdr:to>
@@ -9055,50 +8464,54 @@
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm rot="632587">
           <a:off x="20122875" y="13992322"/>
           <a:ext cx="567019" cy="609500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -9321,8433 +8734,8044 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42843232-64BA-4B6C-9103-472D4465627F}">
-[...377 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{990B45D8-753E-48F2-A45E-A4C55CEF9009}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P175"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="D1" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29:G30"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="0.375" style="22" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16384" width="9" style="22"/>
+    <col min="1" max="1" width="0.375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="5.5" style="6" customWidth="1"/>
+    <col min="3" max="3" width="25.625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="21.125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="21" style="6" customWidth="1"/>
+    <col min="6" max="6" width="27" style="6" customWidth="1"/>
+    <col min="7" max="7" width="26.875" style="6" customWidth="1"/>
+    <col min="8" max="8" width="6.625" style="82" customWidth="1"/>
+    <col min="9" max="9" width="5.5" style="6" customWidth="1"/>
+    <col min="10" max="10" width="25.625" style="6" customWidth="1"/>
+    <col min="11" max="11" width="21.125" style="6" customWidth="1"/>
+    <col min="12" max="12" width="21" style="6" customWidth="1"/>
+    <col min="13" max="13" width="27" style="6" customWidth="1"/>
+    <col min="14" max="14" width="26.875" style="6" customWidth="1"/>
+    <col min="15" max="15" width="6.625" style="95" customWidth="1"/>
+    <col min="16" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="12.75" customHeight="1" thickBot="1">
-[...243 lines deleted...]
-      <c r="O8" s="78">
+    <row r="1" spans="2:15" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="5"/>
+    </row>
+    <row r="2" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="F2" s="10"/>
+      <c r="G2" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H2" s="12"/>
+      <c r="I2" s="199" t="s">
+        <v>109</v>
+      </c>
+      <c r="J2" s="201" t="s">
+        <v>110</v>
+      </c>
+      <c r="K2" s="203" t="s">
+        <v>111</v>
+      </c>
+      <c r="L2" s="204"/>
+      <c r="M2" s="204"/>
+      <c r="N2" s="205"/>
+      <c r="O2" s="13" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="3" spans="2:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="167" t="s">
+        <v>109</v>
+      </c>
+      <c r="C3" s="169" t="s">
+        <v>110</v>
+      </c>
+      <c r="D3" s="170" t="s">
+        <v>111</v>
+      </c>
+      <c r="E3" s="171"/>
+      <c r="F3" s="171"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" s="200"/>
+      <c r="J3" s="202"/>
+      <c r="K3" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="L3" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="M3" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="N3" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="O3" s="16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="168"/>
+      <c r="C4" s="169"/>
+      <c r="D4" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="H4" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="I4" s="173" t="s">
+        <v>119</v>
+      </c>
+      <c r="J4" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="K4" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="L4" s="20"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="176" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="5" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="178" t="s">
+        <v>122</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="181" t="s">
+        <v>123</v>
+      </c>
+      <c r="I5" s="174"/>
+      <c r="J5" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="177"/>
+    </row>
+    <row r="6" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="179"/>
+      <c r="C6" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="F6" s="29"/>
+      <c r="G6" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="H6" s="182"/>
+      <c r="I6" s="174"/>
+      <c r="J6" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="K6" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="O6" s="31"/>
+    </row>
+    <row r="7" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="179"/>
+      <c r="C7" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D7" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="E7" s="33" t="s">
+        <v>131</v>
+      </c>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34" t="s">
+        <v>132</v>
+      </c>
+      <c r="H7" s="31"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="K7" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L7" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="M7" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="O7" s="38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="179"/>
+      <c r="C8" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D8" s="40" t="s">
+        <v>140</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>141</v>
+      </c>
+      <c r="F8" s="40" t="s">
+        <v>142</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="H8" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="I8" s="174"/>
+      <c r="J8" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>146</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="M8" s="37" t="s">
+        <v>148</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>149</v>
+      </c>
+      <c r="O8" s="183">
         <f>O7*4/O4</f>
         <v>0.20292942743009321</v>
       </c>
     </row>
-    <row r="9" spans="2:15" ht="16.5" customHeight="1">
-[...16 lines deleted...]
-      <c r="H9" s="78">
+    <row r="9" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="179"/>
+      <c r="C9" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>151</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>152</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>153</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>154</v>
+      </c>
+      <c r="H9" s="183">
         <f>H8*4/H5</f>
         <v>0.15348837209302327</v>
       </c>
-      <c r="I9" s="79"/>
-[...127 lines deleted...]
-      <c r="O13" s="78">
+      <c r="I9" s="175"/>
+      <c r="J9" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="K9" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="L9" s="42"/>
+      <c r="M9" s="43"/>
+      <c r="N9" s="43"/>
+      <c r="O9" s="184"/>
+    </row>
+    <row r="10" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="180"/>
+      <c r="C10" s="44" t="s">
+        <v>156</v>
+      </c>
+      <c r="D10" s="45"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="G10" s="46"/>
+      <c r="H10" s="184"/>
+      <c r="I10" s="185" t="s">
+        <v>157</v>
+      </c>
+      <c r="J10" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="K10" s="48" t="s">
+        <v>158</v>
+      </c>
+      <c r="L10" s="48"/>
+      <c r="M10" s="49"/>
+      <c r="N10" s="48"/>
+      <c r="O10" s="188" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="11" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="178" t="s">
+        <v>160</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E11" s="23"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="181" t="s">
+        <v>161</v>
+      </c>
+      <c r="I11" s="186"/>
+      <c r="J11" s="27" t="s">
+        <v>162</v>
+      </c>
+      <c r="K11" s="28"/>
+      <c r="L11" s="28" t="s">
+        <v>163</v>
+      </c>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="O11" s="182"/>
+    </row>
+    <row r="12" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="179"/>
+      <c r="C12" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="182"/>
+      <c r="I12" s="186"/>
+      <c r="J12" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>166</v>
+      </c>
+      <c r="L12" s="28"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="50" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="13" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="179"/>
+      <c r="C13" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="D13" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="E13" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="H13" s="51"/>
+      <c r="I13" s="186"/>
+      <c r="J13" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="K13" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="L13" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="M13" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="N13" s="29" t="s">
+        <v>175</v>
+      </c>
+      <c r="O13" s="183">
         <f>O12*4/O10</f>
         <v>0.18256410256410258</v>
       </c>
     </row>
-    <row r="14" spans="2:15" ht="16.5" customHeight="1">
-[...48 lines deleted...]
-      <c r="J15" s="54" t="s">
+    <row r="14" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="179"/>
+      <c r="C14" s="190" t="s">
+        <v>176</v>
+      </c>
+      <c r="D14" s="194" t="s">
+        <v>177</v>
+      </c>
+      <c r="E14" s="192" t="s">
+        <v>178</v>
+      </c>
+      <c r="F14" s="192" t="s">
+        <v>179</v>
+      </c>
+      <c r="G14" s="194" t="s">
+        <v>180</v>
+      </c>
+      <c r="H14" s="51"/>
+      <c r="I14" s="187"/>
+      <c r="J14" s="27" t="s">
+        <v>181</v>
+      </c>
+      <c r="K14" s="28" t="s">
         <v>182</v>
       </c>
-      <c r="K15" s="55" t="s">
-[...46 lines deleted...]
-      <c r="H17" s="78">
+      <c r="L14" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="M14" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="N14" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="O14" s="184"/>
+    </row>
+    <row r="15" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="179"/>
+      <c r="C15" s="191"/>
+      <c r="D15" s="195"/>
+      <c r="E15" s="193"/>
+      <c r="F15" s="193"/>
+      <c r="G15" s="195"/>
+      <c r="H15" s="50" t="s">
+        <v>185</v>
+      </c>
+      <c r="I15" s="198" t="s">
+        <v>186</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="K15" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="182" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="16" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="179"/>
+      <c r="C16" s="190" t="s">
+        <v>188</v>
+      </c>
+      <c r="D16" s="192" t="s">
+        <v>189</v>
+      </c>
+      <c r="E16" s="192" t="s">
+        <v>131</v>
+      </c>
+      <c r="F16" s="192" t="s">
+        <v>190</v>
+      </c>
+      <c r="G16" s="194" t="s">
+        <v>191</v>
+      </c>
+      <c r="H16" s="51"/>
+      <c r="I16" s="174"/>
+      <c r="J16" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="K16" s="36"/>
+      <c r="L16" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="M16" s="37"/>
+      <c r="N16" s="37"/>
+      <c r="O16" s="189"/>
+    </row>
+    <row r="17" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="179"/>
+      <c r="C17" s="191"/>
+      <c r="D17" s="193"/>
+      <c r="E17" s="193"/>
+      <c r="F17" s="193"/>
+      <c r="G17" s="195"/>
+      <c r="H17" s="183">
         <f>H15*4/H11</f>
         <v>0.19393939393939394</v>
       </c>
-      <c r="I17" s="58"/>
-[...81 lines deleted...]
-      <c r="G20" s="70" t="s">
+      <c r="I17" s="174"/>
+      <c r="J17" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="K17" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36" t="s">
+        <v>195</v>
+      </c>
+      <c r="N17" s="36" t="s">
+        <v>196</v>
+      </c>
+      <c r="O17" s="31"/>
+    </row>
+    <row r="18" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="180"/>
+      <c r="C18" s="52" t="s">
+        <v>197</v>
+      </c>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53" t="s">
+        <v>197</v>
+      </c>
+      <c r="F18" s="53"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="184"/>
+      <c r="I18" s="174"/>
+      <c r="J18" s="216" t="s">
+        <v>198</v>
+      </c>
+      <c r="K18" s="197" t="s">
         <v>189</v>
       </c>
-      <c r="H20" s="66"/>
-[...16 lines deleted...]
-      <c r="O20" s="115">
+      <c r="L18" s="196" t="s">
+        <v>199</v>
+      </c>
+      <c r="M18" s="196" t="s">
+        <v>200</v>
+      </c>
+      <c r="N18" s="197" t="s">
+        <v>201</v>
+      </c>
+      <c r="O18" s="50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="19" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="178" t="s">
+        <v>203</v>
+      </c>
+      <c r="C19" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="E19" s="56"/>
+      <c r="F19" s="57"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="181" t="s">
+        <v>204</v>
+      </c>
+      <c r="I19" s="174"/>
+      <c r="J19" s="216"/>
+      <c r="K19" s="197"/>
+      <c r="L19" s="197"/>
+      <c r="M19" s="196"/>
+      <c r="N19" s="197"/>
+      <c r="O19" s="31"/>
+    </row>
+    <row r="20" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="179"/>
+      <c r="C20" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="F20" s="34"/>
+      <c r="G20" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="H20" s="182"/>
+      <c r="I20" s="174"/>
+      <c r="J20" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="K20" s="36" t="s">
+        <v>206</v>
+      </c>
+      <c r="L20" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="M20" s="37" t="s">
+        <v>207</v>
+      </c>
+      <c r="N20" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="O20" s="206">
         <f>O18*4/O15</f>
         <v>0.18310214375788145</v>
       </c>
     </row>
-    <row r="21" spans="2:15" ht="16.5" customHeight="1">
-[...104 lines deleted...]
-      <c r="H24" s="121">
+    <row r="21" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="179"/>
+      <c r="C21" s="190" t="s">
+        <v>209</v>
+      </c>
+      <c r="D21" s="192" t="s">
+        <v>140</v>
+      </c>
+      <c r="E21" s="192" t="s">
+        <v>210</v>
+      </c>
+      <c r="F21" s="194" t="s">
+        <v>211</v>
+      </c>
+      <c r="G21" s="194" t="s">
+        <v>212</v>
+      </c>
+      <c r="H21" s="51"/>
+      <c r="I21" s="175"/>
+      <c r="J21" s="59" t="s">
+        <v>213</v>
+      </c>
+      <c r="K21" s="60" t="s">
+        <v>214</v>
+      </c>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="207"/>
+    </row>
+    <row r="22" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="179"/>
+      <c r="C22" s="191"/>
+      <c r="D22" s="193"/>
+      <c r="E22" s="193"/>
+      <c r="F22" s="195"/>
+      <c r="G22" s="195"/>
+      <c r="H22" s="50" t="s">
+        <v>215</v>
+      </c>
+      <c r="I22" s="178" t="s">
+        <v>216</v>
+      </c>
+      <c r="J22" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="K22" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="L22" s="61"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="24"/>
+      <c r="O22" s="181" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="23" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="179"/>
+      <c r="C23" s="58" t="s">
+        <v>218</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>219</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="H23" s="51"/>
+      <c r="I23" s="179"/>
+      <c r="J23" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="O23" s="182"/>
+    </row>
+    <row r="24" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="179"/>
+      <c r="C24" s="190" t="s">
+        <v>223</v>
+      </c>
+      <c r="D24" s="192" t="s">
+        <v>224</v>
+      </c>
+      <c r="E24" s="194" t="s">
+        <v>225</v>
+      </c>
+      <c r="F24" s="192" t="s">
+        <v>226</v>
+      </c>
+      <c r="G24" s="192" t="s">
+        <v>227</v>
+      </c>
+      <c r="H24" s="211">
         <f>H22*4/H19</f>
         <v>0.13080357142857144</v>
       </c>
-      <c r="I24" s="62"/>
-[...89 lines deleted...]
-      <c r="O27" s="78">
+      <c r="I24" s="179"/>
+      <c r="J24" s="213" t="s">
+        <v>228</v>
+      </c>
+      <c r="K24" s="214" t="s">
+        <v>229</v>
+      </c>
+      <c r="L24" s="214" t="s">
+        <v>230</v>
+      </c>
+      <c r="M24" s="214" t="s">
+        <v>231</v>
+      </c>
+      <c r="N24" s="214" t="s">
+        <v>232</v>
+      </c>
+      <c r="O24" s="38"/>
+    </row>
+    <row r="25" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="180"/>
+      <c r="C25" s="208"/>
+      <c r="D25" s="209"/>
+      <c r="E25" s="210"/>
+      <c r="F25" s="209"/>
+      <c r="G25" s="209"/>
+      <c r="H25" s="212"/>
+      <c r="I25" s="179"/>
+      <c r="J25" s="213"/>
+      <c r="K25" s="215"/>
+      <c r="L25" s="214"/>
+      <c r="M25" s="214"/>
+      <c r="N25" s="214"/>
+      <c r="O25" s="50" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="26" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="178" t="s">
+        <v>234</v>
+      </c>
+      <c r="C26" s="63" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="E26" s="56"/>
+      <c r="F26" s="56"/>
+      <c r="G26" s="56"/>
+      <c r="H26" s="181" t="s">
+        <v>235</v>
+      </c>
+      <c r="I26" s="179"/>
+      <c r="J26" s="217" t="s">
+        <v>236</v>
+      </c>
+      <c r="K26" s="215" t="s">
+        <v>237</v>
+      </c>
+      <c r="L26" s="215" t="s">
+        <v>238</v>
+      </c>
+      <c r="M26" s="214" t="s">
+        <v>239</v>
+      </c>
+      <c r="N26" s="215" t="s">
+        <v>240</v>
+      </c>
+      <c r="O26" s="31"/>
+    </row>
+    <row r="27" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="179"/>
+      <c r="C27" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="F27" s="29"/>
+      <c r="G27" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" s="188"/>
+      <c r="I27" s="179"/>
+      <c r="J27" s="217"/>
+      <c r="K27" s="215"/>
+      <c r="L27" s="215"/>
+      <c r="M27" s="215"/>
+      <c r="N27" s="215"/>
+      <c r="O27" s="183">
         <f>O25*4/O22</f>
         <v>0.1545679012345679</v>
       </c>
     </row>
-    <row r="28" spans="2:15" ht="16.5" customHeight="1">
-[...92 lines deleted...]
-      <c r="D31" s="98" t="s">
+    <row r="28" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="179"/>
+      <c r="C28" s="27" t="s">
+        <v>241</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>241</v>
+      </c>
+      <c r="E28" s="28" t="s">
+        <v>242</v>
+      </c>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="180"/>
+      <c r="J28" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="K28" s="28" t="s">
+        <v>244</v>
+      </c>
+      <c r="L28" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="M28" s="29" t="s">
+        <v>246</v>
+      </c>
+      <c r="N28" s="29" t="s">
+        <v>227</v>
+      </c>
+      <c r="O28" s="184"/>
+    </row>
+    <row r="29" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="179"/>
+      <c r="C29" s="190" t="s">
+        <v>247</v>
+      </c>
+      <c r="D29" s="192" t="s">
+        <v>140</v>
+      </c>
+      <c r="E29" s="192" t="s">
+        <v>248</v>
+      </c>
+      <c r="F29" s="194" t="s">
+        <v>249</v>
+      </c>
+      <c r="G29" s="192" t="s">
+        <v>143</v>
+      </c>
+      <c r="H29" s="65"/>
+      <c r="I29" s="218" t="s">
+        <v>250</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="K29" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="182" t="s">
         <v>251</v>
       </c>
-      <c r="E31" s="98" t="s">
-[...34 lines deleted...]
-      <c r="H32" s="78">
+    </row>
+    <row r="30" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="179"/>
+      <c r="C30" s="191"/>
+      <c r="D30" s="193"/>
+      <c r="E30" s="193"/>
+      <c r="F30" s="195"/>
+      <c r="G30" s="193"/>
+      <c r="H30" s="50" t="s">
+        <v>252</v>
+      </c>
+      <c r="I30" s="219"/>
+      <c r="J30" s="66" t="s">
+        <v>253</v>
+      </c>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28" t="s">
+        <v>253</v>
+      </c>
+      <c r="M30" s="29"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="189"/>
+    </row>
+    <row r="31" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="179"/>
+      <c r="C31" s="190" t="s">
+        <v>254</v>
+      </c>
+      <c r="D31" s="192" t="s">
+        <v>189</v>
+      </c>
+      <c r="E31" s="192" t="s">
+        <v>255</v>
+      </c>
+      <c r="F31" s="194" t="s">
+        <v>256</v>
+      </c>
+      <c r="G31" s="192" t="s">
+        <v>257</v>
+      </c>
+      <c r="H31" s="51"/>
+      <c r="I31" s="219"/>
+      <c r="J31" s="213" t="s">
+        <v>258</v>
+      </c>
+      <c r="K31" s="215" t="s">
+        <v>259</v>
+      </c>
+      <c r="L31" s="215" t="s">
+        <v>260</v>
+      </c>
+      <c r="M31" s="214" t="s">
+        <v>261</v>
+      </c>
+      <c r="N31" s="215" t="s">
+        <v>262</v>
+      </c>
+      <c r="O31" s="31"/>
+    </row>
+    <row r="32" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="179"/>
+      <c r="C32" s="191"/>
+      <c r="D32" s="193"/>
+      <c r="E32" s="193"/>
+      <c r="F32" s="195"/>
+      <c r="G32" s="193"/>
+      <c r="H32" s="183">
         <f>H30*4/H26</f>
         <v>0.12903225806451613</v>
       </c>
-      <c r="I32" s="134"/>
-[...89 lines deleted...]
-      <c r="O35" s="115">
+      <c r="I32" s="219"/>
+      <c r="J32" s="213"/>
+      <c r="K32" s="215"/>
+      <c r="L32" s="215"/>
+      <c r="M32" s="214"/>
+      <c r="N32" s="215"/>
+      <c r="O32" s="31"/>
+    </row>
+    <row r="33" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="180"/>
+      <c r="C33" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="D33" s="45"/>
+      <c r="E33" s="45" t="s">
+        <v>264</v>
+      </c>
+      <c r="F33" s="45"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="184"/>
+      <c r="I33" s="219"/>
+      <c r="J33" s="58" t="s">
+        <v>265</v>
+      </c>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="M33" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="N33" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="O33" s="50" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="34" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="178" t="s">
+        <v>270</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="181" t="s">
+        <v>271</v>
+      </c>
+      <c r="I34" s="219"/>
+      <c r="J34" s="213" t="s">
+        <v>272</v>
+      </c>
+      <c r="K34" s="214" t="s">
+        <v>273</v>
+      </c>
+      <c r="L34" s="214" t="s">
+        <v>274</v>
+      </c>
+      <c r="M34" s="215" t="s">
+        <v>275</v>
+      </c>
+      <c r="N34" s="215" t="s">
+        <v>276</v>
+      </c>
+      <c r="O34" s="31"/>
+    </row>
+    <row r="35" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="179"/>
+      <c r="C35" s="27" t="s">
+        <v>277</v>
+      </c>
+      <c r="D35" s="29"/>
+      <c r="E35" s="29" t="s">
+        <v>277</v>
+      </c>
+      <c r="F35" s="29"/>
+      <c r="G35" s="29"/>
+      <c r="H35" s="182"/>
+      <c r="I35" s="219"/>
+      <c r="J35" s="213"/>
+      <c r="K35" s="215"/>
+      <c r="L35" s="215"/>
+      <c r="M35" s="215"/>
+      <c r="N35" s="215"/>
+      <c r="O35" s="206">
         <f>O33*4/O29</f>
         <v>0.19363057324840766</v>
       </c>
     </row>
-    <row r="36" spans="2:15" ht="16.5" customHeight="1">
-[...78 lines deleted...]
-      <c r="H38" s="78">
+    <row r="36" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="179"/>
+      <c r="C36" s="67" t="s">
+        <v>278</v>
+      </c>
+      <c r="D36" s="68" t="s">
+        <v>279</v>
+      </c>
+      <c r="E36" s="69"/>
+      <c r="F36" s="68" t="s">
+        <v>280</v>
+      </c>
+      <c r="G36" s="69" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" s="51"/>
+      <c r="I36" s="220"/>
+      <c r="J36" s="44" t="s">
+        <v>281</v>
+      </c>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45" t="s">
+        <v>281</v>
+      </c>
+      <c r="M36" s="46"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="207"/>
+    </row>
+    <row r="37" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="179"/>
+      <c r="C37" s="27" t="s">
+        <v>282</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>283</v>
+      </c>
+      <c r="E37" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>284</v>
+      </c>
+      <c r="G37" s="29" t="s">
+        <v>285</v>
+      </c>
+      <c r="H37" s="50" t="s">
+        <v>286</v>
+      </c>
+      <c r="I37" s="178" t="s">
+        <v>287</v>
+      </c>
+      <c r="J37" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="K37" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="L37" s="56"/>
+      <c r="M37" s="56"/>
+      <c r="N37" s="56"/>
+      <c r="O37" s="182" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="38" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="179"/>
+      <c r="C38" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="D38" s="28" t="s">
+        <v>290</v>
+      </c>
+      <c r="E38" s="28" t="s">
+        <v>291</v>
+      </c>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28" t="s">
+        <v>292</v>
+      </c>
+      <c r="H38" s="183">
         <f>H37*4/H34</f>
         <v>0.17800252844500633</v>
       </c>
-      <c r="I38" s="62"/>
-[...103 lines deleted...]
-      <c r="O41" s="115">
+      <c r="I38" s="179"/>
+      <c r="J38" s="27" t="s">
+        <v>293</v>
+      </c>
+      <c r="K38" s="28" t="s">
+        <v>294</v>
+      </c>
+      <c r="L38" s="28" t="s">
+        <v>295</v>
+      </c>
+      <c r="M38" s="28" t="s">
+        <v>296</v>
+      </c>
+      <c r="N38" s="29" t="s">
+        <v>297</v>
+      </c>
+      <c r="O38" s="189"/>
+    </row>
+    <row r="39" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="180"/>
+      <c r="C39" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="46" t="s">
+        <v>299</v>
+      </c>
+      <c r="G39" s="45"/>
+      <c r="H39" s="183"/>
+      <c r="I39" s="179"/>
+      <c r="J39" s="58" t="s">
+        <v>300</v>
+      </c>
+      <c r="K39" s="33" t="s">
+        <v>301</v>
+      </c>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="34"/>
+      <c r="O39" s="31"/>
+    </row>
+    <row r="40" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="185" t="s">
+        <v>302</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" s="23"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="181" t="s">
+        <v>303</v>
+      </c>
+      <c r="I40" s="179"/>
+      <c r="J40" s="58" t="s">
+        <v>304</v>
+      </c>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33" t="s">
+        <v>305</v>
+      </c>
+      <c r="M40" s="34" t="s">
+        <v>306</v>
+      </c>
+      <c r="N40" s="33"/>
+      <c r="O40" s="50" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="41" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="186"/>
+      <c r="C41" s="27" t="s">
+        <v>308</v>
+      </c>
+      <c r="D41" s="28" t="s">
+        <v>309</v>
+      </c>
+      <c r="E41" s="29" t="s">
+        <v>310</v>
+      </c>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="182"/>
+      <c r="I41" s="179"/>
+      <c r="J41" s="58" t="s">
+        <v>311</v>
+      </c>
+      <c r="K41" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="L41" s="34" t="s">
+        <v>220</v>
+      </c>
+      <c r="M41" s="34" t="s">
+        <v>313</v>
+      </c>
+      <c r="N41" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="O41" s="206">
         <f>O40*4/O37</f>
         <v>0.1848133848133848</v>
       </c>
     </row>
-    <row r="42" spans="2:15" ht="16.5" customHeight="1">
-[...7 lines deleted...]
-      <c r="E42" s="142" t="s">
+    <row r="42" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="186"/>
+      <c r="C42" s="70" t="s">
+        <v>314</v>
+      </c>
+      <c r="D42" s="71" t="s">
+        <v>315</v>
+      </c>
+      <c r="E42" s="72" t="s">
+        <v>266</v>
+      </c>
+      <c r="F42" s="72" t="s">
+        <v>316</v>
+      </c>
+      <c r="G42" s="72" t="s">
+        <v>317</v>
+      </c>
+      <c r="H42" s="65"/>
+      <c r="I42" s="180"/>
+      <c r="J42" s="59" t="s">
+        <v>318</v>
+      </c>
+      <c r="K42" s="60"/>
+      <c r="L42" s="60" t="s">
+        <v>318</v>
+      </c>
+      <c r="M42" s="73"/>
+      <c r="N42" s="60"/>
+      <c r="O42" s="207"/>
+    </row>
+    <row r="43" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="186"/>
+      <c r="C43" s="27" t="s">
+        <v>319</v>
+      </c>
+      <c r="D43" s="28" t="s">
+        <v>320</v>
+      </c>
+      <c r="E43" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" s="29" t="s">
+        <v>321</v>
+      </c>
+      <c r="G43" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" s="50" t="s">
+        <v>322</v>
+      </c>
+      <c r="I43" s="178" t="s">
+        <v>323</v>
+      </c>
+      <c r="J43" s="74" t="s">
+        <v>120</v>
+      </c>
+      <c r="K43" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="L43" s="56"/>
+      <c r="M43" s="57"/>
+      <c r="N43" s="57"/>
+      <c r="O43" s="181" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="44" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="186"/>
+      <c r="C44" s="190" t="s">
+        <v>325</v>
+      </c>
+      <c r="D44" s="192" t="s">
+        <v>326</v>
+      </c>
+      <c r="E44" s="192" t="s">
+        <v>327</v>
+      </c>
+      <c r="F44" s="194" t="s">
         <v>328</v>
       </c>
-      <c r="F42" s="142" t="s">
-[...71 lines deleted...]
-      <c r="H44" s="78">
+      <c r="G44" s="194" t="s">
+        <v>329</v>
+      </c>
+      <c r="H44" s="183">
         <f>H43*4/H40</f>
         <v>0.13537735849056604</v>
       </c>
-      <c r="I44" s="62"/>
-[...41 lines deleted...]
-      <c r="C46" s="111" t="s">
+      <c r="I44" s="179"/>
+      <c r="J44" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="M44" s="33"/>
+      <c r="N44" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="O44" s="182"/>
+    </row>
+    <row r="45" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="187"/>
+      <c r="C45" s="208"/>
+      <c r="D45" s="209"/>
+      <c r="E45" s="209"/>
+      <c r="F45" s="210"/>
+      <c r="G45" s="210"/>
+      <c r="H45" s="184"/>
+      <c r="I45" s="179"/>
+      <c r="J45" s="27" t="s">
+        <v>330</v>
+      </c>
+      <c r="K45" s="28" t="s">
+        <v>331</v>
+      </c>
+      <c r="L45" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="M45" s="29"/>
+      <c r="N45" s="29" t="s">
+        <v>332</v>
+      </c>
+      <c r="O45" s="31"/>
+    </row>
+    <row r="46" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="178" t="s">
+        <v>333</v>
+      </c>
+      <c r="C46" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="E46" s="56"/>
+      <c r="F46" s="56"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="181" t="s">
+        <v>334</v>
+      </c>
+      <c r="I46" s="179"/>
+      <c r="J46" s="27" t="s">
+        <v>335</v>
+      </c>
+      <c r="K46" s="28" t="s">
+        <v>336</v>
+      </c>
+      <c r="L46" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="M46" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="N46" s="29" t="s">
+        <v>339</v>
+      </c>
+      <c r="O46" s="38" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="47" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="179"/>
+      <c r="C47" s="27" t="s">
+        <v>341</v>
+      </c>
+      <c r="D47" s="29"/>
+      <c r="E47" s="28" t="s">
+        <v>341</v>
+      </c>
+      <c r="F47" s="29"/>
+      <c r="G47" s="28"/>
+      <c r="H47" s="182"/>
+      <c r="I47" s="179"/>
+      <c r="J47" s="216" t="s">
+        <v>342</v>
+      </c>
+      <c r="K47" s="197" t="s">
         <v>182</v>
       </c>
-      <c r="D46" s="112" t="s">
-[...80 lines deleted...]
-      <c r="O48" s="78">
+      <c r="L47" s="197" t="s">
+        <v>343</v>
+      </c>
+      <c r="M47" s="196" t="s">
+        <v>344</v>
+      </c>
+      <c r="N47" s="197" t="s">
+        <v>184</v>
+      </c>
+      <c r="O47" s="31"/>
+    </row>
+    <row r="48" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="179"/>
+      <c r="C48" s="27" t="s">
+        <v>345</v>
+      </c>
+      <c r="D48" s="29"/>
+      <c r="E48" s="28" t="s">
+        <v>346</v>
+      </c>
+      <c r="F48" s="29"/>
+      <c r="G48" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="H48" s="50" t="s">
+        <v>347</v>
+      </c>
+      <c r="I48" s="179"/>
+      <c r="J48" s="221"/>
+      <c r="K48" s="222"/>
+      <c r="L48" s="222"/>
+      <c r="M48" s="222"/>
+      <c r="N48" s="222"/>
+      <c r="O48" s="183">
         <f>O46*4/O43</f>
         <v>0.16496350364963502</v>
       </c>
     </row>
-    <row r="49" spans="1:16" ht="16.5" customHeight="1">
-[...16 lines deleted...]
-      <c r="H49" s="78">
+    <row r="49" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="179"/>
+      <c r="C49" s="27" t="s">
+        <v>348</v>
+      </c>
+      <c r="D49" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="E49" s="28" t="s">
+        <v>350</v>
+      </c>
+      <c r="F49" s="29" t="s">
+        <v>351</v>
+      </c>
+      <c r="G49" s="28" t="s">
+        <v>352</v>
+      </c>
+      <c r="H49" s="183">
         <f>H48*4/H46</f>
         <v>0.12802124833997344</v>
       </c>
-      <c r="I49" s="84"/>
-[...165 lines deleted...]
-      <c r="O54" s="115">
+      <c r="I49" s="180"/>
+      <c r="J49" s="75" t="s">
+        <v>353</v>
+      </c>
+      <c r="K49" s="76" t="s">
+        <v>353</v>
+      </c>
+      <c r="L49" s="76"/>
+      <c r="M49" s="76"/>
+      <c r="N49" s="76"/>
+      <c r="O49" s="184"/>
+    </row>
+    <row r="50" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="180"/>
+      <c r="C50" s="66" t="s">
+        <v>354</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>355</v>
+      </c>
+      <c r="E50" s="28"/>
+      <c r="F50" s="29" t="s">
+        <v>356</v>
+      </c>
+      <c r="G50" s="28" t="s">
+        <v>357</v>
+      </c>
+      <c r="H50" s="183"/>
+      <c r="I50" s="178" t="s">
+        <v>358</v>
+      </c>
+      <c r="J50" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="K50" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="L50" s="48"/>
+      <c r="M50" s="49"/>
+      <c r="N50" s="48"/>
+      <c r="O50" s="188" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="178" t="s">
+        <v>360</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E51" s="23"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="181" t="s">
+        <v>361</v>
+      </c>
+      <c r="I51" s="179"/>
+      <c r="J51" s="27" t="s">
+        <v>362</v>
+      </c>
+      <c r="K51" s="28"/>
+      <c r="L51" s="28" t="s">
+        <v>362</v>
+      </c>
+      <c r="M51" s="28"/>
+      <c r="N51" s="28"/>
+      <c r="O51" s="182"/>
+    </row>
+    <row r="52" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="179"/>
+      <c r="C52" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="H52" s="188"/>
+      <c r="I52" s="179"/>
+      <c r="J52" s="217" t="s">
+        <v>363</v>
+      </c>
+      <c r="K52" s="215" t="s">
+        <v>364</v>
+      </c>
+      <c r="L52" s="215" t="s">
+        <v>365</v>
+      </c>
+      <c r="M52" s="214" t="s">
+        <v>366</v>
+      </c>
+      <c r="N52" s="214" t="s">
+        <v>367</v>
+      </c>
+      <c r="O52" s="51"/>
+    </row>
+    <row r="53" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="179"/>
+      <c r="C53" s="77" t="s">
+        <v>368</v>
+      </c>
+      <c r="D53" s="78" t="s">
+        <v>140</v>
+      </c>
+      <c r="E53" s="78" t="s">
+        <v>369</v>
+      </c>
+      <c r="F53" s="78" t="s">
+        <v>370</v>
+      </c>
+      <c r="G53" s="78" t="s">
+        <v>371</v>
+      </c>
+      <c r="H53" s="79"/>
+      <c r="I53" s="179"/>
+      <c r="J53" s="217"/>
+      <c r="K53" s="215"/>
+      <c r="L53" s="215"/>
+      <c r="M53" s="215"/>
+      <c r="N53" s="214"/>
+      <c r="O53" s="50" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="179"/>
+      <c r="C54" s="224" t="s">
+        <v>373</v>
+      </c>
+      <c r="D54" s="192" t="s">
+        <v>374</v>
+      </c>
+      <c r="E54" s="192" t="s">
+        <v>375</v>
+      </c>
+      <c r="F54" s="194" t="s">
+        <v>376</v>
+      </c>
+      <c r="G54" s="194" t="s">
+        <v>377</v>
+      </c>
+      <c r="H54" s="51"/>
+      <c r="I54" s="179"/>
+      <c r="J54" s="27" t="s">
+        <v>378</v>
+      </c>
+      <c r="K54" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="L54" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="M54" s="28" t="s">
+        <v>380</v>
+      </c>
+      <c r="N54" s="29" t="s">
+        <v>381</v>
+      </c>
+      <c r="O54" s="206">
         <f>O53*4/O50</f>
         <v>0.15325301204819278</v>
       </c>
     </row>
-    <row r="55" spans="1:16" ht="16.5" customHeight="1">
-[...66 lines deleted...]
-      <c r="H57" s="78">
+    <row r="55" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="179"/>
+      <c r="C55" s="225"/>
+      <c r="D55" s="193"/>
+      <c r="E55" s="193"/>
+      <c r="F55" s="195"/>
+      <c r="G55" s="195"/>
+      <c r="H55" s="50" t="s">
+        <v>382</v>
+      </c>
+      <c r="I55" s="179"/>
+      <c r="J55" s="67" t="s">
+        <v>383</v>
+      </c>
+      <c r="K55" s="68" t="s">
+        <v>120</v>
+      </c>
+      <c r="L55" s="68" t="s">
+        <v>384</v>
+      </c>
+      <c r="M55" s="69"/>
+      <c r="N55" s="68" t="s">
+        <v>227</v>
+      </c>
+      <c r="O55" s="223"/>
+    </row>
+    <row r="56" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="179"/>
+      <c r="C56" s="224" t="s">
+        <v>385</v>
+      </c>
+      <c r="D56" s="192" t="s">
+        <v>386</v>
+      </c>
+      <c r="E56" s="192" t="s">
+        <v>343</v>
+      </c>
+      <c r="F56" s="194" t="s">
+        <v>387</v>
+      </c>
+      <c r="G56" s="194" t="s">
+        <v>257</v>
+      </c>
+      <c r="H56" s="51"/>
+      <c r="I56" s="178" t="s">
+        <v>388</v>
+      </c>
+      <c r="J56" s="80" t="s">
+        <v>120</v>
+      </c>
+      <c r="K56" s="81" t="s">
+        <v>120</v>
+      </c>
+      <c r="L56" s="81"/>
+      <c r="M56" s="81"/>
+      <c r="N56" s="56"/>
+      <c r="O56" s="181" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="179"/>
+      <c r="C57" s="225"/>
+      <c r="D57" s="193"/>
+      <c r="E57" s="193"/>
+      <c r="F57" s="195"/>
+      <c r="G57" s="195"/>
+      <c r="H57" s="183">
         <f>H55*4/H51</f>
         <v>0.1338364779874214</v>
       </c>
-      <c r="I57" s="62"/>
-[...100 lines deleted...]
-      <c r="L60" s="71" t="s">
+      <c r="I57" s="179"/>
+      <c r="J57" s="27" t="s">
+        <v>390</v>
+      </c>
+      <c r="K57" s="29" t="s">
+        <v>391</v>
+      </c>
+      <c r="L57" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="M57" s="69"/>
+      <c r="N57" s="68"/>
+      <c r="O57" s="182"/>
+      <c r="P57" s="82"/>
+    </row>
+    <row r="58" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="180"/>
+      <c r="C58" s="83" t="s">
+        <v>392</v>
+      </c>
+      <c r="D58" s="45"/>
+      <c r="E58" s="45" t="s">
+        <v>393</v>
+      </c>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="184"/>
+      <c r="I58" s="179"/>
+      <c r="J58" s="27" t="s">
+        <v>394</v>
+      </c>
+      <c r="K58" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="L58" s="28" t="s">
+        <v>396</v>
+      </c>
+      <c r="M58" s="29" t="s">
+        <v>397</v>
+      </c>
+      <c r="N58" s="28" t="s">
+        <v>398</v>
+      </c>
+      <c r="O58" s="50"/>
+      <c r="P58" s="82"/>
+    </row>
+    <row r="59" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="178" t="s">
+        <v>399</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="181" t="s">
+        <v>400</v>
+      </c>
+      <c r="I59" s="179"/>
+      <c r="J59" s="27" t="s">
+        <v>401</v>
+      </c>
+      <c r="K59" s="29"/>
+      <c r="L59" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="M59" s="28" t="s">
+        <v>402</v>
+      </c>
+      <c r="N59" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="O59" s="50" t="s">
+        <v>403</v>
+      </c>
+      <c r="P59" s="82"/>
+    </row>
+    <row r="60" spans="1:16" s="82" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="6"/>
+      <c r="B60" s="179"/>
+      <c r="C60" s="27" t="s">
+        <v>404</v>
+      </c>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28" t="s">
         <v>405</v>
       </c>
-      <c r="M60" s="70" t="s">
-[...5 lines deleted...]
-      <c r="O60" s="121">
+      <c r="F60" s="29"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="188"/>
+      <c r="I60" s="179"/>
+      <c r="J60" s="84" t="s">
+        <v>406</v>
+      </c>
+      <c r="K60" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="L60" s="34" t="s">
+        <v>343</v>
+      </c>
+      <c r="M60" s="33" t="s">
+        <v>407</v>
+      </c>
+      <c r="N60" s="34" t="s">
+        <v>257</v>
+      </c>
+      <c r="O60" s="211">
         <f>O59*4/O56</f>
         <v>0.13541416566626649</v>
       </c>
-      <c r="P60" s="22"/>
-[...76 lines deleted...]
-      <c r="H63" s="78">
+      <c r="P60" s="6"/>
+    </row>
+    <row r="61" spans="1:16" s="82" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="6"/>
+      <c r="B61" s="179"/>
+      <c r="C61" s="190" t="s">
+        <v>408</v>
+      </c>
+      <c r="D61" s="194" t="s">
+        <v>409</v>
+      </c>
+      <c r="E61" s="192" t="s">
+        <v>410</v>
+      </c>
+      <c r="F61" s="194" t="s">
+        <v>411</v>
+      </c>
+      <c r="G61" s="192" t="s">
+        <v>412</v>
+      </c>
+      <c r="H61" s="50"/>
+      <c r="I61" s="180"/>
+      <c r="J61" s="44" t="s">
+        <v>413</v>
+      </c>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45" t="s">
+        <v>413</v>
+      </c>
+      <c r="M61" s="46"/>
+      <c r="N61" s="46"/>
+      <c r="O61" s="212"/>
+      <c r="P61" s="6"/>
+    </row>
+    <row r="62" spans="1:16" s="82" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="6"/>
+      <c r="B62" s="179"/>
+      <c r="C62" s="191"/>
+      <c r="D62" s="195"/>
+      <c r="E62" s="193"/>
+      <c r="F62" s="195"/>
+      <c r="G62" s="193"/>
+      <c r="H62" s="50" t="s">
+        <v>414</v>
+      </c>
+      <c r="I62" s="198" t="s">
+        <v>415</v>
+      </c>
+      <c r="J62" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="K62" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="L62" s="24"/>
+      <c r="M62" s="24"/>
+      <c r="N62" s="24"/>
+      <c r="O62" s="182" t="s">
+        <v>416</v>
+      </c>
+      <c r="P62" s="6"/>
+    </row>
+    <row r="63" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="179"/>
+      <c r="C63" s="66" t="s">
+        <v>417</v>
+      </c>
+      <c r="D63" s="29"/>
+      <c r="E63" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="F63" s="29" t="s">
+        <v>418</v>
+      </c>
+      <c r="G63" s="28" t="s">
+        <v>419</v>
+      </c>
+      <c r="H63" s="183">
         <f>H62*4/H59</f>
         <v>0.15926892950391644</v>
       </c>
-      <c r="I63" s="58"/>
-[...101 lines deleted...]
-      <c r="O66" s="115">
+      <c r="I63" s="174"/>
+      <c r="J63" s="25" t="s">
+        <v>420</v>
+      </c>
+      <c r="K63" s="26"/>
+      <c r="L63" s="85" t="s">
+        <v>421</v>
+      </c>
+      <c r="M63" s="26"/>
+      <c r="N63" s="26" t="s">
+        <v>422</v>
+      </c>
+      <c r="O63" s="189"/>
+    </row>
+    <row r="64" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="180"/>
+      <c r="C64" s="44" t="s">
+        <v>423</v>
+      </c>
+      <c r="D64" s="46"/>
+      <c r="E64" s="45" t="s">
+        <v>424</v>
+      </c>
+      <c r="F64" s="46"/>
+      <c r="G64" s="45" t="s">
+        <v>425</v>
+      </c>
+      <c r="H64" s="184"/>
+      <c r="I64" s="174"/>
+      <c r="J64" s="35" t="s">
+        <v>426</v>
+      </c>
+      <c r="K64" s="36" t="s">
+        <v>427</v>
+      </c>
+      <c r="L64" s="36" t="s">
+        <v>428</v>
+      </c>
+      <c r="M64" s="37" t="s">
+        <v>429</v>
+      </c>
+      <c r="N64" s="36" t="s">
+        <v>430</v>
+      </c>
+      <c r="O64" s="51"/>
+    </row>
+    <row r="65" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="178" t="s">
+        <v>431</v>
+      </c>
+      <c r="C65" s="55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D65" s="56" t="s">
+        <v>120</v>
+      </c>
+      <c r="E65" s="56"/>
+      <c r="F65" s="56"/>
+      <c r="G65" s="56"/>
+      <c r="H65" s="181" t="s">
+        <v>432</v>
+      </c>
+      <c r="I65" s="174"/>
+      <c r="J65" s="217" t="s">
+        <v>433</v>
+      </c>
+      <c r="K65" s="215" t="s">
+        <v>434</v>
+      </c>
+      <c r="L65" s="215" t="s">
+        <v>433</v>
+      </c>
+      <c r="M65" s="214" t="s">
+        <v>435</v>
+      </c>
+      <c r="N65" s="215" t="s">
+        <v>436</v>
+      </c>
+      <c r="O65" s="50" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="66" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B66" s="179"/>
+      <c r="C66" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="D66" s="33"/>
+      <c r="E66" s="34" t="s">
+        <v>126</v>
+      </c>
+      <c r="F66" s="34"/>
+      <c r="G66" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="H66" s="182"/>
+      <c r="I66" s="174"/>
+      <c r="J66" s="217"/>
+      <c r="K66" s="215"/>
+      <c r="L66" s="215"/>
+      <c r="M66" s="215"/>
+      <c r="N66" s="215"/>
+      <c r="O66" s="206">
         <f>O65*4/O62</f>
         <v>0.1569115815691158</v>
       </c>
     </row>
-    <row r="67" spans="2:15" ht="16.5" customHeight="1">
-[...76 lines deleted...]
-      <c r="H69" s="78">
+    <row r="67" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="179"/>
+      <c r="C67" s="58" t="s">
+        <v>438</v>
+      </c>
+      <c r="D67" s="33" t="s">
+        <v>439</v>
+      </c>
+      <c r="E67" s="33"/>
+      <c r="F67" s="34"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="51"/>
+      <c r="I67" s="175"/>
+      <c r="J67" s="44" t="s">
+        <v>440</v>
+      </c>
+      <c r="K67" s="45" t="s">
+        <v>440</v>
+      </c>
+      <c r="L67" s="45"/>
+      <c r="M67" s="45"/>
+      <c r="N67" s="46"/>
+      <c r="O67" s="207"/>
+    </row>
+    <row r="68" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="179"/>
+      <c r="C68" s="27" t="s">
+        <v>441</v>
+      </c>
+      <c r="D68" s="28" t="s">
+        <v>442</v>
+      </c>
+      <c r="E68" s="29" t="s">
+        <v>266</v>
+      </c>
+      <c r="F68" s="29" t="s">
+        <v>443</v>
+      </c>
+      <c r="G68" s="29" t="s">
+        <v>444</v>
+      </c>
+      <c r="H68" s="50" t="s">
+        <v>445</v>
+      </c>
+      <c r="I68" s="178" t="s">
+        <v>446</v>
+      </c>
+      <c r="J68" s="22" t="s">
+        <v>447</v>
+      </c>
+      <c r="K68" s="23" t="s">
+        <v>447</v>
+      </c>
+      <c r="L68" s="23"/>
+      <c r="M68" s="23"/>
+      <c r="N68" s="24"/>
+      <c r="O68" s="181" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="69" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B69" s="179"/>
+      <c r="C69" s="67" t="s">
+        <v>449</v>
+      </c>
+      <c r="D69" s="68" t="s">
+        <v>450</v>
+      </c>
+      <c r="E69" s="69" t="s">
+        <v>451</v>
+      </c>
+      <c r="F69" s="69" t="s">
+        <v>452</v>
+      </c>
+      <c r="G69" s="69" t="s">
+        <v>453</v>
+      </c>
+      <c r="H69" s="183">
         <f>H68*4/H65</f>
         <v>0.18423028785982476</v>
       </c>
-      <c r="I69" s="62"/>
-[...95 lines deleted...]
-      <c r="O72" s="78">
+      <c r="I69" s="179"/>
+      <c r="J69" s="217" t="s">
+        <v>454</v>
+      </c>
+      <c r="K69" s="215" t="s">
+        <v>455</v>
+      </c>
+      <c r="L69" s="215" t="s">
+        <v>456</v>
+      </c>
+      <c r="M69" s="214" t="s">
+        <v>457</v>
+      </c>
+      <c r="N69" s="214" t="s">
+        <v>458</v>
+      </c>
+      <c r="O69" s="182"/>
+    </row>
+    <row r="70" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B70" s="180"/>
+      <c r="C70" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="D70" s="45"/>
+      <c r="E70" s="45"/>
+      <c r="F70" s="46" t="s">
+        <v>459</v>
+      </c>
+      <c r="G70" s="45"/>
+      <c r="H70" s="184"/>
+      <c r="I70" s="179"/>
+      <c r="J70" s="217"/>
+      <c r="K70" s="215"/>
+      <c r="L70" s="215"/>
+      <c r="M70" s="214"/>
+      <c r="N70" s="215"/>
+      <c r="O70" s="31"/>
+    </row>
+    <row r="71" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="179" t="s">
+        <v>460</v>
+      </c>
+      <c r="C71" s="70" t="s">
+        <v>120</v>
+      </c>
+      <c r="D71" s="71" t="s">
+        <v>120</v>
+      </c>
+      <c r="E71" s="71"/>
+      <c r="F71" s="72"/>
+      <c r="G71" s="71"/>
+      <c r="H71" s="188" t="s">
+        <v>461</v>
+      </c>
+      <c r="I71" s="179"/>
+      <c r="J71" s="27" t="s">
+        <v>462</v>
+      </c>
+      <c r="K71" s="28" t="s">
+        <v>462</v>
+      </c>
+      <c r="L71" s="29"/>
+      <c r="M71" s="29"/>
+      <c r="N71" s="29"/>
+      <c r="O71" s="38" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="72" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B72" s="179"/>
+      <c r="C72" s="27" t="s">
+        <v>464</v>
+      </c>
+      <c r="D72" s="68"/>
+      <c r="E72" s="28" t="s">
+        <v>465</v>
+      </c>
+      <c r="F72" s="29"/>
+      <c r="G72" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="H72" s="182"/>
+      <c r="I72" s="179"/>
+      <c r="J72" s="27" t="s">
+        <v>466</v>
+      </c>
+      <c r="K72" s="28"/>
+      <c r="L72" s="28" t="s">
+        <v>266</v>
+      </c>
+      <c r="M72" s="28" t="s">
+        <v>467</v>
+      </c>
+      <c r="N72" s="28" t="s">
+        <v>268</v>
+      </c>
+      <c r="O72" s="183">
         <f>O71*4/O68</f>
         <v>0.15040369088811997</v>
       </c>
     </row>
-    <row r="73" spans="2:15" ht="16.5" customHeight="1">
-[...56 lines deleted...]
-      <c r="N74" s="166">
+    <row r="73" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="179"/>
+      <c r="C73" s="190" t="s">
+        <v>468</v>
+      </c>
+      <c r="D73" s="192" t="s">
+        <v>469</v>
+      </c>
+      <c r="E73" s="192" t="s">
+        <v>147</v>
+      </c>
+      <c r="F73" s="192" t="s">
+        <v>470</v>
+      </c>
+      <c r="G73" s="194" t="s">
+        <v>471</v>
+      </c>
+      <c r="H73" s="51"/>
+      <c r="I73" s="180"/>
+      <c r="J73" s="83" t="s">
+        <v>472</v>
+      </c>
+      <c r="K73" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="L73" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="M73" s="46" t="s">
+        <v>474</v>
+      </c>
+      <c r="N73" s="46" t="s">
+        <v>475</v>
+      </c>
+      <c r="O73" s="184"/>
+    </row>
+    <row r="74" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="179"/>
+      <c r="C74" s="191"/>
+      <c r="D74" s="193"/>
+      <c r="E74" s="193"/>
+      <c r="F74" s="193"/>
+      <c r="G74" s="195"/>
+      <c r="H74" s="50" t="s">
+        <v>476</v>
+      </c>
+      <c r="I74" s="237" t="s">
+        <v>477</v>
+      </c>
+      <c r="J74" s="238"/>
+      <c r="K74" s="239" t="s">
+        <v>478</v>
+      </c>
+      <c r="L74" s="226" t="s">
+        <v>479</v>
+      </c>
+      <c r="M74" s="227"/>
+      <c r="N74" s="86">
         <v>814</v>
       </c>
-      <c r="O74" s="167" t="s">
-[...18 lines deleted...]
-      <c r="H75" s="78">
+      <c r="O74" s="87" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="75" spans="2:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="179"/>
+      <c r="C75" s="58" t="s">
+        <v>481</v>
+      </c>
+      <c r="D75" s="40"/>
+      <c r="E75" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="F75" s="33" t="s">
+        <v>482</v>
+      </c>
+      <c r="G75" s="40" t="s">
+        <v>268</v>
+      </c>
+      <c r="H75" s="183">
         <f>H74*4/H71</f>
         <v>0.13095238095238096</v>
       </c>
-      <c r="I75" s="161"/>
-[...617 lines deleted...]
-      <c r="G175" s="199"/>
+      <c r="I75" s="237"/>
+      <c r="J75" s="238"/>
+      <c r="K75" s="239"/>
+      <c r="L75" s="229" t="s">
+        <v>483</v>
+      </c>
+      <c r="M75" s="230"/>
+      <c r="N75" s="88" t="s">
+        <v>484</v>
+      </c>
+      <c r="O75" s="31"/>
+    </row>
+    <row r="76" spans="2:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="236"/>
+      <c r="C76" s="89" t="s">
+        <v>485</v>
+      </c>
+      <c r="D76" s="90"/>
+      <c r="E76" s="90" t="s">
+        <v>486</v>
+      </c>
+      <c r="F76" s="91" t="s">
+        <v>487</v>
+      </c>
+      <c r="G76" s="90" t="s">
+        <v>488</v>
+      </c>
+      <c r="H76" s="228"/>
+      <c r="I76" s="231" t="s">
+        <v>489</v>
+      </c>
+      <c r="J76" s="232"/>
+      <c r="K76" s="232"/>
+      <c r="L76" s="232"/>
+      <c r="M76" s="232"/>
+      <c r="N76" s="232"/>
+      <c r="O76" s="233"/>
+    </row>
+    <row r="77" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="I77" s="92"/>
+      <c r="J77" s="92"/>
+      <c r="K77" s="92"/>
+      <c r="L77" s="92"/>
+      <c r="M77" s="92"/>
+      <c r="N77" s="92"/>
+      <c r="O77" s="93"/>
+    </row>
+    <row r="83" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B83" s="234"/>
+      <c r="H83" s="6"/>
+      <c r="I83" s="95"/>
+      <c r="O83" s="6"/>
+    </row>
+    <row r="84" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B84" s="234"/>
+      <c r="H84" s="6"/>
+      <c r="I84" s="95"/>
+      <c r="O84" s="6"/>
+    </row>
+    <row r="85" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B85" s="82"/>
+      <c r="H85" s="6"/>
+      <c r="I85" s="95"/>
+      <c r="O85" s="6"/>
+    </row>
+    <row r="86" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B86" s="94"/>
+      <c r="H86" s="6"/>
+      <c r="I86" s="95"/>
+      <c r="O86" s="6"/>
+    </row>
+    <row r="87" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B87" s="235"/>
+      <c r="H87" s="6"/>
+      <c r="I87" s="95"/>
+      <c r="O87" s="6"/>
+    </row>
+    <row r="88" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B88" s="235"/>
+      <c r="H88" s="6"/>
+      <c r="I88" s="95"/>
+      <c r="O88" s="6"/>
+    </row>
+    <row r="89" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B89" s="82"/>
+      <c r="H89" s="6"/>
+      <c r="I89" s="95"/>
+      <c r="O89" s="6"/>
+    </row>
+    <row r="90" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B90" s="82"/>
+      <c r="H90" s="6"/>
+      <c r="I90" s="95"/>
+      <c r="O90" s="6"/>
+    </row>
+    <row r="91" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B91" s="82"/>
+      <c r="H91" s="6"/>
+      <c r="I91" s="95"/>
+      <c r="O91" s="6"/>
+    </row>
+    <row r="92" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B92" s="96"/>
+      <c r="C92" s="97"/>
+      <c r="D92" s="98"/>
+      <c r="E92" s="98"/>
+      <c r="F92" s="99"/>
+      <c r="G92" s="98"/>
+    </row>
+    <row r="93" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B93" s="96"/>
+      <c r="C93" s="97"/>
+      <c r="D93" s="98"/>
+      <c r="E93" s="98"/>
+      <c r="F93" s="99"/>
+      <c r="G93" s="98"/>
+    </row>
+    <row r="94" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B94" s="96"/>
+      <c r="C94" s="97"/>
+      <c r="D94" s="98"/>
+      <c r="E94" s="98"/>
+      <c r="F94" s="98"/>
+      <c r="G94" s="98"/>
+    </row>
+    <row r="95" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B95" s="96"/>
+      <c r="C95" s="100"/>
+      <c r="D95" s="101"/>
+      <c r="E95" s="101"/>
+      <c r="F95" s="101"/>
+      <c r="G95" s="101"/>
+    </row>
+    <row r="96" spans="2:15" x14ac:dyDescent="0.4">
+      <c r="B96" s="96"/>
+      <c r="C96" s="100"/>
+      <c r="D96" s="101"/>
+      <c r="E96" s="101"/>
+      <c r="F96" s="101"/>
+      <c r="G96" s="101"/>
+    </row>
+    <row r="97" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B97" s="96"/>
+      <c r="C97" s="97"/>
+      <c r="D97" s="98"/>
+      <c r="E97" s="99"/>
+      <c r="F97" s="99"/>
+      <c r="G97" s="99"/>
+    </row>
+    <row r="98" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B98" s="96"/>
+      <c r="C98" s="97"/>
+      <c r="D98" s="98"/>
+      <c r="E98" s="98"/>
+      <c r="F98" s="99"/>
+      <c r="G98" s="99"/>
+    </row>
+    <row r="99" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B99" s="96"/>
+      <c r="C99" s="97"/>
+      <c r="D99" s="98"/>
+      <c r="E99" s="98"/>
+      <c r="F99" s="99"/>
+      <c r="G99" s="99"/>
+    </row>
+    <row r="100" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B100" s="96"/>
+      <c r="C100" s="102"/>
+      <c r="D100" s="95"/>
+      <c r="E100" s="95"/>
+      <c r="F100" s="82"/>
+      <c r="G100" s="82"/>
+    </row>
+    <row r="113" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B113" s="96"/>
+      <c r="C113" s="97"/>
+      <c r="D113" s="98"/>
+      <c r="E113" s="98"/>
+      <c r="F113" s="98"/>
+      <c r="G113" s="98"/>
+    </row>
+    <row r="114" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B114" s="96"/>
+      <c r="C114" s="97"/>
+      <c r="D114" s="98"/>
+      <c r="E114" s="98"/>
+      <c r="F114" s="98"/>
+      <c r="G114" s="98"/>
+    </row>
+    <row r="115" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B115" s="96"/>
+      <c r="C115" s="97"/>
+      <c r="D115" s="98"/>
+      <c r="E115" s="98"/>
+      <c r="F115" s="98"/>
+      <c r="G115" s="98"/>
+    </row>
+    <row r="116" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B116" s="96"/>
+      <c r="C116" s="97"/>
+      <c r="D116" s="98"/>
+      <c r="E116" s="98"/>
+      <c r="F116" s="98"/>
+      <c r="G116" s="98"/>
+    </row>
+    <row r="117" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B117" s="96"/>
+      <c r="C117" s="97"/>
+      <c r="D117" s="98"/>
+      <c r="E117" s="98"/>
+      <c r="F117" s="99"/>
+      <c r="G117" s="99"/>
+    </row>
+    <row r="118" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B118" s="96"/>
+      <c r="C118" s="97"/>
+      <c r="D118" s="98"/>
+      <c r="E118" s="98"/>
+      <c r="F118" s="99"/>
+      <c r="G118" s="99"/>
+    </row>
+    <row r="120" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C120" s="97"/>
+      <c r="D120" s="98"/>
+      <c r="E120" s="98"/>
+      <c r="F120" s="98"/>
+      <c r="G120" s="98"/>
+    </row>
+    <row r="121" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B121" s="82"/>
+      <c r="C121" s="82"/>
+      <c r="D121" s="82"/>
+      <c r="E121" s="82"/>
+      <c r="F121" s="82"/>
+      <c r="G121" s="82"/>
+    </row>
+    <row r="122" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B122" s="82"/>
+      <c r="C122" s="82"/>
+      <c r="D122" s="82"/>
+      <c r="E122" s="82"/>
+      <c r="F122" s="82"/>
+      <c r="G122" s="82"/>
+    </row>
+    <row r="123" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B123" s="82"/>
+      <c r="C123" s="82"/>
+      <c r="D123" s="82"/>
+      <c r="E123" s="82"/>
+      <c r="F123" s="82"/>
+      <c r="G123" s="82"/>
+    </row>
+    <row r="124" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B124" s="82"/>
+      <c r="C124" s="82"/>
+      <c r="D124" s="82"/>
+      <c r="E124" s="82"/>
+      <c r="F124" s="82"/>
+      <c r="G124" s="82"/>
+    </row>
+    <row r="125" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B125" s="96"/>
+      <c r="C125" s="103"/>
+      <c r="D125" s="104"/>
+      <c r="E125" s="104"/>
+      <c r="F125" s="104"/>
+      <c r="G125" s="104"/>
+    </row>
+    <row r="126" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C126" s="105"/>
+      <c r="D126" s="104"/>
+      <c r="E126" s="104"/>
+      <c r="F126" s="104"/>
+      <c r="G126" s="104"/>
+    </row>
+    <row r="127" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B127" s="82"/>
+      <c r="C127" s="103"/>
+      <c r="D127" s="104"/>
+      <c r="E127" s="104"/>
+      <c r="F127" s="104"/>
+      <c r="G127" s="104"/>
+    </row>
+    <row r="128" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B128" s="82"/>
+      <c r="C128" s="103"/>
+      <c r="D128" s="104"/>
+      <c r="E128" s="104"/>
+      <c r="F128" s="104"/>
+      <c r="G128" s="104"/>
+    </row>
+    <row r="129" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B129" s="82"/>
+    </row>
+    <row r="130" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B130" s="82"/>
+      <c r="C130" s="82"/>
+      <c r="D130" s="82"/>
+      <c r="E130" s="82"/>
+      <c r="F130" s="82"/>
+      <c r="G130" s="82"/>
+    </row>
+    <row r="131" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B131" s="82"/>
+      <c r="C131" s="82"/>
+      <c r="D131" s="82"/>
+      <c r="E131" s="82"/>
+      <c r="F131" s="82"/>
+      <c r="G131" s="82"/>
+    </row>
+    <row r="132" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B132" s="106"/>
+      <c r="C132" s="82"/>
+      <c r="D132" s="82"/>
+      <c r="E132" s="82"/>
+      <c r="F132" s="82"/>
+      <c r="G132" s="82"/>
+    </row>
+    <row r="133" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="B133" s="106"/>
+      <c r="C133" s="82"/>
+      <c r="D133" s="82"/>
+      <c r="E133" s="82"/>
+      <c r="F133" s="82"/>
+      <c r="G133" s="82"/>
+    </row>
+    <row r="134" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C134" s="82"/>
+      <c r="D134" s="82"/>
+      <c r="E134" s="82"/>
+      <c r="F134" s="82"/>
+      <c r="G134" s="82"/>
+    </row>
+    <row r="135" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C135" s="107"/>
+      <c r="D135" s="108"/>
+      <c r="E135" s="109"/>
+      <c r="F135" s="108"/>
+      <c r="G135" s="108"/>
+    </row>
+    <row r="136" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C136" s="107"/>
+      <c r="D136" s="109"/>
+      <c r="E136" s="109"/>
+      <c r="F136" s="109"/>
+      <c r="G136" s="109"/>
+    </row>
+    <row r="137" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C137" s="110"/>
+      <c r="D137" s="110"/>
+      <c r="E137" s="110"/>
+      <c r="F137" s="110"/>
+      <c r="G137" s="110"/>
+    </row>
+    <row r="138" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C138" s="110"/>
+      <c r="D138" s="110"/>
+      <c r="E138" s="110"/>
+      <c r="F138" s="110"/>
+      <c r="G138" s="110"/>
+    </row>
+    <row r="139" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C139" s="110"/>
+      <c r="D139" s="110"/>
+      <c r="E139" s="110"/>
+      <c r="F139" s="110"/>
+      <c r="G139" s="110"/>
+    </row>
+    <row r="140" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C140" s="110"/>
+      <c r="D140" s="110"/>
+      <c r="E140" s="110"/>
+      <c r="F140" s="110"/>
+      <c r="G140" s="110"/>
+    </row>
+    <row r="141" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C141" s="110"/>
+      <c r="D141" s="110"/>
+      <c r="E141" s="110"/>
+      <c r="F141" s="110"/>
+      <c r="G141" s="110"/>
+    </row>
+    <row r="142" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C142" s="110"/>
+      <c r="D142" s="110"/>
+      <c r="E142" s="110"/>
+      <c r="F142" s="110"/>
+      <c r="G142" s="110"/>
+    </row>
+    <row r="143" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C143" s="110"/>
+      <c r="D143" s="110"/>
+      <c r="E143" s="110"/>
+      <c r="F143" s="110"/>
+      <c r="G143" s="110"/>
+    </row>
+    <row r="144" spans="2:7" x14ac:dyDescent="0.4">
+      <c r="C144" s="110"/>
+      <c r="D144" s="110"/>
+      <c r="E144" s="110"/>
+      <c r="F144" s="110"/>
+      <c r="G144" s="110"/>
+    </row>
+    <row r="145" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C145" s="110"/>
+      <c r="D145" s="110"/>
+      <c r="E145" s="110"/>
+      <c r="F145" s="110"/>
+      <c r="G145" s="110"/>
+    </row>
+    <row r="146" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C146" s="110"/>
+      <c r="D146" s="110"/>
+      <c r="E146" s="110"/>
+      <c r="F146" s="110"/>
+      <c r="G146" s="110"/>
+    </row>
+    <row r="147" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C147" s="110"/>
+      <c r="D147" s="110"/>
+      <c r="E147" s="110"/>
+      <c r="F147" s="110"/>
+      <c r="G147" s="110"/>
+    </row>
+    <row r="148" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C148" s="110"/>
+      <c r="D148" s="110"/>
+      <c r="E148" s="110"/>
+      <c r="F148" s="110"/>
+      <c r="G148" s="110"/>
+    </row>
+    <row r="149" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C149" s="110"/>
+      <c r="D149" s="110"/>
+      <c r="E149" s="110"/>
+      <c r="F149" s="110"/>
+      <c r="G149" s="110"/>
+    </row>
+    <row r="150" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C150" s="110"/>
+      <c r="D150" s="110"/>
+      <c r="E150" s="110"/>
+      <c r="F150" s="110"/>
+      <c r="G150" s="110"/>
+    </row>
+    <row r="151" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C151" s="110"/>
+      <c r="D151" s="110"/>
+      <c r="E151" s="110"/>
+      <c r="F151" s="110"/>
+      <c r="G151" s="110"/>
+    </row>
+    <row r="152" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C152" s="110"/>
+      <c r="D152" s="110"/>
+      <c r="E152" s="110"/>
+      <c r="F152" s="110"/>
+      <c r="G152" s="110"/>
+    </row>
+    <row r="153" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C153" s="110"/>
+      <c r="D153" s="110"/>
+      <c r="E153" s="110"/>
+      <c r="F153" s="110"/>
+      <c r="G153" s="110"/>
+    </row>
+    <row r="154" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C154" s="110"/>
+      <c r="D154" s="110"/>
+      <c r="E154" s="110"/>
+      <c r="F154" s="110"/>
+      <c r="G154" s="110"/>
+    </row>
+    <row r="155" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C155" s="110"/>
+      <c r="D155" s="110"/>
+      <c r="E155" s="110"/>
+      <c r="F155" s="110"/>
+      <c r="G155" s="110"/>
+    </row>
+    <row r="156" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C156" s="110"/>
+      <c r="D156" s="110"/>
+      <c r="E156" s="110"/>
+      <c r="F156" s="110"/>
+      <c r="G156" s="110"/>
+    </row>
+    <row r="157" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C157" s="110"/>
+      <c r="D157" s="110"/>
+      <c r="E157" s="110"/>
+      <c r="F157" s="110"/>
+      <c r="G157" s="110"/>
+    </row>
+    <row r="158" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C158" s="110"/>
+      <c r="D158" s="110"/>
+      <c r="E158" s="110"/>
+      <c r="F158" s="110"/>
+      <c r="G158" s="110"/>
+    </row>
+    <row r="159" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C159" s="110"/>
+      <c r="D159" s="110"/>
+      <c r="E159" s="110"/>
+      <c r="F159" s="110"/>
+      <c r="G159" s="110"/>
+    </row>
+    <row r="160" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C160" s="110"/>
+      <c r="D160" s="110"/>
+      <c r="E160" s="110"/>
+      <c r="F160" s="110"/>
+      <c r="G160" s="110"/>
+    </row>
+    <row r="161" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C161" s="110"/>
+      <c r="D161" s="110"/>
+      <c r="E161" s="110"/>
+      <c r="F161" s="110"/>
+      <c r="G161" s="110"/>
+    </row>
+    <row r="162" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C162" s="110"/>
+      <c r="D162" s="110"/>
+      <c r="E162" s="110"/>
+      <c r="F162" s="110"/>
+      <c r="G162" s="110"/>
+    </row>
+    <row r="163" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C163" s="110"/>
+      <c r="D163" s="110"/>
+      <c r="E163" s="110"/>
+      <c r="F163" s="110"/>
+      <c r="G163" s="110"/>
+    </row>
+    <row r="164" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C164" s="110"/>
+      <c r="D164" s="110"/>
+      <c r="E164" s="110"/>
+      <c r="F164" s="110"/>
+      <c r="G164" s="110"/>
+    </row>
+    <row r="165" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C165" s="110"/>
+      <c r="D165" s="110"/>
+      <c r="E165" s="110"/>
+      <c r="F165" s="110"/>
+      <c r="G165" s="110"/>
+    </row>
+    <row r="166" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C166" s="110"/>
+      <c r="D166" s="110"/>
+      <c r="E166" s="110"/>
+      <c r="F166" s="110"/>
+      <c r="G166" s="110"/>
+    </row>
+    <row r="167" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C167" s="110"/>
+      <c r="D167" s="110"/>
+      <c r="E167" s="110"/>
+      <c r="F167" s="110"/>
+      <c r="G167" s="110"/>
+    </row>
+    <row r="168" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C168" s="110"/>
+      <c r="D168" s="110"/>
+      <c r="E168" s="110"/>
+      <c r="F168" s="110"/>
+      <c r="G168" s="110"/>
+    </row>
+    <row r="169" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C169" s="110"/>
+      <c r="D169" s="110"/>
+      <c r="E169" s="110"/>
+      <c r="F169" s="110"/>
+      <c r="G169" s="110"/>
+    </row>
+    <row r="170" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C170" s="110"/>
+      <c r="D170" s="110"/>
+      <c r="E170" s="110"/>
+      <c r="F170" s="110"/>
+      <c r="G170" s="110"/>
+    </row>
+    <row r="171" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C171" s="110"/>
+      <c r="D171" s="110"/>
+      <c r="E171" s="110"/>
+      <c r="F171" s="110"/>
+      <c r="G171" s="110"/>
+    </row>
+    <row r="172" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C172" s="110"/>
+      <c r="D172" s="110"/>
+      <c r="E172" s="110"/>
+      <c r="F172" s="110"/>
+      <c r="G172" s="110"/>
+    </row>
+    <row r="173" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C173" s="110"/>
+      <c r="D173" s="110"/>
+      <c r="E173" s="110"/>
+      <c r="F173" s="110"/>
+      <c r="G173" s="110"/>
+    </row>
+    <row r="174" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C174" s="110"/>
+      <c r="D174" s="110"/>
+      <c r="E174" s="110"/>
+      <c r="F174" s="110"/>
+      <c r="G174" s="110"/>
+    </row>
+    <row r="175" spans="3:7" x14ac:dyDescent="0.4">
+      <c r="C175" s="110"/>
+      <c r="D175" s="110"/>
+      <c r="E175" s="110"/>
+      <c r="F175" s="110"/>
+      <c r="G175" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="179">
-    <mergeCell ref="L74:M74"/>
-[...2 lines deleted...]
-    <mergeCell ref="I76:O76"/>
     <mergeCell ref="B83:B84"/>
     <mergeCell ref="B87:B88"/>
     <mergeCell ref="B71:B76"/>
     <mergeCell ref="H71:H72"/>
     <mergeCell ref="O72:O73"/>
     <mergeCell ref="C73:C74"/>
     <mergeCell ref="D73:D74"/>
     <mergeCell ref="E73:E74"/>
     <mergeCell ref="F73:F74"/>
     <mergeCell ref="G73:G74"/>
     <mergeCell ref="I74:J75"/>
     <mergeCell ref="K74:K75"/>
-    <mergeCell ref="N65:N66"/>
-[...1 lines deleted...]
-    <mergeCell ref="I68:I73"/>
     <mergeCell ref="O68:O69"/>
     <mergeCell ref="H69:H70"/>
     <mergeCell ref="J69:J70"/>
     <mergeCell ref="K69:K70"/>
     <mergeCell ref="L69:L70"/>
     <mergeCell ref="M69:M70"/>
     <mergeCell ref="N69:N70"/>
+    <mergeCell ref="L74:M74"/>
+    <mergeCell ref="H75:H76"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="I76:O76"/>
     <mergeCell ref="G61:G62"/>
     <mergeCell ref="I62:I67"/>
     <mergeCell ref="O62:O63"/>
     <mergeCell ref="H63:H64"/>
     <mergeCell ref="B65:B70"/>
     <mergeCell ref="H65:H66"/>
     <mergeCell ref="J65:J66"/>
     <mergeCell ref="K65:K66"/>
     <mergeCell ref="L65:L66"/>
     <mergeCell ref="M65:M66"/>
     <mergeCell ref="I56:I61"/>
     <mergeCell ref="O56:O57"/>
     <mergeCell ref="H57:H58"/>
     <mergeCell ref="B59:B64"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="O60:O61"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="D61:D62"/>
     <mergeCell ref="E61:E62"/>
     <mergeCell ref="F61:F62"/>
+    <mergeCell ref="B51:B58"/>
+    <mergeCell ref="N65:N66"/>
+    <mergeCell ref="O66:O67"/>
+    <mergeCell ref="I68:I73"/>
     <mergeCell ref="D54:D55"/>
     <mergeCell ref="E54:E55"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="G54:G55"/>
     <mergeCell ref="O54:O55"/>
     <mergeCell ref="C56:C57"/>
     <mergeCell ref="D56:D57"/>
     <mergeCell ref="E56:E57"/>
     <mergeCell ref="F56:F57"/>
     <mergeCell ref="G56:G57"/>
     <mergeCell ref="I50:I55"/>
     <mergeCell ref="O50:O51"/>
-    <mergeCell ref="B51:B58"/>
     <mergeCell ref="H51:H52"/>
     <mergeCell ref="J52:J53"/>
     <mergeCell ref="K52:K53"/>
     <mergeCell ref="L52:L53"/>
     <mergeCell ref="M52:M53"/>
     <mergeCell ref="N52:N53"/>
     <mergeCell ref="C54:C55"/>
-    <mergeCell ref="J47:J48"/>
-[...9 lines deleted...]
-    <mergeCell ref="H44:H45"/>
     <mergeCell ref="B46:B50"/>
     <mergeCell ref="H46:H47"/>
     <mergeCell ref="H49:H50"/>
     <mergeCell ref="O35:O36"/>
     <mergeCell ref="I37:I42"/>
     <mergeCell ref="O37:O38"/>
     <mergeCell ref="H38:H39"/>
     <mergeCell ref="B40:B45"/>
     <mergeCell ref="H40:H41"/>
     <mergeCell ref="O41:O42"/>
     <mergeCell ref="I43:I49"/>
     <mergeCell ref="O43:O44"/>
     <mergeCell ref="C44:C45"/>
-    <mergeCell ref="M31:M32"/>
-[...4 lines deleted...]
-    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="J47:J48"/>
+    <mergeCell ref="K47:K48"/>
+    <mergeCell ref="L47:L48"/>
+    <mergeCell ref="M47:M48"/>
+    <mergeCell ref="N47:N48"/>
+    <mergeCell ref="O48:O49"/>
+    <mergeCell ref="D44:D45"/>
+    <mergeCell ref="E44:E45"/>
+    <mergeCell ref="F44:F45"/>
+    <mergeCell ref="G44:G45"/>
+    <mergeCell ref="H44:H45"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="M34:M35"/>
     <mergeCell ref="N34:N35"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
+    <mergeCell ref="B26:B33"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="M26:M27"/>
+    <mergeCell ref="N26:N27"/>
+    <mergeCell ref="I22:I28"/>
     <mergeCell ref="O27:O28"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="I29:I36"/>
     <mergeCell ref="O29:O30"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
-    <mergeCell ref="L24:L25"/>
-[...9 lines deleted...]
-    <mergeCell ref="I22:I28"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="B34:B39"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="B19:B25"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="O20:O21"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
     <mergeCell ref="O22:O23"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:F25"/>
     <mergeCell ref="G24:G25"/>
     <mergeCell ref="H24:H25"/>
     <mergeCell ref="J24:J25"/>
     <mergeCell ref="K24:K25"/>
-    <mergeCell ref="M18:M19"/>
-[...15 lines deleted...]
-    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="N24:N25"/>
     <mergeCell ref="J18:J19"/>
     <mergeCell ref="K18:K19"/>
-    <mergeCell ref="L18:L19"/>
-[...1 lines deleted...]
-    <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="I15:I21"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:N2"/>
+    <mergeCell ref="M18:M19"/>
+    <mergeCell ref="N18:N19"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:G3"/>
+    <mergeCell ref="I4:I9"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="B5:B10"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I10:I14"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="B11:B18"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="O13:O14"/>
-    <mergeCell ref="I2:I3"/>
-[...5 lines deleted...]
-    <mergeCell ref="I4:I9"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.43307086614173229" right="3.937007874015748E-2" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="75" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BBAE7C3-B48D-47E5-8AA9-D2393D822059}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="B1:P76"/>
   <sheetViews>
     <sheetView zoomScale="72" zoomScaleNormal="136" workbookViewId="0">
-      <selection activeCell="J66" sqref="J66:P66"/>
+      <selection activeCell="J40" sqref="J40:J45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="200" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="16384" width="9" style="200"/>
+    <col min="1" max="1" width="1.625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="4.125" style="111" customWidth="1"/>
+    <col min="3" max="3" width="24.625" style="111" customWidth="1"/>
+    <col min="4" max="5" width="22.625" style="111" customWidth="1"/>
+    <col min="6" max="6" width="32.625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="22.625" style="111" customWidth="1"/>
+    <col min="8" max="8" width="5.625" style="111" customWidth="1"/>
+    <col min="9" max="9" width="10.625" style="111" customWidth="1"/>
+    <col min="10" max="10" width="4.125" style="111" customWidth="1"/>
+    <col min="11" max="11" width="24.625" style="111" customWidth="1"/>
+    <col min="12" max="13" width="22.625" style="111" customWidth="1"/>
+    <col min="14" max="14" width="32.625" style="111" customWidth="1"/>
+    <col min="15" max="15" width="22.625" style="111" customWidth="1"/>
+    <col min="16" max="16" width="5.625" style="111" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="111"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="3" customHeight="1" thickBot="1">
+    <row r="1" spans="2:16" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
     </row>
-    <row r="2" spans="2:16" ht="27" customHeight="1">
-[...10 lines deleted...]
-      <c r="H2" s="205" t="s">
+    <row r="2" spans="2:16" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="112" t="s">
+        <v>490</v>
+      </c>
+      <c r="C2" s="113"/>
+      <c r="D2" s="240" t="s">
+        <v>491</v>
+      </c>
+      <c r="E2" s="240"/>
+      <c r="F2" s="240"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="115" t="s">
         <v>0</v>
       </c>
-      <c r="I2" s="206"/>
-      <c r="J2" s="207" t="s">
+      <c r="I2" s="116"/>
+      <c r="J2" s="241" t="s">
         <v>104</v>
       </c>
-      <c r="K2" s="208" t="s">
-[...2 lines deleted...]
-      <c r="L2" s="208" t="s">
+      <c r="K2" s="243" t="s">
+        <v>492</v>
+      </c>
+      <c r="L2" s="243" t="s">
         <v>46</v>
       </c>
-      <c r="M2" s="209"/>
-[...2 lines deleted...]
-      <c r="P2" s="211" t="s">
+      <c r="M2" s="245"/>
+      <c r="N2" s="245"/>
+      <c r="O2" s="246"/>
+      <c r="P2" s="117" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="15" customHeight="1">
-      <c r="B3" s="212" t="s">
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="247" t="s">
         <v>104</v>
       </c>
-      <c r="C3" s="213" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="213" t="s">
+      <c r="C3" s="249" t="s">
+        <v>492</v>
+      </c>
+      <c r="D3" s="249" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="214"/>
-[...2 lines deleted...]
-      <c r="H3" s="216" t="s">
+      <c r="E3" s="251"/>
+      <c r="F3" s="251"/>
+      <c r="G3" s="252"/>
+      <c r="H3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="217"/>
-[...5 lines deleted...]
-      <c r="M3" s="220" t="s">
+      <c r="I3" s="119"/>
+      <c r="J3" s="242"/>
+      <c r="K3" s="244"/>
+      <c r="L3" s="120" t="s">
+        <v>493</v>
+      </c>
+      <c r="M3" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="N3" s="220" t="s">
+      <c r="N3" s="120" t="s">
         <v>103</v>
       </c>
-      <c r="O3" s="221" t="s">
+      <c r="O3" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="216" t="s">
+      <c r="P3" s="118" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="E4" s="220" t="s">
+    <row r="4" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="248"/>
+      <c r="C4" s="250"/>
+      <c r="D4" s="120" t="s">
+        <v>493</v>
+      </c>
+      <c r="E4" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="220" t="s">
+      <c r="F4" s="120" t="s">
         <v>103</v>
       </c>
-      <c r="G4" s="221" t="s">
+      <c r="G4" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="216" t="s">
+      <c r="H4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="217"/>
-[...3 lines deleted...]
-      <c r="K4" s="225" t="s">
+      <c r="I4" s="119"/>
+      <c r="J4" s="253" t="s">
+        <v>494</v>
+      </c>
+      <c r="K4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="226"/>
-      <c r="M4" s="226" t="s">
+      <c r="L4" s="123"/>
+      <c r="M4" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N4" s="226"/>
-[...1 lines deleted...]
-      <c r="P4" s="228">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="259">
         <v>590</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C5" s="229" t="s">
+    <row r="5" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="253" t="s">
+        <v>495</v>
+      </c>
+      <c r="C5" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="226"/>
-      <c r="E5" s="226" t="s">
+      <c r="D5" s="123"/>
+      <c r="E5" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="226"/>
-[...1 lines deleted...]
-      <c r="H5" s="228">
+      <c r="F5" s="123"/>
+      <c r="G5" s="124"/>
+      <c r="H5" s="259">
         <v>601</v>
       </c>
-      <c r="I5" s="217"/>
-[...1 lines deleted...]
-      <c r="K5" s="231" t="s">
+      <c r="I5" s="119"/>
+      <c r="J5" s="254"/>
+      <c r="K5" s="261" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="232" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="232" t="s">
+      <c r="L5" s="263" t="s">
+        <v>496</v>
+      </c>
+      <c r="M5" s="263" t="s">
         <v>34</v>
       </c>
-      <c r="N5" s="232" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="232" t="s">
+      <c r="N5" s="263" t="s">
+        <v>497</v>
+      </c>
+      <c r="O5" s="263" t="s">
         <v>35</v>
       </c>
-      <c r="P5" s="233"/>
-[...3 lines deleted...]
-      <c r="C6" s="234" t="s">
+      <c r="P5" s="260"/>
+    </row>
+    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="254"/>
+      <c r="C6" s="127" t="s">
         <v>57</v>
       </c>
-      <c r="D6" s="235" t="s">
+      <c r="D6" s="128" t="s">
         <v>57</v>
       </c>
-      <c r="E6" s="235"/>
-[...26 lines deleted...]
-      <c r="K7" s="240" t="s">
+      <c r="E6" s="128"/>
+      <c r="F6" s="128"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="260"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="254"/>
+      <c r="K6" s="262"/>
+      <c r="L6" s="262"/>
+      <c r="M6" s="262"/>
+      <c r="N6" s="262"/>
+      <c r="O6" s="262"/>
+      <c r="P6" s="130"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="254"/>
+      <c r="C7" s="127" t="s">
+        <v>498</v>
+      </c>
+      <c r="D7" s="128" t="s">
+        <v>499</v>
+      </c>
+      <c r="E7" s="128"/>
+      <c r="F7" s="128"/>
+      <c r="G7" s="129"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="119"/>
+      <c r="J7" s="255"/>
+      <c r="K7" s="131" t="s">
         <v>83</v>
       </c>
-      <c r="L7" s="236"/>
-      <c r="M7" s="236" t="s">
+      <c r="L7" s="129"/>
+      <c r="M7" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="N7" s="236"/>
-      <c r="O7" s="236"/>
+      <c r="N7" s="129"/>
+      <c r="O7" s="129"/>
       <c r="P7" s="2">
         <v>28.8</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="18.399999999999999" customHeight="1">
-[...12 lines deleted...]
-        <v>565</v>
+    <row r="8" spans="2:16" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="255"/>
+      <c r="C8" s="127" t="s">
+        <v>500</v>
+      </c>
+      <c r="D8" s="132" t="s">
+        <v>501</v>
+      </c>
+      <c r="E8" s="132" t="s">
+        <v>502</v>
+      </c>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132" t="s">
+        <v>503</v>
       </c>
       <c r="H8" s="2">
         <v>26.6</v>
       </c>
-      <c r="I8" s="242"/>
-[...10 lines deleted...]
-      <c r="N8" s="244" t="s">
+      <c r="I8" s="133"/>
+      <c r="J8" s="255"/>
+      <c r="K8" s="264" t="s">
+        <v>504</v>
+      </c>
+      <c r="L8" s="257" t="s">
+        <v>505</v>
+      </c>
+      <c r="M8" s="257" t="s">
+        <v>506</v>
+      </c>
+      <c r="N8" s="257" t="s">
         <v>48</v>
       </c>
-      <c r="O8" s="244" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="5">
+      <c r="O8" s="257" t="s">
+        <v>507</v>
+      </c>
+      <c r="P8" s="266">
         <f t="shared" ref="P8" si="0">P7*4/P4</f>
         <v>0.1952542372881356</v>
       </c>
     </row>
-    <row r="9" spans="2:16" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="E9" s="241" t="s">
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="255"/>
+      <c r="C9" s="127" t="s">
+        <v>508</v>
+      </c>
+      <c r="D9" s="132" t="s">
+        <v>509</v>
+      </c>
+      <c r="E9" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="241" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="5">
+      <c r="F9" s="132" t="s">
+        <v>510</v>
+      </c>
+      <c r="G9" s="132" t="s">
+        <v>503</v>
+      </c>
+      <c r="H9" s="266">
         <f>H8*4/H5</f>
         <v>0.17703826955074875</v>
       </c>
-      <c r="I9" s="245"/>
-[...10 lines deleted...]
-      <c r="C10" s="249" t="s">
+      <c r="I9" s="134"/>
+      <c r="J9" s="256"/>
+      <c r="K9" s="265"/>
+      <c r="L9" s="258"/>
+      <c r="M9" s="258"/>
+      <c r="N9" s="258"/>
+      <c r="O9" s="258"/>
+      <c r="P9" s="267"/>
+    </row>
+    <row r="10" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="256"/>
+      <c r="C10" s="135" t="s">
         <v>58</v>
       </c>
-      <c r="D10" s="250"/>
-[...6 lines deleted...]
-      <c r="G10" s="251" t="s">
+      <c r="D10" s="136"/>
+      <c r="E10" s="136" t="s">
+        <v>511</v>
+      </c>
+      <c r="F10" s="137" t="s">
+        <v>512</v>
+      </c>
+      <c r="G10" s="137" t="s">
         <v>60</v>
       </c>
-      <c r="H10" s="3"/>
-[...4 lines deleted...]
-      <c r="K10" s="229" t="s">
+      <c r="H10" s="267"/>
+      <c r="I10" s="134"/>
+      <c r="J10" s="253" t="s">
+        <v>513</v>
+      </c>
+      <c r="K10" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L10" s="226"/>
-      <c r="M10" s="226" t="s">
+      <c r="L10" s="123"/>
+      <c r="M10" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N10" s="226"/>
-[...1 lines deleted...]
-      <c r="P10" s="228">
+      <c r="N10" s="123"/>
+      <c r="O10" s="124"/>
+      <c r="P10" s="259">
         <v>616</v>
       </c>
     </row>
-    <row r="11" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="229" t="s">
+    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="253" t="s">
+        <v>514</v>
+      </c>
+      <c r="C11" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="226"/>
-      <c r="E11" s="226" t="s">
+      <c r="D11" s="123"/>
+      <c r="E11" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="226"/>
-[...1 lines deleted...]
-      <c r="H11" s="228">
+      <c r="F11" s="123"/>
+      <c r="G11" s="124"/>
+      <c r="H11" s="259">
         <v>593</v>
       </c>
-      <c r="I11" s="217"/>
-[...29 lines deleted...]
-      <c r="L12" s="235" t="s">
+      <c r="I11" s="119"/>
+      <c r="J11" s="254"/>
+      <c r="K11" s="127" t="s">
+        <v>515</v>
+      </c>
+      <c r="L11" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="M11" s="128"/>
+      <c r="N11" s="128"/>
+      <c r="O11" s="129"/>
+      <c r="P11" s="260"/>
+    </row>
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="254"/>
+      <c r="C12" s="261" t="s">
+        <v>517</v>
+      </c>
+      <c r="D12" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="E12" s="128"/>
+      <c r="F12" s="128"/>
+      <c r="G12" s="129"/>
+      <c r="H12" s="260"/>
+      <c r="I12" s="119"/>
+      <c r="J12" s="254"/>
+      <c r="K12" s="127" t="s">
+        <v>518</v>
+      </c>
+      <c r="L12" s="128" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="235" t="s">
+      <c r="M12" s="128" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="235" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="236" t="s">
+      <c r="N12" s="128" t="s">
+        <v>519</v>
+      </c>
+      <c r="O12" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="P12" s="238"/>
-[...27 lines deleted...]
-      <c r="O13" s="241"/>
+      <c r="P12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="254"/>
+      <c r="C13" s="268"/>
+      <c r="D13" s="257" t="s">
+        <v>520</v>
+      </c>
+      <c r="E13" s="257" t="s">
+        <v>521</v>
+      </c>
+      <c r="F13" s="257" t="s">
+        <v>522</v>
+      </c>
+      <c r="G13" s="257" t="s">
+        <v>523</v>
+      </c>
+      <c r="H13" s="130"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="255"/>
+      <c r="K13" s="127" t="s">
+        <v>524</v>
+      </c>
+      <c r="L13" s="132"/>
+      <c r="M13" s="132" t="s">
+        <v>525</v>
+      </c>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="2">
         <v>29.1</v>
       </c>
     </row>
-    <row r="14" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G14" s="237"/>
+    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="255"/>
+      <c r="C14" s="262"/>
+      <c r="D14" s="262"/>
+      <c r="E14" s="262"/>
+      <c r="F14" s="262"/>
+      <c r="G14" s="262"/>
       <c r="H14" s="2">
         <v>25.4</v>
       </c>
-      <c r="I14" s="242"/>
-[...11 lines deleted...]
-      <c r="O14" s="241" t="s">
+      <c r="I14" s="133"/>
+      <c r="J14" s="255"/>
+      <c r="K14" s="127" t="s">
+        <v>526</v>
+      </c>
+      <c r="L14" s="132" t="s">
+        <v>527</v>
+      </c>
+      <c r="M14" s="132"/>
+      <c r="N14" s="132" t="s">
+        <v>528</v>
+      </c>
+      <c r="O14" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="P14" s="5">
+      <c r="P14" s="266">
         <f t="shared" ref="P14" si="1">P13*4/P10</f>
         <v>0.18896103896103897</v>
       </c>
     </row>
-    <row r="15" spans="2:16" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="E15" s="244" t="s">
+    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="255"/>
+      <c r="C15" s="261" t="s">
+        <v>529</v>
+      </c>
+      <c r="D15" s="257" t="s">
+        <v>530</v>
+      </c>
+      <c r="E15" s="257" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="244" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="244" t="s">
+      <c r="F15" s="257" t="s">
+        <v>531</v>
+      </c>
+      <c r="G15" s="257" t="s">
         <v>38</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="266">
         <f>H14*4/H11</f>
         <v>0.17133220910623945</v>
       </c>
-      <c r="I15" s="245"/>
-[...11 lines deleted...]
-      <c r="O15" s="254" t="s">
+      <c r="I15" s="134"/>
+      <c r="J15" s="256"/>
+      <c r="K15" s="138" t="s">
+        <v>532</v>
+      </c>
+      <c r="L15" s="139"/>
+      <c r="M15" s="139" t="s">
+        <v>533</v>
+      </c>
+      <c r="N15" s="139" t="s">
+        <v>534</v>
+      </c>
+      <c r="O15" s="139" t="s">
         <v>93</v>
       </c>
-      <c r="P15" s="3"/>
-[...13 lines deleted...]
-      <c r="K16" s="229" t="s">
+      <c r="P15" s="267"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="256"/>
+      <c r="C16" s="265"/>
+      <c r="D16" s="262"/>
+      <c r="E16" s="262"/>
+      <c r="F16" s="262"/>
+      <c r="G16" s="262"/>
+      <c r="H16" s="267"/>
+      <c r="I16" s="134"/>
+      <c r="J16" s="253" t="s">
+        <v>535</v>
+      </c>
+      <c r="K16" s="125" t="s">
         <v>54</v>
       </c>
-      <c r="L16" s="226"/>
-      <c r="M16" s="226" t="s">
+      <c r="L16" s="123"/>
+      <c r="M16" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N16" s="226"/>
-[...1 lines deleted...]
-      <c r="P16" s="228">
+      <c r="N16" s="123"/>
+      <c r="O16" s="124"/>
+      <c r="P16" s="259">
         <v>603</v>
       </c>
     </row>
-    <row r="17" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C17" s="229" t="s">
+    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="253" t="s">
+        <v>536</v>
+      </c>
+      <c r="C17" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="226"/>
-      <c r="E17" s="226" t="s">
+      <c r="D17" s="123"/>
+      <c r="E17" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F17" s="226"/>
-[...1 lines deleted...]
-      <c r="H17" s="228">
+      <c r="F17" s="123"/>
+      <c r="G17" s="124"/>
+      <c r="H17" s="259">
         <v>685</v>
       </c>
-      <c r="I17" s="217"/>
-[...1 lines deleted...]
-      <c r="K17" s="234" t="s">
+      <c r="I17" s="119"/>
+      <c r="J17" s="254"/>
+      <c r="K17" s="127" t="s">
         <v>39</v>
       </c>
-      <c r="L17" s="235" t="s">
+      <c r="L17" s="128" t="s">
         <v>61</v>
       </c>
-      <c r="M17" s="235"/>
-[...9 lines deleted...]
-      <c r="D18" s="235" t="s">
+      <c r="M17" s="128"/>
+      <c r="N17" s="128"/>
+      <c r="O17" s="129"/>
+      <c r="P17" s="260"/>
+    </row>
+    <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="254"/>
+      <c r="C18" s="261" t="s">
+        <v>537</v>
+      </c>
+      <c r="D18" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="E18" s="235"/>
-[...5 lines deleted...]
-      <c r="K18" s="234" t="s">
+      <c r="E18" s="128"/>
+      <c r="F18" s="128"/>
+      <c r="G18" s="129"/>
+      <c r="H18" s="260"/>
+      <c r="I18" s="119"/>
+      <c r="J18" s="254"/>
+      <c r="K18" s="127" t="s">
         <v>62</v>
       </c>
-      <c r="L18" s="235" t="s">
+      <c r="L18" s="128" t="s">
         <v>63</v>
       </c>
-      <c r="M18" s="235" t="s">
+      <c r="M18" s="128" t="s">
         <v>31</v>
       </c>
-      <c r="N18" s="235" t="s">
+      <c r="N18" s="128" t="s">
         <v>64</v>
       </c>
-      <c r="O18" s="236" t="s">
+      <c r="O18" s="129" t="s">
         <v>65</v>
       </c>
-      <c r="P18" s="238"/>
-[...8 lines deleted...]
-      <c r="F19" s="244" t="s">
+      <c r="P18" s="130"/>
+    </row>
+    <row r="19" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="254"/>
+      <c r="C19" s="268"/>
+      <c r="D19" s="257"/>
+      <c r="E19" s="257" t="s">
+        <v>538</v>
+      </c>
+      <c r="F19" s="257" t="s">
         <v>85</v>
       </c>
-      <c r="G19" s="244" t="s">
+      <c r="G19" s="257" t="s">
         <v>100</v>
       </c>
-      <c r="H19" s="238"/>
-[...2 lines deleted...]
-      <c r="K19" s="234" t="s">
+      <c r="H19" s="130"/>
+      <c r="I19" s="119"/>
+      <c r="J19" s="255"/>
+      <c r="K19" s="127" t="s">
         <v>69</v>
       </c>
-      <c r="L19" s="241"/>
-[...1 lines deleted...]
-      <c r="N19" s="241" t="s">
+      <c r="L19" s="132"/>
+      <c r="M19" s="132"/>
+      <c r="N19" s="132" t="s">
         <v>70</v>
       </c>
-      <c r="O19" s="241" t="s">
+      <c r="O19" s="132" t="s">
         <v>37</v>
       </c>
       <c r="P19" s="2">
         <v>22.6</v>
       </c>
     </row>
-    <row r="20" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G20" s="237"/>
+    <row r="20" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="255"/>
+      <c r="C20" s="262"/>
+      <c r="D20" s="262"/>
+      <c r="E20" s="262"/>
+      <c r="F20" s="262"/>
+      <c r="G20" s="262"/>
       <c r="H20" s="2">
         <v>32.5</v>
       </c>
-      <c r="I20" s="242"/>
-[...1 lines deleted...]
-      <c r="K20" s="255" t="s">
+      <c r="I20" s="133"/>
+      <c r="J20" s="255"/>
+      <c r="K20" s="269" t="s">
         <v>66</v>
       </c>
-      <c r="L20" s="256" t="s">
+      <c r="L20" s="271" t="s">
         <v>67</v>
       </c>
-      <c r="M20" s="256" t="s">
+      <c r="M20" s="271" t="s">
         <v>68</v>
       </c>
-      <c r="N20" s="257" t="s">
-[...2 lines deleted...]
-      <c r="O20" s="257" t="s">
+      <c r="N20" s="273" t="s">
+        <v>539</v>
+      </c>
+      <c r="O20" s="273" t="s">
         <v>12</v>
       </c>
-      <c r="P20" s="5">
+      <c r="P20" s="266">
         <f t="shared" ref="P20" si="2">P19*4/P16</f>
         <v>0.14991708126036485</v>
       </c>
     </row>
-    <row r="21" spans="2:16" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="G21" s="241" t="s">
+    <row r="21" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="255"/>
+      <c r="C21" s="127" t="s">
+        <v>540</v>
+      </c>
+      <c r="D21" s="132" t="s">
+        <v>541</v>
+      </c>
+      <c r="E21" s="132" t="s">
+        <v>542</v>
+      </c>
+      <c r="F21" s="132"/>
+      <c r="G21" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H21" s="266">
         <f>H20*4/H17</f>
         <v>0.18978102189781021</v>
       </c>
-      <c r="I21" s="245"/>
-[...10 lines deleted...]
-      <c r="C22" s="249" t="s">
+      <c r="I21" s="134"/>
+      <c r="J21" s="256"/>
+      <c r="K21" s="270"/>
+      <c r="L21" s="272"/>
+      <c r="M21" s="272"/>
+      <c r="N21" s="274"/>
+      <c r="O21" s="274"/>
+      <c r="P21" s="267"/>
+    </row>
+    <row r="22" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="256"/>
+      <c r="C22" s="135" t="s">
         <v>19</v>
       </c>
-      <c r="D22" s="250"/>
-[...1 lines deleted...]
-      <c r="F22" s="251" t="s">
+      <c r="D22" s="136"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="G22" s="251"/>
-[...5 lines deleted...]
-      <c r="K22" s="229" t="s">
+      <c r="G22" s="137"/>
+      <c r="H22" s="267"/>
+      <c r="I22" s="134"/>
+      <c r="J22" s="253" t="s">
+        <v>543</v>
+      </c>
+      <c r="K22" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L22" s="226"/>
-      <c r="M22" s="226" t="s">
+      <c r="L22" s="123"/>
+      <c r="M22" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N22" s="226"/>
-[...1 lines deleted...]
-      <c r="P22" s="228">
+      <c r="N22" s="123"/>
+      <c r="O22" s="124"/>
+      <c r="P22" s="259">
         <v>596</v>
       </c>
     </row>
-    <row r="23" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C23" s="229" t="s">
+    <row r="23" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="253" t="s">
+        <v>544</v>
+      </c>
+      <c r="C23" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D23" s="226"/>
-      <c r="E23" s="226" t="s">
+      <c r="D23" s="123"/>
+      <c r="E23" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F23" s="226"/>
-[...1 lines deleted...]
-      <c r="H23" s="228">
+      <c r="F23" s="123"/>
+      <c r="G23" s="124"/>
+      <c r="H23" s="259">
         <v>618</v>
       </c>
-      <c r="I23" s="217"/>
-[...1 lines deleted...]
-      <c r="K23" s="234" t="s">
+      <c r="I23" s="119"/>
+      <c r="J23" s="254"/>
+      <c r="K23" s="127" t="s">
         <v>24</v>
       </c>
-      <c r="L23" s="235" t="s">
+      <c r="L23" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="M23" s="235"/>
-[...12 lines deleted...]
-      <c r="E24" s="244" t="s">
+      <c r="M23" s="128"/>
+      <c r="N23" s="128"/>
+      <c r="O23" s="129"/>
+      <c r="P23" s="260"/>
+    </row>
+    <row r="24" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="254"/>
+      <c r="C24" s="261" t="s">
+        <v>545</v>
+      </c>
+      <c r="D24" s="257" t="s">
+        <v>546</v>
+      </c>
+      <c r="E24" s="257" t="s">
         <v>84</v>
       </c>
-      <c r="F24" s="244" t="s">
-[...46 lines deleted...]
-        <v>619</v>
+      <c r="F24" s="257" t="s">
+        <v>547</v>
+      </c>
+      <c r="G24" s="257" t="s">
+        <v>548</v>
+      </c>
+      <c r="H24" s="260"/>
+      <c r="I24" s="119"/>
+      <c r="J24" s="254"/>
+      <c r="K24" s="127" t="s">
+        <v>549</v>
+      </c>
+      <c r="L24" s="128" t="s">
+        <v>550</v>
+      </c>
+      <c r="M24" s="128" t="s">
+        <v>551</v>
+      </c>
+      <c r="N24" s="128" t="s">
+        <v>552</v>
+      </c>
+      <c r="O24" s="129" t="s">
+        <v>553</v>
+      </c>
+      <c r="P24" s="130"/>
+    </row>
+    <row r="25" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="254"/>
+      <c r="C25" s="262"/>
+      <c r="D25" s="276"/>
+      <c r="E25" s="276"/>
+      <c r="F25" s="276"/>
+      <c r="G25" s="276"/>
+      <c r="H25" s="130"/>
+      <c r="I25" s="119"/>
+      <c r="J25" s="255"/>
+      <c r="K25" s="127" t="s">
+        <v>554</v>
+      </c>
+      <c r="L25" s="132" t="s">
+        <v>555</v>
+      </c>
+      <c r="M25" s="132"/>
+      <c r="N25" s="132" t="s">
+        <v>556</v>
+      </c>
+      <c r="O25" s="132" t="s">
+        <v>557</v>
       </c>
       <c r="P25" s="2">
         <v>26.3</v>
       </c>
     </row>
-    <row r="26" spans="2:16" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="D26" s="241" t="s">
+    <row r="26" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="255"/>
+      <c r="C26" s="127" t="s">
+        <v>558</v>
+      </c>
+      <c r="D26" s="132" t="s">
         <v>7</v>
       </c>
-      <c r="E26" s="241" t="s">
-[...3 lines deleted...]
-      <c r="G26" s="241" t="s">
+      <c r="E26" s="132" t="s">
+        <v>559</v>
+      </c>
+      <c r="F26" s="132"/>
+      <c r="G26" s="132" t="s">
         <v>90</v>
       </c>
       <c r="H26" s="2">
         <v>20.3</v>
       </c>
-      <c r="I26" s="242"/>
-[...10 lines deleted...]
-      <c r="N26" s="232" t="s">
+      <c r="I26" s="133"/>
+      <c r="J26" s="255"/>
+      <c r="K26" s="261" t="s">
+        <v>560</v>
+      </c>
+      <c r="L26" s="263" t="s">
+        <v>561</v>
+      </c>
+      <c r="M26" s="263" t="s">
+        <v>562</v>
+      </c>
+      <c r="N26" s="263" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="232" t="s">
+      <c r="O26" s="263" t="s">
         <v>56</v>
       </c>
-      <c r="P26" s="5">
+      <c r="P26" s="266">
         <f t="shared" ref="P26" si="3">P25*4/P22</f>
         <v>0.17651006711409398</v>
       </c>
     </row>
-    <row r="27" spans="2:16" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="H27" s="5">
+    <row r="27" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="255"/>
+      <c r="C27" s="127" t="s">
+        <v>563</v>
+      </c>
+      <c r="D27" s="132" t="s">
+        <v>564</v>
+      </c>
+      <c r="E27" s="132"/>
+      <c r="F27" s="132" t="s">
+        <v>565</v>
+      </c>
+      <c r="G27" s="132" t="s">
+        <v>566</v>
+      </c>
+      <c r="H27" s="266">
         <f>H26*4/H23</f>
         <v>0.13139158576051779</v>
       </c>
-      <c r="I27" s="245"/>
-[...10 lines deleted...]
-      <c r="C28" s="249" t="s">
+      <c r="I27" s="134"/>
+      <c r="J27" s="256"/>
+      <c r="K27" s="265"/>
+      <c r="L27" s="265"/>
+      <c r="M27" s="265"/>
+      <c r="N27" s="265"/>
+      <c r="O27" s="265"/>
+      <c r="P27" s="267"/>
+    </row>
+    <row r="28" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="256"/>
+      <c r="C28" s="135" t="s">
         <v>14</v>
       </c>
-      <c r="D28" s="250" t="s">
+      <c r="D28" s="136" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="250"/>
-[...7 lines deleted...]
-      <c r="K28" s="229" t="s">
+      <c r="E28" s="136"/>
+      <c r="F28" s="137"/>
+      <c r="G28" s="137"/>
+      <c r="H28" s="267"/>
+      <c r="I28" s="134"/>
+      <c r="J28" s="253" t="s">
+        <v>567</v>
+      </c>
+      <c r="K28" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L28" s="226"/>
-      <c r="M28" s="226" t="s">
+      <c r="L28" s="123"/>
+      <c r="M28" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N28" s="226"/>
-[...1 lines deleted...]
-      <c r="P28" s="228">
+      <c r="N28" s="123"/>
+      <c r="O28" s="124"/>
+      <c r="P28" s="259">
         <v>648</v>
       </c>
     </row>
-    <row r="29" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C29" s="229" t="s">
+    <row r="29" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="253" t="s">
+        <v>568</v>
+      </c>
+      <c r="C29" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D29" s="226"/>
-      <c r="E29" s="226" t="s">
+      <c r="D29" s="123"/>
+      <c r="E29" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F29" s="226"/>
-[...1 lines deleted...]
-      <c r="H29" s="228">
+      <c r="F29" s="123"/>
+      <c r="G29" s="124"/>
+      <c r="H29" s="259">
         <v>608</v>
       </c>
-      <c r="I29" s="217"/>
-[...4 lines deleted...]
-      <c r="L29" s="235" t="s">
+      <c r="I29" s="119"/>
+      <c r="J29" s="254"/>
+      <c r="K29" s="279" t="s">
+        <v>569</v>
+      </c>
+      <c r="L29" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="M29" s="235"/>
-[...9 lines deleted...]
-      <c r="D30" s="235" t="s">
+      <c r="M29" s="128"/>
+      <c r="N29" s="128"/>
+      <c r="O29" s="129"/>
+      <c r="P29" s="260"/>
+    </row>
+    <row r="30" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="254"/>
+      <c r="C30" s="127" t="s">
+        <v>570</v>
+      </c>
+      <c r="D30" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="E30" s="235"/>
-[...9 lines deleted...]
-      <c r="M30" s="257" t="s">
+      <c r="E30" s="128"/>
+      <c r="F30" s="128"/>
+      <c r="G30" s="129"/>
+      <c r="H30" s="260"/>
+      <c r="I30" s="119"/>
+      <c r="J30" s="254"/>
+      <c r="K30" s="280"/>
+      <c r="L30" s="271" t="s">
+        <v>571</v>
+      </c>
+      <c r="M30" s="273" t="s">
         <v>86</v>
       </c>
-      <c r="N30" s="257" t="s">
-[...25 lines deleted...]
-      <c r="O31" s="266"/>
+      <c r="N30" s="273" t="s">
+        <v>572</v>
+      </c>
+      <c r="O30" s="273" t="s">
+        <v>573</v>
+      </c>
+      <c r="P30" s="130"/>
+    </row>
+    <row r="31" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="254"/>
+      <c r="C31" s="127" t="s">
+        <v>574</v>
+      </c>
+      <c r="D31" s="128"/>
+      <c r="E31" s="128" t="s">
+        <v>575</v>
+      </c>
+      <c r="F31" s="128"/>
+      <c r="G31" s="129"/>
+      <c r="H31" s="130"/>
+      <c r="I31" s="119"/>
+      <c r="J31" s="255"/>
+      <c r="K31" s="277"/>
+      <c r="L31" s="278"/>
+      <c r="M31" s="278"/>
+      <c r="N31" s="275"/>
+      <c r="O31" s="275"/>
       <c r="P31" s="2">
         <v>20.399999999999999</v>
       </c>
     </row>
-    <row r="32" spans="2:16" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="D32" s="232" t="s">
+    <row r="32" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="255"/>
+      <c r="C32" s="261" t="s">
+        <v>576</v>
+      </c>
+      <c r="D32" s="263" t="s">
         <v>20</v>
       </c>
-      <c r="E32" s="232" t="s">
-[...6 lines deleted...]
-        <v>641</v>
+      <c r="E32" s="263" t="s">
+        <v>577</v>
+      </c>
+      <c r="F32" s="263" t="s">
+        <v>578</v>
+      </c>
+      <c r="G32" s="263" t="s">
+        <v>579</v>
       </c>
       <c r="H32" s="2">
         <v>28.3</v>
       </c>
-      <c r="I32" s="242"/>
-[...11 lines deleted...]
-      <c r="O32" s="232" t="s">
+      <c r="I32" s="133"/>
+      <c r="J32" s="255"/>
+      <c r="K32" s="261" t="s">
+        <v>580</v>
+      </c>
+      <c r="L32" s="263" t="s">
+        <v>581</v>
+      </c>
+      <c r="M32" s="263" t="s">
+        <v>582</v>
+      </c>
+      <c r="N32" s="263"/>
+      <c r="O32" s="263" t="s">
         <v>37</v>
       </c>
-      <c r="P32" s="5">
+      <c r="P32" s="266">
         <f t="shared" ref="P32" si="4">P31*4/P28</f>
         <v>0.12592592592592591</v>
       </c>
     </row>
-    <row r="33" spans="2:16" ht="15" customHeight="1">
-[...6 lines deleted...]
-      <c r="H33" s="5">
+    <row r="33" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="255"/>
+      <c r="C33" s="262"/>
+      <c r="D33" s="262"/>
+      <c r="E33" s="262"/>
+      <c r="F33" s="262"/>
+      <c r="G33" s="262"/>
+      <c r="H33" s="266">
         <f>H32*4/H29</f>
         <v>0.18618421052631579</v>
       </c>
-      <c r="I33" s="245"/>
-[...14 lines deleted...]
-      <c r="E34" s="250" t="s">
+      <c r="I33" s="134"/>
+      <c r="J33" s="256"/>
+      <c r="K33" s="265"/>
+      <c r="L33" s="265"/>
+      <c r="M33" s="265"/>
+      <c r="N33" s="265"/>
+      <c r="O33" s="265"/>
+      <c r="P33" s="267"/>
+    </row>
+    <row r="34" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="256"/>
+      <c r="C34" s="127" t="s">
+        <v>583</v>
+      </c>
+      <c r="D34" s="136"/>
+      <c r="E34" s="136" t="s">
+        <v>584</v>
+      </c>
+      <c r="F34" s="137" t="s">
+        <v>585</v>
+      </c>
+      <c r="G34" s="137" t="s">
+        <v>56</v>
+      </c>
+      <c r="H34" s="267"/>
+      <c r="I34" s="134"/>
+      <c r="J34" s="253" t="s">
+        <v>586</v>
+      </c>
+      <c r="K34" s="122" t="s">
+        <v>5</v>
+      </c>
+      <c r="L34" s="123"/>
+      <c r="M34" s="123" t="s">
+        <v>5</v>
+      </c>
+      <c r="N34" s="123"/>
+      <c r="O34" s="124"/>
+      <c r="P34" s="259">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="35" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="253" t="s">
+        <v>587</v>
+      </c>
+      <c r="C35" s="143" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" s="123"/>
+      <c r="E35" s="123"/>
+      <c r="F35" s="123"/>
+      <c r="G35" s="124"/>
+      <c r="H35" s="259">
         <v>646</v>
       </c>
-      <c r="F34" s="251" t="s">
-[...10 lines deleted...]
-      <c r="K34" s="225" t="s">
+      <c r="I35" s="119"/>
+      <c r="J35" s="254"/>
+      <c r="K35" s="131" t="s">
+        <v>91</v>
+      </c>
+      <c r="L35" s="128" t="s">
+        <v>91</v>
+      </c>
+      <c r="M35" s="128"/>
+      <c r="N35" s="128"/>
+      <c r="O35" s="129"/>
+      <c r="P35" s="260"/>
+    </row>
+    <row r="36" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="254"/>
+      <c r="C36" s="144" t="s">
         <v>5</v>
       </c>
-      <c r="L34" s="226"/>
-      <c r="M34" s="226" t="s">
+      <c r="D36" s="128"/>
+      <c r="E36" s="128" t="s">
         <v>5</v>
       </c>
-      <c r="N34" s="226"/>
-[...58 lines deleted...]
-      <c r="O36" s="257" t="s">
+      <c r="F36" s="128"/>
+      <c r="G36" s="129"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="119"/>
+      <c r="J36" s="254"/>
+      <c r="K36" s="269" t="s">
+        <v>588</v>
+      </c>
+      <c r="L36" s="271" t="s">
+        <v>589</v>
+      </c>
+      <c r="M36" s="271" t="s">
+        <v>590</v>
+      </c>
+      <c r="N36" s="271" t="s">
+        <v>591</v>
+      </c>
+      <c r="O36" s="273" t="s">
         <v>92</v>
       </c>
-      <c r="P36" s="238"/>
-[...3 lines deleted...]
-      <c r="C37" s="234" t="s">
+      <c r="P36" s="130"/>
+    </row>
+    <row r="37" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="254"/>
+      <c r="C37" s="127" t="s">
         <v>99</v>
       </c>
-      <c r="D37" s="235" t="s">
+      <c r="D37" s="128" t="s">
         <v>49</v>
       </c>
-      <c r="E37" s="235"/>
-[...9 lines deleted...]
-      <c r="O37" s="266"/>
+      <c r="E37" s="128"/>
+      <c r="F37" s="128"/>
+      <c r="G37" s="129"/>
+      <c r="H37" s="130"/>
+      <c r="I37" s="119"/>
+      <c r="J37" s="255"/>
+      <c r="K37" s="277"/>
+      <c r="L37" s="278"/>
+      <c r="M37" s="278"/>
+      <c r="N37" s="278"/>
+      <c r="O37" s="275"/>
       <c r="P37" s="2">
         <v>26.2</v>
       </c>
     </row>
-    <row r="38" spans="2:16" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="E38" s="235" t="s">
+    <row r="38" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="255"/>
+      <c r="C38" s="127" t="s">
+        <v>592</v>
+      </c>
+      <c r="D38" s="128" t="s">
+        <v>593</v>
+      </c>
+      <c r="E38" s="128" t="s">
         <v>50</v>
       </c>
-      <c r="F38" s="235" t="s">
-[...3 lines deleted...]
-        <v>657</v>
+      <c r="F38" s="128" t="s">
+        <v>594</v>
+      </c>
+      <c r="G38" s="128" t="s">
+        <v>595</v>
       </c>
       <c r="H38" s="2">
         <v>29.5</v>
       </c>
-      <c r="I38" s="242"/>
-[...4 lines deleted...]
-      <c r="L38" s="257" t="s">
+      <c r="I38" s="133"/>
+      <c r="J38" s="255"/>
+      <c r="K38" s="269" t="s">
+        <v>596</v>
+      </c>
+      <c r="L38" s="273" t="s">
         <v>42</v>
       </c>
-      <c r="M38" s="269"/>
-[...4 lines deleted...]
-      <c r="P38" s="5">
+      <c r="M38" s="141"/>
+      <c r="N38" s="273" t="s">
+        <v>597</v>
+      </c>
+      <c r="O38" s="141"/>
+      <c r="P38" s="266">
         <f t="shared" ref="P38" si="5">P37*4/P34</f>
         <v>0.1655608214849921</v>
       </c>
     </row>
-    <row r="39" spans="2:16" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="H39" s="5">
+    <row r="39" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="255"/>
+      <c r="C39" s="126" t="s">
+        <v>598</v>
+      </c>
+      <c r="D39" s="132" t="s">
+        <v>599</v>
+      </c>
+      <c r="E39" s="132"/>
+      <c r="F39" s="132" t="s">
+        <v>600</v>
+      </c>
+      <c r="G39" s="132" t="s">
+        <v>601</v>
+      </c>
+      <c r="H39" s="266">
         <f>H38*4/H35</f>
         <v>0.1826625386996904</v>
       </c>
-      <c r="I39" s="245"/>
-[...13 lines deleted...]
-      <c r="D40" s="250" t="s">
+      <c r="I39" s="134"/>
+      <c r="J39" s="256"/>
+      <c r="K39" s="270"/>
+      <c r="L39" s="274"/>
+      <c r="M39" s="142"/>
+      <c r="N39" s="274"/>
+      <c r="O39" s="142"/>
+      <c r="P39" s="267"/>
+    </row>
+    <row r="40" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="256"/>
+      <c r="C40" s="135" t="s">
+        <v>602</v>
+      </c>
+      <c r="D40" s="136" t="s">
         <v>10</v>
       </c>
-      <c r="E40" s="250" t="s">
-[...13 lines deleted...]
-      <c r="K40" s="225" t="s">
+      <c r="E40" s="136" t="s">
+        <v>603</v>
+      </c>
+      <c r="F40" s="137" t="s">
+        <v>604</v>
+      </c>
+      <c r="G40" s="137" t="s">
+        <v>605</v>
+      </c>
+      <c r="H40" s="267"/>
+      <c r="I40" s="134"/>
+      <c r="J40" s="253" t="s">
+        <v>606</v>
+      </c>
+      <c r="K40" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L40" s="226"/>
-      <c r="M40" s="226" t="s">
+      <c r="L40" s="123"/>
+      <c r="M40" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N40" s="226"/>
-[...1 lines deleted...]
-      <c r="P40" s="228">
+      <c r="N40" s="123"/>
+      <c r="O40" s="124"/>
+      <c r="P40" s="259">
         <v>637</v>
       </c>
     </row>
-    <row r="41" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C41" s="229" t="s">
+    <row r="41" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="253" t="s">
+        <v>607</v>
+      </c>
+      <c r="C41" s="125" t="s">
         <v>54</v>
       </c>
-      <c r="D41" s="226"/>
-      <c r="E41" s="226" t="s">
+      <c r="D41" s="123"/>
+      <c r="E41" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F41" s="226"/>
-[...1 lines deleted...]
-      <c r="H41" s="228">
+      <c r="F41" s="123"/>
+      <c r="G41" s="124"/>
+      <c r="H41" s="259">
         <v>661</v>
       </c>
-      <c r="I41" s="217"/>
-[...1 lines deleted...]
-      <c r="K41" s="255" t="s">
+      <c r="I41" s="119"/>
+      <c r="J41" s="254"/>
+      <c r="K41" s="269" t="s">
         <v>78</v>
       </c>
-      <c r="L41" s="235" t="s">
-[...9 lines deleted...]
-      <c r="C42" s="255" t="s">
+      <c r="L41" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="M41" s="128"/>
+      <c r="N41" s="128"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="260"/>
+    </row>
+    <row r="42" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="254"/>
+      <c r="C42" s="269" t="s">
         <v>40</v>
       </c>
-      <c r="D42" s="235" t="s">
-[...12 lines deleted...]
-      <c r="M42" s="256" t="s">
+      <c r="D42" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="E42" s="128"/>
+      <c r="F42" s="128"/>
+      <c r="G42" s="129"/>
+      <c r="H42" s="260"/>
+      <c r="I42" s="119"/>
+      <c r="J42" s="254"/>
+      <c r="K42" s="280"/>
+      <c r="L42" s="271" t="s">
+        <v>608</v>
+      </c>
+      <c r="M42" s="271" t="s">
         <v>47</v>
       </c>
-      <c r="N42" s="257" t="s">
+      <c r="N42" s="273" t="s">
         <v>82</v>
       </c>
-      <c r="O42" s="257" t="s">
+      <c r="O42" s="273" t="s">
         <v>79</v>
       </c>
-      <c r="P42" s="238"/>
-[...4 lines deleted...]
-      <c r="D43" s="272" t="s">
+      <c r="P42" s="130"/>
+    </row>
+    <row r="43" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="254"/>
+      <c r="C43" s="280"/>
+      <c r="D43" s="281" t="s">
         <v>30</v>
       </c>
-      <c r="E43" s="273" t="s">
+      <c r="E43" s="283" t="s">
         <v>31</v>
       </c>
-      <c r="F43" s="272" t="s">
+      <c r="F43" s="281" t="s">
         <v>32</v>
       </c>
-      <c r="G43" s="272" t="s">
+      <c r="G43" s="281" t="s">
         <v>98</v>
       </c>
-      <c r="H43" s="238"/>
-[...6 lines deleted...]
-      <c r="O43" s="266"/>
+      <c r="H43" s="130"/>
+      <c r="I43" s="119"/>
+      <c r="J43" s="255"/>
+      <c r="K43" s="277"/>
+      <c r="L43" s="278"/>
+      <c r="M43" s="278"/>
+      <c r="N43" s="278"/>
+      <c r="O43" s="275"/>
       <c r="P43" s="2">
         <v>23.8</v>
       </c>
     </row>
-    <row r="44" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G44" s="275"/>
+    <row r="44" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="255"/>
+      <c r="C44" s="277"/>
+      <c r="D44" s="282"/>
+      <c r="E44" s="282"/>
+      <c r="F44" s="284"/>
+      <c r="G44" s="284"/>
       <c r="H44" s="2">
         <v>21</v>
       </c>
-      <c r="I44" s="242"/>
-[...7 lines deleted...]
-      <c r="M44" s="257" t="s">
+      <c r="I44" s="133"/>
+      <c r="J44" s="255"/>
+      <c r="K44" s="269" t="s">
+        <v>609</v>
+      </c>
+      <c r="L44" s="273" t="s">
+        <v>610</v>
+      </c>
+      <c r="M44" s="273" t="s">
         <v>8</v>
       </c>
-      <c r="N44" s="257" t="s">
-[...5 lines deleted...]
-      <c r="P44" s="5">
+      <c r="N44" s="273" t="s">
+        <v>611</v>
+      </c>
+      <c r="O44" s="273" t="s">
+        <v>612</v>
+      </c>
+      <c r="P44" s="266">
         <f t="shared" ref="P44" si="6">P43*4/P40</f>
         <v>0.14945054945054945</v>
       </c>
     </row>
-    <row r="45" spans="2:16" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C45" s="255" t="s">
+    <row r="45" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="255"/>
+      <c r="C45" s="269" t="s">
         <v>41</v>
       </c>
-      <c r="D45" s="257"/>
-[...5 lines deleted...]
-      <c r="H45" s="5">
+      <c r="D45" s="273"/>
+      <c r="E45" s="273"/>
+      <c r="F45" s="273" t="s">
+        <v>613</v>
+      </c>
+      <c r="G45" s="273"/>
+      <c r="H45" s="266">
         <f>H44*4/H41</f>
         <v>0.12708018154311648</v>
       </c>
-      <c r="I45" s="245"/>
-[...20 lines deleted...]
-      <c r="K46" s="229" t="s">
+      <c r="I45" s="134"/>
+      <c r="J45" s="256"/>
+      <c r="K45" s="270"/>
+      <c r="L45" s="274"/>
+      <c r="M45" s="274"/>
+      <c r="N45" s="274"/>
+      <c r="O45" s="274"/>
+      <c r="P45" s="267"/>
+    </row>
+    <row r="46" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="256"/>
+      <c r="C46" s="270"/>
+      <c r="D46" s="274"/>
+      <c r="E46" s="274"/>
+      <c r="F46" s="274"/>
+      <c r="G46" s="274"/>
+      <c r="H46" s="267"/>
+      <c r="I46" s="134"/>
+      <c r="J46" s="253" t="s">
+        <v>614</v>
+      </c>
+      <c r="K46" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L46" s="226"/>
-      <c r="M46" s="226" t="s">
+      <c r="L46" s="123"/>
+      <c r="M46" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N46" s="226"/>
-[...1 lines deleted...]
-      <c r="P46" s="228">
+      <c r="N46" s="123"/>
+      <c r="O46" s="124"/>
+      <c r="P46" s="259">
         <v>604</v>
       </c>
     </row>
-    <row r="47" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C47" s="229" t="s">
+    <row r="47" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="253" t="s">
+        <v>615</v>
+      </c>
+      <c r="C47" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D47" s="226"/>
-      <c r="E47" s="226" t="s">
+      <c r="D47" s="123"/>
+      <c r="E47" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F47" s="226"/>
-[...1 lines deleted...]
-      <c r="H47" s="228">
+      <c r="F47" s="123"/>
+      <c r="G47" s="124"/>
+      <c r="H47" s="259">
         <v>589</v>
       </c>
-      <c r="I47" s="217"/>
-[...17 lines deleted...]
-      <c r="D48" s="235" t="s">
+      <c r="I47" s="119"/>
+      <c r="J47" s="254"/>
+      <c r="K47" s="127" t="s">
+        <v>616</v>
+      </c>
+      <c r="L47" s="128" t="s">
+        <v>616</v>
+      </c>
+      <c r="M47" s="128"/>
+      <c r="N47" s="128"/>
+      <c r="O47" s="129"/>
+      <c r="P47" s="260"/>
+    </row>
+    <row r="48" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="254"/>
+      <c r="C48" s="261" t="s">
+        <v>617</v>
+      </c>
+      <c r="D48" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="E48" s="235"/>
-[...5 lines deleted...]
-      <c r="K48" s="234" t="s">
+      <c r="E48" s="128"/>
+      <c r="F48" s="128"/>
+      <c r="G48" s="128"/>
+      <c r="H48" s="260"/>
+      <c r="I48" s="119"/>
+      <c r="J48" s="254"/>
+      <c r="K48" s="127" t="s">
         <v>71</v>
       </c>
-      <c r="L48" s="235" t="s">
+      <c r="L48" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="M48" s="235" t="s">
+      <c r="M48" s="128" t="s">
         <v>102</v>
       </c>
-      <c r="N48" s="235" t="s">
+      <c r="N48" s="128" t="s">
         <v>75</v>
       </c>
-      <c r="O48" s="236" t="s">
+      <c r="O48" s="129" t="s">
         <v>76</v>
       </c>
-      <c r="P48" s="238"/>
-[...5 lines deleted...]
-      <c r="E49" s="235" t="s">
+      <c r="P48" s="130"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="254"/>
+      <c r="C49" s="262"/>
+      <c r="D49" s="128"/>
+      <c r="E49" s="128" t="s">
         <v>47</v>
       </c>
-      <c r="F49" s="235" t="s">
-[...8 lines deleted...]
-      <c r="K49" s="234" t="s">
+      <c r="F49" s="128" t="s">
+        <v>618</v>
+      </c>
+      <c r="G49" s="128" t="s">
+        <v>619</v>
+      </c>
+      <c r="H49" s="130"/>
+      <c r="I49" s="119"/>
+      <c r="J49" s="255"/>
+      <c r="K49" s="127" t="s">
         <v>72</v>
       </c>
-      <c r="L49" s="241" t="s">
+      <c r="L49" s="132" t="s">
         <v>77</v>
       </c>
-      <c r="M49" s="241" t="s">
+      <c r="M49" s="132" t="s">
         <v>72</v>
       </c>
-      <c r="N49" s="241"/>
-      <c r="O49" s="241"/>
+      <c r="N49" s="132"/>
+      <c r="O49" s="132"/>
       <c r="P49" s="2">
         <v>23.5</v>
       </c>
     </row>
-    <row r="50" spans="2:16" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="G50" s="235"/>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="255"/>
+      <c r="C50" s="261" t="s">
+        <v>620</v>
+      </c>
+      <c r="D50" s="128"/>
+      <c r="E50" s="128" t="s">
+        <v>621</v>
+      </c>
+      <c r="F50" s="128" t="s">
+        <v>622</v>
+      </c>
+      <c r="G50" s="128"/>
       <c r="H50" s="2">
         <v>22.8</v>
       </c>
-      <c r="I50" s="242"/>
-[...1 lines deleted...]
-      <c r="K50" s="255" t="s">
+      <c r="I50" s="133"/>
+      <c r="J50" s="255"/>
+      <c r="K50" s="269" t="s">
         <v>73</v>
       </c>
-      <c r="L50" s="241"/>
-      <c r="M50" s="241" t="s">
+      <c r="L50" s="132"/>
+      <c r="M50" s="132" t="s">
         <v>22</v>
       </c>
-      <c r="N50" s="241" t="s">
-[...3 lines deleted...]
-      <c r="P50" s="5">
+      <c r="N50" s="132" t="s">
+        <v>623</v>
+      </c>
+      <c r="O50" s="132"/>
+      <c r="P50" s="266">
         <f t="shared" ref="P50" si="7">P49*4/P46</f>
         <v>0.15562913907284767</v>
       </c>
     </row>
-    <row r="51" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G51" s="235" t="s">
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="255"/>
+      <c r="C51" s="262"/>
+      <c r="D51" s="128"/>
+      <c r="E51" s="128"/>
+      <c r="F51" s="128"/>
+      <c r="G51" s="128" t="s">
         <v>44</v>
       </c>
-      <c r="H51" s="5">
+      <c r="H51" s="266">
         <f>H50*4/H47</f>
         <v>0.15483870967741936</v>
       </c>
-      <c r="I51" s="245"/>
-[...5 lines deleted...]
-      <c r="O51" s="269" t="s">
+      <c r="I51" s="134"/>
+      <c r="J51" s="256"/>
+      <c r="K51" s="280"/>
+      <c r="L51" s="140"/>
+      <c r="M51" s="140"/>
+      <c r="N51" s="141"/>
+      <c r="O51" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="P51" s="5"/>
-[...9 lines deleted...]
-      <c r="E52" s="250" t="s">
+      <c r="P51" s="266"/>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="256"/>
+      <c r="C52" s="135" t="s">
+        <v>624</v>
+      </c>
+      <c r="D52" s="136" t="s">
+        <v>625</v>
+      </c>
+      <c r="E52" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="F52" s="251" t="s">
-[...10 lines deleted...]
-      <c r="K52" s="225" t="s">
+      <c r="F52" s="137" t="s">
+        <v>626</v>
+      </c>
+      <c r="G52" s="137" t="s">
+        <v>627</v>
+      </c>
+      <c r="H52" s="267"/>
+      <c r="I52" s="134"/>
+      <c r="J52" s="253" t="s">
+        <v>628</v>
+      </c>
+      <c r="K52" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L52" s="226"/>
-      <c r="M52" s="226" t="s">
+      <c r="L52" s="123"/>
+      <c r="M52" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N52" s="226"/>
-[...1 lines deleted...]
-      <c r="P52" s="228">
+      <c r="N52" s="123"/>
+      <c r="O52" s="124"/>
+      <c r="P52" s="259">
         <v>646</v>
       </c>
     </row>
-    <row r="53" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C53" s="229" t="s">
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="253" t="s">
+        <v>629</v>
+      </c>
+      <c r="C53" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D53" s="226"/>
-      <c r="E53" s="226" t="s">
+      <c r="D53" s="123"/>
+      <c r="E53" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F53" s="226"/>
-[...1 lines deleted...]
-      <c r="H53" s="228">
+      <c r="F53" s="123"/>
+      <c r="G53" s="124"/>
+      <c r="H53" s="259">
         <v>644</v>
       </c>
-      <c r="I53" s="217"/>
-[...1 lines deleted...]
-      <c r="K53" s="240" t="s">
+      <c r="I53" s="119"/>
+      <c r="J53" s="254"/>
+      <c r="K53" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="L53" s="235" t="s">
+      <c r="L53" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="M53" s="235"/>
-[...6 lines deleted...]
-      <c r="C54" s="234" t="s">
+      <c r="M53" s="128"/>
+      <c r="N53" s="128"/>
+      <c r="O53" s="129"/>
+      <c r="P53" s="260"/>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="254"/>
+      <c r="C54" s="127" t="s">
+        <v>570</v>
+      </c>
+      <c r="D54" s="128" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="128"/>
+      <c r="F54" s="128"/>
+      <c r="G54" s="129"/>
+      <c r="H54" s="260"/>
+      <c r="I54" s="119"/>
+      <c r="J54" s="254"/>
+      <c r="K54" s="131" t="s">
+        <v>87</v>
+      </c>
+      <c r="L54" s="128" t="s">
+        <v>7</v>
+      </c>
+      <c r="M54" s="128" t="s">
+        <v>87</v>
+      </c>
+      <c r="N54" s="128"/>
+      <c r="O54" s="129"/>
+      <c r="P54" s="130"/>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="254"/>
+      <c r="C55" s="127" t="s">
+        <v>51</v>
+      </c>
+      <c r="D55" s="128" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="128" t="s">
+        <v>53</v>
+      </c>
+      <c r="F55" s="128" t="s">
+        <v>630</v>
+      </c>
+      <c r="G55" s="129" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="130"/>
+      <c r="I55" s="119"/>
+      <c r="J55" s="255"/>
+      <c r="K55" s="131" t="s">
+        <v>88</v>
+      </c>
+      <c r="L55" s="129" t="s">
+        <v>631</v>
+      </c>
+      <c r="M55" s="129" t="s">
+        <v>89</v>
+      </c>
+      <c r="N55" s="129" t="s">
         <v>632</v>
       </c>
-      <c r="D54" s="235" t="s">
-[...53 lines deleted...]
-      <c r="O55" s="236" t="s">
+      <c r="O55" s="129" t="s">
         <v>17</v>
       </c>
       <c r="P55" s="2">
         <v>24.8</v>
       </c>
     </row>
-    <row r="56" spans="2:16" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C56" s="231" t="s">
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="255"/>
+      <c r="C56" s="261" t="s">
         <v>52</v>
       </c>
-      <c r="D56" s="241"/>
-      <c r="E56" s="241" t="s">
+      <c r="D56" s="132"/>
+      <c r="E56" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="F56" s="241" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="241"/>
+      <c r="F56" s="132" t="s">
+        <v>528</v>
+      </c>
+      <c r="G56" s="132"/>
       <c r="H56" s="2">
         <v>26.6</v>
       </c>
-      <c r="I56" s="242"/>
-[...5 lines deleted...]
-      <c r="M56" s="257" t="s">
+      <c r="I56" s="133"/>
+      <c r="J56" s="255"/>
+      <c r="K56" s="269" t="s">
+        <v>633</v>
+      </c>
+      <c r="L56" s="257"/>
+      <c r="M56" s="273" t="s">
         <v>13</v>
       </c>
-      <c r="N56" s="257" t="s">
-[...2 lines deleted...]
-      <c r="O56" s="257" t="s">
+      <c r="N56" s="273" t="s">
+        <v>634</v>
+      </c>
+      <c r="O56" s="273" t="s">
         <v>56</v>
       </c>
-      <c r="P56" s="5">
+      <c r="P56" s="266">
         <f t="shared" ref="P56" si="8">P55*4/P52</f>
         <v>0.15356037151702787</v>
       </c>
     </row>
-    <row r="57" spans="2:16" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="H57" s="5">
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="255"/>
+      <c r="C57" s="262"/>
+      <c r="D57" s="127"/>
+      <c r="E57" s="127"/>
+      <c r="F57" s="127"/>
+      <c r="G57" s="129" t="s">
+        <v>635</v>
+      </c>
+      <c r="H57" s="266">
         <f>H56*4/H53</f>
         <v>0.16521739130434784</v>
       </c>
-      <c r="I57" s="245"/>
-[...39 lines deleted...]
-      <c r="P58" s="228">
+      <c r="I57" s="134"/>
+      <c r="J57" s="256"/>
+      <c r="K57" s="270"/>
+      <c r="L57" s="258"/>
+      <c r="M57" s="274"/>
+      <c r="N57" s="274"/>
+      <c r="O57" s="274"/>
+      <c r="P57" s="267"/>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="256"/>
+      <c r="C58" s="127" t="s">
+        <v>636</v>
+      </c>
+      <c r="D58" s="136" t="s">
+        <v>637</v>
+      </c>
+      <c r="E58" s="136" t="s">
+        <v>638</v>
+      </c>
+      <c r="F58" s="132" t="s">
+        <v>639</v>
+      </c>
+      <c r="G58" s="145" t="s">
+        <v>640</v>
+      </c>
+      <c r="H58" s="267"/>
+      <c r="I58" s="134"/>
+      <c r="J58" s="253" t="s">
+        <v>641</v>
+      </c>
+      <c r="K58" s="122" t="s">
+        <v>642</v>
+      </c>
+      <c r="L58" s="123"/>
+      <c r="M58" s="123" t="s">
+        <v>643</v>
+      </c>
+      <c r="N58" s="123"/>
+      <c r="O58" s="124"/>
+      <c r="P58" s="259">
         <v>588</v>
       </c>
     </row>
-    <row r="59" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C59" s="229" t="s">
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="253" t="s">
+        <v>644</v>
+      </c>
+      <c r="C59" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D59" s="226"/>
-      <c r="E59" s="226" t="s">
+      <c r="D59" s="123"/>
+      <c r="E59" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F59" s="226"/>
-[...1 lines deleted...]
-      <c r="H59" s="228">
+      <c r="F59" s="123"/>
+      <c r="G59" s="124"/>
+      <c r="H59" s="259">
         <v>609</v>
       </c>
-      <c r="I59" s="217"/>
-[...7 lines deleted...]
-      <c r="M59" s="256" t="s">
+      <c r="I59" s="119"/>
+      <c r="J59" s="254"/>
+      <c r="K59" s="269" t="s">
+        <v>645</v>
+      </c>
+      <c r="L59" s="271" t="s">
+        <v>646</v>
+      </c>
+      <c r="M59" s="271" t="s">
         <v>8</v>
       </c>
-      <c r="N59" s="256" t="s">
-[...44 lines deleted...]
-      <c r="K61" s="240" t="s">
+      <c r="N59" s="271" t="s">
+        <v>647</v>
+      </c>
+      <c r="O59" s="273" t="s">
+        <v>648</v>
+      </c>
+      <c r="P59" s="260"/>
+    </row>
+    <row r="60" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="254"/>
+      <c r="C60" s="261" t="s">
+        <v>649</v>
+      </c>
+      <c r="D60" s="273" t="s">
+        <v>650</v>
+      </c>
+      <c r="E60" s="273" t="s">
+        <v>651</v>
+      </c>
+      <c r="F60" s="273" t="s">
+        <v>652</v>
+      </c>
+      <c r="G60" s="273" t="s">
+        <v>653</v>
+      </c>
+      <c r="H60" s="260"/>
+      <c r="I60" s="119"/>
+      <c r="J60" s="254"/>
+      <c r="K60" s="277"/>
+      <c r="L60" s="278"/>
+      <c r="M60" s="278"/>
+      <c r="N60" s="278"/>
+      <c r="O60" s="275"/>
+      <c r="P60" s="130"/>
+    </row>
+    <row r="61" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="254"/>
+      <c r="C61" s="262"/>
+      <c r="D61" s="285"/>
+      <c r="E61" s="285"/>
+      <c r="F61" s="285"/>
+      <c r="G61" s="285"/>
+      <c r="H61" s="130"/>
+      <c r="I61" s="119"/>
+      <c r="J61" s="255"/>
+      <c r="K61" s="131" t="s">
         <v>36</v>
       </c>
-      <c r="L61" s="236"/>
-      <c r="M61" s="236" t="s">
+      <c r="L61" s="129"/>
+      <c r="M61" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="N61" s="236"/>
-      <c r="O61" s="236"/>
+      <c r="N61" s="129"/>
+      <c r="O61" s="129"/>
       <c r="P61" s="2">
         <v>20.2</v>
       </c>
     </row>
-    <row r="62" spans="2:16" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="G62" s="241" t="s">
+    <row r="62" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="255"/>
+      <c r="C62" s="127" t="s">
+        <v>654</v>
+      </c>
+      <c r="D62" s="132" t="s">
+        <v>655</v>
+      </c>
+      <c r="E62" s="132" t="s">
+        <v>656</v>
+      </c>
+      <c r="F62" s="132" t="s">
+        <v>630</v>
+      </c>
+      <c r="G62" s="132" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="2">
         <v>25.4</v>
       </c>
-      <c r="I62" s="242"/>
-[...1 lines deleted...]
-      <c r="K62" s="243" t="s">
+      <c r="I62" s="133"/>
+      <c r="J62" s="255"/>
+      <c r="K62" s="264" t="s">
         <v>94</v>
       </c>
-      <c r="L62" s="244" t="s">
+      <c r="L62" s="257" t="s">
         <v>95</v>
       </c>
-      <c r="M62" s="244" t="s">
+      <c r="M62" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="N62" s="244" t="s">
+      <c r="N62" s="257" t="s">
         <v>97</v>
       </c>
-      <c r="O62" s="244" t="s">
+      <c r="O62" s="257" t="s">
         <v>12</v>
       </c>
-      <c r="P62" s="5">
+      <c r="P62" s="266">
         <f t="shared" ref="P62" si="9">P61*4/P58</f>
         <v>0.13741496598639455</v>
       </c>
     </row>
-    <row r="63" spans="2:16" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="G63" s="241" t="s">
+    <row r="63" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="255"/>
+      <c r="C63" s="127" t="s">
+        <v>657</v>
+      </c>
+      <c r="D63" s="132" t="s">
+        <v>505</v>
+      </c>
+      <c r="E63" s="132" t="s">
+        <v>658</v>
+      </c>
+      <c r="F63" s="132" t="s">
+        <v>659</v>
+      </c>
+      <c r="G63" s="132" t="s">
         <v>81</v>
       </c>
-      <c r="H63" s="5">
+      <c r="H63" s="266">
         <f>H62*4/H59</f>
         <v>0.16683087027914614</v>
       </c>
-      <c r="I63" s="245"/>
-[...10 lines deleted...]
-      <c r="C64" s="249" t="s">
+      <c r="I63" s="134"/>
+      <c r="J63" s="256"/>
+      <c r="K63" s="258"/>
+      <c r="L63" s="258"/>
+      <c r="M63" s="258"/>
+      <c r="N63" s="258"/>
+      <c r="O63" s="258"/>
+      <c r="P63" s="266"/>
+    </row>
+    <row r="64" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="256"/>
+      <c r="C64" s="135" t="s">
         <v>19</v>
       </c>
-      <c r="D64" s="250"/>
-[...1 lines deleted...]
-      <c r="F64" s="251" t="s">
+      <c r="D64" s="136"/>
+      <c r="E64" s="136"/>
+      <c r="F64" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="G64" s="251"/>
-[...2 lines deleted...]
-      <c r="J64" s="279" t="s">
+      <c r="G64" s="137"/>
+      <c r="H64" s="267"/>
+      <c r="I64" s="134"/>
+      <c r="J64" s="286" t="s">
         <v>25</v>
       </c>
-      <c r="K64" s="280"/>
-      <c r="L64" s="281" t="s">
+      <c r="K64" s="287"/>
+      <c r="L64" s="146" t="s">
         <v>26</v>
       </c>
-      <c r="M64" s="282" t="s">
+      <c r="M64" s="290" t="s">
         <v>27</v>
       </c>
-      <c r="N64" s="283"/>
-[...3 lines deleted...]
-      <c r="P64" s="285" t="s">
+      <c r="N64" s="291"/>
+      <c r="O64" s="147" t="s">
+        <v>660</v>
+      </c>
+      <c r="P64" s="148" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="65" spans="2:16" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="C65" s="229" t="s">
+    <row r="65" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="253" t="s">
+        <v>661</v>
+      </c>
+      <c r="C65" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D65" s="226"/>
-      <c r="E65" s="226" t="s">
+      <c r="D65" s="123"/>
+      <c r="E65" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F65" s="226"/>
-[...1 lines deleted...]
-      <c r="H65" s="228">
+      <c r="F65" s="123"/>
+      <c r="G65" s="124"/>
+      <c r="H65" s="259">
         <v>659</v>
       </c>
-      <c r="I65" s="217"/>
-[...2 lines deleted...]
-      <c r="L65" s="288" t="s">
+      <c r="I65" s="119"/>
+      <c r="J65" s="288"/>
+      <c r="K65" s="289"/>
+      <c r="L65" s="149" t="s">
         <v>45</v>
       </c>
-      <c r="M65" s="289" t="s">
-[...34 lines deleted...]
-      <c r="D67" s="235" t="s">
+      <c r="M65" s="292" t="s">
+        <v>662</v>
+      </c>
+      <c r="N65" s="293"/>
+      <c r="O65" s="298" t="s">
+        <v>663</v>
+      </c>
+      <c r="P65" s="299"/>
+    </row>
+    <row r="66" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B66" s="254"/>
+      <c r="C66" s="261" t="s">
+        <v>664</v>
+      </c>
+      <c r="D66" s="128" t="s">
+        <v>665</v>
+      </c>
+      <c r="E66" s="128"/>
+      <c r="F66" s="128"/>
+      <c r="G66" s="129"/>
+      <c r="H66" s="260"/>
+      <c r="I66" s="119"/>
+      <c r="J66" s="300" t="s">
+        <v>666</v>
+      </c>
+      <c r="K66" s="301"/>
+      <c r="L66" s="301"/>
+      <c r="M66" s="301"/>
+      <c r="N66" s="301"/>
+      <c r="O66" s="301"/>
+      <c r="P66" s="302"/>
+    </row>
+    <row r="67" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B67" s="254"/>
+      <c r="C67" s="262"/>
+      <c r="D67" s="128" t="s">
         <v>16</v>
       </c>
-      <c r="E67" s="235" t="s">
-[...3 lines deleted...]
-      <c r="G67" s="236" t="s">
+      <c r="E67" s="128" t="s">
+        <v>667</v>
+      </c>
+      <c r="F67" s="128"/>
+      <c r="G67" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="H67" s="238"/>
-[...21 lines deleted...]
-      <c r="G68" s="241"/>
+      <c r="H67" s="130"/>
+      <c r="I67" s="119"/>
+      <c r="J67" s="303" t="s">
+        <v>668</v>
+      </c>
+      <c r="K67" s="304"/>
+      <c r="L67" s="304"/>
+      <c r="M67" s="304"/>
+      <c r="N67" s="304"/>
+      <c r="O67" s="304"/>
+      <c r="P67" s="150"/>
+    </row>
+    <row r="68" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B68" s="255"/>
+      <c r="C68" s="127" t="s">
+        <v>669</v>
+      </c>
+      <c r="D68" s="132"/>
+      <c r="E68" s="132" t="s">
+        <v>670</v>
+      </c>
+      <c r="F68" s="132"/>
+      <c r="G68" s="132"/>
       <c r="H68" s="2">
         <v>30.5</v>
       </c>
-      <c r="I68" s="242"/>
-[...15 lines deleted...]
-      <c r="D69" s="232" t="s">
+      <c r="I68" s="133"/>
+      <c r="J68" s="305" t="s">
+        <v>671</v>
+      </c>
+      <c r="K68" s="306"/>
+      <c r="L68" s="306"/>
+      <c r="M68" s="306"/>
+      <c r="N68" s="306"/>
+      <c r="O68" s="306"/>
+      <c r="P68" s="307"/>
+    </row>
+    <row r="69" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B69" s="255"/>
+      <c r="C69" s="261" t="s">
+        <v>672</v>
+      </c>
+      <c r="D69" s="263" t="s">
         <v>10</v>
       </c>
-      <c r="E69" s="232" t="s">
-[...2 lines deleted...]
-      <c r="F69" s="232" t="s">
+      <c r="E69" s="263" t="s">
+        <v>673</v>
+      </c>
+      <c r="F69" s="263" t="s">
         <v>59</v>
       </c>
-      <c r="G69" s="232" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="3">
+      <c r="G69" s="263" t="s">
+        <v>674</v>
+      </c>
+      <c r="H69" s="267">
         <f>H68*4/H65</f>
         <v>0.18512898330804248</v>
       </c>
-      <c r="I69" s="245"/>
-[...19 lines deleted...]
-      <c r="C71" s="229" t="s">
+      <c r="I69" s="134"/>
+      <c r="J69" s="151"/>
+      <c r="P69" s="152"/>
+    </row>
+    <row r="70" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B70" s="256"/>
+      <c r="C70" s="265"/>
+      <c r="D70" s="265"/>
+      <c r="E70" s="265"/>
+      <c r="F70" s="265"/>
+      <c r="G70" s="265"/>
+      <c r="H70" s="294"/>
+      <c r="I70" s="134"/>
+      <c r="J70" s="151"/>
+      <c r="P70" s="152"/>
+    </row>
+    <row r="71" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="253" t="s">
+        <v>675</v>
+      </c>
+      <c r="C71" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="D71" s="226"/>
-      <c r="E71" s="226" t="s">
+      <c r="D71" s="123"/>
+      <c r="E71" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F71" s="226"/>
-[...1 lines deleted...]
-      <c r="H71" s="228">
+      <c r="F71" s="123"/>
+      <c r="G71" s="124"/>
+      <c r="H71" s="259">
         <v>647</v>
       </c>
-      <c r="I71" s="217"/>
-[...8 lines deleted...]
-      <c r="D72" s="235" t="s">
+      <c r="I71" s="119"/>
+      <c r="J71" s="151"/>
+      <c r="P71" s="152"/>
+    </row>
+    <row r="72" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B72" s="254"/>
+      <c r="C72" s="127" t="s">
+        <v>125</v>
+      </c>
+      <c r="D72" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="E72" s="235"/>
-[...32 lines deleted...]
-      <c r="D74" s="257" t="s">
+      <c r="E72" s="128"/>
+      <c r="F72" s="128"/>
+      <c r="G72" s="129"/>
+      <c r="H72" s="260"/>
+      <c r="I72" s="119"/>
+      <c r="J72" s="151"/>
+      <c r="P72" s="152"/>
+    </row>
+    <row r="73" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B73" s="254"/>
+      <c r="C73" s="127" t="s">
+        <v>676</v>
+      </c>
+      <c r="D73" s="128" t="s">
+        <v>677</v>
+      </c>
+      <c r="E73" s="128" t="s">
+        <v>678</v>
+      </c>
+      <c r="F73" s="128"/>
+      <c r="G73" s="129" t="s">
+        <v>679</v>
+      </c>
+      <c r="H73" s="130"/>
+      <c r="I73" s="119"/>
+      <c r="J73" s="151"/>
+      <c r="P73" s="152"/>
+    </row>
+    <row r="74" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B74" s="255"/>
+      <c r="C74" s="279" t="s">
+        <v>680</v>
+      </c>
+      <c r="D74" s="273" t="s">
         <v>7</v>
       </c>
-      <c r="E74" s="257" t="s">
-[...5 lines deleted...]
-      <c r="G74" s="257" t="s">
+      <c r="E74" s="273" t="s">
+        <v>681</v>
+      </c>
+      <c r="F74" s="273" t="s">
+        <v>682</v>
+      </c>
+      <c r="G74" s="273" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="2">
         <v>24.4</v>
       </c>
-      <c r="I74" s="242"/>
-[...10 lines deleted...]
-      <c r="H75" s="3">
+      <c r="I74" s="133"/>
+      <c r="J74" s="151"/>
+      <c r="P74" s="152"/>
+    </row>
+    <row r="75" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B75" s="255"/>
+      <c r="C75" s="296"/>
+      <c r="D75" s="275"/>
+      <c r="E75" s="275"/>
+      <c r="F75" s="275"/>
+      <c r="G75" s="275"/>
+      <c r="H75" s="267">
         <f>H74*4/H71</f>
         <v>0.15085007727975269</v>
       </c>
-      <c r="I75" s="245"/>
-[...11 lines deleted...]
-      <c r="E76" s="307" t="s">
+      <c r="I75" s="134"/>
+      <c r="J75" s="151"/>
+      <c r="P75" s="152"/>
+    </row>
+    <row r="76" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="295"/>
+      <c r="C76" s="153" t="s">
+        <v>683</v>
+      </c>
+      <c r="D76" s="154" t="s">
+        <v>684</v>
+      </c>
+      <c r="E76" s="154" t="s">
         <v>80</v>
       </c>
-      <c r="F76" s="307" t="s">
-[...13 lines deleted...]
-      <c r="P76" s="311"/>
+      <c r="F76" s="154" t="s">
+        <v>685</v>
+      </c>
+      <c r="G76" s="154" t="s">
+        <v>566</v>
+      </c>
+      <c r="H76" s="297"/>
+      <c r="I76" s="134"/>
+      <c r="J76" s="155"/>
+      <c r="K76" s="156"/>
+      <c r="L76" s="156"/>
+      <c r="M76" s="156"/>
+      <c r="N76" s="156"/>
+      <c r="O76" s="156"/>
+      <c r="P76" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="198">
-    <mergeCell ref="B71:B76"/>
-[...6 lines deleted...]
-    <mergeCell ref="H75:H76"/>
     <mergeCell ref="O65:P65"/>
     <mergeCell ref="C66:C67"/>
     <mergeCell ref="J66:P66"/>
     <mergeCell ref="J67:O67"/>
     <mergeCell ref="J68:P68"/>
     <mergeCell ref="C69:C70"/>
     <mergeCell ref="D69:D70"/>
     <mergeCell ref="E69:E70"/>
     <mergeCell ref="F69:F70"/>
     <mergeCell ref="G69:G70"/>
-    <mergeCell ref="H63:H64"/>
-[...1 lines deleted...]
-    <mergeCell ref="M64:N64"/>
     <mergeCell ref="B65:B70"/>
     <mergeCell ref="H65:H66"/>
     <mergeCell ref="M65:N65"/>
     <mergeCell ref="H69:H70"/>
     <mergeCell ref="K62:K63"/>
     <mergeCell ref="L62:L63"/>
     <mergeCell ref="M62:M63"/>
     <mergeCell ref="N62:N63"/>
-    <mergeCell ref="O62:O63"/>
-[...7 lines deleted...]
-    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="B71:B76"/>
+    <mergeCell ref="H71:H72"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="D74:D75"/>
+    <mergeCell ref="E74:E75"/>
+    <mergeCell ref="F74:F75"/>
+    <mergeCell ref="G74:G75"/>
+    <mergeCell ref="H75:H76"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="K50:K51"/>
     <mergeCell ref="O56:O57"/>
     <mergeCell ref="P56:P57"/>
     <mergeCell ref="H57:H58"/>
     <mergeCell ref="J58:J63"/>
     <mergeCell ref="P58:P59"/>
     <mergeCell ref="B59:B64"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="K59:K60"/>
     <mergeCell ref="L59:L60"/>
     <mergeCell ref="M59:M60"/>
-    <mergeCell ref="H53:H54"/>
-[...9 lines deleted...]
-    <mergeCell ref="K50:K51"/>
+    <mergeCell ref="O62:O63"/>
+    <mergeCell ref="P62:P63"/>
+    <mergeCell ref="N59:N60"/>
+    <mergeCell ref="O59:O60"/>
+    <mergeCell ref="C60:C61"/>
+    <mergeCell ref="D60:D61"/>
+    <mergeCell ref="E60:E61"/>
+    <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="H63:H64"/>
+    <mergeCell ref="J64:K65"/>
+    <mergeCell ref="M64:N64"/>
     <mergeCell ref="P50:P51"/>
     <mergeCell ref="H51:H52"/>
     <mergeCell ref="J52:J57"/>
     <mergeCell ref="P52:P53"/>
     <mergeCell ref="B53:B58"/>
     <mergeCell ref="O44:O45"/>
     <mergeCell ref="P44:P45"/>
     <mergeCell ref="C45:C46"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="F45:F46"/>
     <mergeCell ref="G45:G46"/>
     <mergeCell ref="H45:H46"/>
     <mergeCell ref="J46:J51"/>
     <mergeCell ref="P46:P47"/>
+    <mergeCell ref="H53:H54"/>
+    <mergeCell ref="C56:C57"/>
+    <mergeCell ref="K56:K57"/>
+    <mergeCell ref="L56:L57"/>
+    <mergeCell ref="M56:M57"/>
+    <mergeCell ref="N56:N57"/>
+    <mergeCell ref="B47:B52"/>
+    <mergeCell ref="H47:H48"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="P40:P41"/>
+    <mergeCell ref="B41:B46"/>
+    <mergeCell ref="H41:H42"/>
+    <mergeCell ref="K41:K43"/>
+    <mergeCell ref="C42:C44"/>
+    <mergeCell ref="L42:L43"/>
+    <mergeCell ref="M42:M43"/>
     <mergeCell ref="N42:N43"/>
     <mergeCell ref="O42:O43"/>
     <mergeCell ref="D43:D44"/>
     <mergeCell ref="E43:E44"/>
     <mergeCell ref="F43:F44"/>
     <mergeCell ref="G43:G44"/>
     <mergeCell ref="K44:K45"/>
     <mergeCell ref="L44:L45"/>
     <mergeCell ref="M44:M45"/>
     <mergeCell ref="N44:N45"/>
-    <mergeCell ref="P38:P39"/>
-[...8 lines deleted...]
-    <mergeCell ref="M42:M43"/>
+    <mergeCell ref="N38:N39"/>
     <mergeCell ref="P34:P35"/>
     <mergeCell ref="B35:B40"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="L36:L37"/>
     <mergeCell ref="M36:M37"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="K38:K39"/>
     <mergeCell ref="L38:L39"/>
-    <mergeCell ref="G32:G33"/>
-[...7 lines deleted...]
-    <mergeCell ref="N38:N39"/>
     <mergeCell ref="B29:B34"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="K29:K31"/>
     <mergeCell ref="L30:L31"/>
     <mergeCell ref="M30:M31"/>
     <mergeCell ref="N30:N31"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F32:F33"/>
+    <mergeCell ref="P38:P39"/>
+    <mergeCell ref="H39:H40"/>
+    <mergeCell ref="J40:J45"/>
+    <mergeCell ref="B23:B28"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="J34:J39"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="M26:M27"/>
     <mergeCell ref="N26:N27"/>
     <mergeCell ref="O26:O27"/>
     <mergeCell ref="P26:P27"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="J28:J33"/>
     <mergeCell ref="P28:P29"/>
     <mergeCell ref="O30:O31"/>
     <mergeCell ref="P32:P33"/>
-    <mergeCell ref="B23:B28"/>
-[...15 lines deleted...]
-    <mergeCell ref="M26:M27"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="M32:M33"/>
+    <mergeCell ref="N32:N33"/>
+    <mergeCell ref="O32:O33"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="J16:J21"/>
     <mergeCell ref="P16:P17"/>
     <mergeCell ref="B17:B22"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="C18:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="K20:K21"/>
     <mergeCell ref="L20:L21"/>
-    <mergeCell ref="F13:F14"/>
-[...8 lines deleted...]
-    <mergeCell ref="J16:J21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="O20:O21"/>
+    <mergeCell ref="P20:P21"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="J22:J27"/>
+    <mergeCell ref="P22:P23"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="J10:J15"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="B11:B16"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="P4:P5"/>
-[...8 lines deleted...]
-    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="P14:P15"/>
+    <mergeCell ref="C15:C16"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:O2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="J4:J9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF31DF75-6C8C-44E1-B004-8784F38CBCED}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="B1:P76"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="136" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="D43" sqref="D43:D44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="200" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="16384" width="9" style="200"/>
+    <col min="1" max="1" width="1.625" style="111" customWidth="1"/>
+    <col min="2" max="2" width="4.125" style="111" customWidth="1"/>
+    <col min="3" max="3" width="24.625" style="111" customWidth="1"/>
+    <col min="4" max="5" width="22.625" style="111" customWidth="1"/>
+    <col min="6" max="6" width="32.625" style="111" customWidth="1"/>
+    <col min="7" max="7" width="22.625" style="111" customWidth="1"/>
+    <col min="8" max="8" width="5.625" style="111" customWidth="1"/>
+    <col min="9" max="9" width="10.625" style="111" customWidth="1"/>
+    <col min="10" max="10" width="4.125" style="111" customWidth="1"/>
+    <col min="11" max="11" width="24.625" style="111" customWidth="1"/>
+    <col min="12" max="13" width="22.625" style="111" customWidth="1"/>
+    <col min="14" max="14" width="32.625" style="111" customWidth="1"/>
+    <col min="15" max="15" width="22.625" style="111" customWidth="1"/>
+    <col min="16" max="16" width="5.625" style="111" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="111"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="3" customHeight="1" thickBot="1">
+    <row r="1" spans="2:16" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
     </row>
-    <row r="2" spans="2:16" ht="27" customHeight="1">
-[...10 lines deleted...]
-      <c r="H2" s="205" t="s">
+    <row r="2" spans="2:16" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="112" t="s">
+        <v>490</v>
+      </c>
+      <c r="C2" s="113"/>
+      <c r="D2" s="240" t="s">
+        <v>686</v>
+      </c>
+      <c r="E2" s="240"/>
+      <c r="F2" s="240"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="115" t="s">
         <v>0</v>
       </c>
-      <c r="I2" s="312"/>
-      <c r="J2" s="207" t="s">
+      <c r="I2" s="158"/>
+      <c r="J2" s="241" t="s">
         <v>104</v>
       </c>
-      <c r="K2" s="208" t="s">
-[...2 lines deleted...]
-      <c r="L2" s="208" t="s">
+      <c r="K2" s="243" t="s">
+        <v>492</v>
+      </c>
+      <c r="L2" s="243" t="s">
         <v>46</v>
       </c>
-      <c r="M2" s="209"/>
-[...2 lines deleted...]
-      <c r="P2" s="211" t="s">
+      <c r="M2" s="245"/>
+      <c r="N2" s="245"/>
+      <c r="O2" s="246"/>
+      <c r="P2" s="117" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="2:16" ht="15" customHeight="1">
-      <c r="B3" s="212" t="s">
+    <row r="3" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="247" t="s">
         <v>104</v>
       </c>
-      <c r="C3" s="213" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="213" t="s">
+      <c r="C3" s="249" t="s">
+        <v>492</v>
+      </c>
+      <c r="D3" s="249" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="214"/>
-[...2 lines deleted...]
-      <c r="H3" s="216" t="s">
+      <c r="E3" s="251"/>
+      <c r="F3" s="251"/>
+      <c r="G3" s="252"/>
+      <c r="H3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="217"/>
-[...5 lines deleted...]
-      <c r="M3" s="220" t="s">
+      <c r="I3" s="119"/>
+      <c r="J3" s="248"/>
+      <c r="K3" s="244"/>
+      <c r="L3" s="120" t="s">
+        <v>493</v>
+      </c>
+      <c r="M3" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="N3" s="220" t="s">
+      <c r="N3" s="120" t="s">
         <v>103</v>
       </c>
-      <c r="O3" s="221" t="s">
+      <c r="O3" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="216" t="s">
+      <c r="P3" s="118" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="E4" s="220" t="s">
+    <row r="4" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="248"/>
+      <c r="C4" s="250"/>
+      <c r="D4" s="120" t="s">
+        <v>493</v>
+      </c>
+      <c r="E4" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="220" t="s">
+      <c r="F4" s="120" t="s">
         <v>103</v>
       </c>
-      <c r="G4" s="221" t="s">
+      <c r="G4" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="216" t="s">
+      <c r="H4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="313"/>
-[...3 lines deleted...]
-      <c r="K4" s="225" t="s">
+      <c r="I4" s="159"/>
+      <c r="J4" s="253" t="s">
+        <v>494</v>
+      </c>
+      <c r="K4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="226"/>
-      <c r="M4" s="226" t="s">
+      <c r="L4" s="123"/>
+      <c r="M4" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N4" s="226"/>
-[...1 lines deleted...]
-      <c r="P4" s="228">
+      <c r="N4" s="123"/>
+      <c r="O4" s="124"/>
+      <c r="P4" s="259">
         <v>590</v>
       </c>
     </row>
-    <row r="5" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C5" s="314" t="s">
+    <row r="5" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="253" t="s">
+        <v>495</v>
+      </c>
+      <c r="C5" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="226"/>
-      <c r="E5" s="226" t="s">
+      <c r="D5" s="123"/>
+      <c r="E5" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="226"/>
-[...1 lines deleted...]
-      <c r="H5" s="228">
+      <c r="F5" s="123"/>
+      <c r="G5" s="124"/>
+      <c r="H5" s="259">
         <v>601</v>
       </c>
-      <c r="I5" s="217"/>
-[...1 lines deleted...]
-      <c r="K5" s="231" t="s">
+      <c r="I5" s="119"/>
+      <c r="J5" s="254"/>
+      <c r="K5" s="261" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="232" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="232" t="s">
+      <c r="L5" s="263" t="s">
+        <v>496</v>
+      </c>
+      <c r="M5" s="263" t="s">
         <v>34</v>
       </c>
-      <c r="N5" s="232" t="s">
-[...2 lines deleted...]
-      <c r="O5" s="232" t="s">
+      <c r="N5" s="263" t="s">
+        <v>497</v>
+      </c>
+      <c r="O5" s="263" t="s">
         <v>35</v>
       </c>
-      <c r="P5" s="233"/>
-[...3 lines deleted...]
-      <c r="C6" s="315" t="s">
+      <c r="P5" s="260"/>
+    </row>
+    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="254"/>
+      <c r="C6" s="161" t="s">
         <v>57</v>
       </c>
-      <c r="D6" s="235" t="s">
+      <c r="D6" s="128" t="s">
         <v>57</v>
       </c>
-      <c r="E6" s="235"/>
-[...26 lines deleted...]
-      <c r="K7" s="240" t="s">
+      <c r="E6" s="128"/>
+      <c r="F6" s="128"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="260"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="254"/>
+      <c r="K6" s="262"/>
+      <c r="L6" s="262"/>
+      <c r="M6" s="262"/>
+      <c r="N6" s="262"/>
+      <c r="O6" s="262"/>
+      <c r="P6" s="130"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="254"/>
+      <c r="C7" s="161" t="s">
+        <v>498</v>
+      </c>
+      <c r="D7" s="128" t="s">
+        <v>499</v>
+      </c>
+      <c r="E7" s="128"/>
+      <c r="F7" s="128"/>
+      <c r="G7" s="129"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="119"/>
+      <c r="J7" s="255"/>
+      <c r="K7" s="131" t="s">
         <v>83</v>
       </c>
-      <c r="L7" s="236"/>
-      <c r="M7" s="236" t="s">
+      <c r="L7" s="129"/>
+      <c r="M7" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="N7" s="236"/>
-      <c r="O7" s="236"/>
+      <c r="N7" s="129"/>
+      <c r="O7" s="129"/>
       <c r="P7" s="2">
         <v>28.8</v>
       </c>
     </row>
-    <row r="8" spans="2:16" ht="18.399999999999999" customHeight="1">
-[...12 lines deleted...]
-        <v>565</v>
+    <row r="8" spans="2:16" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="255"/>
+      <c r="C8" s="161" t="s">
+        <v>500</v>
+      </c>
+      <c r="D8" s="132" t="s">
+        <v>501</v>
+      </c>
+      <c r="E8" s="132" t="s">
+        <v>502</v>
+      </c>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132" t="s">
+        <v>503</v>
       </c>
       <c r="H8" s="2">
         <v>26.6</v>
       </c>
-      <c r="I8" s="242"/>
-[...10 lines deleted...]
-      <c r="N8" s="244" t="s">
+      <c r="I8" s="133"/>
+      <c r="J8" s="255"/>
+      <c r="K8" s="264" t="s">
+        <v>504</v>
+      </c>
+      <c r="L8" s="257" t="s">
+        <v>505</v>
+      </c>
+      <c r="M8" s="257" t="s">
+        <v>506</v>
+      </c>
+      <c r="N8" s="257" t="s">
         <v>48</v>
       </c>
-      <c r="O8" s="244" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="5">
+      <c r="O8" s="257" t="s">
+        <v>507</v>
+      </c>
+      <c r="P8" s="266">
         <f t="shared" ref="P8" si="0">P7*4/P4</f>
         <v>0.1952542372881356</v>
       </c>
     </row>
-    <row r="9" spans="2:16" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="E9" s="241" t="s">
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="255"/>
+      <c r="C9" s="161" t="s">
+        <v>508</v>
+      </c>
+      <c r="D9" s="132" t="s">
+        <v>509</v>
+      </c>
+      <c r="E9" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="241" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="5">
+      <c r="F9" s="132" t="s">
+        <v>510</v>
+      </c>
+      <c r="G9" s="132" t="s">
+        <v>503</v>
+      </c>
+      <c r="H9" s="266">
         <f>H8*4/H5</f>
         <v>0.17703826955074875</v>
       </c>
-      <c r="I9" s="245"/>
-[...10 lines deleted...]
-      <c r="C10" s="316" t="s">
+      <c r="I9" s="134"/>
+      <c r="J9" s="256"/>
+      <c r="K9" s="265"/>
+      <c r="L9" s="258"/>
+      <c r="M9" s="258"/>
+      <c r="N9" s="258"/>
+      <c r="O9" s="258"/>
+      <c r="P9" s="267"/>
+    </row>
+    <row r="10" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="256"/>
+      <c r="C10" s="162" t="s">
         <v>58</v>
       </c>
-      <c r="D10" s="250"/>
-[...6 lines deleted...]
-      <c r="G10" s="251" t="s">
+      <c r="D10" s="136"/>
+      <c r="E10" s="136" t="s">
+        <v>511</v>
+      </c>
+      <c r="F10" s="137" t="s">
+        <v>512</v>
+      </c>
+      <c r="G10" s="137" t="s">
         <v>60</v>
       </c>
-      <c r="H10" s="3"/>
-[...4 lines deleted...]
-      <c r="K10" s="229" t="s">
+      <c r="H10" s="267"/>
+      <c r="I10" s="134"/>
+      <c r="J10" s="253" t="s">
+        <v>513</v>
+      </c>
+      <c r="K10" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L10" s="226"/>
-      <c r="M10" s="226" t="s">
+      <c r="L10" s="123"/>
+      <c r="M10" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N10" s="226"/>
-[...1 lines deleted...]
-      <c r="P10" s="228">
+      <c r="N10" s="123"/>
+      <c r="O10" s="124"/>
+      <c r="P10" s="259">
         <v>616</v>
       </c>
     </row>
-    <row r="11" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C11" s="314" t="s">
+    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="253" t="s">
+        <v>514</v>
+      </c>
+      <c r="C11" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="226"/>
-      <c r="E11" s="226" t="s">
+      <c r="D11" s="123"/>
+      <c r="E11" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="226"/>
-[...1 lines deleted...]
-      <c r="H11" s="228">
+      <c r="F11" s="123"/>
+      <c r="G11" s="124"/>
+      <c r="H11" s="259">
         <v>593</v>
       </c>
-      <c r="I11" s="217"/>
-[...29 lines deleted...]
-      <c r="L12" s="235" t="s">
+      <c r="I11" s="119"/>
+      <c r="J11" s="254"/>
+      <c r="K11" s="127" t="s">
+        <v>515</v>
+      </c>
+      <c r="L11" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="M11" s="128"/>
+      <c r="N11" s="128"/>
+      <c r="O11" s="129"/>
+      <c r="P11" s="260"/>
+    </row>
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="254"/>
+      <c r="C12" s="308" t="s">
+        <v>517</v>
+      </c>
+      <c r="D12" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="E12" s="128"/>
+      <c r="F12" s="128"/>
+      <c r="G12" s="129"/>
+      <c r="H12" s="260"/>
+      <c r="I12" s="119"/>
+      <c r="J12" s="254"/>
+      <c r="K12" s="127" t="s">
+        <v>518</v>
+      </c>
+      <c r="L12" s="128" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="235" t="s">
+      <c r="M12" s="128" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="235" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="236" t="s">
+      <c r="N12" s="128" t="s">
+        <v>519</v>
+      </c>
+      <c r="O12" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="P12" s="238"/>
-[...27 lines deleted...]
-      <c r="O13" s="241"/>
+      <c r="P12" s="130"/>
+    </row>
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="254"/>
+      <c r="C13" s="309"/>
+      <c r="D13" s="257" t="s">
+        <v>520</v>
+      </c>
+      <c r="E13" s="257" t="s">
+        <v>521</v>
+      </c>
+      <c r="F13" s="257" t="s">
+        <v>522</v>
+      </c>
+      <c r="G13" s="257" t="s">
+        <v>523</v>
+      </c>
+      <c r="H13" s="130"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="255"/>
+      <c r="K13" s="127" t="s">
+        <v>524</v>
+      </c>
+      <c r="L13" s="132"/>
+      <c r="M13" s="132" t="s">
+        <v>525</v>
+      </c>
+      <c r="N13" s="132"/>
+      <c r="O13" s="132"/>
       <c r="P13" s="2">
         <v>29.1</v>
       </c>
     </row>
-    <row r="14" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G14" s="237"/>
+    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="255"/>
+      <c r="C14" s="310"/>
+      <c r="D14" s="262"/>
+      <c r="E14" s="262"/>
+      <c r="F14" s="262"/>
+      <c r="G14" s="262"/>
       <c r="H14" s="2">
         <v>25.4</v>
       </c>
-      <c r="I14" s="242"/>
-[...11 lines deleted...]
-      <c r="O14" s="241" t="s">
+      <c r="I14" s="133"/>
+      <c r="J14" s="255"/>
+      <c r="K14" s="127" t="s">
+        <v>526</v>
+      </c>
+      <c r="L14" s="132" t="s">
+        <v>527</v>
+      </c>
+      <c r="M14" s="132"/>
+      <c r="N14" s="132" t="s">
+        <v>528</v>
+      </c>
+      <c r="O14" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="P14" s="5">
+      <c r="P14" s="266">
         <f t="shared" ref="P14" si="1">P13*4/P10</f>
         <v>0.18896103896103897</v>
       </c>
     </row>
-    <row r="15" spans="2:16" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="E15" s="244" t="s">
+    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="255"/>
+      <c r="C15" s="308" t="s">
+        <v>529</v>
+      </c>
+      <c r="D15" s="257" t="s">
+        <v>530</v>
+      </c>
+      <c r="E15" s="257" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="244" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="244" t="s">
+      <c r="F15" s="257" t="s">
+        <v>531</v>
+      </c>
+      <c r="G15" s="257" t="s">
         <v>38</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="266">
         <f>H14*4/H11</f>
         <v>0.17133220910623945</v>
       </c>
-      <c r="I15" s="245"/>
-[...11 lines deleted...]
-      <c r="O15" s="254" t="s">
+      <c r="I15" s="134"/>
+      <c r="J15" s="256"/>
+      <c r="K15" s="138" t="s">
+        <v>532</v>
+      </c>
+      <c r="L15" s="139"/>
+      <c r="M15" s="139" t="s">
+        <v>533</v>
+      </c>
+      <c r="N15" s="139" t="s">
+        <v>534</v>
+      </c>
+      <c r="O15" s="139" t="s">
         <v>93</v>
       </c>
-      <c r="P15" s="3"/>
-[...13 lines deleted...]
-      <c r="K16" s="229" t="s">
+      <c r="P15" s="267"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="256"/>
+      <c r="C16" s="311"/>
+      <c r="D16" s="262"/>
+      <c r="E16" s="262"/>
+      <c r="F16" s="262"/>
+      <c r="G16" s="262"/>
+      <c r="H16" s="267"/>
+      <c r="I16" s="134"/>
+      <c r="J16" s="253" t="s">
+        <v>535</v>
+      </c>
+      <c r="K16" s="125" t="s">
         <v>54</v>
       </c>
-      <c r="L16" s="226"/>
-      <c r="M16" s="226" t="s">
+      <c r="L16" s="123"/>
+      <c r="M16" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N16" s="226"/>
-[...1 lines deleted...]
-      <c r="P16" s="228">
+      <c r="N16" s="123"/>
+      <c r="O16" s="124"/>
+      <c r="P16" s="259">
         <v>603</v>
       </c>
     </row>
-    <row r="17" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C17" s="314" t="s">
+    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="253" t="s">
+        <v>536</v>
+      </c>
+      <c r="C17" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="226"/>
-      <c r="E17" s="226" t="s">
+      <c r="D17" s="123"/>
+      <c r="E17" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F17" s="226"/>
-[...1 lines deleted...]
-      <c r="H17" s="228">
+      <c r="F17" s="123"/>
+      <c r="G17" s="124"/>
+      <c r="H17" s="259">
         <v>685</v>
       </c>
-      <c r="I17" s="217"/>
-[...1 lines deleted...]
-      <c r="K17" s="234" t="s">
+      <c r="I17" s="119"/>
+      <c r="J17" s="254"/>
+      <c r="K17" s="127" t="s">
         <v>39</v>
       </c>
-      <c r="L17" s="235" t="s">
+      <c r="L17" s="128" t="s">
         <v>61</v>
       </c>
-      <c r="M17" s="235"/>
-[...9 lines deleted...]
-      <c r="D18" s="235" t="s">
+      <c r="M17" s="128"/>
+      <c r="N17" s="128"/>
+      <c r="O17" s="129"/>
+      <c r="P17" s="260"/>
+    </row>
+    <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="254"/>
+      <c r="C18" s="308" t="s">
+        <v>537</v>
+      </c>
+      <c r="D18" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="E18" s="235"/>
-[...5 lines deleted...]
-      <c r="K18" s="234" t="s">
+      <c r="E18" s="128"/>
+      <c r="F18" s="128"/>
+      <c r="G18" s="129"/>
+      <c r="H18" s="260"/>
+      <c r="I18" s="119"/>
+      <c r="J18" s="254"/>
+      <c r="K18" s="127" t="s">
         <v>62</v>
       </c>
-      <c r="L18" s="235" t="s">
+      <c r="L18" s="128" t="s">
         <v>63</v>
       </c>
-      <c r="M18" s="235" t="s">
+      <c r="M18" s="128" t="s">
         <v>31</v>
       </c>
-      <c r="N18" s="235" t="s">
+      <c r="N18" s="128" t="s">
         <v>64</v>
       </c>
-      <c r="O18" s="236" t="s">
+      <c r="O18" s="129" t="s">
         <v>65</v>
       </c>
-      <c r="P18" s="238"/>
-[...8 lines deleted...]
-      <c r="F19" s="244" t="s">
+      <c r="P18" s="130"/>
+    </row>
+    <row r="19" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="254"/>
+      <c r="C19" s="309"/>
+      <c r="D19" s="257"/>
+      <c r="E19" s="257" t="s">
+        <v>538</v>
+      </c>
+      <c r="F19" s="257" t="s">
         <v>85</v>
       </c>
-      <c r="G19" s="244" t="s">
+      <c r="G19" s="257" t="s">
         <v>100</v>
       </c>
-      <c r="H19" s="238"/>
-[...2 lines deleted...]
-      <c r="K19" s="234" t="s">
+      <c r="H19" s="130"/>
+      <c r="I19" s="119"/>
+      <c r="J19" s="255"/>
+      <c r="K19" s="127" t="s">
         <v>69</v>
       </c>
-      <c r="L19" s="241"/>
-[...1 lines deleted...]
-      <c r="N19" s="241" t="s">
+      <c r="L19" s="132"/>
+      <c r="M19" s="132"/>
+      <c r="N19" s="132" t="s">
         <v>70</v>
       </c>
-      <c r="O19" s="241" t="s">
+      <c r="O19" s="132" t="s">
         <v>37</v>
       </c>
       <c r="P19" s="2">
         <v>22.6</v>
       </c>
     </row>
-    <row r="20" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G20" s="237"/>
+    <row r="20" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="255"/>
+      <c r="C20" s="310"/>
+      <c r="D20" s="262"/>
+      <c r="E20" s="262"/>
+      <c r="F20" s="262"/>
+      <c r="G20" s="262"/>
       <c r="H20" s="2">
         <v>32.5</v>
       </c>
-      <c r="I20" s="242"/>
-[...1 lines deleted...]
-      <c r="K20" s="255" t="s">
+      <c r="I20" s="133"/>
+      <c r="J20" s="255"/>
+      <c r="K20" s="269" t="s">
         <v>66</v>
       </c>
-      <c r="L20" s="256" t="s">
+      <c r="L20" s="271" t="s">
         <v>67</v>
       </c>
-      <c r="M20" s="256" t="s">
+      <c r="M20" s="271" t="s">
         <v>68</v>
       </c>
-      <c r="N20" s="257" t="s">
-[...2 lines deleted...]
-      <c r="O20" s="257" t="s">
+      <c r="N20" s="273" t="s">
+        <v>539</v>
+      </c>
+      <c r="O20" s="273" t="s">
         <v>12</v>
       </c>
-      <c r="P20" s="5">
+      <c r="P20" s="266">
         <f t="shared" ref="P20" si="2">P19*4/P16</f>
         <v>0.14991708126036485</v>
       </c>
     </row>
-    <row r="21" spans="2:16" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="G21" s="241" t="s">
+    <row r="21" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="255"/>
+      <c r="C21" s="161" t="s">
+        <v>540</v>
+      </c>
+      <c r="D21" s="132" t="s">
+        <v>541</v>
+      </c>
+      <c r="E21" s="132" t="s">
+        <v>542</v>
+      </c>
+      <c r="F21" s="132"/>
+      <c r="G21" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H21" s="266">
         <f>H20*4/H17</f>
         <v>0.18978102189781021</v>
       </c>
-      <c r="I21" s="245"/>
-[...10 lines deleted...]
-      <c r="C22" s="316" t="s">
+      <c r="I21" s="134"/>
+      <c r="J21" s="256"/>
+      <c r="K21" s="270"/>
+      <c r="L21" s="272"/>
+      <c r="M21" s="272"/>
+      <c r="N21" s="274"/>
+      <c r="O21" s="274"/>
+      <c r="P21" s="267"/>
+    </row>
+    <row r="22" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="256"/>
+      <c r="C22" s="162" t="s">
         <v>19</v>
       </c>
-      <c r="D22" s="250"/>
-[...1 lines deleted...]
-      <c r="F22" s="251" t="s">
+      <c r="D22" s="136"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="G22" s="251"/>
-[...5 lines deleted...]
-      <c r="K22" s="229" t="s">
+      <c r="G22" s="137"/>
+      <c r="H22" s="267"/>
+      <c r="I22" s="134"/>
+      <c r="J22" s="253" t="s">
+        <v>543</v>
+      </c>
+      <c r="K22" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L22" s="226"/>
-      <c r="M22" s="226" t="s">
+      <c r="L22" s="123"/>
+      <c r="M22" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N22" s="226"/>
-[...1 lines deleted...]
-      <c r="P22" s="228">
+      <c r="N22" s="123"/>
+      <c r="O22" s="124"/>
+      <c r="P22" s="259">
         <v>596</v>
       </c>
     </row>
-    <row r="23" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C23" s="314" t="s">
+    <row r="23" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="253" t="s">
+        <v>544</v>
+      </c>
+      <c r="C23" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D23" s="226"/>
-      <c r="E23" s="226" t="s">
+      <c r="D23" s="123"/>
+      <c r="E23" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F23" s="226"/>
-[...1 lines deleted...]
-      <c r="H23" s="228">
+      <c r="F23" s="123"/>
+      <c r="G23" s="124"/>
+      <c r="H23" s="259">
         <v>618</v>
       </c>
-      <c r="I23" s="217"/>
-[...1 lines deleted...]
-      <c r="K23" s="234" t="s">
+      <c r="I23" s="119"/>
+      <c r="J23" s="254"/>
+      <c r="K23" s="127" t="s">
         <v>24</v>
       </c>
-      <c r="L23" s="235" t="s">
+      <c r="L23" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="M23" s="235"/>
-[...12 lines deleted...]
-      <c r="E24" s="244" t="s">
+      <c r="M23" s="128"/>
+      <c r="N23" s="128"/>
+      <c r="O23" s="129"/>
+      <c r="P23" s="260"/>
+    </row>
+    <row r="24" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="254"/>
+      <c r="C24" s="308" t="s">
+        <v>545</v>
+      </c>
+      <c r="D24" s="257" t="s">
+        <v>546</v>
+      </c>
+      <c r="E24" s="257" t="s">
         <v>84</v>
       </c>
-      <c r="F24" s="244" t="s">
-[...46 lines deleted...]
-        <v>619</v>
+      <c r="F24" s="257" t="s">
+        <v>547</v>
+      </c>
+      <c r="G24" s="257" t="s">
+        <v>548</v>
+      </c>
+      <c r="H24" s="260"/>
+      <c r="I24" s="119"/>
+      <c r="J24" s="254"/>
+      <c r="K24" s="127" t="s">
+        <v>549</v>
+      </c>
+      <c r="L24" s="128" t="s">
+        <v>550</v>
+      </c>
+      <c r="M24" s="128" t="s">
+        <v>551</v>
+      </c>
+      <c r="N24" s="128" t="s">
+        <v>552</v>
+      </c>
+      <c r="O24" s="129" t="s">
+        <v>553</v>
+      </c>
+      <c r="P24" s="130"/>
+    </row>
+    <row r="25" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="254"/>
+      <c r="C25" s="310"/>
+      <c r="D25" s="276"/>
+      <c r="E25" s="276"/>
+      <c r="F25" s="276"/>
+      <c r="G25" s="276"/>
+      <c r="H25" s="130"/>
+      <c r="I25" s="119"/>
+      <c r="J25" s="255"/>
+      <c r="K25" s="127" t="s">
+        <v>554</v>
+      </c>
+      <c r="L25" s="132" t="s">
+        <v>555</v>
+      </c>
+      <c r="M25" s="132"/>
+      <c r="N25" s="132" t="s">
+        <v>556</v>
+      </c>
+      <c r="O25" s="132" t="s">
+        <v>557</v>
       </c>
       <c r="P25" s="2">
         <v>26.3</v>
       </c>
     </row>
-    <row r="26" spans="2:16" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="D26" s="241" t="s">
+    <row r="26" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="255"/>
+      <c r="C26" s="161" t="s">
+        <v>558</v>
+      </c>
+      <c r="D26" s="132" t="s">
         <v>7</v>
       </c>
-      <c r="E26" s="241" t="s">
-[...3 lines deleted...]
-      <c r="G26" s="241" t="s">
+      <c r="E26" s="132" t="s">
+        <v>559</v>
+      </c>
+      <c r="F26" s="132"/>
+      <c r="G26" s="132" t="s">
         <v>90</v>
       </c>
       <c r="H26" s="2">
         <v>20.3</v>
       </c>
-      <c r="I26" s="242"/>
-[...10 lines deleted...]
-      <c r="N26" s="232" t="s">
+      <c r="I26" s="133"/>
+      <c r="J26" s="255"/>
+      <c r="K26" s="261" t="s">
+        <v>560</v>
+      </c>
+      <c r="L26" s="263" t="s">
+        <v>561</v>
+      </c>
+      <c r="M26" s="263" t="s">
+        <v>562</v>
+      </c>
+      <c r="N26" s="263" t="s">
         <v>29</v>
       </c>
-      <c r="O26" s="232" t="s">
+      <c r="O26" s="263" t="s">
         <v>56</v>
       </c>
-      <c r="P26" s="5">
+      <c r="P26" s="266">
         <f t="shared" ref="P26" si="3">P25*4/P22</f>
         <v>0.17651006711409398</v>
       </c>
     </row>
-    <row r="27" spans="2:16" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="H27" s="5">
+    <row r="27" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="255"/>
+      <c r="C27" s="161" t="s">
+        <v>563</v>
+      </c>
+      <c r="D27" s="132" t="s">
+        <v>564</v>
+      </c>
+      <c r="E27" s="132"/>
+      <c r="F27" s="132" t="s">
+        <v>565</v>
+      </c>
+      <c r="G27" s="132" t="s">
+        <v>566</v>
+      </c>
+      <c r="H27" s="266">
         <f>H26*4/H23</f>
         <v>0.13139158576051779</v>
       </c>
-      <c r="I27" s="245"/>
-[...10 lines deleted...]
-      <c r="C28" s="316" t="s">
+      <c r="I27" s="134"/>
+      <c r="J27" s="256"/>
+      <c r="K27" s="265"/>
+      <c r="L27" s="265"/>
+      <c r="M27" s="265"/>
+      <c r="N27" s="265"/>
+      <c r="O27" s="265"/>
+      <c r="P27" s="267"/>
+    </row>
+    <row r="28" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="256"/>
+      <c r="C28" s="162" t="s">
         <v>14</v>
       </c>
-      <c r="D28" s="250" t="s">
+      <c r="D28" s="136" t="s">
         <v>15</v>
       </c>
-      <c r="E28" s="250"/>
-[...7 lines deleted...]
-      <c r="K28" s="229" t="s">
+      <c r="E28" s="136"/>
+      <c r="F28" s="137"/>
+      <c r="G28" s="137"/>
+      <c r="H28" s="267"/>
+      <c r="I28" s="134"/>
+      <c r="J28" s="253" t="s">
+        <v>567</v>
+      </c>
+      <c r="K28" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L28" s="226"/>
-      <c r="M28" s="226" t="s">
+      <c r="L28" s="123"/>
+      <c r="M28" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N28" s="226"/>
-[...1 lines deleted...]
-      <c r="P28" s="228">
+      <c r="N28" s="123"/>
+      <c r="O28" s="124"/>
+      <c r="P28" s="259">
         <v>648</v>
       </c>
     </row>
-    <row r="29" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C29" s="321" t="s">
+    <row r="29" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="253" t="s">
+        <v>568</v>
+      </c>
+      <c r="C29" s="164" t="s">
         <v>101</v>
       </c>
-      <c r="D29" s="226"/>
-[...3 lines deleted...]
-      <c r="H29" s="228">
+      <c r="D29" s="123"/>
+      <c r="E29" s="123"/>
+      <c r="F29" s="123"/>
+      <c r="G29" s="124"/>
+      <c r="H29" s="259">
         <v>646</v>
       </c>
-      <c r="I29" s="217"/>
-[...4 lines deleted...]
-      <c r="L29" s="235" t="s">
+      <c r="I29" s="119"/>
+      <c r="J29" s="254"/>
+      <c r="K29" s="279" t="s">
+        <v>569</v>
+      </c>
+      <c r="L29" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="M29" s="235"/>
-[...6 lines deleted...]
-      <c r="C30" s="322" t="s">
+      <c r="M29" s="128"/>
+      <c r="N29" s="128"/>
+      <c r="O29" s="129"/>
+      <c r="P29" s="260"/>
+    </row>
+    <row r="30" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="254"/>
+      <c r="C30" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="D30" s="235"/>
-      <c r="E30" s="235" t="s">
+      <c r="D30" s="128"/>
+      <c r="E30" s="128" t="s">
         <v>5</v>
       </c>
-      <c r="F30" s="235"/>
-[...8 lines deleted...]
-      <c r="M30" s="257" t="s">
+      <c r="F30" s="128"/>
+      <c r="G30" s="129"/>
+      <c r="H30" s="260"/>
+      <c r="I30" s="119"/>
+      <c r="J30" s="254"/>
+      <c r="K30" s="280"/>
+      <c r="L30" s="271" t="s">
+        <v>571</v>
+      </c>
+      <c r="M30" s="273" t="s">
         <v>86</v>
       </c>
-      <c r="N30" s="257" t="s">
-[...9 lines deleted...]
-      <c r="C31" s="315" t="s">
+      <c r="N30" s="273" t="s">
+        <v>572</v>
+      </c>
+      <c r="O30" s="273" t="s">
+        <v>573</v>
+      </c>
+      <c r="P30" s="130"/>
+    </row>
+    <row r="31" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="254"/>
+      <c r="C31" s="161" t="s">
         <v>99</v>
       </c>
-      <c r="D31" s="235" t="s">
+      <c r="D31" s="128" t="s">
         <v>49</v>
       </c>
-      <c r="E31" s="235"/>
-[...9 lines deleted...]
-      <c r="O31" s="266"/>
+      <c r="E31" s="128"/>
+      <c r="F31" s="128"/>
+      <c r="G31" s="129"/>
+      <c r="H31" s="130"/>
+      <c r="I31" s="119"/>
+      <c r="J31" s="255"/>
+      <c r="K31" s="277"/>
+      <c r="L31" s="278"/>
+      <c r="M31" s="278"/>
+      <c r="N31" s="275"/>
+      <c r="O31" s="275"/>
       <c r="P31" s="2">
         <v>20.399999999999999</v>
       </c>
     </row>
-    <row r="32" spans="2:16" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="E32" s="235" t="s">
+    <row r="32" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="255"/>
+      <c r="C32" s="161" t="s">
+        <v>592</v>
+      </c>
+      <c r="D32" s="128" t="s">
+        <v>593</v>
+      </c>
+      <c r="E32" s="128" t="s">
         <v>50</v>
       </c>
-      <c r="F32" s="235" t="s">
-[...3 lines deleted...]
-        <v>657</v>
+      <c r="F32" s="128" t="s">
+        <v>594</v>
+      </c>
+      <c r="G32" s="128" t="s">
+        <v>595</v>
       </c>
       <c r="H32" s="2">
         <v>29.5</v>
       </c>
-      <c r="I32" s="242"/>
-[...11 lines deleted...]
-      <c r="O32" s="232" t="s">
+      <c r="I32" s="133"/>
+      <c r="J32" s="255"/>
+      <c r="K32" s="261" t="s">
+        <v>580</v>
+      </c>
+      <c r="L32" s="263" t="s">
+        <v>581</v>
+      </c>
+      <c r="M32" s="263" t="s">
+        <v>582</v>
+      </c>
+      <c r="N32" s="263"/>
+      <c r="O32" s="263" t="s">
         <v>37</v>
       </c>
-      <c r="P32" s="5">
+      <c r="P32" s="266">
         <f t="shared" ref="P32" si="4">P31*4/P28</f>
         <v>0.12592592592592591</v>
       </c>
     </row>
-    <row r="33" spans="2:16" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="H33" s="5">
+    <row r="33" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="255"/>
+      <c r="C33" s="163" t="s">
+        <v>598</v>
+      </c>
+      <c r="D33" s="132" t="s">
+        <v>599</v>
+      </c>
+      <c r="E33" s="132"/>
+      <c r="F33" s="132" t="s">
+        <v>600</v>
+      </c>
+      <c r="G33" s="132" t="s">
+        <v>601</v>
+      </c>
+      <c r="H33" s="266">
         <f>H32*4/H29</f>
         <v>0.1826625386996904</v>
       </c>
-      <c r="I33" s="245"/>
-[...13 lines deleted...]
-      <c r="D34" s="250" t="s">
+      <c r="I33" s="134"/>
+      <c r="J33" s="256"/>
+      <c r="K33" s="265"/>
+      <c r="L33" s="265"/>
+      <c r="M33" s="265"/>
+      <c r="N33" s="265"/>
+      <c r="O33" s="265"/>
+      <c r="P33" s="267"/>
+    </row>
+    <row r="34" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="256"/>
+      <c r="C34" s="162" t="s">
+        <v>602</v>
+      </c>
+      <c r="D34" s="136" t="s">
         <v>10</v>
       </c>
-      <c r="E34" s="250" t="s">
-[...13 lines deleted...]
-      <c r="K34" s="225" t="s">
+      <c r="E34" s="136" t="s">
+        <v>603</v>
+      </c>
+      <c r="F34" s="137" t="s">
+        <v>604</v>
+      </c>
+      <c r="G34" s="137" t="s">
+        <v>605</v>
+      </c>
+      <c r="H34" s="267"/>
+      <c r="I34" s="134"/>
+      <c r="J34" s="253" t="s">
+        <v>586</v>
+      </c>
+      <c r="K34" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L34" s="226"/>
-      <c r="M34" s="226" t="s">
+      <c r="L34" s="123"/>
+      <c r="M34" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N34" s="226"/>
-[...1 lines deleted...]
-      <c r="P34" s="228">
+      <c r="N34" s="123"/>
+      <c r="O34" s="124"/>
+      <c r="P34" s="259">
         <v>633</v>
       </c>
     </row>
-    <row r="35" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C35" s="314" t="s">
+    <row r="35" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="253" t="s">
+        <v>587</v>
+      </c>
+      <c r="C35" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D35" s="226"/>
-      <c r="E35" s="226" t="s">
+      <c r="D35" s="123"/>
+      <c r="E35" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F35" s="226"/>
-[...1 lines deleted...]
-      <c r="H35" s="228">
+      <c r="F35" s="123"/>
+      <c r="G35" s="124"/>
+      <c r="H35" s="259">
         <v>608</v>
       </c>
-      <c r="I35" s="217"/>
-[...1 lines deleted...]
-      <c r="K35" s="240" t="s">
+      <c r="I35" s="119"/>
+      <c r="J35" s="254"/>
+      <c r="K35" s="131" t="s">
         <v>91</v>
       </c>
-      <c r="L35" s="235" t="s">
+      <c r="L35" s="128" t="s">
         <v>91</v>
       </c>
-      <c r="M35" s="235"/>
-[...9 lines deleted...]
-      <c r="D36" s="235" t="s">
+      <c r="M35" s="128"/>
+      <c r="N35" s="128"/>
+      <c r="O35" s="129"/>
+      <c r="P35" s="260"/>
+    </row>
+    <row r="36" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="254"/>
+      <c r="C36" s="161" t="s">
+        <v>570</v>
+      </c>
+      <c r="D36" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="E36" s="235"/>
-[...17 lines deleted...]
-      <c r="O36" s="257" t="s">
+      <c r="E36" s="128"/>
+      <c r="F36" s="128"/>
+      <c r="G36" s="129"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="119"/>
+      <c r="J36" s="254"/>
+      <c r="K36" s="269" t="s">
+        <v>588</v>
+      </c>
+      <c r="L36" s="271" t="s">
+        <v>589</v>
+      </c>
+      <c r="M36" s="271" t="s">
+        <v>590</v>
+      </c>
+      <c r="N36" s="271" t="s">
+        <v>591</v>
+      </c>
+      <c r="O36" s="273" t="s">
         <v>92</v>
       </c>
-      <c r="P36" s="238"/>
-[...19 lines deleted...]
-      <c r="O37" s="266"/>
+      <c r="P36" s="130"/>
+    </row>
+    <row r="37" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="254"/>
+      <c r="C37" s="161" t="s">
+        <v>574</v>
+      </c>
+      <c r="D37" s="128"/>
+      <c r="E37" s="128" t="s">
+        <v>575</v>
+      </c>
+      <c r="F37" s="128"/>
+      <c r="G37" s="129"/>
+      <c r="H37" s="130"/>
+      <c r="I37" s="119"/>
+      <c r="J37" s="255"/>
+      <c r="K37" s="277"/>
+      <c r="L37" s="278"/>
+      <c r="M37" s="278"/>
+      <c r="N37" s="278"/>
+      <c r="O37" s="275"/>
       <c r="P37" s="2">
         <v>26.2</v>
       </c>
     </row>
-    <row r="38" spans="2:16" ht="15" customHeight="1">
-[...4 lines deleted...]
-      <c r="D38" s="232" t="s">
+    <row r="38" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="255"/>
+      <c r="C38" s="308" t="s">
+        <v>576</v>
+      </c>
+      <c r="D38" s="263" t="s">
         <v>20</v>
       </c>
-      <c r="E38" s="232" t="s">
-[...6 lines deleted...]
-        <v>641</v>
+      <c r="E38" s="263" t="s">
+        <v>577</v>
+      </c>
+      <c r="F38" s="263" t="s">
+        <v>578</v>
+      </c>
+      <c r="G38" s="263" t="s">
+        <v>579</v>
       </c>
       <c r="H38" s="2">
         <v>28.3</v>
       </c>
-      <c r="I38" s="242"/>
-[...4 lines deleted...]
-      <c r="L38" s="257" t="s">
+      <c r="I38" s="133"/>
+      <c r="J38" s="255"/>
+      <c r="K38" s="269" t="s">
+        <v>596</v>
+      </c>
+      <c r="L38" s="273" t="s">
         <v>42</v>
       </c>
-      <c r="M38" s="269"/>
-[...4 lines deleted...]
-      <c r="P38" s="5">
+      <c r="M38" s="141"/>
+      <c r="N38" s="273" t="s">
+        <v>597</v>
+      </c>
+      <c r="O38" s="141"/>
+      <c r="P38" s="266">
         <f t="shared" ref="P38" si="5">P37*4/P34</f>
         <v>0.1655608214849921</v>
       </c>
     </row>
-    <row r="39" spans="2:16" ht="15" customHeight="1">
-[...6 lines deleted...]
-      <c r="H39" s="5">
+    <row r="39" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="255"/>
+      <c r="C39" s="310"/>
+      <c r="D39" s="262"/>
+      <c r="E39" s="262"/>
+      <c r="F39" s="262"/>
+      <c r="G39" s="262"/>
+      <c r="H39" s="266">
         <f>H38*4/H35</f>
         <v>0.18618421052631579</v>
       </c>
-      <c r="I39" s="245"/>
-[...20 lines deleted...]
-      <c r="G40" s="251" t="s">
+      <c r="I39" s="134"/>
+      <c r="J39" s="256"/>
+      <c r="K39" s="270"/>
+      <c r="L39" s="274"/>
+      <c r="M39" s="142"/>
+      <c r="N39" s="274"/>
+      <c r="O39" s="142"/>
+      <c r="P39" s="267"/>
+    </row>
+    <row r="40" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="256"/>
+      <c r="C40" s="161" t="s">
+        <v>583</v>
+      </c>
+      <c r="D40" s="136"/>
+      <c r="E40" s="136" t="s">
+        <v>584</v>
+      </c>
+      <c r="F40" s="137" t="s">
+        <v>585</v>
+      </c>
+      <c r="G40" s="137" t="s">
         <v>56</v>
       </c>
-      <c r="H40" s="3"/>
-[...4 lines deleted...]
-      <c r="K40" s="225" t="s">
+      <c r="H40" s="267"/>
+      <c r="I40" s="134"/>
+      <c r="J40" s="253" t="s">
+        <v>606</v>
+      </c>
+      <c r="K40" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L40" s="226"/>
-      <c r="M40" s="226" t="s">
+      <c r="L40" s="123"/>
+      <c r="M40" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N40" s="226"/>
-[...1 lines deleted...]
-      <c r="P40" s="228">
+      <c r="N40" s="123"/>
+      <c r="O40" s="124"/>
+      <c r="P40" s="259">
         <v>637</v>
       </c>
     </row>
-    <row r="41" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C41" s="314" t="s">
+    <row r="41" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="253" t="s">
+        <v>607</v>
+      </c>
+      <c r="C41" s="160" t="s">
         <v>54</v>
       </c>
-      <c r="D41" s="226"/>
-      <c r="E41" s="226" t="s">
+      <c r="D41" s="123"/>
+      <c r="E41" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F41" s="226"/>
-[...1 lines deleted...]
-      <c r="H41" s="228">
+      <c r="F41" s="123"/>
+      <c r="G41" s="124"/>
+      <c r="H41" s="259">
         <v>661</v>
       </c>
-      <c r="I41" s="217"/>
-[...1 lines deleted...]
-      <c r="K41" s="255" t="s">
+      <c r="I41" s="119"/>
+      <c r="J41" s="254"/>
+      <c r="K41" s="269" t="s">
         <v>78</v>
       </c>
-      <c r="L41" s="235" t="s">
-[...9 lines deleted...]
-      <c r="C42" s="324" t="s">
+      <c r="L41" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="M41" s="128"/>
+      <c r="N41" s="128"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="260"/>
+    </row>
+    <row r="42" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="254"/>
+      <c r="C42" s="312" t="s">
         <v>40</v>
       </c>
-      <c r="D42" s="235" t="s">
-[...12 lines deleted...]
-      <c r="M42" s="256" t="s">
+      <c r="D42" s="128" t="s">
+        <v>516</v>
+      </c>
+      <c r="E42" s="128"/>
+      <c r="F42" s="128"/>
+      <c r="G42" s="129"/>
+      <c r="H42" s="260"/>
+      <c r="I42" s="119"/>
+      <c r="J42" s="254"/>
+      <c r="K42" s="280"/>
+      <c r="L42" s="271" t="s">
+        <v>608</v>
+      </c>
+      <c r="M42" s="271" t="s">
         <v>47</v>
       </c>
-      <c r="N42" s="257" t="s">
+      <c r="N42" s="273" t="s">
         <v>82</v>
       </c>
-      <c r="O42" s="257" t="s">
+      <c r="O42" s="273" t="s">
         <v>79</v>
       </c>
-      <c r="P42" s="238"/>
-[...4 lines deleted...]
-      <c r="D43" s="272" t="s">
+      <c r="P42" s="130"/>
+    </row>
+    <row r="43" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="254"/>
+      <c r="C43" s="313"/>
+      <c r="D43" s="281" t="s">
         <v>30</v>
       </c>
-      <c r="E43" s="273" t="s">
+      <c r="E43" s="283" t="s">
         <v>31</v>
       </c>
-      <c r="F43" s="272" t="s">
+      <c r="F43" s="281" t="s">
         <v>32</v>
       </c>
-      <c r="G43" s="272" t="s">
+      <c r="G43" s="281" t="s">
         <v>98</v>
       </c>
-      <c r="H43" s="238"/>
-[...6 lines deleted...]
-      <c r="O43" s="266"/>
+      <c r="H43" s="130"/>
+      <c r="I43" s="119"/>
+      <c r="J43" s="255"/>
+      <c r="K43" s="277"/>
+      <c r="L43" s="278"/>
+      <c r="M43" s="278"/>
+      <c r="N43" s="278"/>
+      <c r="O43" s="275"/>
       <c r="P43" s="2">
         <v>23.8</v>
       </c>
     </row>
-    <row r="44" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G44" s="275"/>
+    <row r="44" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="255"/>
+      <c r="C44" s="314"/>
+      <c r="D44" s="282"/>
+      <c r="E44" s="282"/>
+      <c r="F44" s="284"/>
+      <c r="G44" s="284"/>
       <c r="H44" s="2">
         <v>21</v>
       </c>
-      <c r="I44" s="242"/>
-[...7 lines deleted...]
-      <c r="M44" s="257" t="s">
+      <c r="I44" s="133"/>
+      <c r="J44" s="255"/>
+      <c r="K44" s="269" t="s">
+        <v>609</v>
+      </c>
+      <c r="L44" s="273" t="s">
+        <v>610</v>
+      </c>
+      <c r="M44" s="273" t="s">
         <v>8</v>
       </c>
-      <c r="N44" s="257" t="s">
-[...5 lines deleted...]
-      <c r="P44" s="5">
+      <c r="N44" s="273" t="s">
+        <v>611</v>
+      </c>
+      <c r="O44" s="273" t="s">
+        <v>612</v>
+      </c>
+      <c r="P44" s="266">
         <f t="shared" ref="P44" si="6">P43*4/P40</f>
         <v>0.14945054945054945</v>
       </c>
     </row>
-    <row r="45" spans="2:16" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C45" s="324" t="s">
+    <row r="45" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="255"/>
+      <c r="C45" s="312" t="s">
         <v>41</v>
       </c>
-      <c r="D45" s="257"/>
-[...5 lines deleted...]
-      <c r="H45" s="5">
+      <c r="D45" s="273"/>
+      <c r="E45" s="273"/>
+      <c r="F45" s="273" t="s">
+        <v>613</v>
+      </c>
+      <c r="G45" s="273"/>
+      <c r="H45" s="266">
         <f>H44*4/H41</f>
         <v>0.12708018154311648</v>
       </c>
-      <c r="I45" s="245"/>
-[...20 lines deleted...]
-      <c r="K46" s="229" t="s">
+      <c r="I45" s="134"/>
+      <c r="J45" s="256"/>
+      <c r="K45" s="270"/>
+      <c r="L45" s="274"/>
+      <c r="M45" s="274"/>
+      <c r="N45" s="274"/>
+      <c r="O45" s="274"/>
+      <c r="P45" s="267"/>
+    </row>
+    <row r="46" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B46" s="256"/>
+      <c r="C46" s="315"/>
+      <c r="D46" s="274"/>
+      <c r="E46" s="274"/>
+      <c r="F46" s="274"/>
+      <c r="G46" s="274"/>
+      <c r="H46" s="267"/>
+      <c r="I46" s="134"/>
+      <c r="J46" s="253" t="s">
+        <v>614</v>
+      </c>
+      <c r="K46" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="L46" s="226"/>
-      <c r="M46" s="226" t="s">
+      <c r="L46" s="123"/>
+      <c r="M46" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N46" s="226"/>
-[...1 lines deleted...]
-      <c r="P46" s="228">
+      <c r="N46" s="123"/>
+      <c r="O46" s="124"/>
+      <c r="P46" s="259">
         <v>604</v>
       </c>
     </row>
-    <row r="47" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C47" s="314" t="s">
+    <row r="47" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="253" t="s">
+        <v>615</v>
+      </c>
+      <c r="C47" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D47" s="226"/>
-      <c r="E47" s="226" t="s">
+      <c r="D47" s="123"/>
+      <c r="E47" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F47" s="226"/>
-[...1 lines deleted...]
-      <c r="H47" s="228">
+      <c r="F47" s="123"/>
+      <c r="G47" s="124"/>
+      <c r="H47" s="259">
         <v>589</v>
       </c>
-      <c r="I47" s="217"/>
-[...17 lines deleted...]
-      <c r="D48" s="235" t="s">
+      <c r="I47" s="119"/>
+      <c r="J47" s="254"/>
+      <c r="K47" s="127" t="s">
+        <v>616</v>
+      </c>
+      <c r="L47" s="128" t="s">
+        <v>616</v>
+      </c>
+      <c r="M47" s="128"/>
+      <c r="N47" s="128"/>
+      <c r="O47" s="129"/>
+      <c r="P47" s="260"/>
+    </row>
+    <row r="48" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B48" s="254"/>
+      <c r="C48" s="308" t="s">
+        <v>617</v>
+      </c>
+      <c r="D48" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="E48" s="235"/>
-[...5 lines deleted...]
-      <c r="K48" s="234" t="s">
+      <c r="E48" s="128"/>
+      <c r="F48" s="128"/>
+      <c r="G48" s="128"/>
+      <c r="H48" s="260"/>
+      <c r="I48" s="119"/>
+      <c r="J48" s="254"/>
+      <c r="K48" s="127" t="s">
         <v>71</v>
       </c>
-      <c r="L48" s="235" t="s">
+      <c r="L48" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="M48" s="235" t="s">
+      <c r="M48" s="128" t="s">
         <v>102</v>
       </c>
-      <c r="N48" s="235" t="s">
+      <c r="N48" s="128" t="s">
         <v>75</v>
       </c>
-      <c r="O48" s="236" t="s">
+      <c r="O48" s="129" t="s">
         <v>76</v>
       </c>
-      <c r="P48" s="238"/>
-[...5 lines deleted...]
-      <c r="E49" s="235" t="s">
+      <c r="P48" s="130"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="254"/>
+      <c r="C49" s="310"/>
+      <c r="D49" s="128"/>
+      <c r="E49" s="128" t="s">
         <v>47</v>
       </c>
-      <c r="F49" s="235" t="s">
-[...8 lines deleted...]
-      <c r="K49" s="234" t="s">
+      <c r="F49" s="128" t="s">
+        <v>618</v>
+      </c>
+      <c r="G49" s="128" t="s">
+        <v>619</v>
+      </c>
+      <c r="H49" s="130"/>
+      <c r="I49" s="119"/>
+      <c r="J49" s="255"/>
+      <c r="K49" s="127" t="s">
         <v>72</v>
       </c>
-      <c r="L49" s="241" t="s">
+      <c r="L49" s="132" t="s">
         <v>77</v>
       </c>
-      <c r="M49" s="241" t="s">
+      <c r="M49" s="132" t="s">
         <v>72</v>
       </c>
-      <c r="N49" s="241"/>
-      <c r="O49" s="241"/>
+      <c r="N49" s="132"/>
+      <c r="O49" s="132"/>
       <c r="P49" s="2">
         <v>23.5</v>
       </c>
     </row>
-    <row r="50" spans="2:16" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="G50" s="235"/>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="255"/>
+      <c r="C50" s="308" t="s">
+        <v>620</v>
+      </c>
+      <c r="D50" s="128"/>
+      <c r="E50" s="128" t="s">
+        <v>621</v>
+      </c>
+      <c r="F50" s="128" t="s">
+        <v>622</v>
+      </c>
+      <c r="G50" s="128"/>
       <c r="H50" s="2">
         <v>22.8</v>
       </c>
-      <c r="I50" s="242"/>
-[...1 lines deleted...]
-      <c r="K50" s="255" t="s">
+      <c r="I50" s="133"/>
+      <c r="J50" s="255"/>
+      <c r="K50" s="269" t="s">
         <v>73</v>
       </c>
-      <c r="L50" s="241"/>
-      <c r="M50" s="241" t="s">
+      <c r="L50" s="132"/>
+      <c r="M50" s="132" t="s">
         <v>22</v>
       </c>
-      <c r="N50" s="241" t="s">
-[...3 lines deleted...]
-      <c r="P50" s="5">
+      <c r="N50" s="132" t="s">
+        <v>623</v>
+      </c>
+      <c r="O50" s="132"/>
+      <c r="P50" s="266">
         <f t="shared" ref="P50" si="7">P49*4/P46</f>
         <v>0.15562913907284767</v>
       </c>
     </row>
-    <row r="51" spans="2:16" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="G51" s="235" t="s">
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B51" s="255"/>
+      <c r="C51" s="310"/>
+      <c r="D51" s="128"/>
+      <c r="E51" s="128"/>
+      <c r="F51" s="128"/>
+      <c r="G51" s="128" t="s">
         <v>44</v>
       </c>
-      <c r="H51" s="5">
+      <c r="H51" s="266">
         <f>H50*4/H47</f>
         <v>0.15483870967741936</v>
       </c>
-      <c r="I51" s="245"/>
-[...5 lines deleted...]
-      <c r="O51" s="269" t="s">
+      <c r="I51" s="134"/>
+      <c r="J51" s="256"/>
+      <c r="K51" s="280"/>
+      <c r="L51" s="140"/>
+      <c r="M51" s="140"/>
+      <c r="N51" s="141"/>
+      <c r="O51" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="P51" s="5"/>
-[...9 lines deleted...]
-      <c r="E52" s="250" t="s">
+      <c r="P51" s="266"/>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B52" s="256"/>
+      <c r="C52" s="162" t="s">
+        <v>624</v>
+      </c>
+      <c r="D52" s="136" t="s">
+        <v>625</v>
+      </c>
+      <c r="E52" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="F52" s="251" t="s">
-[...10 lines deleted...]
-      <c r="K52" s="225" t="s">
+      <c r="F52" s="137" t="s">
+        <v>626</v>
+      </c>
+      <c r="G52" s="137" t="s">
+        <v>627</v>
+      </c>
+      <c r="H52" s="267"/>
+      <c r="I52" s="134"/>
+      <c r="J52" s="253" t="s">
+        <v>628</v>
+      </c>
+      <c r="K52" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="L52" s="226"/>
-      <c r="M52" s="226" t="s">
+      <c r="L52" s="123"/>
+      <c r="M52" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="N52" s="226"/>
-[...1 lines deleted...]
-      <c r="P52" s="228">
+      <c r="N52" s="123"/>
+      <c r="O52" s="124"/>
+      <c r="P52" s="259">
         <v>646</v>
       </c>
     </row>
-    <row r="53" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C53" s="314" t="s">
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B53" s="253" t="s">
+        <v>629</v>
+      </c>
+      <c r="C53" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D53" s="226"/>
-      <c r="E53" s="226" t="s">
+      <c r="D53" s="123"/>
+      <c r="E53" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F53" s="226"/>
-[...1 lines deleted...]
-      <c r="H53" s="228">
+      <c r="F53" s="123"/>
+      <c r="G53" s="124"/>
+      <c r="H53" s="259">
         <v>644</v>
       </c>
-      <c r="I53" s="217"/>
-[...1 lines deleted...]
-      <c r="K53" s="240" t="s">
+      <c r="I53" s="119"/>
+      <c r="J53" s="254"/>
+      <c r="K53" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="L53" s="235" t="s">
+      <c r="L53" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="M53" s="235"/>
-[...6 lines deleted...]
-      <c r="C54" s="315" t="s">
+      <c r="M53" s="128"/>
+      <c r="N53" s="128"/>
+      <c r="O53" s="129"/>
+      <c r="P53" s="260"/>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="254"/>
+      <c r="C54" s="161" t="s">
+        <v>570</v>
+      </c>
+      <c r="D54" s="128" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="128"/>
+      <c r="F54" s="128"/>
+      <c r="G54" s="129"/>
+      <c r="H54" s="260"/>
+      <c r="I54" s="119"/>
+      <c r="J54" s="254"/>
+      <c r="K54" s="131" t="s">
+        <v>87</v>
+      </c>
+      <c r="L54" s="128" t="s">
+        <v>7</v>
+      </c>
+      <c r="M54" s="128" t="s">
+        <v>87</v>
+      </c>
+      <c r="N54" s="128"/>
+      <c r="O54" s="129"/>
+      <c r="P54" s="130"/>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="254"/>
+      <c r="C55" s="161" t="s">
+        <v>51</v>
+      </c>
+      <c r="D55" s="128" t="s">
+        <v>16</v>
+      </c>
+      <c r="E55" s="128" t="s">
+        <v>53</v>
+      </c>
+      <c r="F55" s="128" t="s">
+        <v>630</v>
+      </c>
+      <c r="G55" s="129" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="130"/>
+      <c r="I55" s="119"/>
+      <c r="J55" s="255"/>
+      <c r="K55" s="131" t="s">
+        <v>88</v>
+      </c>
+      <c r="L55" s="129" t="s">
+        <v>631</v>
+      </c>
+      <c r="M55" s="129" t="s">
+        <v>89</v>
+      </c>
+      <c r="N55" s="129" t="s">
         <v>632</v>
       </c>
-      <c r="D54" s="235" t="s">
-[...53 lines deleted...]
-      <c r="O55" s="236" t="s">
+      <c r="O55" s="129" t="s">
         <v>17</v>
       </c>
       <c r="P55" s="2">
         <v>24.8</v>
       </c>
     </row>
-    <row r="56" spans="2:16" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="C56" s="317" t="s">
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B56" s="255"/>
+      <c r="C56" s="308" t="s">
         <v>52</v>
       </c>
-      <c r="D56" s="241"/>
-      <c r="E56" s="241" t="s">
+      <c r="D56" s="132"/>
+      <c r="E56" s="132" t="s">
         <v>55</v>
       </c>
-      <c r="F56" s="241" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="241"/>
+      <c r="F56" s="132" t="s">
+        <v>528</v>
+      </c>
+      <c r="G56" s="132"/>
       <c r="H56" s="2">
         <v>26.6</v>
       </c>
-      <c r="I56" s="242"/>
-[...5 lines deleted...]
-      <c r="M56" s="257" t="s">
+      <c r="I56" s="133"/>
+      <c r="J56" s="255"/>
+      <c r="K56" s="269" t="s">
+        <v>633</v>
+      </c>
+      <c r="L56" s="257"/>
+      <c r="M56" s="273" t="s">
         <v>13</v>
       </c>
-      <c r="N56" s="257" t="s">
-[...2 lines deleted...]
-      <c r="O56" s="257" t="s">
+      <c r="N56" s="273" t="s">
+        <v>634</v>
+      </c>
+      <c r="O56" s="273" t="s">
         <v>56</v>
       </c>
-      <c r="P56" s="5">
+      <c r="P56" s="266">
         <f t="shared" ref="P56" si="8">P55*4/P52</f>
         <v>0.15356037151702787</v>
       </c>
     </row>
-    <row r="57" spans="2:16" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="H57" s="5">
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B57" s="255"/>
+      <c r="C57" s="310"/>
+      <c r="D57" s="127"/>
+      <c r="E57" s="127"/>
+      <c r="F57" s="127"/>
+      <c r="G57" s="129" t="s">
+        <v>635</v>
+      </c>
+      <c r="H57" s="266">
         <f>H56*4/H53</f>
         <v>0.16521739130434784</v>
       </c>
-      <c r="I57" s="245"/>
-[...39 lines deleted...]
-      <c r="P58" s="228">
+      <c r="I57" s="134"/>
+      <c r="J57" s="256"/>
+      <c r="K57" s="270"/>
+      <c r="L57" s="258"/>
+      <c r="M57" s="274"/>
+      <c r="N57" s="274"/>
+      <c r="O57" s="274"/>
+      <c r="P57" s="267"/>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B58" s="256"/>
+      <c r="C58" s="161" t="s">
+        <v>636</v>
+      </c>
+      <c r="D58" s="136" t="s">
+        <v>637</v>
+      </c>
+      <c r="E58" s="136" t="s">
+        <v>638</v>
+      </c>
+      <c r="F58" s="132" t="s">
+        <v>639</v>
+      </c>
+      <c r="G58" s="145" t="s">
+        <v>640</v>
+      </c>
+      <c r="H58" s="267"/>
+      <c r="I58" s="134"/>
+      <c r="J58" s="253" t="s">
+        <v>641</v>
+      </c>
+      <c r="K58" s="122" t="s">
+        <v>642</v>
+      </c>
+      <c r="L58" s="123"/>
+      <c r="M58" s="123" t="s">
+        <v>643</v>
+      </c>
+      <c r="N58" s="123"/>
+      <c r="O58" s="124"/>
+      <c r="P58" s="259">
         <v>588</v>
       </c>
     </row>
-    <row r="59" spans="2:16" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="C59" s="314" t="s">
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B59" s="253" t="s">
+        <v>644</v>
+      </c>
+      <c r="C59" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D59" s="226"/>
-      <c r="E59" s="226" t="s">
+      <c r="D59" s="123"/>
+      <c r="E59" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F59" s="226"/>
-[...1 lines deleted...]
-      <c r="H59" s="228">
+      <c r="F59" s="123"/>
+      <c r="G59" s="124"/>
+      <c r="H59" s="259">
         <v>609</v>
       </c>
-      <c r="I59" s="217"/>
-[...7 lines deleted...]
-      <c r="M59" s="256" t="s">
+      <c r="I59" s="119"/>
+      <c r="J59" s="254"/>
+      <c r="K59" s="269" t="s">
+        <v>645</v>
+      </c>
+      <c r="L59" s="271" t="s">
+        <v>646</v>
+      </c>
+      <c r="M59" s="271" t="s">
         <v>8</v>
       </c>
-      <c r="N59" s="256" t="s">
-[...44 lines deleted...]
-      <c r="K61" s="240" t="s">
+      <c r="N59" s="271" t="s">
+        <v>647</v>
+      </c>
+      <c r="O59" s="273" t="s">
+        <v>648</v>
+      </c>
+      <c r="P59" s="260"/>
+    </row>
+    <row r="60" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B60" s="254"/>
+      <c r="C60" s="308" t="s">
+        <v>649</v>
+      </c>
+      <c r="D60" s="273" t="s">
+        <v>650</v>
+      </c>
+      <c r="E60" s="273" t="s">
+        <v>651</v>
+      </c>
+      <c r="F60" s="273" t="s">
+        <v>652</v>
+      </c>
+      <c r="G60" s="273" t="s">
+        <v>653</v>
+      </c>
+      <c r="H60" s="260"/>
+      <c r="I60" s="119"/>
+      <c r="J60" s="254"/>
+      <c r="K60" s="277"/>
+      <c r="L60" s="278"/>
+      <c r="M60" s="278"/>
+      <c r="N60" s="278"/>
+      <c r="O60" s="275"/>
+      <c r="P60" s="130"/>
+    </row>
+    <row r="61" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="254"/>
+      <c r="C61" s="310"/>
+      <c r="D61" s="285"/>
+      <c r="E61" s="285"/>
+      <c r="F61" s="285"/>
+      <c r="G61" s="285"/>
+      <c r="H61" s="130"/>
+      <c r="I61" s="119"/>
+      <c r="J61" s="255"/>
+      <c r="K61" s="131" t="s">
         <v>36</v>
       </c>
-      <c r="L61" s="236"/>
-      <c r="M61" s="236" t="s">
+      <c r="L61" s="129"/>
+      <c r="M61" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="N61" s="236"/>
-      <c r="O61" s="236"/>
+      <c r="N61" s="129"/>
+      <c r="O61" s="129"/>
       <c r="P61" s="2">
         <v>20.2</v>
       </c>
     </row>
-    <row r="62" spans="2:16" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="G62" s="241" t="s">
+    <row r="62" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B62" s="255"/>
+      <c r="C62" s="161" t="s">
+        <v>654</v>
+      </c>
+      <c r="D62" s="132" t="s">
+        <v>655</v>
+      </c>
+      <c r="E62" s="132" t="s">
+        <v>656</v>
+      </c>
+      <c r="F62" s="132" t="s">
+        <v>630</v>
+      </c>
+      <c r="G62" s="132" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="2">
         <v>25.4</v>
       </c>
-      <c r="I62" s="242"/>
-[...1 lines deleted...]
-      <c r="K62" s="243" t="s">
+      <c r="I62" s="133"/>
+      <c r="J62" s="255"/>
+      <c r="K62" s="264" t="s">
         <v>94</v>
       </c>
-      <c r="L62" s="244" t="s">
+      <c r="L62" s="257" t="s">
         <v>95</v>
       </c>
-      <c r="M62" s="244" t="s">
+      <c r="M62" s="257" t="s">
         <v>96</v>
       </c>
-      <c r="N62" s="244" t="s">
+      <c r="N62" s="257" t="s">
         <v>97</v>
       </c>
-      <c r="O62" s="244" t="s">
+      <c r="O62" s="257" t="s">
         <v>12</v>
       </c>
-      <c r="P62" s="5">
+      <c r="P62" s="266">
         <f t="shared" ref="P62" si="9">P61*4/P58</f>
         <v>0.13741496598639455</v>
       </c>
     </row>
-    <row r="63" spans="2:16" ht="15" customHeight="1">
-[...13 lines deleted...]
-      <c r="G63" s="241" t="s">
+    <row r="63" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B63" s="255"/>
+      <c r="C63" s="161" t="s">
+        <v>657</v>
+      </c>
+      <c r="D63" s="132" t="s">
+        <v>505</v>
+      </c>
+      <c r="E63" s="132" t="s">
+        <v>658</v>
+      </c>
+      <c r="F63" s="132" t="s">
+        <v>659</v>
+      </c>
+      <c r="G63" s="132" t="s">
         <v>81</v>
       </c>
-      <c r="H63" s="5">
+      <c r="H63" s="266">
         <f>H62*4/H59</f>
         <v>0.16683087027914614</v>
       </c>
-      <c r="I63" s="245"/>
-[...10 lines deleted...]
-      <c r="C64" s="316" t="s">
+      <c r="I63" s="134"/>
+      <c r="J63" s="256"/>
+      <c r="K63" s="258"/>
+      <c r="L63" s="258"/>
+      <c r="M63" s="258"/>
+      <c r="N63" s="258"/>
+      <c r="O63" s="258"/>
+      <c r="P63" s="266"/>
+    </row>
+    <row r="64" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B64" s="256"/>
+      <c r="C64" s="162" t="s">
         <v>19</v>
       </c>
-      <c r="D64" s="250"/>
-[...1 lines deleted...]
-      <c r="F64" s="251" t="s">
+      <c r="D64" s="136"/>
+      <c r="E64" s="136"/>
+      <c r="F64" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="G64" s="251"/>
-[...2 lines deleted...]
-      <c r="J64" s="279" t="s">
+      <c r="G64" s="137"/>
+      <c r="H64" s="267"/>
+      <c r="I64" s="134"/>
+      <c r="J64" s="286" t="s">
         <v>25</v>
       </c>
-      <c r="K64" s="280"/>
-      <c r="L64" s="281" t="s">
+      <c r="K64" s="287"/>
+      <c r="L64" s="146" t="s">
         <v>26</v>
       </c>
-      <c r="M64" s="282" t="s">
+      <c r="M64" s="290" t="s">
         <v>27</v>
       </c>
-      <c r="N64" s="283"/>
-[...3 lines deleted...]
-      <c r="P64" s="285" t="s">
+      <c r="N64" s="291"/>
+      <c r="O64" s="147" t="s">
+        <v>660</v>
+      </c>
+      <c r="P64" s="148" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="65" spans="2:16" ht="18.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="C65" s="314" t="s">
+    <row r="65" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B65" s="253" t="s">
+        <v>661</v>
+      </c>
+      <c r="C65" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D65" s="226"/>
-      <c r="E65" s="226" t="s">
+      <c r="D65" s="123"/>
+      <c r="E65" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F65" s="226"/>
-[...1 lines deleted...]
-      <c r="H65" s="228">
+      <c r="F65" s="123"/>
+      <c r="G65" s="124"/>
+      <c r="H65" s="259">
         <v>659</v>
       </c>
-      <c r="I65" s="217"/>
-[...2 lines deleted...]
-      <c r="L65" s="288" t="s">
+      <c r="I65" s="119"/>
+      <c r="J65" s="288"/>
+      <c r="K65" s="289"/>
+      <c r="L65" s="149" t="s">
         <v>45</v>
       </c>
-      <c r="M65" s="289" t="s">
-[...34 lines deleted...]
-      <c r="D67" s="235" t="s">
+      <c r="M65" s="292" t="s">
+        <v>662</v>
+      </c>
+      <c r="N65" s="293"/>
+      <c r="O65" s="298" t="s">
+        <v>663</v>
+      </c>
+      <c r="P65" s="299"/>
+    </row>
+    <row r="66" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B66" s="254"/>
+      <c r="C66" s="308" t="s">
+        <v>664</v>
+      </c>
+      <c r="D66" s="128" t="s">
+        <v>665</v>
+      </c>
+      <c r="E66" s="128"/>
+      <c r="F66" s="128"/>
+      <c r="G66" s="129"/>
+      <c r="H66" s="260"/>
+      <c r="I66" s="119"/>
+      <c r="J66" s="300" t="s">
+        <v>687</v>
+      </c>
+      <c r="K66" s="301"/>
+      <c r="L66" s="301"/>
+      <c r="M66" s="301"/>
+      <c r="N66" s="301"/>
+      <c r="O66" s="301"/>
+      <c r="P66" s="302"/>
+    </row>
+    <row r="67" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B67" s="254"/>
+      <c r="C67" s="310"/>
+      <c r="D67" s="128" t="s">
         <v>16</v>
       </c>
-      <c r="E67" s="235" t="s">
-[...3 lines deleted...]
-      <c r="G67" s="236" t="s">
+      <c r="E67" s="128" t="s">
+        <v>667</v>
+      </c>
+      <c r="F67" s="128"/>
+      <c r="G67" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="H67" s="238"/>
-[...21 lines deleted...]
-      <c r="G68" s="241"/>
+      <c r="H67" s="130"/>
+      <c r="I67" s="119"/>
+      <c r="J67" s="303" t="s">
+        <v>668</v>
+      </c>
+      <c r="K67" s="304"/>
+      <c r="L67" s="304"/>
+      <c r="M67" s="304"/>
+      <c r="N67" s="304"/>
+      <c r="O67" s="304"/>
+      <c r="P67" s="150"/>
+    </row>
+    <row r="68" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B68" s="255"/>
+      <c r="C68" s="161" t="s">
+        <v>669</v>
+      </c>
+      <c r="D68" s="132"/>
+      <c r="E68" s="132" t="s">
+        <v>670</v>
+      </c>
+      <c r="F68" s="132"/>
+      <c r="G68" s="132"/>
       <c r="H68" s="2">
         <v>30.5</v>
       </c>
-      <c r="I68" s="242"/>
-[...15 lines deleted...]
-      <c r="D69" s="232" t="s">
+      <c r="I68" s="133"/>
+      <c r="J68" s="305" t="s">
+        <v>671</v>
+      </c>
+      <c r="K68" s="306"/>
+      <c r="L68" s="306"/>
+      <c r="M68" s="306"/>
+      <c r="N68" s="306"/>
+      <c r="O68" s="306"/>
+      <c r="P68" s="307"/>
+    </row>
+    <row r="69" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B69" s="255"/>
+      <c r="C69" s="308" t="s">
+        <v>672</v>
+      </c>
+      <c r="D69" s="263" t="s">
         <v>10</v>
       </c>
-      <c r="E69" s="232" t="s">
-[...2 lines deleted...]
-      <c r="F69" s="232" t="s">
+      <c r="E69" s="263" t="s">
+        <v>673</v>
+      </c>
+      <c r="F69" s="263" t="s">
         <v>59</v>
       </c>
-      <c r="G69" s="232" t="s">
-[...2 lines deleted...]
-      <c r="H69" s="3">
+      <c r="G69" s="263" t="s">
+        <v>674</v>
+      </c>
+      <c r="H69" s="267">
         <f>H68*4/H65</f>
         <v>0.18512898330804248</v>
       </c>
-      <c r="I69" s="245"/>
-[...19 lines deleted...]
-      <c r="C71" s="314" t="s">
+      <c r="I69" s="134"/>
+      <c r="J69" s="151"/>
+      <c r="P69" s="152"/>
+    </row>
+    <row r="70" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B70" s="256"/>
+      <c r="C70" s="311"/>
+      <c r="D70" s="265"/>
+      <c r="E70" s="265"/>
+      <c r="F70" s="265"/>
+      <c r="G70" s="265"/>
+      <c r="H70" s="294"/>
+      <c r="I70" s="134"/>
+      <c r="J70" s="151"/>
+      <c r="P70" s="152"/>
+    </row>
+    <row r="71" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="253" t="s">
+        <v>675</v>
+      </c>
+      <c r="C71" s="160" t="s">
         <v>5</v>
       </c>
-      <c r="D71" s="226"/>
-      <c r="E71" s="226" t="s">
+      <c r="D71" s="123"/>
+      <c r="E71" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="F71" s="226"/>
-[...1 lines deleted...]
-      <c r="H71" s="228">
+      <c r="F71" s="123"/>
+      <c r="G71" s="124"/>
+      <c r="H71" s="259">
         <v>647</v>
       </c>
-      <c r="I71" s="217"/>
-[...8 lines deleted...]
-      <c r="D72" s="235" t="s">
+      <c r="I71" s="119"/>
+      <c r="J71" s="151"/>
+      <c r="P71" s="152"/>
+    </row>
+    <row r="72" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B72" s="254"/>
+      <c r="C72" s="161" t="s">
+        <v>125</v>
+      </c>
+      <c r="D72" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="E72" s="235"/>
-[...32 lines deleted...]
-      <c r="D74" s="257" t="s">
+      <c r="E72" s="128"/>
+      <c r="F72" s="128"/>
+      <c r="G72" s="129"/>
+      <c r="H72" s="260"/>
+      <c r="I72" s="119"/>
+      <c r="J72" s="151"/>
+      <c r="P72" s="152"/>
+    </row>
+    <row r="73" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B73" s="254"/>
+      <c r="C73" s="161" t="s">
+        <v>676</v>
+      </c>
+      <c r="D73" s="128" t="s">
+        <v>677</v>
+      </c>
+      <c r="E73" s="128" t="s">
+        <v>678</v>
+      </c>
+      <c r="F73" s="128"/>
+      <c r="G73" s="129" t="s">
+        <v>679</v>
+      </c>
+      <c r="H73" s="130"/>
+      <c r="I73" s="119"/>
+      <c r="J73" s="151"/>
+      <c r="P73" s="152"/>
+    </row>
+    <row r="74" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B74" s="255"/>
+      <c r="C74" s="316" t="s">
+        <v>680</v>
+      </c>
+      <c r="D74" s="273" t="s">
         <v>7</v>
       </c>
-      <c r="E74" s="257" t="s">
-[...5 lines deleted...]
-      <c r="G74" s="257" t="s">
+      <c r="E74" s="273" t="s">
+        <v>681</v>
+      </c>
+      <c r="F74" s="273" t="s">
+        <v>682</v>
+      </c>
+      <c r="G74" s="273" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="2">
         <v>24.4</v>
       </c>
-      <c r="I74" s="242"/>
-[...10 lines deleted...]
-      <c r="H75" s="3">
+      <c r="I74" s="133"/>
+      <c r="J74" s="151"/>
+      <c r="P74" s="152"/>
+    </row>
+    <row r="75" spans="2:16" x14ac:dyDescent="0.4">
+      <c r="B75" s="255"/>
+      <c r="C75" s="317"/>
+      <c r="D75" s="275"/>
+      <c r="E75" s="275"/>
+      <c r="F75" s="275"/>
+      <c r="G75" s="275"/>
+      <c r="H75" s="267">
         <f>H74*4/H71</f>
         <v>0.15085007727975269</v>
       </c>
-      <c r="I75" s="245"/>
-[...11 lines deleted...]
-      <c r="E76" s="307" t="s">
+      <c r="I75" s="134"/>
+      <c r="J75" s="151"/>
+      <c r="P75" s="152"/>
+    </row>
+    <row r="76" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="295"/>
+      <c r="C76" s="166" t="s">
+        <v>683</v>
+      </c>
+      <c r="D76" s="154" t="s">
+        <v>684</v>
+      </c>
+      <c r="E76" s="154" t="s">
         <v>80</v>
       </c>
-      <c r="F76" s="307" t="s">
-[...13 lines deleted...]
-      <c r="P76" s="311"/>
+      <c r="F76" s="154" t="s">
+        <v>685</v>
+      </c>
+      <c r="G76" s="154" t="s">
+        <v>566</v>
+      </c>
+      <c r="H76" s="297"/>
+      <c r="I76" s="134"/>
+      <c r="J76" s="155"/>
+      <c r="K76" s="156"/>
+      <c r="L76" s="156"/>
+      <c r="M76" s="156"/>
+      <c r="N76" s="156"/>
+      <c r="O76" s="156"/>
+      <c r="P76" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="198">
     <mergeCell ref="G74:G75"/>
     <mergeCell ref="H75:H76"/>
     <mergeCell ref="E69:E70"/>
     <mergeCell ref="F69:F70"/>
     <mergeCell ref="G69:G70"/>
     <mergeCell ref="H69:H70"/>
     <mergeCell ref="B71:B76"/>
     <mergeCell ref="H71:H72"/>
     <mergeCell ref="C74:C75"/>
     <mergeCell ref="D74:D75"/>
     <mergeCell ref="E74:E75"/>
     <mergeCell ref="F74:F75"/>
     <mergeCell ref="B65:B70"/>
     <mergeCell ref="H65:H66"/>
     <mergeCell ref="M65:N65"/>
     <mergeCell ref="O65:P65"/>
     <mergeCell ref="C66:C67"/>
     <mergeCell ref="J66:P66"/>
     <mergeCell ref="J67:O67"/>
     <mergeCell ref="J68:P68"/>
     <mergeCell ref="C69:C70"/>
     <mergeCell ref="D69:D70"/>
     <mergeCell ref="G60:G61"/>
     <mergeCell ref="K62:K63"/>
     <mergeCell ref="L62:L63"/>
     <mergeCell ref="M62:M63"/>
     <mergeCell ref="N62:N63"/>
     <mergeCell ref="O62:O63"/>
     <mergeCell ref="H63:H64"/>
     <mergeCell ref="J64:K65"/>
     <mergeCell ref="M64:N64"/>
+    <mergeCell ref="K56:K57"/>
+    <mergeCell ref="L56:L57"/>
+    <mergeCell ref="M56:M57"/>
     <mergeCell ref="B59:B64"/>
     <mergeCell ref="H59:H60"/>
     <mergeCell ref="K59:K60"/>
     <mergeCell ref="L59:L60"/>
     <mergeCell ref="M59:M60"/>
     <mergeCell ref="N59:N60"/>
     <mergeCell ref="C60:C61"/>
     <mergeCell ref="D60:D61"/>
     <mergeCell ref="E60:E61"/>
     <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="H45:H46"/>
+    <mergeCell ref="J46:J51"/>
+    <mergeCell ref="P46:P47"/>
+    <mergeCell ref="B47:B52"/>
+    <mergeCell ref="H47:H48"/>
+    <mergeCell ref="C48:C49"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="K50:K51"/>
+    <mergeCell ref="P50:P51"/>
+    <mergeCell ref="H51:H52"/>
+    <mergeCell ref="J52:J57"/>
+    <mergeCell ref="P52:P53"/>
     <mergeCell ref="N56:N57"/>
     <mergeCell ref="O56:O57"/>
     <mergeCell ref="P56:P57"/>
     <mergeCell ref="H57:H58"/>
     <mergeCell ref="J58:J63"/>
     <mergeCell ref="P58:P59"/>
     <mergeCell ref="O59:O60"/>
     <mergeCell ref="P62:P63"/>
     <mergeCell ref="B53:B58"/>
     <mergeCell ref="H53:H54"/>
     <mergeCell ref="C56:C57"/>
-    <mergeCell ref="K56:K57"/>
-[...21 lines deleted...]
-    <mergeCell ref="J46:J51"/>
+    <mergeCell ref="P34:P35"/>
+    <mergeCell ref="B35:B40"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="M36:M37"/>
+    <mergeCell ref="N36:N37"/>
     <mergeCell ref="M42:M43"/>
     <mergeCell ref="N42:N43"/>
     <mergeCell ref="O42:O43"/>
     <mergeCell ref="D43:D44"/>
     <mergeCell ref="E43:E44"/>
     <mergeCell ref="F43:F44"/>
     <mergeCell ref="G43:G44"/>
     <mergeCell ref="K44:K45"/>
     <mergeCell ref="L44:L45"/>
     <mergeCell ref="M44:M45"/>
-    <mergeCell ref="N38:N39"/>
-[...5 lines deleted...]
-    <mergeCell ref="H41:H42"/>
+    <mergeCell ref="N44:N45"/>
+    <mergeCell ref="O44:O45"/>
+    <mergeCell ref="P44:P45"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F45:F46"/>
     <mergeCell ref="K41:K43"/>
     <mergeCell ref="C42:C44"/>
     <mergeCell ref="L42:L43"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="F38:F39"/>
     <mergeCell ref="G38:G39"/>
     <mergeCell ref="K38:K39"/>
     <mergeCell ref="L38:L39"/>
     <mergeCell ref="J34:J39"/>
-    <mergeCell ref="P34:P35"/>
-[...5 lines deleted...]
-    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="P28:P29"/>
+    <mergeCell ref="O30:O31"/>
+    <mergeCell ref="O32:O33"/>
+    <mergeCell ref="P32:P33"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="B29:B34"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="K29:K31"/>
     <mergeCell ref="L30:L31"/>
     <mergeCell ref="M30:M31"/>
     <mergeCell ref="N30:N31"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="M32:M33"/>
     <mergeCell ref="N32:N33"/>
-    <mergeCell ref="N26:N27"/>
-[...8 lines deleted...]
-    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="P38:P39"/>
+    <mergeCell ref="H39:H40"/>
+    <mergeCell ref="J40:J45"/>
+    <mergeCell ref="P40:P41"/>
+    <mergeCell ref="B41:B46"/>
+    <mergeCell ref="H41:H42"/>
     <mergeCell ref="B23:B28"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:F25"/>
     <mergeCell ref="G24:G25"/>
     <mergeCell ref="M20:M21"/>
     <mergeCell ref="N20:N21"/>
+    <mergeCell ref="B17:B22"/>
+    <mergeCell ref="C18:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="N26:N27"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="J28:J33"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="J16:J21"/>
     <mergeCell ref="O20:O21"/>
     <mergeCell ref="P20:P21"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="J22:J27"/>
     <mergeCell ref="P22:P23"/>
     <mergeCell ref="K26:K27"/>
     <mergeCell ref="L26:L27"/>
     <mergeCell ref="M26:M27"/>
     <mergeCell ref="P16:P17"/>
-    <mergeCell ref="B17:B22"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="C18:C20"/>
-[...3 lines deleted...]
-    <mergeCell ref="G19:G20"/>
     <mergeCell ref="K20:K21"/>
     <mergeCell ref="L20:L21"/>
-    <mergeCell ref="F13:F14"/>
-[...8 lines deleted...]
-    <mergeCell ref="J16:J21"/>
+    <mergeCell ref="O26:O27"/>
+    <mergeCell ref="P26:P27"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="O5:O6"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="J10:J15"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="B11:B16"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="P4:P5"/>
-[...8 lines deleted...]
-    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="P14:P15"/>
+    <mergeCell ref="C15:C16"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:O2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="J4:J9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="66" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
@@ -18055,70 +17079,68 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CF4CC58-2256-42E9-AF0C-B4EAADA2AF42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-      <vt:lpstr>15-2.学校給食献立情報</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>（中学校）10月献立表</vt:lpstr>
       <vt:lpstr>（小学校）R07.10配布用献立表Ａ</vt:lpstr>
       <vt:lpstr>（小学校）R07.10献立表Ｂ</vt:lpstr>
       <vt:lpstr>'（小学校）R07.10献立表Ｂ'!Print_Area</vt:lpstr>
       <vt:lpstr>'（小学校）R07.10配布用献立表Ａ'!Print_Area</vt:lpstr>
       <vt:lpstr>'（中学校）10月献立表'!Print_Area</vt:lpstr>
-      <vt:lpstr>'15-2.学校給食献立情報'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AA519FEC45754D4FA155436CDEA0A207</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>46400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_12fca14d-06bb-4bd3-8683-05633ca5cea7_Enabled">