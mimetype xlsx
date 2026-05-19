--- v0 (2025-11-13)
+++ v1 (2026-05-19)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\AED設置個所一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\AED設置個所一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3112AF6C-40A2-420A-96D5-AD66D5BA854E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CB57F741-A6D2-4E49-9E32-1CD59DE2918D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="AED設置箇所一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_aed" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4251" uniqueCount="1084">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4215" uniqueCount="1083">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英字</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
     <t>町字ID</t>
   </si>
   <si>
@@ -228,74 +228,80 @@
   <si>
     <t>土・日・祝日の開始時間は9：00</t>
   </si>
   <si>
     <t>0104000003</t>
   </si>
   <si>
     <t>庁舎議会棟2階</t>
   </si>
   <si>
     <t>0104000004</t>
   </si>
   <si>
     <t>庁舎行政棟6階</t>
   </si>
   <si>
     <t>0104000005</t>
   </si>
   <si>
     <t>庁舎行政棟3階</t>
   </si>
   <si>
     <t>0104000006</t>
   </si>
   <si>
-    <t>軽食喫茶室(議会棟1階)</t>
+    <t>議会棟1階</t>
   </si>
   <si>
     <t>0104000007</t>
   </si>
   <si>
     <t>和光市民文化センター(サンアゼリア)</t>
   </si>
   <si>
     <t>ワコウシミンブンカセンター（サンアゼリア）</t>
   </si>
   <si>
-    <t>35.781507</t>
-[...2 lines deleted...]
-    <t>139.606937</t>
+    <t>35.7814443</t>
+  </si>
+  <si>
+    <t>139.6042531</t>
   </si>
   <si>
     <t>舞台事務室</t>
   </si>
   <si>
     <t>048-468-7771</t>
   </si>
   <si>
+    <t>info@sunazalea.or.jp</t>
+  </si>
+  <si>
+    <t>https://www.sunazalea.or.jp/contact/</t>
+  </si>
+  <si>
     <t>イベント開催状況による</t>
   </si>
   <si>
     <t>https://www.sunazalea.or.jp/</t>
   </si>
   <si>
     <t>0104000008</t>
   </si>
   <si>
     <t>大ホール</t>
   </si>
   <si>
     <t>0104000009</t>
   </si>
   <si>
     <t>小ホール</t>
   </si>
   <si>
     <t>0302000001</t>
   </si>
   <si>
     <t>和光市新倉コミュニティセンター</t>
   </si>
   <si>
     <t>ワコウシニイクラコミュニティセンター</t>
@@ -333,123 +339,123 @@
   <si>
     <t>火水木金土日</t>
   </si>
   <si>
     <t>夜間の予約がない時は19時閉館／休業日：月曜日及び12/29～1/3</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003178.html</t>
   </si>
   <si>
     <t>0302000002</t>
   </si>
   <si>
     <t>和光市新倉北地域センター</t>
   </si>
   <si>
     <t>ワコウシニイクラキタチイキセンター</t>
   </si>
   <si>
     <t>埼玉県和光市新倉二丁目9-10</t>
   </si>
   <si>
     <t>9-10</t>
   </si>
   <si>
-    <t>35.7980858976605</t>
-[...2 lines deleted...]
-    <t>139.617331769325</t>
+    <t>35.79808589766051</t>
+  </si>
+  <si>
+    <t>139.61733176932478</t>
   </si>
   <si>
     <t>048-462-5636</t>
   </si>
   <si>
     <t>月火水木金土日</t>
   </si>
   <si>
     <t>休業日：12/29～1/3</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003173.html</t>
   </si>
   <si>
     <t>0302000003</t>
   </si>
   <si>
     <t>和光市南地域センター</t>
   </si>
   <si>
     <t>ワコウシミナミチイキセンター</t>
   </si>
   <si>
     <t>埼玉県和光市南一丁目8-47</t>
   </si>
   <si>
     <t>南一丁目</t>
   </si>
   <si>
     <t>8-47</t>
   </si>
   <si>
-    <t>35.7728399217848</t>
-[...2 lines deleted...]
-    <t>139.61674308962</t>
+    <t>35.772839921784815</t>
+  </si>
+  <si>
+    <t>139.61674308962012</t>
   </si>
   <si>
     <t>048-466-0795</t>
   </si>
   <si>
     <t>3510104</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003174.html</t>
   </si>
   <si>
     <t>0302000004</t>
   </si>
   <si>
     <t>和光市向山地域センター</t>
   </si>
   <si>
     <t>ワコウシムカイヤマチイキセンター</t>
   </si>
   <si>
     <t>埼玉県和光市白子一丁目33-20</t>
   </si>
   <si>
     <t>白子一丁目</t>
   </si>
   <si>
     <t>33-20</t>
   </si>
   <si>
-    <t>35.7680771956875</t>
-[...2 lines deleted...]
-    <t>139.622259052426</t>
+    <t>35.76807719568754</t>
+  </si>
+  <si>
+    <t>139.62225905242607</t>
   </si>
   <si>
     <t>048-458-7501</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003175.html</t>
   </si>
   <si>
     <t>0302000005</t>
   </si>
   <si>
     <t>和光市白子コミュニティセンター</t>
   </si>
   <si>
     <t>ワコウシシラココミュニティセンター</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目15-51</t>
   </si>
   <si>
     <t>白子二丁目</t>
   </si>
   <si>
     <t>15-51</t>
   </si>
@@ -462,54 +468,54 @@
   <si>
     <t>048-468-1567</t>
   </si>
   <si>
     <t>3510101</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003176.html</t>
   </si>
   <si>
     <t>0302000006</t>
   </si>
   <si>
     <t>和光市白子宿地域センター</t>
   </si>
   <si>
     <t>ワコウシシラコジュクチイキセンター</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目20-40</t>
   </si>
   <si>
     <t>20-40</t>
   </si>
   <si>
-    <t>35.781588217158</t>
-[...2 lines deleted...]
-    <t>139.624387519014</t>
+    <t>35.781588217157974</t>
+  </si>
+  <si>
+    <t>139.62438751901425</t>
   </si>
   <si>
     <t>048-465-1477</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003171.html</t>
   </si>
   <si>
     <t>0302000007</t>
   </si>
   <si>
     <t>和光市牛房コミュニティセンター</t>
   </si>
   <si>
     <t>ワコウシゴボウコミュニティセンター</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目28-13</t>
   </si>
   <si>
     <t>28-13</t>
   </si>
   <si>
     <t>35.774021</t>
   </si>
@@ -519,201 +525,204 @@
   <si>
     <t>048-465-5621</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003179.html</t>
   </si>
   <si>
     <t>0302000008</t>
   </si>
   <si>
     <t>和光市白子吹上コミュニティセンター</t>
   </si>
   <si>
     <t>ワコウシシラコフキアゲコミュニティセンター</t>
   </si>
   <si>
     <t>埼玉県和光市白子三丁目8-21</t>
   </si>
   <si>
     <t>白子三丁目</t>
   </si>
   <si>
     <t>8-21</t>
   </si>
   <si>
-    <t>35.7888956161936</t>
-[...2 lines deleted...]
-    <t>139.628285628444</t>
+    <t>35.78889561619364</t>
+  </si>
+  <si>
+    <t>139.62828562844365</t>
   </si>
   <si>
     <t>048-465-9196</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003177.html</t>
   </si>
   <si>
     <t>0302000010</t>
   </si>
   <si>
     <t>和光市本町地域センター</t>
   </si>
   <si>
     <t>ワコウシホンチョウチイキセンター</t>
   </si>
   <si>
     <t>埼玉県和光市本町3-3</t>
   </si>
   <si>
     <t>本町</t>
   </si>
   <si>
     <t>3-3</t>
   </si>
   <si>
     <t>35.7883631589484</t>
   </si>
   <si>
-    <t>139.611458738411</t>
+    <t>139.61145873841144</t>
   </si>
   <si>
     <t>1階エレベーターホール</t>
   </si>
   <si>
     <t>048-464-1338</t>
   </si>
   <si>
     <t>3510114</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp//kurashi/shimin-katsudo/1003081/1010610/1003170/1003172.html</t>
   </si>
   <si>
     <t>0303000001</t>
   </si>
   <si>
     <t>和光市勤労青少年ホーム</t>
   </si>
   <si>
     <t>ワコウシキンロウセイショウネンホーム</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目20-40</t>
   </si>
   <si>
     <t>新倉一丁目</t>
   </si>
   <si>
     <t>35.793687</t>
   </si>
   <si>
     <t>139.61065</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1階調理室横</t>
   </si>
   <si>
     <t>048-465-4841</t>
   </si>
   <si>
+    <t>40000201112291</t>
+  </si>
+  <si>
     <t>土日は17:00まで／休館日：祝日、年末年始</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp/jigyosha/koyo/1003450/1003454/1003455.html</t>
   </si>
   <si>
     <t>0303000002</t>
   </si>
   <si>
     <t>和光市勤労福祉センター</t>
   </si>
   <si>
     <t>ワコウシキンロウフクシセンター</t>
   </si>
   <si>
     <t>埼玉県和光市新倉七丁目10-7</t>
   </si>
   <si>
     <t>新倉七丁目</t>
   </si>
   <si>
     <t>10-7</t>
   </si>
   <si>
     <t>35.803344</t>
   </si>
   <si>
     <t>139.6234</t>
   </si>
   <si>
     <t>玄関ロビー</t>
   </si>
   <si>
     <t>048-462-7890</t>
   </si>
   <si>
-    <t>休館日：毎週月曜日（祝日の場合は開館し、翌日の火曜日が休館）、年末年始</t>
+    <t>休館日：毎週月曜日（月曜日が祝日にあたるときは開館し、翌日以降休日でない日が休館）、年末年始</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp/jigyosha/koyo/1003450/1003457/1003458.html</t>
   </si>
   <si>
     <t>0303000003</t>
   </si>
   <si>
     <t>アグリパーク農業体験センター</t>
   </si>
   <si>
     <t>アグリパークノウギョウタイケンセンター</t>
   </si>
   <si>
     <t>埼玉県和光市新倉八丁目10-30</t>
   </si>
   <si>
     <t>新倉八丁目</t>
   </si>
   <si>
     <t>10-30</t>
   </si>
   <si>
     <t>35.8006335</t>
   </si>
   <si>
     <t>139.627347279</t>
   </si>
   <si>
     <t>休憩施設内</t>
   </si>
   <si>
     <t>048-465-1632</t>
   </si>
   <si>
-    <t>10月～3月は16：00まで／休館日：毎週月曜日（月曜日が祝日にあたるときは開館し、その日以後において最も近い休日出ない日が休館）、年末年始</t>
+    <t>10月～3月は16：00まで／休館日：毎週月曜日（月曜日が祝日にあたるときは開館し、翌日以降休日でない日が休館）、年末年始</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp/machizukuri/nogyo/1003531/1003532.html</t>
   </si>
   <si>
     <t>0304000001</t>
   </si>
   <si>
     <t>和光市清掃センター</t>
   </si>
   <si>
     <t>ﾜｺｳｼｾｲｿｳｾﾝﾀｰ</t>
   </si>
   <si>
     <t>埼玉県和光市下新倉六丁目17-1</t>
   </si>
   <si>
     <t>下新倉六丁目</t>
   </si>
   <si>
     <t>17-1</t>
   </si>
   <si>
     <t>35.801312</t>
   </si>
@@ -1169,89 +1178,93 @@
   <si>
     <t>リーシェガーデン和光１F</t>
   </si>
   <si>
     <t>35.7841683</t>
   </si>
   <si>
     <t>139.6171404</t>
   </si>
   <si>
     <t>玄関(施設内)</t>
   </si>
   <si>
     <t>０４８－４８５－７１３８</t>
   </si>
   <si>
     <t>3510112</t>
   </si>
   <si>
     <t>4030005018139</t>
   </si>
   <si>
     <t>社会福祉法人ことの葉会</t>
   </si>
   <si>
-    <t>日・祝不可/開園時間内（利用者のいる時間）に限る</t>
+    <t>土・日・祝不可/開園時間内（利用者のいる時間）に限る</t>
   </si>
   <si>
     <t>0407000010</t>
   </si>
   <si>
     <t>ひろさわ保育園</t>
   </si>
   <si>
     <t>ヒロサワホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市広沢1-2</t>
   </si>
   <si>
     <t>1-2</t>
   </si>
   <si>
     <t>35.782266</t>
   </si>
   <si>
     <t>139.609585</t>
   </si>
   <si>
     <t>1階事務室</t>
   </si>
   <si>
     <t>048-461-1043</t>
   </si>
   <si>
     <t>hirosawa@mb.jnc.ne.jp</t>
   </si>
   <si>
     <t>3030005007002</t>
   </si>
   <si>
     <t>社会福祉法人なかよし会</t>
   </si>
   <si>
+    <t>土曜は18：00まで　日・祝、12/29~1/3不可
+開園時間内（利用者のいる時間）に限る</t>
+  </si>
+  <si>
     <t>0407000011</t>
   </si>
   <si>
     <t>わこうっちリトルスター保育園</t>
   </si>
   <si>
     <t>ワコウッチリトルスターホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目2-9　1階</t>
   </si>
   <si>
     <t>2-9　1階</t>
   </si>
   <si>
     <t>35.789834</t>
   </si>
   <si>
     <t>139.612158</t>
   </si>
   <si>
     <t>048-458-0647</t>
   </si>
   <si>
     <t>0407000012</t>
@@ -1265,50 +1278,53 @@
   <si>
     <t>埼玉県和光市新倉一丁目10-74 和光市ひなた保育園</t>
   </si>
   <si>
     <t>10-74</t>
   </si>
   <si>
     <t>35.79021</t>
   </si>
   <si>
     <t>139.61306</t>
   </si>
   <si>
     <t>玄関横</t>
   </si>
   <si>
     <t>048-462-8185</t>
   </si>
   <si>
     <t>7030001101250</t>
   </si>
   <si>
     <t>株式会社 ハッピーストーリー</t>
   </si>
   <si>
+    <t>土曜・祝日12/29~1/3終日利用不可</t>
+  </si>
+  <si>
     <t>0407000013</t>
   </si>
   <si>
     <t>和光駅前保育園</t>
   </si>
   <si>
     <t>ワコウエキマエホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目2-67　2階</t>
   </si>
   <si>
     <t>2-67　2階</t>
   </si>
   <si>
     <t>35.78911</t>
   </si>
   <si>
     <t>139.61169</t>
   </si>
   <si>
     <t>事務室</t>
   </si>
   <si>
     <t>048-461-2120</t>
@@ -1352,102 +1368,102 @@
   <si>
     <t>0407000015</t>
   </si>
   <si>
     <t>ハレルヤ保育園</t>
   </si>
   <si>
     <t>ハレルヤホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市新倉五丁目9-92</t>
   </si>
   <si>
     <t>新倉五丁目</t>
   </si>
   <si>
     <t>9-92</t>
   </si>
   <si>
     <t>35.8026941</t>
   </si>
   <si>
     <t>139.6156579</t>
   </si>
   <si>
-    <t>医務室</t>
-[...1 lines deleted...]
-  <si>
     <t>048-451-5300</t>
   </si>
   <si>
     <t>7030005007221</t>
   </si>
   <si>
     <t>社会福祉法人白百合会</t>
   </si>
   <si>
     <t>終了時間は早まる場合あり／土曜日は休園する場合あり</t>
   </si>
   <si>
     <t>0407000016</t>
   </si>
   <si>
     <t>諏訪ひかり保育園</t>
   </si>
   <si>
     <t>スワヒカリホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市諏訪2-5</t>
   </si>
   <si>
     <t>諏訪</t>
   </si>
   <si>
     <t>2-5</t>
   </si>
   <si>
     <t>35.77466</t>
   </si>
   <si>
     <t>139.61908</t>
   </si>
   <si>
     <t>048-423-7614</t>
   </si>
   <si>
     <t>suwahikari@houyuukai.jp</t>
   </si>
   <si>
     <t>https://houyuukai.jp/suwahikari/</t>
   </si>
   <si>
     <t>9140005011961</t>
   </si>
   <si>
     <t>社会福祉法人豊友会</t>
+  </si>
+  <si>
+    <t>開園時間内（利用者のいる時間）に限る</t>
   </si>
   <si>
     <t>0407000017</t>
   </si>
   <si>
     <t>中央ひなた保育園</t>
   </si>
   <si>
     <t>チュウオウヒナタホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市中央一丁目1-6</t>
   </si>
   <si>
     <t>中央一丁目</t>
   </si>
   <si>
     <t>1-6</t>
   </si>
   <si>
     <t>35.784827</t>
   </si>
   <si>
     <t>139.612161</t>
   </si>
@@ -1518,50 +1534,53 @@
   <si>
     <t>0407000020</t>
   </si>
   <si>
     <t>シリウス☆リトルスター保育園</t>
   </si>
   <si>
     <t>シリウス☆リトルスターホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目14-38</t>
   </si>
   <si>
     <t>14-38</t>
   </si>
   <si>
     <t>35.780018</t>
   </si>
   <si>
     <t>139.621102</t>
   </si>
   <si>
     <t>048-458-0574</t>
   </si>
   <si>
+    <t>https://www.first-littlestar.jp/</t>
+  </si>
+  <si>
     <t>0407000021</t>
   </si>
   <si>
     <t>しらこ北リトルスター保育園</t>
   </si>
   <si>
     <t>シラコキタリトルスターホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市白子三丁目8-37</t>
   </si>
   <si>
     <t>8-37</t>
   </si>
   <si>
     <t>35.78806</t>
   </si>
   <si>
     <t>139.62785</t>
   </si>
   <si>
     <t>048-487-9904</t>
   </si>
   <si>
     <t>0407000022</t>
@@ -1707,83 +1726,50 @@
   <si>
     <t>埼玉県和光市本町31-18 ほんちょう保育園</t>
   </si>
   <si>
     <t>31-18</t>
   </si>
   <si>
     <t>ほんちょう保育園</t>
   </si>
   <si>
     <t>35.785838</t>
   </si>
   <si>
     <t>139.604121</t>
   </si>
   <si>
     <t>048-465-5200</t>
   </si>
   <si>
     <t>hontyou5200@dream.jp</t>
   </si>
   <si>
     <t>https://www.a-fukushikai.org/category/honchou</t>
   </si>
   <si>
-    <t>0407000027</t>
-[...31 lines deleted...]
-  <si>
     <t>0407000028</t>
   </si>
   <si>
     <t>やまと幼稚園</t>
   </si>
   <si>
     <t>ヤマトヨウチエン</t>
   </si>
   <si>
     <t>埼玉県和光市白子三丁目12-1</t>
   </si>
   <si>
     <t>12-1</t>
   </si>
   <si>
     <t>35.79209</t>
   </si>
   <si>
     <t>139.63321</t>
   </si>
   <si>
     <t>園内職員室入口</t>
   </si>
   <si>
     <t>048-461-6962</t>
@@ -1818,117 +1804,126 @@
   <si>
     <t>土曜は18:00まで／年末年始は不可</t>
   </si>
   <si>
     <t>0407000030</t>
   </si>
   <si>
     <t>丸山台プライムスター保育園</t>
   </si>
   <si>
     <t>マルヤマダイプライムスターホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市丸山台二丁目28-13</t>
   </si>
   <si>
     <t>35.784</t>
   </si>
   <si>
     <t>139.61386</t>
   </si>
   <si>
     <t>048-423-7082</t>
   </si>
   <si>
+    <t>土曜日は18:00まで／祝日・年末年始は除く</t>
+  </si>
+  <si>
     <t>0407000031</t>
   </si>
   <si>
     <t>和光なかよしこども園</t>
   </si>
   <si>
     <t>ワコウナカヨシコドモエン</t>
   </si>
   <si>
     <t>埼玉県和光市広沢1-5-53</t>
   </si>
   <si>
     <t>1-5-53</t>
   </si>
   <si>
     <t>35.782991</t>
   </si>
   <si>
     <t>139.606712</t>
   </si>
   <si>
     <t>事務所</t>
   </si>
   <si>
     <t>048-458-3960</t>
   </si>
   <si>
     <t>7030005003484</t>
   </si>
   <si>
     <t>社会福祉法人光輪会</t>
   </si>
   <si>
+    <t>土曜は18:00まで／12/29~1/3は不可</t>
+  </si>
+  <si>
     <t>0407000032</t>
   </si>
   <si>
     <t>和光第２エンゼル保育室</t>
   </si>
   <si>
     <t>ワコウダイニエンゼルホイクシツ</t>
   </si>
   <si>
-    <t>埼玉県和光市本町19-1</t>
+    <t>埼玉県和光市本町19-1 ラ・メール1F</t>
   </si>
   <si>
     <t>19-1</t>
   </si>
   <si>
+    <t>ラ・メール1F</t>
+  </si>
+  <si>
     <t>35.78403</t>
   </si>
   <si>
     <t>139.60947</t>
   </si>
   <si>
     <t>玄関靴箱上</t>
   </si>
   <si>
     <t>048-458-3514</t>
   </si>
   <si>
     <t>4030002066108</t>
   </si>
   <si>
     <t>有限会社 三原学園</t>
   </si>
   <si>
-    <t>土曜日は19:00まで／開園時間内（利用者のいる時間）に限る</t>
+    <t>開園時間内（利用者のいる時間）に限る。土日祝日は除く。</t>
   </si>
   <si>
     <t>0407000033</t>
   </si>
   <si>
     <t>あそびのてんさい和光保育園</t>
   </si>
   <si>
     <t>アソビノテンサイワコウホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市丸山台一丁目9-19</t>
   </si>
   <si>
     <t>丸山台一丁目</t>
   </si>
   <si>
     <t>9-19</t>
   </si>
   <si>
     <t>35.78538</t>
   </si>
   <si>
     <t>139.61259</t>
   </si>
@@ -1980,266 +1975,269 @@
   <si>
     <t>第２ひだまりの保育園／ひだまりの学童クラブ</t>
   </si>
   <si>
     <t>ダイニヒダマリノホイクエン／ヒダマリノガクドウクラブ</t>
   </si>
   <si>
     <t>埼玉県和光市丸山台二丁目12-13</t>
   </si>
   <si>
     <t>12-13</t>
   </si>
   <si>
     <t>139.61808</t>
   </si>
   <si>
     <t>048-487-7316／048-487-8018</t>
   </si>
   <si>
     <t>4030001110279</t>
   </si>
   <si>
     <t>株式会社アイサニー</t>
   </si>
   <si>
-    <t>0407000036</t>
-[...8 lines deleted...]
-    <t>埼玉県和光市本町12-12 優美ビル2,3階</t>
+    <t>0407000037</t>
+  </si>
+  <si>
+    <t>さいたま保育園</t>
+  </si>
+  <si>
+    <t>サイタマホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市諏訪2-1</t>
+  </si>
+  <si>
+    <t>2-1</t>
+  </si>
+  <si>
+    <t>35.77761</t>
+  </si>
+  <si>
+    <t>139.61891</t>
+  </si>
+  <si>
+    <t>048-461-5782</t>
+  </si>
+  <si>
+    <t>saitama@houyuukai.jp</t>
+  </si>
+  <si>
+    <t>独立行政法人国立病院機構埼玉病院</t>
+  </si>
+  <si>
+    <t>祝日・年末年始は除く
+土曜日は19:00まで／日曜日は利用者がいる時間・日付のみ開所</t>
+  </si>
+  <si>
+    <t>0407000038</t>
+  </si>
+  <si>
+    <t>大和すみれ幼稚園</t>
+  </si>
+  <si>
+    <t>ヤマトスミレヨウチエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目2-2</t>
+  </si>
+  <si>
+    <t>2-2</t>
+  </si>
+  <si>
+    <t>35.77298</t>
+  </si>
+  <si>
+    <t>139.6185</t>
+  </si>
+  <si>
+    <t>職員玄関入口</t>
+  </si>
+  <si>
+    <t>048-462-0370</t>
+  </si>
+  <si>
+    <t>4030005006969</t>
+  </si>
+  <si>
+    <t>学校法人すみれ学園</t>
+  </si>
+  <si>
+    <t>https://yamato-sumire.info/</t>
+  </si>
+  <si>
+    <t>0407000039</t>
+  </si>
+  <si>
+    <t>和光市保育センター</t>
+  </si>
+  <si>
+    <t>ワコウシホイクセンター</t>
+  </si>
+  <si>
+    <t>35.77397</t>
+  </si>
+  <si>
+    <t>139.61348</t>
+  </si>
+  <si>
+    <t>048-483-4407</t>
+  </si>
+  <si>
+    <t>0407000040</t>
+  </si>
+  <si>
+    <t>ひだまりの保育園</t>
+  </si>
+  <si>
+    <t>ヒダマリノホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目17-31</t>
+  </si>
+  <si>
+    <t>17-31</t>
+  </si>
+  <si>
+    <t>35.80177</t>
+  </si>
+  <si>
+    <t>139.61549</t>
+  </si>
+  <si>
+    <t>048-486-9038</t>
+  </si>
+  <si>
+    <t>0407000041</t>
+  </si>
+  <si>
+    <t>第３ひだまりの保育園</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉三丁目5-28</t>
+  </si>
+  <si>
+    <t>新倉三丁目</t>
+  </si>
+  <si>
+    <t>5-28</t>
+  </si>
+  <si>
+    <t>1階保育室</t>
+  </si>
+  <si>
+    <t>048-487-7388</t>
+  </si>
+  <si>
+    <t>0407000042</t>
+  </si>
+  <si>
+    <t>やとじま☆リトルスター保育園</t>
+  </si>
+  <si>
+    <t>ヤトジマ☆リトルスターホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目6-6</t>
+  </si>
+  <si>
+    <t>6-6</t>
+  </si>
+  <si>
+    <t>35.47131</t>
+  </si>
+  <si>
+    <t>139.37018</t>
+  </si>
+  <si>
+    <t>048-424-8344</t>
+  </si>
+  <si>
+    <t>0407000043</t>
+  </si>
+  <si>
+    <t>和光エンゼル保育室</t>
+  </si>
+  <si>
+    <t>ワコウエンゼルホイクシツ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町12-12 優美ビル</t>
   </si>
   <si>
     <t>12-12</t>
   </si>
   <si>
-    <t>優美ビル2,3階</t>
+    <t>優美ビル</t>
   </si>
   <si>
     <t>35.78677</t>
   </si>
   <si>
     <t>139.61086</t>
   </si>
   <si>
     <t>3階事務室</t>
   </si>
   <si>
-    <t>048-424-5351</t>
+    <t>048-465-1463</t>
   </si>
   <si>
     <t>無し</t>
   </si>
   <si>
     <t>wakou01@au.wakwak.com</t>
   </si>
   <si>
     <t>https://miharakai.jp/</t>
   </si>
   <si>
     <t>同建物内
 和光エンゼル保育室048-465-1463</t>
   </si>
   <si>
-    <t>0407000037</t>
-[...152 lines deleted...]
-  <si>
     <t>0408000001</t>
   </si>
   <si>
     <t>総合児童センター</t>
   </si>
   <si>
     <t>ソウゴウジドウセンター</t>
   </si>
   <si>
     <t>埼玉県和光市広沢1-5-54</t>
   </si>
   <si>
     <t>1-5-54</t>
   </si>
   <si>
-    <t>35.7833392950138</t>
-[...2 lines deleted...]
-    <t>139.606537877845</t>
+    <t>35.78333929501381</t>
+  </si>
+  <si>
+    <t>139.60653787784477</t>
   </si>
   <si>
     <t>受付カウンター</t>
   </si>
   <si>
     <t>048-465-2525</t>
   </si>
   <si>
     <t>毎月第２・４木曜日及び
 年末年始は休館
 18歳未満の児童の利用は19：00まで(小学生が夕焼けチャイム以降も利用する場合は保護者等のお迎えが必要)</t>
   </si>
   <si>
     <t>0408000002</t>
   </si>
   <si>
     <t>下新倉児童館</t>
   </si>
   <si>
     <t>シモニイクラジドウカン</t>
   </si>
   <si>
     <t>埼玉県和光市下新倉五丁目21-1</t>
   </si>
   <si>
@@ -2522,51 +2520,51 @@
   <si>
     <t>サザンカガクドウクラブ</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目5-27</t>
   </si>
   <si>
     <t>048-468-2225</t>
   </si>
   <si>
     <t>0502000001</t>
   </si>
   <si>
     <t>駅南口自転車駐車場</t>
   </si>
   <si>
     <t>エキミナミグチジテンシャチュウシャジョウ</t>
   </si>
   <si>
     <t>埼玉県和光市本町3-35</t>
   </si>
   <si>
     <t>3-35</t>
   </si>
   <si>
-    <t>35.78754</t>
+    <t>35.78764</t>
   </si>
   <si>
     <t>-1</t>
   </si>
   <si>
     <t>管理室前</t>
   </si>
   <si>
     <t>048-467-3731</t>
   </si>
   <si>
     <t>無休</t>
   </si>
   <si>
     <t>0802000001</t>
   </si>
   <si>
     <t>和光市立下新倉小学校</t>
   </si>
   <si>
     <t>ワコウシリツシモニイクラショウガッコウ</t>
   </si>
   <si>
     <t>Shimoniikura　elementary　school</t>
   </si>
@@ -3119,51 +3117,51 @@
   <si>
     <t>和光市図書館</t>
   </si>
   <si>
     <t>ワコウシトショカン</t>
   </si>
   <si>
     <t>Wako City Library</t>
   </si>
   <si>
     <t>埼玉県和光市本町31-1</t>
   </si>
   <si>
     <t>31-1</t>
   </si>
   <si>
     <t>35.78740842</t>
   </si>
   <si>
     <t>139.6075641</t>
   </si>
   <si>
     <t>048-463-8723</t>
   </si>
   <si>
-    <t>土日祝は18:00閉園。木曜日については原則第２、第4は利用不可、また12月28日～1月4日、特別図書整理期間は終日利用不可。。</t>
+    <t>土日祝は18:00閉園。木曜日については原則第２、第4は利用不可、また12月28日～1月4日、特別図書整理期間は終日利用不可。</t>
   </si>
   <si>
     <t>0803000006</t>
   </si>
   <si>
     <t>新倉ふるさと民家園</t>
   </si>
   <si>
     <t>ニイクラフルサトミンカエン</t>
   </si>
   <si>
     <t>埼玉県和光市下新倉二丁目33-1</t>
   </si>
   <si>
     <t>33-1</t>
   </si>
   <si>
     <t>35.79123</t>
   </si>
   <si>
     <t>139.61858</t>
   </si>
   <si>
     <t>管理棟内</t>
   </si>
@@ -3787,96 +3785,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="TOP" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="TOP" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM118"/>
+  <dimension ref="A1:AM117"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="24.125" bestFit="1" customWidth="1"/>
-[...27 lines deleted...]
-    <col min="32" max="32" width="20.75" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="27.125" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="19.5" customWidth="1"/>
+    <col min="4" max="4" width="49.125" customWidth="1"/>
+    <col min="5" max="5" width="13.875" customWidth="1"/>
+    <col min="6" max="6" width="13.625" customWidth="1"/>
+    <col min="7" max="8" width="13.875" customWidth="1"/>
+    <col min="9" max="9" width="39.375" customWidth="1"/>
+    <col min="10" max="14" width="13.875" customWidth="1"/>
+    <col min="15" max="15" width="21" customWidth="1"/>
+    <col min="16" max="16" width="19.5" customWidth="1"/>
+    <col min="17" max="18" width="13.875" customWidth="1"/>
+    <col min="19" max="19" width="24.875" customWidth="1"/>
+    <col min="20" max="20" width="31.25" customWidth="1"/>
+    <col min="21" max="21" width="13.875" customWidth="1"/>
+    <col min="22" max="22" width="24" customWidth="1"/>
+    <col min="23" max="23" width="46.25" customWidth="1"/>
+    <col min="24" max="25" width="13.875" customWidth="1"/>
+    <col min="26" max="26" width="19.75" customWidth="1"/>
+    <col min="27" max="27" width="36.875" customWidth="1"/>
+    <col min="28" max="28" width="19.375" customWidth="1"/>
+    <col min="29" max="30" width="12.875" customWidth="1"/>
+    <col min="31" max="31" width="99.875" customWidth="1"/>
+    <col min="32" max="32" width="13.875" customWidth="1"/>
     <col min="33" max="33" width="54.875" customWidth="1"/>
-    <col min="34" max="34" width="6.875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="39" max="39" width="5.75" bestFit="1" customWidth="1"/>
+    <col min="34" max="39" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -4733,7081 +4723,7081 @@
       <c r="N8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>74</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>75</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>76</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="W8" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Z8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AE8" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AF8" s="3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="AG8" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="AH8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM8" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A9" s="2">
         <v>112291</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>74</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>75</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="T9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="3" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="W9" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Z9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AE9" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AF9" s="3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="AG9" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="AH9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM9" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A10" s="2">
         <v>112291</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>75</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S10" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="T10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V10" s="3" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="W10" s="4" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Z10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AE10" s="3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="AF10" s="3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="AG10" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="AH10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM10" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A11" s="2">
         <v>112291</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S11" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T11" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="U11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB11" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC11" s="5">
         <v>0.375</v>
       </c>
       <c r="AD11" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE11" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AF11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG11" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AH11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM11" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="12" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A12" s="2">
         <v>112291</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB12" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC12" s="5">
         <v>0.375</v>
       </c>
       <c r="AD12" s="5">
         <v>0.91666666666666696</v>
       </c>
       <c r="AE12" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AF12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG12" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AH12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM12" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A13" s="2">
         <v>112291</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T13" s="3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="U13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB13" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC13" s="5">
         <v>0.375</v>
       </c>
       <c r="AD13" s="5">
         <v>0.91666666666666696</v>
       </c>
       <c r="AE13" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG13" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AH13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK13" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A14" s="2">
         <v>112291</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="Q14" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T14" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z14" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA14" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB14" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC14" s="5">
         <v>0.375</v>
       </c>
       <c r="AD14" s="5">
         <v>0.91666666666666696</v>
       </c>
       <c r="AE14" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG14" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AH14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="15" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A15" s="2">
         <v>112291</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T15" s="3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA15" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB15" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC15" s="5">
         <v>0.375</v>
       </c>
       <c r="AD15" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE15" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG15" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AH15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="16" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A16" s="2">
         <v>112291</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA16" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB16" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC16" s="5">
         <v>0.375</v>
       </c>
       <c r="AD16" s="5">
         <v>0.91666666666666696</v>
       </c>
       <c r="AE16" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG16" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AH16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="17" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A17" s="2">
         <v>112291</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T17" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z17" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA17" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB17" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC17" s="5">
         <v>0.375</v>
       </c>
       <c r="AD17" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE17" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AF17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG17" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="AH17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A18" s="2">
         <v>112291</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W18" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB18" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC18" s="5">
         <v>0.375</v>
       </c>
       <c r="AD18" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AF18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG18" s="4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AH18" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK18" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A19" s="2">
         <v>112291</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="U19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W19" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Z19" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB19" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC19" s="5">
         <v>0.375</v>
       </c>
       <c r="AD19" s="5">
         <v>0.91666666666666696</v>
       </c>
       <c r="AE19" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG19" s="4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AH19" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK19" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A20" s="2">
         <v>112291</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z20" s="3" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB20" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC20" s="5">
         <v>0.375</v>
       </c>
       <c r="AD20" s="5">
         <v>0.875</v>
       </c>
       <c r="AE20" s="3" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG20" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AH20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK20" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A21" s="2">
         <v>112291</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="T21" s="3" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W21" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z21" s="3" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="AA21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB21" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC21" s="5">
         <v>0.41666666666666702</v>
       </c>
       <c r="AD21" s="5">
         <v>0.875</v>
       </c>
       <c r="AE21" s="3" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG21" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AH21" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK21" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A22" s="2">
         <v>112291</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W22" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z22" s="3" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="AA22" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB22" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC22" s="5">
         <v>0.375</v>
       </c>
       <c r="AD22" s="5">
         <v>0.70833333333333304</v>
       </c>
       <c r="AE22" s="3" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AF22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG22" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AH22" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK22" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A23" s="2">
         <v>112291</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="T23" s="3" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V23" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="W23" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z23" s="3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB23" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC23" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD23" s="5">
         <v>0.71875</v>
       </c>
       <c r="AE23" s="3" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AF23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG23" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="AH23" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK23" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM23" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A24" s="2">
         <v>112291</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L24" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y24" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA24" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB24" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC24" s="5">
         <v>0.375</v>
       </c>
       <c r="AD24" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE24" s="3" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AF24" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM24" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A25" s="2">
         <v>112291</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="T25" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y25" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z25" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="AA25" s="3" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AB25" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC25" s="5">
         <v>0.375</v>
       </c>
       <c r="AD25" s="5">
         <v>0.66666666666666696</v>
       </c>
       <c r="AE25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AF25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AG25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM25" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:39" ht="54" x14ac:dyDescent="0.15">
       <c r="A26" s="2">
         <v>112291</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y26" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB26" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC26" s="5">
         <v>0.375</v>
       </c>
       <c r="AD26" s="5">
         <v>0.66666666666666696</v>
       </c>
       <c r="AE26" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="AF26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM26" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="27" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:39" ht="54" x14ac:dyDescent="0.15">
       <c r="A27" s="2">
         <v>112291</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="T27" s="3" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="U27" s="3" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="V27" s="3" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="W27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y27" s="3" t="s">
         <v>54</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB27" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC27" s="5">
         <v>0.375</v>
       </c>
       <c r="AD27" s="5">
         <v>0.5</v>
       </c>
       <c r="AE27" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="AF27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A28" s="2">
         <v>112291</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y28" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB28" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC28" s="5">
         <v>0.375</v>
       </c>
       <c r="AD28" s="5">
         <v>0.66666666666666696</v>
       </c>
       <c r="AE28" s="3" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK28" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A29" s="2">
         <v>112291</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R29" s="3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V29" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="W29" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y29" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="Z29" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB29" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC29" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD29" s="5">
         <v>0.71875</v>
       </c>
       <c r="AE29" s="3" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AF29" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG29" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH29" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK29" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A30" s="2">
         <v>112291</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y30" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z30" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB30" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC30" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD30" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE30" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM30" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A31" s="2">
         <v>112291</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T31" s="3" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y31" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z31" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA31" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB31" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC31" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD31" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE31" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF31" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM31" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A32" s="2">
         <v>112291</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="R32" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W32" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y32" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z32" s="3" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="AA32" s="3" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AB32" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC32" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD32" s="5">
-        <v>0.83333333333333304</v>
+        <v>0.8125</v>
       </c>
       <c r="AE32" s="3" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AF32" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG32" s="4" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="AH32" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK32" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM32" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A33" s="2">
         <v>112291</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T33" s="3" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y33" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z33" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA33" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB33" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC33" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD33" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE33" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="34" spans="1:39" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A34" s="2">
         <v>112291</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W34" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y34" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z34" s="3" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="AA34" s="3" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AB34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC34" s="5">
         <v>0.3125</v>
       </c>
       <c r="AD34" s="5">
         <v>0.77083333333333304</v>
       </c>
       <c r="AE34" s="3" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG34" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH34" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK34" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="35" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A35" s="2">
         <v>112291</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O35" s="3" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T35" s="3" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="U35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y35" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z35" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA35" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB35" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC35" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD35" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE35" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A36" s="2">
         <v>112291</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y36" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z36" s="3" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AA36" s="3" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="AB36" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC36" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD36" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE36" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A37" s="2">
         <v>112291</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="O37" s="3" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="T37" s="3" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="U37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W37" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y37" s="3" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="Z37" s="3" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="AA37" s="3" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="AB37" s="3" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="AC37" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD37" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE37" s="3" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG37" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH37" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK37" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM37" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="38" spans="1:39" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A38" s="2">
         <v>112291</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O38" s="3" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="T38" s="3" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V38" s="3" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="W38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y38" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Z38" s="3" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="AA38" s="3" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="AB38" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC38" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD38" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE38" s="3" t="s">
-        <v>304</v>
+        <v>399</v>
       </c>
       <c r="AF38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM38" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A39" s="2">
         <v>112291</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="Q39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T39" s="3" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="U39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W39" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y39" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="Z39" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA39" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB39" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC39" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD39" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE39" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG39" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH39" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK39" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A40" s="2">
         <v>112291</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="N40" s="3" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="Q40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W40" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y40" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z40" s="3" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="AA40" s="3" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="AB40" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC40" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD40" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE40" s="3" t="s">
-        <v>43</v>
+        <v>419</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG40" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH40" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK40" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A41" s="2">
         <v>112291</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="T41" s="3" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W41" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y41" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z41" s="3" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="AA41" s="3" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="AB41" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC41" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD41" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE41" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG41" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH41" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK41" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A42" s="2">
         <v>112291</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W42" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y42" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z42" s="3" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="AA42" s="3" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="AB42" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC42" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD42" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE42" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG42" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH42" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK42" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM42" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A43" s="2">
         <v>112291</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O43" s="3" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="T43" s="3" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="U43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y43" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z43" s="3" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="AA43" s="3" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="AB43" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC43" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD43" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE43" s="3" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="AF43" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM43" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A44" s="2">
         <v>112291</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V44" s="3" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="W44" s="4" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="X44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y44" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z44" s="3" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="AA44" s="3" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="AB44" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC44" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD44" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE44" s="3" t="s">
-        <v>43</v>
+        <v>466</v>
       </c>
       <c r="AF44" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG44" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH44" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK44" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM44" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A45" s="2">
         <v>112291</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K45" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O45" s="3" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="T45" s="3" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="U45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W45" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y45" s="3" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="Z45" s="3" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="AA45" s="3" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="AB45" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC45" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD45" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE45" s="3" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="AF45" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG45" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH45" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK45" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM45" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="46" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A46" s="2">
         <v>112291</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O46" s="3" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="Q46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V46" s="3" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="W46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y46" s="3" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="Z46" s="3" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="AA46" s="3" t="s">
-        <v>435</v>
+        <v>47</v>
       </c>
       <c r="AB46" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC46" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD46" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE46" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF46" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM46" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="47" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A47" s="2">
         <v>112291</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K47" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M47" s="3" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O47" s="3" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="Q47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="T47" s="3" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="U47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y47" s="3" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="Z47" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA47" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB47" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC47" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD47" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE47" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM47" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="48" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A48" s="2">
         <v>112291</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L48" s="3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M48" s="3" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W48" s="4" t="s">
-        <v>43</v>
+        <v>504</v>
       </c>
       <c r="X48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y48" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z48" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA48" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB48" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC48" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD48" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE48" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF48" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG48" s="4" t="s">
-        <v>43</v>
+        <v>504</v>
       </c>
       <c r="AH48" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK48" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM48" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A49" s="2">
         <v>112291</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T49" s="3" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="U49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W49" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y49" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z49" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA49" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB49" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC49" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD49" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE49" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF49" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG49" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH49" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK49" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM49" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="50" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A50" s="2">
         <v>112291</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O50" s="3" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T50" s="3" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="U50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W50" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y50" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z50" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA50" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB50" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC50" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD50" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE50" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG50" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH50" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK50" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM50" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A51" s="2">
         <v>112291</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L51" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M51" s="3" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O51" s="3" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="Q51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="T51" s="3" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="U51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W51" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y51" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z51" s="3" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="AA51" s="3" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="AB51" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC51" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD51" s="5">
         <v>0.8125</v>
       </c>
       <c r="AE51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AF51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG51" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH51" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK51" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM51" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A52" s="2">
         <v>112291</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O52" s="3" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="T52" s="3" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="U52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V52" s="3" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="W52" s="4" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="X52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y52" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z52" s="3" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="AA52" s="3" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="AB52" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC52" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD52" s="5">
-        <v>0.83333333333333304</v>
+        <v>0.8125</v>
       </c>
       <c r="AE52" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG52" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH52" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK52" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM52" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="53" spans="1:39" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A53" s="2">
         <v>112291</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="T53" s="3" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="U53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W53" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y53" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z53" s="3" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="AA53" s="3" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="AB53" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC53" s="5">
         <v>0.3125</v>
       </c>
       <c r="AD53" s="5">
         <v>0.77083333333333304</v>
       </c>
       <c r="AE53" s="3" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="AF53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG53" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH53" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK53" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM53" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A54" s="2">
         <v>112291</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="N54" s="3" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="T54" s="3" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="U54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V54" s="3" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="W54" s="4" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="X54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y54" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Z54" s="3" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="AA54" s="3" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="AB54" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC54" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD54" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE54" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AF54" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG54" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH54" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK54" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM54" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="55" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A55" s="2">
         <v>112291</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="T55" s="3" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="U55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y55" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Z55" s="3" t="s">
-        <v>571</v>
+        <v>543</v>
       </c>
       <c r="AA55" s="3" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="AB55" s="3" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="AC55" s="5">
-        <v>0.29166666666666702</v>
+        <v>0.3125</v>
       </c>
       <c r="AD55" s="5">
-        <v>0.79166666666666696</v>
+        <v>0.75</v>
       </c>
       <c r="AE55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AF55" s="3" t="s">
-        <v>242</v>
+        <v>43</v>
       </c>
       <c r="AG55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM55" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="56" spans="1:39" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A56" s="2">
         <v>112291</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>165</v>
+        <v>250</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>580</v>
+        <v>316</v>
       </c>
       <c r="T56" s="3" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y56" s="3" t="s">
-        <v>181</v>
+        <v>143</v>
       </c>
       <c r="Z56" s="3" t="s">
-        <v>537</v>
+        <v>305</v>
       </c>
       <c r="AA56" s="3" t="s">
-        <v>582</v>
+        <v>306</v>
       </c>
       <c r="AB56" s="3" t="s">
-        <v>56</v>
+        <v>233</v>
       </c>
       <c r="AC56" s="5">
-        <v>0.3125</v>
+        <v>0.29166666666666702</v>
       </c>
       <c r="AD56" s="5">
-        <v>0.75</v>
+        <v>0.83333333333333304</v>
       </c>
       <c r="AE56" s="3" t="s">
-        <v>43</v>
+        <v>586</v>
       </c>
       <c r="AF56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM56" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A57" s="2">
         <v>112291</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>247</v>
+        <v>376</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>587</v>
+        <v>158</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O57" s="3" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="Q57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="T57" s="3" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="U57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y57" s="3" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="Z57" s="3" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA57" s="3" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AB57" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC57" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD57" s="5">
         <v>0.83333333333333304</v>
       </c>
       <c r="AE57" s="3" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="AF57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK57" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM57" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="58" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A58" s="2">
         <v>112291</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>373</v>
+        <v>48</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>156</v>
+        <v>599</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O58" s="3" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="Q58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>313</v>
+        <v>602</v>
       </c>
       <c r="T58" s="3" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W58" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y58" s="3" t="s">
-        <v>229</v>
+        <v>383</v>
       </c>
       <c r="Z58" s="3" t="s">
-        <v>302</v>
+        <v>604</v>
       </c>
       <c r="AA58" s="3" t="s">
-        <v>303</v>
+        <v>605</v>
       </c>
       <c r="AB58" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC58" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD58" s="5">
-        <v>0.83333333333333304</v>
+        <v>0.79166666666666696</v>
       </c>
       <c r="AE58" s="3" t="s">
-        <v>43</v>
+        <v>606</v>
       </c>
       <c r="AF58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG58" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH58" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK58" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM58" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="59" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A59" s="2">
         <v>112291</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>48</v>
+        <v>177</v>
       </c>
       <c r="M59" s="3" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="N59" s="3" t="s">
-        <v>43</v>
+        <v>612</v>
       </c>
       <c r="O59" s="3" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="T59" s="3" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="U59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W59" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y59" s="3" t="s">
-        <v>380</v>
+        <v>183</v>
       </c>
       <c r="Z59" s="3" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="AA59" s="3" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="AB59" s="3" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="AC59" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD59" s="5">
-        <v>0.79166666666666696</v>
+        <v>0.8125</v>
       </c>
       <c r="AE59" s="3" t="s">
-        <v>43</v>
+        <v>619</v>
       </c>
       <c r="AF59" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG59" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH59" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK59" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM59" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="60" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A60" s="2">
         <v>112291</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>175</v>
+        <v>624</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="T60" s="3" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W60" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y60" s="3" t="s">
-        <v>291</v>
+        <v>183</v>
       </c>
       <c r="Z60" s="3" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="AA60" s="3" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="AB60" s="3" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="AC60" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD60" s="5">
-        <v>0.8125</v>
+        <v>0.79166666666666696</v>
       </c>
       <c r="AE60" s="3" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="AF60" s="3" t="s">
-        <v>242</v>
+        <v>43</v>
       </c>
       <c r="AG60" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH60" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK60" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM60" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="61" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A61" s="2">
         <v>112291</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>626</v>
+        <v>189</v>
       </c>
       <c r="M61" s="3" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S61" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="T61" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="U61" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="V61" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="W61" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="X61" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y61" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="Z61" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="T61" s="3" t="s">
+      <c r="AA61" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="U61" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AB61" s="3" t="s">
-        <v>56</v>
+        <v>233</v>
       </c>
       <c r="AC61" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD61" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE61" s="3" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="AF61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG61" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH61" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK61" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM61" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="62" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:39" ht="54" x14ac:dyDescent="0.15">
       <c r="A62" s="2">
         <v>112291</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>187</v>
+        <v>376</v>
       </c>
       <c r="M62" s="3" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>640</v>
+        <v>591</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>606</v>
+        <v>427</v>
       </c>
       <c r="T62" s="3" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W62" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y62" s="3" t="s">
-        <v>380</v>
+        <v>98</v>
       </c>
       <c r="Z62" s="3" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="AA62" s="3" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="AB62" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC62" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD62" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE62" s="3" t="s">
-        <v>643</v>
+        <v>452</v>
       </c>
       <c r="AF62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG62" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH62" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK62" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM62" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="63" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="63" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A63" s="2">
         <v>112291</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>373</v>
+        <v>457</v>
       </c>
       <c r="M63" s="3" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="N63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>596</v>
+        <v>656</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="Q63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="T63" s="3" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="U63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V63" s="3" t="s">
-        <v>43</v>
+        <v>659</v>
       </c>
       <c r="W63" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y63" s="3" t="s">
-        <v>96</v>
+        <v>476</v>
       </c>
       <c r="Z63" s="3" t="s">
-        <v>651</v>
+        <v>464</v>
       </c>
       <c r="AA63" s="3" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="AB63" s="3" t="s">
-        <v>230</v>
+        <v>110</v>
       </c>
       <c r="AC63" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD63" s="5">
-        <v>0.79166666666666696</v>
+        <v>0.83333333333333304</v>
       </c>
       <c r="AE63" s="3" t="s">
-        <v>448</v>
+        <v>661</v>
       </c>
       <c r="AF63" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG63" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH63" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK63" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM63" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="64" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A64" s="2">
         <v>112291</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>175</v>
+        <v>117</v>
       </c>
       <c r="M64" s="3" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>658</v>
+        <v>43</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="R64" s="3" t="s">
-        <v>190</v>
+        <v>43</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="T64" s="3" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="U64" s="3" t="s">
-        <v>663</v>
+        <v>43</v>
       </c>
       <c r="V64" s="3" t="s">
-        <v>664</v>
+        <v>43</v>
       </c>
       <c r="W64" s="4" t="s">
-        <v>665</v>
+        <v>43</v>
       </c>
       <c r="X64" s="3" t="s">
-        <v>666</v>
+        <v>43</v>
       </c>
       <c r="Y64" s="3" t="s">
-        <v>380</v>
+        <v>476</v>
       </c>
       <c r="Z64" s="3" t="s">
-        <v>619</v>
+        <v>671</v>
       </c>
       <c r="AA64" s="3" t="s">
-        <v>620</v>
+        <v>672</v>
       </c>
       <c r="AB64" s="3" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="AC64" s="5">
-        <v>0.29166666666666702</v>
+        <v>0.3125</v>
       </c>
       <c r="AD64" s="5">
-        <v>0.75</v>
+        <v>0.77083333333333304</v>
       </c>
       <c r="AE64" s="3" t="s">
-        <v>634</v>
+        <v>43</v>
       </c>
       <c r="AF64" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG64" s="4" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="AH64" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK64" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM64" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="65" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A65" s="2">
         <v>112291</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>670</v>
+        <v>481</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L65" s="3" t="s">
-        <v>453</v>
+        <v>482</v>
       </c>
       <c r="M65" s="3" t="s">
-        <v>671</v>
+        <v>178</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="Q65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="T65" s="3" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="U65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V65" s="3" t="s">
-        <v>675</v>
+        <v>43</v>
       </c>
       <c r="W65" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y65" s="3" t="s">
-        <v>471</v>
+        <v>122</v>
       </c>
       <c r="Z65" s="3" t="s">
-        <v>460</v>
+        <v>55</v>
       </c>
       <c r="AA65" s="3" t="s">
-        <v>676</v>
+        <v>47</v>
       </c>
       <c r="AB65" s="3" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="AC65" s="5">
-        <v>0.29166666666666702</v>
+        <v>0.35416666666666702</v>
       </c>
       <c r="AD65" s="5">
-        <v>0.83333333333333304</v>
+        <v>0.71875</v>
       </c>
       <c r="AE65" s="3" t="s">
-        <v>677</v>
+        <v>43</v>
       </c>
       <c r="AF65" s="3" t="s">
-        <v>242</v>
+        <v>43</v>
       </c>
       <c r="AG65" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH65" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK65" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM65" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="66" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A66" s="2">
         <v>112291</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="M66" s="3" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O66" s="3" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="Q66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>685</v>
+        <v>427</v>
       </c>
       <c r="T66" s="3" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W66" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y66" s="3" t="s">
-        <v>471</v>
+        <v>122</v>
       </c>
       <c r="Z66" s="3" t="s">
-        <v>687</v>
+        <v>649</v>
       </c>
       <c r="AA66" s="3" t="s">
-        <v>688</v>
+        <v>650</v>
       </c>
       <c r="AB66" s="3" t="s">
-        <v>56</v>
+        <v>233</v>
       </c>
       <c r="AC66" s="5">
-        <v>0.3125</v>
+        <v>0.29166666666666702</v>
       </c>
       <c r="AD66" s="5">
-        <v>0.77083333333333304</v>
+        <v>0.79166666666666696</v>
       </c>
       <c r="AE66" s="3" t="s">
-        <v>43</v>
+        <v>452</v>
       </c>
       <c r="AF66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG66" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH66" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK66" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM66" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="67" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A67" s="2">
         <v>112291</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>476</v>
+        <v>690</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>477</v>
+        <v>691</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>176</v>
+        <v>692</v>
       </c>
       <c r="N67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>692</v>
+        <v>43</v>
       </c>
       <c r="P67" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="S67" s="3" t="s">
         <v>693</v>
-      </c>
-[...7 lines deleted...]
-        <v>422</v>
       </c>
       <c r="T67" s="3" t="s">
         <v>694</v>
       </c>
       <c r="U67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W67" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y67" s="3" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="Z67" s="3" t="s">
-        <v>55</v>
+        <v>649</v>
       </c>
       <c r="AA67" s="3" t="s">
-        <v>47</v>
+        <v>650</v>
       </c>
       <c r="AB67" s="3" t="s">
-        <v>56</v>
+        <v>233</v>
       </c>
       <c r="AC67" s="5">
-        <v>0.35416666666666702</v>
+        <v>0.29166666666666702</v>
       </c>
       <c r="AD67" s="5">
-        <v>0.71875</v>
+        <v>0.79166666666666696</v>
       </c>
       <c r="AE67" s="3" t="s">
-        <v>43</v>
+        <v>452</v>
       </c>
       <c r="AF67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG67" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH67" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK67" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM67" s="3" t="s">
         <v>43</v>
       </c>
@@ -11825,6101 +11815,5986 @@
       <c r="D68" s="3" t="s">
         <v>696</v>
       </c>
       <c r="E68" s="3" t="s">
         <v>697</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>698</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L68" s="3" t="s">
-        <v>88</v>
+        <v>312</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>699</v>
       </c>
       <c r="N68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>700</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>701</v>
       </c>
       <c r="Q68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>422</v>
+        <v>316</v>
       </c>
       <c r="T68" s="3" t="s">
         <v>702</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W68" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y68" s="3" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="Z68" s="3" t="s">
-        <v>651</v>
+        <v>305</v>
       </c>
       <c r="AA68" s="3" t="s">
-        <v>652</v>
+        <v>306</v>
       </c>
       <c r="AB68" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC68" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD68" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE68" s="3" t="s">
-        <v>448</v>
+        <v>307</v>
       </c>
       <c r="AF68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG68" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH68" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK68" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM68" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="69" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:39" ht="54" x14ac:dyDescent="0.15">
       <c r="A69" s="2">
         <v>112291</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>703</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>704</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L69" s="3" t="s">
-        <v>706</v>
+        <v>177</v>
       </c>
       <c r="M69" s="3" t="s">
         <v>707</v>
       </c>
       <c r="N69" s="3" t="s">
-        <v>43</v>
+        <v>708</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>43</v>
+        <v>709</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>43</v>
+        <v>710</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="R69" s="3" t="s">
-        <v>43</v>
+        <v>192</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="T69" s="3" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="U69" s="3" t="s">
-        <v>43</v>
+        <v>713</v>
       </c>
       <c r="V69" s="3" t="s">
-        <v>43</v>
+        <v>714</v>
       </c>
       <c r="W69" s="4" t="s">
-        <v>43</v>
+        <v>715</v>
       </c>
       <c r="X69" s="3" t="s">
-        <v>43</v>
+        <v>716</v>
       </c>
       <c r="Y69" s="3" t="s">
-        <v>96</v>
+        <v>383</v>
       </c>
       <c r="Z69" s="3" t="s">
-        <v>651</v>
+        <v>617</v>
       </c>
       <c r="AA69" s="3" t="s">
-        <v>652</v>
+        <v>618</v>
       </c>
       <c r="AB69" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AC69" s="5">
         <v>0.29166666666666702</v>
       </c>
       <c r="AD69" s="5">
-        <v>0.79166666666666696</v>
+        <v>0.75</v>
       </c>
       <c r="AE69" s="3" t="s">
-        <v>448</v>
+        <v>632</v>
       </c>
       <c r="AF69" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG69" s="4" t="s">
-        <v>43</v>
+        <v>715</v>
       </c>
       <c r="AH69" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI69" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ69" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK69" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL69" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM69" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="70" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A70" s="2">
         <v>112291</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>309</v>
+        <v>48</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>313</v>
+        <v>724</v>
       </c>
       <c r="T70" s="3" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="U70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W70" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y70" s="3" t="s">
-        <v>96</v>
+        <v>232</v>
       </c>
       <c r="Z70" s="3" t="s">
-        <v>302</v>
+        <v>55</v>
       </c>
       <c r="AA70" s="3" t="s">
-        <v>303</v>
+        <v>47</v>
       </c>
       <c r="AB70" s="3" t="s">
-        <v>230</v>
+        <v>110</v>
       </c>
       <c r="AC70" s="5">
-        <v>0.29166666666666702</v>
+        <v>0.375</v>
       </c>
       <c r="AD70" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE70" s="3" t="s">
-        <v>304</v>
+        <v>726</v>
       </c>
       <c r="AF70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG70" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH70" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK70" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM70" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="71" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="71" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A71" s="2">
         <v>112291</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>48</v>
+        <v>364</v>
       </c>
       <c r="M71" s="3" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="N71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="Q71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="T71" s="3" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="U71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W71" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y71" s="3" t="s">
-        <v>229</v>
+        <v>294</v>
       </c>
       <c r="Z71" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA71" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB71" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC71" s="5">
-        <v>0.375</v>
+        <v>0.39583333333333298</v>
       </c>
       <c r="AD71" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE71" s="3" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="AF71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG71" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH71" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK71" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM71" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="72" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A72" s="2">
         <v>112291</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>731</v>
+        <v>45</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>361</v>
+        <v>48</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>732</v>
+        <v>49</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="Q72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="T72" s="3" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W72" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y72" s="3" t="s">
-        <v>291</v>
+        <v>232</v>
       </c>
       <c r="Z72" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA72" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB72" s="3" t="s">
-        <v>108</v>
+        <v>233</v>
       </c>
       <c r="AC72" s="5">
-        <v>0.39583333333333298</v>
+        <v>0.4375</v>
       </c>
       <c r="AD72" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE72" s="3" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="AF72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG72" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH72" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK72" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM72" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="73" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A73" s="2">
         <v>112291</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>45</v>
+        <v>748</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="M73" s="3" t="s">
-        <v>49</v>
+        <v>749</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="Q73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="T73" s="3" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="U73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W73" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y73" s="3" t="s">
-        <v>229</v>
+        <v>294</v>
       </c>
       <c r="Z73" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA73" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB73" s="3" t="s">
-        <v>230</v>
+        <v>110</v>
       </c>
       <c r="AC73" s="5">
-        <v>0.4375</v>
+        <v>0.39583333333333298</v>
       </c>
       <c r="AD73" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE73" s="3" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="AF73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG73" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH73" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK73" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM73" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="74" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A74" s="2">
         <v>112291</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K74" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>187</v>
+        <v>471</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="N74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="P74" s="3" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="Q74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>753</v>
+        <v>742</v>
       </c>
       <c r="T74" s="3" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="U74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W74" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y74" s="3" t="s">
-        <v>291</v>
+        <v>98</v>
       </c>
       <c r="Z74" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA74" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB74" s="3" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="AC74" s="5">
-        <v>0.39583333333333298</v>
+        <v>0.4375</v>
       </c>
       <c r="AD74" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE74" s="3" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="AF74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG74" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH74" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK74" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM74" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A75" s="2">
         <v>112291</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K75" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="N75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O75" s="3" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="P75" s="3" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="Q75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="T75" s="3" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="U75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W75" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y75" s="3" t="s">
-        <v>96</v>
+        <v>487</v>
       </c>
       <c r="Z75" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA75" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB75" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC75" s="5">
         <v>0.4375</v>
       </c>
       <c r="AD75" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE75" s="3" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="AF75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG75" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH75" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK75" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM75" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="76" spans="1:39" x14ac:dyDescent="0.15">
+    <row r="76" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A76" s="2">
         <v>112291</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="N76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="Q76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>770</v>
+        <v>742</v>
       </c>
       <c r="T76" s="3" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="U76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W76" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y76" s="3" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="Z76" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA76" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB76" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC76" s="5">
         <v>0.4375</v>
       </c>
       <c r="AD76" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE76" s="3" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="AF76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG76" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH76" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK76" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM76" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="77" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A77" s="2">
         <v>112291</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>466</v>
+        <v>117</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="N77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O77" s="3" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="Q77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>743</v>
+        <v>786</v>
       </c>
       <c r="T77" s="3" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="U77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W77" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y77" s="3" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="Z77" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA77" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB77" s="3" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
       <c r="AC77" s="5">
-        <v>0.4375</v>
+        <v>0.39583333333333298</v>
       </c>
       <c r="AD77" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE77" s="3" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="AF77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG77" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH77" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK77" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM77" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A78" s="2">
         <v>112291</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I78" s="3" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L78" s="3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M78" s="3" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="N78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="Q78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="T78" s="3" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W78" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y78" s="3" t="s">
-        <v>482</v>
+        <v>122</v>
       </c>
       <c r="Z78" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA78" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB78" s="3" t="s">
-        <v>108</v>
+        <v>233</v>
       </c>
       <c r="AC78" s="5">
-        <v>0.39583333333333298</v>
+        <v>0.4375</v>
       </c>
       <c r="AD78" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE78" s="3" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="AF78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG78" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH78" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK78" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM78" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A79" s="2">
         <v>112291</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K79" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="M79" s="3" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="N79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O79" s="3" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="Q79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="T79" s="3" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="U79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W79" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y79" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z79" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA79" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB79" s="3" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="AC79" s="5">
         <v>0.4375</v>
       </c>
       <c r="AD79" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE79" s="3" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="AF79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG79" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH79" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK79" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL79" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM79" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="80" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A80" s="2">
         <v>112291</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K80" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M80" s="3" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="N80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O80" s="3" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="Q80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>805</v>
+        <v>742</v>
       </c>
       <c r="T80" s="3" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="U80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W80" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y80" s="3" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="Z80" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA80" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB80" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC80" s="5">
         <v>0.4375</v>
       </c>
       <c r="AD80" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE80" s="3" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="AF80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG80" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH80" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK80" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL80" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM80" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="81" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A81" s="2">
         <v>112291</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>810</v>
+        <v>271</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K81" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>811</v>
+        <v>272</v>
       </c>
       <c r="N81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O81" s="3" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="Q81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>743</v>
+        <v>819</v>
       </c>
       <c r="T81" s="3" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="U81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W81" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y81" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="Z81" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA81" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB81" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC81" s="5">
         <v>0.4375</v>
       </c>
       <c r="AD81" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE81" s="3" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="AF81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG81" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH81" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK81" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL81" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM81" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="82" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A82" s="2">
         <v>112291</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>268</v>
+        <v>824</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K82" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="M82" s="3" t="s">
-        <v>269</v>
+        <v>758</v>
       </c>
       <c r="N82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O82" s="3" t="s">
-        <v>818</v>
+        <v>759</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>819</v>
+        <v>760</v>
       </c>
       <c r="Q82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>820</v>
+        <v>742</v>
       </c>
       <c r="T82" s="3" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="U82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W82" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y82" s="3" t="s">
-        <v>141</v>
+        <v>183</v>
       </c>
       <c r="Z82" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA82" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB82" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC82" s="5">
         <v>0.4375</v>
       </c>
       <c r="AD82" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE82" s="3" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="AF82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG82" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH82" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK82" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL82" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM82" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="83" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="83" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A83" s="2">
         <v>112291</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K83" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="M83" s="3" t="s">
-        <v>759</v>
+        <v>830</v>
       </c>
       <c r="N83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O83" s="3" t="s">
-        <v>760</v>
+        <v>831</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>761</v>
+        <v>639</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>43</v>
+        <v>832</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>743</v>
+        <v>833</v>
       </c>
       <c r="T83" s="3" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="U83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y83" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Z83" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA83" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB83" s="3" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
       <c r="AC83" s="5">
-        <v>0.4375</v>
+        <v>0.20138888888888901</v>
       </c>
       <c r="AD83" s="5">
-        <v>0.79166666666666696</v>
+        <v>4.8611111111111098E-2</v>
       </c>
       <c r="AE83" s="3" t="s">
-        <v>745</v>
+        <v>835</v>
       </c>
       <c r="AF83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK83" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL83" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM83" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="84" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A84" s="2">
         <v>112291</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>43</v>
+        <v>839</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>830</v>
+        <v>730</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K84" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>175</v>
+        <v>364</v>
       </c>
       <c r="M84" s="3" t="s">
-        <v>831</v>
+        <v>731</v>
       </c>
       <c r="N84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O84" s="3" t="s">
-        <v>832</v>
+        <v>732</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>641</v>
+        <v>733</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>833</v>
+        <v>43</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="T84" s="3" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="U84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V84" s="3" t="s">
-        <v>43</v>
+        <v>842</v>
       </c>
       <c r="W84" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y84" s="3" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="Z84" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA84" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB84" s="3" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="AC84" s="5">
-        <v>0.20138888888888901</v>
+        <v>0.35416666666666702</v>
       </c>
       <c r="AD84" s="5">
-        <v>4.8611111111111098E-2</v>
+        <v>0.77083333333333304</v>
       </c>
       <c r="AE84" s="3" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="AF84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG84" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH84" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK84" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL84" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM84" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="85" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A85" s="2">
         <v>112291</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>731</v>
+        <v>848</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K85" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
       <c r="M85" s="3" t="s">
-        <v>732</v>
+        <v>849</v>
       </c>
       <c r="N85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O85" s="3" t="s">
-        <v>733</v>
+        <v>850</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>734</v>
+        <v>851</v>
       </c>
       <c r="Q85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="T85" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="U85" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="V85" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="U85" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W85" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y85" s="3" t="s">
-        <v>229</v>
+        <v>383</v>
       </c>
       <c r="Z85" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA85" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB85" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC85" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD85" s="5">
-        <v>0.77083333333333304</v>
+        <v>0.79166666666666696</v>
       </c>
       <c r="AE85" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG85" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH85" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK85" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL85" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM85" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="86" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="86" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A86" s="2">
         <v>112291</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K86" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>373</v>
+        <v>48</v>
       </c>
       <c r="M86" s="3" t="s">
-        <v>850</v>
+        <v>775</v>
       </c>
       <c r="N86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="Q86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="T86" s="3" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="U86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V86" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W86" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y86" s="3" t="s">
-        <v>380</v>
+        <v>863</v>
       </c>
       <c r="Z86" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA86" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB86" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC86" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD86" s="5">
         <v>0.79166666666666696</v>
       </c>
       <c r="AE86" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG86" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH86" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK86" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL86" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM86" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A87" s="2">
         <v>112291</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>859</v>
+        <v>45</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K87" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M87" s="3" t="s">
-        <v>776</v>
+        <v>49</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O87" s="3" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="Q87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="T87" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="U87" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="V87" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="W87" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="X87" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y87" s="3" t="s">
         <v>863</v>
-      </c>
-[...13 lines deleted...]
-        <v>864</v>
       </c>
       <c r="Z87" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA87" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB87" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC87" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD87" s="5">
-        <v>0.79166666666666696</v>
+        <v>0.77083333333333304</v>
       </c>
       <c r="AE87" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG87" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH87" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK87" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM87" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="88" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A88" s="2">
         <v>112291</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>45</v>
+        <v>824</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K88" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="M88" s="3" t="s">
-        <v>49</v>
+        <v>758</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O88" s="3" t="s">
-        <v>869</v>
+        <v>759</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>870</v>
+        <v>760</v>
       </c>
       <c r="Q88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="T88" s="3" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="U88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V88" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W88" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y88" s="3" t="s">
-        <v>864</v>
+        <v>98</v>
       </c>
       <c r="Z88" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA88" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB88" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC88" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD88" s="5">
         <v>0.77083333333333304</v>
       </c>
       <c r="AE88" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF88" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG88" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH88" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK88" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL88" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM88" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="89" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A89" s="2">
         <v>112291</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>825</v>
+        <v>882</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K89" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>187</v>
+        <v>90</v>
       </c>
       <c r="M89" s="3" t="s">
-        <v>759</v>
+        <v>883</v>
       </c>
       <c r="N89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O89" s="3" t="s">
-        <v>760</v>
+        <v>884</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>761</v>
+        <v>885</v>
       </c>
       <c r="Q89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
       <c r="T89" s="3" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="U89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V89" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W89" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y89" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z89" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA89" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB89" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC89" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD89" s="5">
         <v>0.77083333333333304</v>
       </c>
       <c r="AE89" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF89" s="3" t="s">
-        <v>242</v>
+        <v>43</v>
       </c>
       <c r="AG89" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH89" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK89" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL89" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM89" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="90" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A90" s="2">
         <v>112291</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>883</v>
+        <v>765</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K90" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L90" s="3" t="s">
-        <v>88</v>
+        <v>457</v>
       </c>
       <c r="M90" s="3" t="s">
-        <v>884</v>
+        <v>766</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O90" s="3" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="Q90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="T90" s="3" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="U90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V90" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W90" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y90" s="3" t="s">
-        <v>96</v>
+        <v>476</v>
       </c>
       <c r="Z90" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA90" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB90" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC90" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD90" s="5">
         <v>0.77083333333333304</v>
       </c>
       <c r="AE90" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG90" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH90" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK90" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL90" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM90" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A91" s="2">
         <v>112291</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K91" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L91" s="3" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="M91" s="3" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="N91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O91" s="3" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="P91" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="R91" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="S91" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="Q91" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T91" s="3" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="U91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V91" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W91" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y91" s="3" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="Z91" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA91" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB91" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC91" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD91" s="5">
-        <v>0.77083333333333304</v>
+        <v>0.70833333333333304</v>
       </c>
       <c r="AE91" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG91" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH91" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK91" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL91" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM91" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="92" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A92" s="2">
         <v>112291</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>775</v>
+        <v>907</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K92" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L92" s="3" t="s">
-        <v>466</v>
+        <v>117</v>
       </c>
       <c r="M92" s="3" t="s">
-        <v>776</v>
+        <v>908</v>
       </c>
       <c r="N92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="Q92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>895</v>
+        <v>876</v>
       </c>
       <c r="T92" s="3" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="U92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V92" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W92" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y92" s="3" t="s">
-        <v>482</v>
+        <v>122</v>
       </c>
       <c r="Z92" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA92" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB92" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC92" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD92" s="5">
-        <v>0.70833333333333304</v>
+        <v>0.77083333333333304</v>
       </c>
       <c r="AE92" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG92" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH92" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK92" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL92" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM92" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A93" s="2">
         <v>112291</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K93" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>115</v>
+        <v>482</v>
       </c>
       <c r="M93" s="3" t="s">
-        <v>909</v>
+        <v>655</v>
       </c>
       <c r="N93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="Q93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="T93" s="3" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="U93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V93" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W93" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y93" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z93" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA93" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB93" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC93" s="5">
-        <v>0.35416666666666702</v>
+        <v>0.34722222222222199</v>
       </c>
       <c r="AD93" s="5">
-        <v>0.77083333333333304</v>
+        <v>0.79166666666666696</v>
       </c>
       <c r="AE93" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG93" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH93" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK93" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL93" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM93" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="94" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A94" s="2">
         <v>112291</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K94" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L94" s="3" t="s">
-        <v>477</v>
+        <v>167</v>
       </c>
       <c r="M94" s="3" t="s">
-        <v>671</v>
+        <v>925</v>
       </c>
       <c r="N94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="Q94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>877</v>
+        <v>928</v>
       </c>
       <c r="T94" s="3" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="U94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V94" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W94" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y94" s="3" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="Z94" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA94" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB94" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC94" s="5">
-        <v>0.34722222222222199</v>
+        <v>0.35416666666666702</v>
       </c>
       <c r="AD94" s="5">
-        <v>0.79166666666666696</v>
+        <v>0.77083333333333304</v>
       </c>
       <c r="AE94" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG94" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH94" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK94" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL94" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM94" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="95" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A95" s="2">
         <v>112291</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I95" s="3" t="s">
-        <v>925</v>
+        <v>271</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K95" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="M95" s="3" t="s">
-        <v>926</v>
+        <v>272</v>
       </c>
       <c r="N95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O95" s="3" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="Q95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>929</v>
+        <v>316</v>
       </c>
       <c r="T95" s="3" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="U95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V95" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W95" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y95" s="3" t="s">
-        <v>141</v>
+        <v>183</v>
       </c>
       <c r="Z95" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA95" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB95" s="3" t="s">
         <v>56</v>
       </c>
       <c r="AC95" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD95" s="5">
         <v>0.77083333333333304</v>
       </c>
       <c r="AE95" s="3" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="AF95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG95" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH95" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK95" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL95" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM95" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="96" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="96" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A96" s="2">
         <v>112291</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>932</v>
+        <v>845</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>933</v>
+        <v>846</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>934</v>
+        <v>847</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I96" s="3" t="s">
-        <v>268</v>
+        <v>848</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K96" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>175</v>
+        <v>376</v>
       </c>
       <c r="M96" s="3" t="s">
-        <v>269</v>
+        <v>849</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O96" s="3" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="Q96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>313</v>
+        <v>940</v>
       </c>
       <c r="T96" s="3" t="s">
-        <v>937</v>
+        <v>853</v>
       </c>
       <c r="U96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V96" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W96" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y96" s="3" t="s">
-        <v>181</v>
+        <v>383</v>
       </c>
       <c r="Z96" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA96" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB96" s="3" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
       <c r="AC96" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD96" s="5">
-        <v>0.77083333333333304</v>
+        <v>0.89583333333333304</v>
       </c>
       <c r="AE96" s="3" t="s">
-        <v>844</v>
+        <v>941</v>
       </c>
       <c r="AF96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG96" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH96" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK96" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL96" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM96" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="97" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A97" s="2">
         <v>112291</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K97" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>373</v>
+        <v>48</v>
       </c>
       <c r="M97" s="3" t="s">
-        <v>850</v>
+        <v>775</v>
       </c>
       <c r="N97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O97" s="3" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="Q97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="T97" s="3" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="U97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V97" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W97" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y97" s="3" t="s">
-        <v>380</v>
+        <v>863</v>
       </c>
       <c r="Z97" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA97" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB97" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC97" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD97" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE97" s="3" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="AF97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG97" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH97" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK97" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL97" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM97" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="98" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A98" s="2">
         <v>112291</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>856</v>
+        <v>865</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>858</v>
+        <v>867</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>859</v>
+        <v>45</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K98" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M98" s="3" t="s">
-        <v>776</v>
+        <v>49</v>
       </c>
       <c r="N98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O98" s="3" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="Q98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="T98" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="U98" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="V98" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="W98" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="X98" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y98" s="3" t="s">
         <v>863</v>
-      </c>
-[...13 lines deleted...]
-        <v>864</v>
       </c>
       <c r="Z98" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA98" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB98" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC98" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD98" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE98" s="3" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="AF98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG98" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH98" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK98" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL98" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM98" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="99" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A99" s="2">
         <v>112291</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I99" s="3" t="s">
-        <v>45</v>
+        <v>824</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K99" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="M99" s="3" t="s">
-        <v>49</v>
+        <v>758</v>
       </c>
       <c r="N99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="Q99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>950</v>
+        <v>945</v>
       </c>
       <c r="T99" s="3" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="U99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V99" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W99" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y99" s="3" t="s">
-        <v>864</v>
+        <v>98</v>
       </c>
       <c r="Z99" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA99" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB99" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC99" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD99" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE99" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG99" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH99" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK99" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL99" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM99" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="100" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A100" s="2">
         <v>112291</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>825</v>
+        <v>882</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K100" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>187</v>
+        <v>90</v>
       </c>
       <c r="M100" s="3" t="s">
-        <v>759</v>
+        <v>883</v>
       </c>
       <c r="N100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="Q100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
       <c r="T100" s="3" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="U100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V100" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W100" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y100" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="Z100" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA100" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB100" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC100" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD100" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE100" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG100" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH100" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK100" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL100" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM100" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="101" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A101" s="2">
         <v>112291</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>883</v>
+        <v>765</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K101" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>88</v>
+        <v>457</v>
       </c>
       <c r="M101" s="3" t="s">
-        <v>884</v>
+        <v>766</v>
       </c>
       <c r="N101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="Q101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>958</v>
+        <v>945</v>
       </c>
       <c r="T101" s="3" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="U101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V101" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W101" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y101" s="3" t="s">
-        <v>96</v>
+        <v>476</v>
       </c>
       <c r="Z101" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA101" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB101" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC101" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD101" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE101" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG101" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH101" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK101" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL101" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM101" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="102" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A102" s="2">
         <v>112291</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K102" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="M102" s="3" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="N102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="Q102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
       <c r="T102" s="3" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="U102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V102" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W102" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y102" s="3" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="Z102" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA102" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB102" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC102" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD102" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE102" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG102" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH102" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK102" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL102" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM102" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="103" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A103" s="2">
         <v>112291</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>775</v>
+        <v>907</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K103" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>466</v>
+        <v>117</v>
       </c>
       <c r="M103" s="3" t="s">
-        <v>776</v>
+        <v>908</v>
       </c>
       <c r="N103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="Q103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>958</v>
+        <v>945</v>
       </c>
       <c r="T103" s="3" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="U103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V103" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W103" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y103" s="3" t="s">
-        <v>482</v>
+        <v>122</v>
       </c>
       <c r="Z103" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA103" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB103" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC103" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD103" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE103" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG103" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH103" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK103" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL103" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM103" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="104" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A104" s="2">
         <v>112291</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K104" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>115</v>
+        <v>482</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>909</v>
+        <v>655</v>
       </c>
       <c r="N104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="Q104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="T104" s="3" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="U104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V104" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W104" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y104" s="3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="Z104" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA104" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB104" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC104" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD104" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE104" s="3" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="AF104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG104" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH104" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK104" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL104" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM104" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="105" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A105" s="2">
         <v>112291</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I105" s="3" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K105" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>477</v>
+        <v>167</v>
       </c>
       <c r="M105" s="3" t="s">
-        <v>671</v>
+        <v>925</v>
       </c>
       <c r="N105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="Q105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
       <c r="T105" s="3" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="U105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V105" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W105" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y105" s="3" t="s">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="Z105" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA105" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB105" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC105" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD105" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE105" s="3" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="AF105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG105" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH105" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK105" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL105" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM105" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="106" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A106" s="2">
         <v>112291</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I106" s="3" t="s">
-        <v>925</v>
+        <v>271</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K106" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="M106" s="3" t="s">
-        <v>926</v>
+        <v>272</v>
       </c>
       <c r="N106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O106" s="3" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="Q106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>958</v>
+        <v>945</v>
       </c>
       <c r="T106" s="3" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="U106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V106" s="3" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="W106" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y106" s="3" t="s">
-        <v>141</v>
+        <v>183</v>
       </c>
       <c r="Z106" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA106" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB106" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC106" s="5">
         <v>0.35416666666666702</v>
       </c>
       <c r="AD106" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE106" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AF106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG106" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AH106" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK106" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL106" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM106" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="107" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="107" spans="1:39" ht="54" x14ac:dyDescent="0.15">
       <c r="A107" s="2">
         <v>112291</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>932</v>
+        <v>977</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>933</v>
+        <v>978</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>934</v>
+        <v>979</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I107" s="3" t="s">
-        <v>268</v>
+        <v>730</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K107" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>175</v>
+        <v>364</v>
       </c>
       <c r="M107" s="3" t="s">
-        <v>269</v>
+        <v>731</v>
       </c>
       <c r="N107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>43</v>
+        <v>982</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="T107" s="3" t="s">
-        <v>937</v>
+        <v>984</v>
       </c>
       <c r="U107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V107" s="3" t="s">
-        <v>843</v>
+        <v>985</v>
       </c>
       <c r="W107" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y107" s="3" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="Z107" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA107" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB107" s="3" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="AC107" s="5">
-        <v>0.35416666666666702</v>
+        <v>0.39583333333333298</v>
       </c>
       <c r="AD107" s="5">
-        <v>0.89583333333333304</v>
+        <v>0.75</v>
       </c>
       <c r="AE107" s="3" t="s">
-        <v>951</v>
+        <v>986</v>
       </c>
       <c r="AF107" s="3" t="s">
-        <v>43</v>
+        <v>245</v>
       </c>
       <c r="AG107" s="4" t="s">
-        <v>43</v>
+        <v>987</v>
       </c>
       <c r="AH107" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK107" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL107" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM107" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="108" spans="1:39" ht="54" x14ac:dyDescent="0.15">
+    <row r="108" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A108" s="2">
         <v>112291</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>980</v>
+        <v>43</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>731</v>
+        <v>991</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K108" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>361</v>
+        <v>691</v>
       </c>
       <c r="M108" s="3" t="s">
-        <v>732</v>
+        <v>992</v>
       </c>
       <c r="N108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>982</v>
+        <v>994</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>983</v>
+        <v>43</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>984</v>
+        <v>995</v>
       </c>
       <c r="T108" s="3" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="U108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V108" s="3" t="s">
-        <v>986</v>
+        <v>43</v>
       </c>
       <c r="W108" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y108" s="3" t="s">
-        <v>229</v>
+        <v>98</v>
       </c>
       <c r="Z108" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA108" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB108" s="3" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="AC108" s="5">
-        <v>0.39583333333333298</v>
+        <v>0.375</v>
       </c>
       <c r="AD108" s="5">
-        <v>0.75</v>
+        <v>0.89583333333333304</v>
       </c>
       <c r="AE108" s="3" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="AF108" s="3" t="s">
-        <v>242</v>
+        <v>43</v>
       </c>
       <c r="AG108" s="4" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="AH108" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK108" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL108" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM108" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="109" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A109" s="2">
         <v>112291</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K109" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>706</v>
+        <v>471</v>
       </c>
       <c r="M109" s="3" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="N109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="Q109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>996</v>
+        <v>96</v>
       </c>
       <c r="T109" s="3" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="U109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W109" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y109" s="3" t="s">
-        <v>96</v>
+        <v>487</v>
       </c>
       <c r="Z109" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA109" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB109" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC109" s="5">
-        <v>0.375</v>
+        <v>0.35416666666666702</v>
       </c>
       <c r="AD109" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE109" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="AF109" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="AG109" s="4" t="s">
         <v>998</v>
-      </c>
-[...4 lines deleted...]
-        <v>999</v>
       </c>
       <c r="AH109" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK109" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL109" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM109" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="110" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A110" s="2">
         <v>112291</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K110" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="M110" s="3" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="N110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="Q110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>94</v>
+        <v>1014</v>
       </c>
       <c r="T110" s="3" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
       <c r="U110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V110" s="3" t="s">
-        <v>43</v>
+        <v>1016</v>
       </c>
       <c r="W110" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y110" s="3" t="s">
-        <v>482</v>
+        <v>122</v>
       </c>
       <c r="Z110" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA110" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB110" s="3" t="s">
-        <v>108</v>
+        <v>1017</v>
       </c>
       <c r="AC110" s="5">
-        <v>0.35416666666666702</v>
+        <v>0.375</v>
       </c>
       <c r="AD110" s="5">
         <v>0.89583333333333304</v>
       </c>
       <c r="AE110" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="AF110" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="AG110" s="4" t="s">
         <v>998</v>
-      </c>
-[...4 lines deleted...]
-        <v>999</v>
       </c>
       <c r="AH110" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK110" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL110" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM110" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="111" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A111" s="2">
         <v>112291</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>43</v>
+        <v>1021</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K111" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>477</v>
+        <v>177</v>
       </c>
       <c r="M111" s="3" t="s">
-        <v>1012</v>
+        <v>1023</v>
       </c>
       <c r="N111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>43</v>
+        <v>192</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>1015</v>
+        <v>983</v>
       </c>
       <c r="T111" s="3" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
       <c r="U111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V111" s="3" t="s">
-        <v>1017</v>
+        <v>985</v>
       </c>
       <c r="W111" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y111" s="3" t="s">
-        <v>120</v>
+        <v>183</v>
       </c>
       <c r="Z111" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA111" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB111" s="3" t="s">
-        <v>1018</v>
+        <v>110</v>
       </c>
       <c r="AC111" s="5">
-        <v>0.375</v>
+        <v>0.39583333333333298</v>
       </c>
       <c r="AD111" s="5">
-        <v>0.89583333333333304</v>
+        <v>0.83333333333333304</v>
       </c>
       <c r="AE111" s="3" t="s">
-        <v>998</v>
+        <v>1027</v>
       </c>
       <c r="AF111" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AG111" s="4" t="s">
-        <v>999</v>
+        <v>987</v>
       </c>
       <c r="AH111" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK111" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL111" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM111" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="112" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A112" s="2">
         <v>112291</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>1022</v>
+        <v>43</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K112" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>175</v>
+        <v>312</v>
       </c>
       <c r="M112" s="3" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="N112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>190</v>
+        <v>43</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>984</v>
+        <v>1035</v>
       </c>
       <c r="T112" s="3" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="U112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V112" s="3" t="s">
-        <v>986</v>
+        <v>43</v>
       </c>
       <c r="W112" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y112" s="3" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="Z112" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA112" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB112" s="3" t="s">
-        <v>108</v>
+        <v>61</v>
       </c>
       <c r="AC112" s="5">
-        <v>0.39583333333333298</v>
+        <v>0.375</v>
       </c>
       <c r="AD112" s="5">
-        <v>0.83333333333333304</v>
+        <v>0.70833333333333304</v>
       </c>
       <c r="AE112" s="3" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="AF112" s="3" t="s">
-        <v>242</v>
+        <v>57</v>
       </c>
       <c r="AG112" s="4" t="s">
-        <v>988</v>
+        <v>1038</v>
       </c>
       <c r="AH112" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK112" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL112" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM112" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="113" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A113" s="2">
         <v>112291</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>1029</v>
+        <v>1039</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>1030</v>
+        <v>1040</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>1031</v>
+        <v>1041</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K113" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L113" s="3" t="s">
-        <v>309</v>
+        <v>48</v>
       </c>
       <c r="M113" s="3" t="s">
-        <v>1033</v>
+        <v>1011</v>
       </c>
       <c r="N113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="Q113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="T113" s="3" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="U113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W113" s="4" t="s">
-        <v>43</v>
+        <v>1047</v>
       </c>
       <c r="X113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y113" s="3" t="s">
-        <v>229</v>
+        <v>294</v>
       </c>
       <c r="Z113" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA113" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB113" s="3" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="AC113" s="5">
         <v>0.375</v>
       </c>
       <c r="AD113" s="5">
-        <v>0.70833333333333304</v>
+        <v>0.95833333333333304</v>
       </c>
       <c r="AE113" s="3" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="AF113" s="3" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="AG113" s="4" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="AH113" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK113" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL113" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM113" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="114" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A114" s="2">
         <v>112291</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D114" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E114" s="3" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K114" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>48</v>
       </c>
       <c r="M114" s="3" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="N114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O114" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="P114" s="3" t="s">
         <v>1044</v>
       </c>
-      <c r="P114" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S114" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="T114" s="3" t="s">
         <v>1046</v>
       </c>
-      <c r="T114" s="3" t="s">
+      <c r="U114" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="V114" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="W114" s="4" t="s">
         <v>1047</v>
       </c>
-      <c r="U114" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y114" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="Z114" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA114" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB114" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC114" s="5">
         <v>0.375</v>
       </c>
       <c r="AD114" s="5">
         <v>0.95833333333333304</v>
       </c>
       <c r="AE114" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AF114" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG114" s="4" t="s">
         <v>1049</v>
-      </c>
-[...4 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="AH114" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK114" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL114" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM114" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="115" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A115" s="2">
         <v>112291</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I115" s="3" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K115" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>48</v>
+        <v>482</v>
       </c>
       <c r="M115" s="3" t="s">
-        <v>1012</v>
+        <v>666</v>
       </c>
       <c r="N115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="Q115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="T115" s="3" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="U115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W115" s="4" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="X115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y115" s="3" t="s">
-        <v>291</v>
+        <v>122</v>
       </c>
       <c r="Z115" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA115" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB115" s="3" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="AC115" s="5">
         <v>0.375</v>
       </c>
       <c r="AD115" s="5">
-        <v>0.95833333333333304</v>
+        <v>0.875</v>
       </c>
       <c r="AE115" s="3" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="AF115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG115" s="4" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="AH115" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK115" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL115" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM115" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="116" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="116" spans="1:39" ht="54" x14ac:dyDescent="0.15">
       <c r="A116" s="2">
         <v>112291</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K116" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L116" s="3" t="s">
-        <v>477</v>
+        <v>1067</v>
       </c>
       <c r="M116" s="3" t="s">
-        <v>682</v>
+        <v>95</v>
       </c>
       <c r="N116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
       <c r="Q116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="R116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="T116" s="3" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="U116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W116" s="4" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="X116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y116" s="3" t="s">
-        <v>120</v>
+        <v>98</v>
       </c>
       <c r="Z116" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA116" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB116" s="3" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="AC116" s="5">
         <v>0.375</v>
       </c>
       <c r="AD116" s="5">
-        <v>0.875</v>
+        <v>0.83333333333333304</v>
       </c>
       <c r="AE116" s="3" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
       <c r="AF116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG116" s="4" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
       <c r="AH116" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK116" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL116" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM116" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="117" spans="1:39" ht="54" x14ac:dyDescent="0.15">
+    <row r="117" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A117" s="2">
         <v>112291</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
       <c r="F117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I117" s="3" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>46</v>
       </c>
       <c r="K117" s="3" t="s">
         <v>47</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>1068</v>
+        <v>48</v>
       </c>
       <c r="M117" s="3" t="s">
-        <v>93</v>
+        <v>721</v>
       </c>
       <c r="N117" s="3" t="s">
-        <v>43</v>
+        <v>1078</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>1071</v>
+        <v>795</v>
       </c>
       <c r="T117" s="3" t="s">
-        <v>1072</v>
+        <v>725</v>
       </c>
       <c r="U117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="V117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="W117" s="4" t="s">
-        <v>1073</v>
+        <v>43</v>
       </c>
       <c r="X117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="Y117" s="3" t="s">
-        <v>96</v>
+        <v>294</v>
       </c>
       <c r="Z117" s="3" t="s">
         <v>55</v>
       </c>
       <c r="AA117" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AB117" s="3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AC117" s="5">
-        <v>0.33333333333333298</v>
+        <v>0.375</v>
       </c>
       <c r="AD117" s="5">
-        <v>0.83333333333333304</v>
+        <v>0.875</v>
       </c>
       <c r="AE117" s="3" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
       <c r="AF117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AG117" s="4" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="AH117" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AI117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AJ117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK117" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AL117" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM117" s="3" t="s">
-        <v>43</v>
-[...117 lines deleted...]
-      <c r="AM118" s="3" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="6"/>
+  <hyperlinks>
+    <hyperlink ref="W48" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="AG48" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AED設置箇所一覧</vt:lpstr>
+      <vt:lpstr>112291_aed</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>