--- v0 (2025-12-28)
+++ v1 (2026-06-18)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\介護サービス事業所一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\介護サービス事業所一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5BC9919-CD72-41E4-B812-A443EC946D9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71A7D6FA-A9FB-4F54-91EF-0596F1768353}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7200" yWindow="0" windowWidth="21600" windowHeight="11280" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="介護サービス事業所一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_care_service" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2423" uniqueCount="676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2454" uniqueCount="675">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>介護サービス事業所名称</t>
   </si>
   <si>
     <t>介護サービス事業所名称_カナ</t>
   </si>
   <si>
     <t>介護サービス事業所名称_英字</t>
   </si>
   <si>
     <t>実施サービス</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
@@ -180,60 +180,60 @@
   <si>
     <t>048-451-6389</t>
   </si>
   <si>
     <t>048-451-6381</t>
   </si>
   <si>
     <t>3010001025868</t>
   </si>
   <si>
     <t>株式会社ニチイ学館</t>
   </si>
   <si>
     <t>1172300053</t>
   </si>
   <si>
     <t>0403000002</t>
   </si>
   <si>
     <t>ＮＰＯぽけっとステーション</t>
   </si>
   <si>
     <t>エヌピーオーポケットステーション</t>
   </si>
   <si>
-    <t>埼玉県和光市中央一丁目7-19 ｾﾝﾄﾗﾙｺｰﾎﾟ102号室</t>
+    <t>埼玉県和光市中央一丁目7-19 セントラルコーポ102号室</t>
   </si>
   <si>
     <t>中央一丁目</t>
   </si>
   <si>
     <t>7-19</t>
   </si>
   <si>
-    <t>ｾﾝﾄﾗﾙｺｰﾎﾟ102号室</t>
+    <t>セントラルコーポ102号室</t>
   </si>
   <si>
     <t>048-465-8833</t>
   </si>
   <si>
     <t>048-465-8838</t>
   </si>
   <si>
     <t>3030005007191</t>
   </si>
   <si>
     <t>特定非営利活動法人ぽけっとステーション</t>
   </si>
   <si>
     <t>1172300368</t>
   </si>
   <si>
     <t>0403000003</t>
   </si>
   <si>
     <t>ミアヘルサ ケアプラン和光</t>
   </si>
   <si>
     <t>ミアヘルサ　ケアプランワコウ</t>
   </si>
@@ -252,126 +252,96 @@
   <si>
     <t>048-450-1311</t>
   </si>
   <si>
     <t>048-450-1325</t>
   </si>
   <si>
     <t>4011101029023</t>
   </si>
   <si>
     <t>ミアヘルサ株式会社</t>
   </si>
   <si>
     <t>1172300475</t>
   </si>
   <si>
     <t>0403000004</t>
   </si>
   <si>
     <t>和光福祉会 居宅介護支援センター　</t>
   </si>
   <si>
     <t>ワコウフクシカイ　キョタクカイゴシエンセンター　</t>
   </si>
   <si>
-    <t>埼玉県和光市丸山台二丁目6-20 ﾌｧﾐｰﾙSHOURAKUJU1階</t>
+    <t>埼玉県和光市丸山台二丁目6-20 ファミールSHOURAKUJU1階</t>
   </si>
   <si>
     <t>丸山台二丁目</t>
   </si>
   <si>
     <t>6-20</t>
   </si>
   <si>
-    <t>ﾌｧﾐｰﾙSHOURAKUJU1階</t>
+    <t>ファミールSHOURAKUJU1階</t>
   </si>
   <si>
     <t>048-460-2940</t>
   </si>
   <si>
     <t>048-450-2941</t>
   </si>
   <si>
     <t>2030005006987</t>
   </si>
   <si>
     <t>社会福祉法人和光福祉会</t>
   </si>
   <si>
     <t>1172300012</t>
   </si>
   <si>
-    <t>0403000005</t>
-[...5 lines deleted...]
-    <t>埼玉県和光市本町3-13 ﾀｳﾝｺｰﾄｴｸｾﾙ405</t>
+    <t>0403000006</t>
+  </si>
+  <si>
+    <t>循和会居宅介護支援事業所和光</t>
+  </si>
+  <si>
+    <t>ジュンワカイキョタクカイゴシエンジギョウショワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町29-1 ハイツ本橋305</t>
   </si>
   <si>
     <t>本町</t>
   </si>
   <si>
-    <t>3-13</t>
-[...31 lines deleted...]
-  <si>
     <t>29-1</t>
   </si>
   <si>
-    <t>ﾊｲﾂ本橋305</t>
+    <t>ハイツ本橋305</t>
   </si>
   <si>
     <t>048-423-5273</t>
   </si>
   <si>
     <t>048-423-5283</t>
   </si>
   <si>
     <t>9030005018200</t>
   </si>
   <si>
     <t>医療法人循和会</t>
   </si>
   <si>
     <t>1172300723</t>
   </si>
   <si>
     <t>0403000008</t>
   </si>
   <si>
     <t>ケアプラン　くすの木</t>
   </si>
   <si>
     <t>ケアプラン　クスノキ</t>
   </si>
@@ -417,1714 +387,1745 @@
   <si>
     <t>048-485-9311</t>
   </si>
   <si>
     <t>048-450-3151</t>
   </si>
   <si>
     <t>9110001006704</t>
   </si>
   <si>
     <t>株式会社東日本福祉経営サービス</t>
   </si>
   <si>
     <t>1172300558</t>
   </si>
   <si>
     <t>0403000010</t>
   </si>
   <si>
     <t>ケアプランくるみ</t>
   </si>
   <si>
     <t>ケアプランクルミ</t>
   </si>
   <si>
-    <t>埼玉県和光市南一丁目11-87 第一福寿ﾋﾞﾙ103号室</t>
+    <t>埼玉県和光市南一丁目11-87 第一福寿ビル103号室</t>
   </si>
   <si>
     <t>11-87</t>
   </si>
   <si>
-    <t>第一福寿ﾋﾞﾙ103号室</t>
+    <t>第一福寿ビル103号室</t>
   </si>
   <si>
     <t>048-202-3800</t>
   </si>
   <si>
     <t>048-201-3138</t>
   </si>
   <si>
     <t>6030003019293</t>
   </si>
   <si>
     <t>合同会社KK</t>
   </si>
   <si>
     <t>1172300814</t>
   </si>
   <si>
     <t>0403000011</t>
   </si>
   <si>
     <t>カナエル介護　暮らしの支援室</t>
   </si>
   <si>
     <t>カナエルカイゴ　クラシノシエンシツ</t>
   </si>
   <si>
-    <t>埼玉県和光市南一丁目11-76 第二福寿ﾋﾞﾙ302</t>
+    <t>埼玉県和光市南一丁目11-76 第二福寿ビル302</t>
   </si>
   <si>
     <t>11-76</t>
   </si>
   <si>
-    <t>第二福寿ﾋﾞﾙ302</t>
+    <t>第二福寿ビル302</t>
   </si>
   <si>
     <t>048-424-4073</t>
   </si>
   <si>
     <t>048-424-5147</t>
   </si>
   <si>
     <t>7030003020135</t>
   </si>
   <si>
     <t>合同会社ワンハート</t>
   </si>
   <si>
     <t>1172300822</t>
   </si>
   <si>
+    <t>0403000012</t>
+  </si>
+  <si>
+    <t>和光市南地域包括支援センター</t>
+  </si>
+  <si>
+    <t>ワコウシミナミチイキホウカツシエンセンター</t>
+  </si>
+  <si>
+    <t>介護予防支援</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目23-1 ゆめあい和光2階</t>
+  </si>
+  <si>
+    <t>23-1</t>
+  </si>
+  <si>
+    <t>ゆめあい和光2階</t>
+  </si>
+  <si>
+    <t>048-450-2500</t>
+  </si>
+  <si>
+    <t>048-450-2501</t>
+  </si>
+  <si>
+    <t>4000020112291</t>
+  </si>
+  <si>
+    <t>1102300074</t>
+  </si>
+  <si>
+    <t>0403000013</t>
+  </si>
+  <si>
+    <t>和光市中央地域包括支援センター</t>
+  </si>
+  <si>
+    <t>ワコウシチュウオウチイキホウカツシエンセンター</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町15-35 2階</t>
+  </si>
+  <si>
+    <t>15-35</t>
+  </si>
+  <si>
+    <t>2階</t>
+  </si>
+  <si>
+    <t>048-475-9016</t>
+  </si>
+  <si>
+    <t>048-468-3770</t>
+  </si>
+  <si>
+    <t>株式会社　愛和</t>
+  </si>
+  <si>
+    <t>1102300058</t>
+  </si>
+  <si>
+    <t>0403000014</t>
+  </si>
+  <si>
+    <t>和光市中央第２地域包括支援センター</t>
+  </si>
+  <si>
+    <t>ワコウシチュウオウダイニチイキホウカツシエンセンター</t>
+  </si>
+  <si>
+    <t>埼玉県和光市丸山台二丁目20-1</t>
+  </si>
+  <si>
+    <t>20-1</t>
+  </si>
+  <si>
+    <t>048-468-2312</t>
+  </si>
+  <si>
+    <t>048-468-2315</t>
+  </si>
+  <si>
+    <t>社会福祉法人章佑会</t>
+  </si>
+  <si>
+    <t>1102300090</t>
+  </si>
+  <si>
+    <t>0403000015</t>
+  </si>
+  <si>
+    <t>和光市北地域包括支援センター</t>
+  </si>
+  <si>
+    <t>ワコウシキタチイキホウカツシエンセンター</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目5-12</t>
+  </si>
+  <si>
+    <t>5-12</t>
+  </si>
+  <si>
+    <t>048-458-5120</t>
+  </si>
+  <si>
+    <t>048-458-5121</t>
+  </si>
+  <si>
+    <t>1102300041</t>
+  </si>
+  <si>
+    <t>0403000016</t>
+  </si>
+  <si>
+    <t>和光市北第２地域包括支援センター</t>
+  </si>
+  <si>
+    <t>ワコウシキタダイニチイキホウカツシエンセンター</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉五丁目10-70</t>
+  </si>
+  <si>
+    <t>下新倉五丁目</t>
+  </si>
+  <si>
+    <t>10-70</t>
+  </si>
+  <si>
+    <t>048-450-0591</t>
+  </si>
+  <si>
+    <t>048-450-0592</t>
+  </si>
+  <si>
+    <t>1102300066</t>
+  </si>
+  <si>
+    <t>0403000018</t>
+  </si>
+  <si>
+    <t>リーシェガーデン和光ケアセンター</t>
+  </si>
+  <si>
+    <t>リーシェガーデンワコウケアセンター</t>
+  </si>
+  <si>
+    <t>定期巡回・随時対応型訪問介護看護</t>
+  </si>
+  <si>
+    <t>048-485-9951</t>
+  </si>
+  <si>
+    <t>048-450-3152</t>
+  </si>
+  <si>
+    <t>1192300083</t>
+  </si>
+  <si>
+    <t>0403000020</t>
+  </si>
+  <si>
+    <t>ＳＯＭＰＯケア　和光　定期巡回</t>
+  </si>
+  <si>
+    <t>ソンポケア　ワコウ　テイキジュンカイ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市西大和団地6 デュプレ西大和4号棟104号</t>
+  </si>
+  <si>
+    <t>西大和団地</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>デュプレ西大和4号棟104号</t>
+  </si>
+  <si>
+    <t>048-450-8250</t>
+  </si>
+  <si>
+    <t>048-466-8615</t>
+  </si>
+  <si>
+    <t>1260001015656</t>
+  </si>
+  <si>
+    <t>SOMPOケア株式会社</t>
+  </si>
+  <si>
+    <t>1192300190</t>
+  </si>
+  <si>
+    <t>0403000022</t>
+  </si>
+  <si>
+    <t>ミアヘルサ 定期巡回サービス和光</t>
+  </si>
+  <si>
+    <t>ミアヘルサ　テイキジュンカイサービスワコウ</t>
+  </si>
+  <si>
+    <t>048-423-0681</t>
+  </si>
+  <si>
+    <t>048-423-0682</t>
+  </si>
+  <si>
+    <t>1192300109</t>
+  </si>
+  <si>
+    <t>0403000024</t>
+  </si>
+  <si>
+    <t>ホーム下新倉</t>
+  </si>
+  <si>
+    <t>ホームシモニイクラ</t>
+  </si>
+  <si>
+    <t>認知症対応型通所介護</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉五丁目13-11</t>
+  </si>
+  <si>
+    <t>13-11</t>
+  </si>
+  <si>
+    <t>048-467-8883</t>
+  </si>
+  <si>
+    <t>048-467-8887</t>
+  </si>
+  <si>
+    <t>2011405000185</t>
+  </si>
+  <si>
+    <t>社会福祉法人翠生会</t>
+  </si>
+  <si>
+    <t>1192300067</t>
+  </si>
+  <si>
+    <t>0403000025</t>
+  </si>
+  <si>
+    <t>小規模多機能型居宅介護　広沢</t>
+  </si>
+  <si>
+    <t>ショウキボタキノウガタキョタクカイゴ　ヒロサワ</t>
+  </si>
+  <si>
+    <t>小規模多機能型居宅介護</t>
+  </si>
+  <si>
+    <t>埼玉県和光市広沢1-1</t>
+  </si>
+  <si>
+    <t>広沢</t>
+  </si>
+  <si>
+    <t>1-1</t>
+  </si>
+  <si>
+    <t>048-458-6901</t>
+  </si>
+  <si>
+    <t>048-458-6903</t>
+  </si>
+  <si>
+    <t>9110005011262</t>
+  </si>
+  <si>
+    <t>社会福祉法人長岡福祉協会</t>
+  </si>
+  <si>
+    <t>1192300091</t>
+  </si>
+  <si>
+    <t>0403000026</t>
+  </si>
+  <si>
+    <t>社会福祉法人　翠生会　和光ホーム</t>
+  </si>
+  <si>
+    <t>シャカイフクシホウジン　スイセイカイ　ワコウホーム</t>
+  </si>
+  <si>
+    <t>埼玉県和光市諏訪2-4</t>
+  </si>
+  <si>
+    <t>諏訪</t>
+  </si>
+  <si>
+    <t>2-4</t>
+  </si>
+  <si>
+    <t>048-451-6411</t>
+  </si>
+  <si>
+    <t>048-451-6499</t>
+  </si>
+  <si>
+    <t>1192300034</t>
+  </si>
+  <si>
+    <t>0403000027</t>
+  </si>
+  <si>
+    <t>小規模多機能型居宅介護事業所わこうの丘</t>
+  </si>
+  <si>
+    <t>ショウキボタキノウガタキョタクカイゴジギョウショワコウノオカ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉三丁目7-7</t>
+  </si>
+  <si>
+    <t>下新倉三丁目</t>
+  </si>
+  <si>
+    <t>7-7</t>
+  </si>
+  <si>
+    <t>048-451-0157</t>
+  </si>
+  <si>
+    <t>048-451-0105</t>
+  </si>
+  <si>
+    <t>2030002065094</t>
+  </si>
+  <si>
+    <t>有限会社福寿</t>
+  </si>
+  <si>
+    <t>1192300018</t>
+  </si>
+  <si>
+    <t>0403000028</t>
+  </si>
+  <si>
+    <t>新倉高齢者福祉センター</t>
+  </si>
+  <si>
+    <t>ニイクラコウレイシャフクシセンター</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉一丁目20-39</t>
+  </si>
+  <si>
+    <t>新倉一丁目</t>
+  </si>
+  <si>
+    <t>20-39</t>
+  </si>
+  <si>
+    <t>048-465-3800</t>
+  </si>
+  <si>
+    <t>048-465-9348</t>
+  </si>
+  <si>
+    <t>1192300059</t>
+  </si>
+  <si>
+    <t>0403000029</t>
+  </si>
+  <si>
+    <t>わこう翔裕館</t>
+  </si>
+  <si>
+    <t>ワコウショウユウカン</t>
+  </si>
+  <si>
+    <t>複合型サービス（看護小規模多機能型居宅介護）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉四丁目17-52</t>
+  </si>
+  <si>
+    <t>下新倉四丁目</t>
+  </si>
+  <si>
+    <t>17-52</t>
+  </si>
+  <si>
+    <t>048-465-4165</t>
+  </si>
+  <si>
+    <t>048-465-4175</t>
+  </si>
+  <si>
+    <t>3030001131053</t>
+  </si>
+  <si>
+    <t>株式会社　サンガジャパン</t>
+  </si>
+  <si>
+    <t>1192300265</t>
+  </si>
+  <si>
+    <t>0403000031</t>
+  </si>
+  <si>
+    <t>グループホーム広沢</t>
+  </si>
+  <si>
+    <t>グループホームヒロサワ</t>
+  </si>
+  <si>
+    <t>認知症対応型共同生活介護（グループホーム）</t>
+  </si>
+  <si>
+    <t>048-458-6902</t>
+  </si>
+  <si>
+    <t>0403000032</t>
+  </si>
+  <si>
+    <t>愛の家グループホーム和光中央</t>
+  </si>
+  <si>
+    <t>アイノイエグループホームワコウチュウオウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市中央二丁目5-84</t>
+  </si>
+  <si>
+    <t>5-84</t>
+  </si>
+  <si>
+    <t>048-450-0680</t>
+  </si>
+  <si>
+    <t>048-450-0670</t>
+  </si>
+  <si>
+    <t>7030001008396</t>
+  </si>
+  <si>
+    <t>メディカル・ケア・サービス株式会社</t>
+  </si>
+  <si>
+    <t>1192300208</t>
+  </si>
+  <si>
+    <t>0403000033</t>
+  </si>
+  <si>
+    <t>ニチイケアセンター和光みなみ</t>
+  </si>
+  <si>
+    <t>ニチイケアセンターワコウミナミ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目20-35</t>
+  </si>
+  <si>
+    <t>20-35</t>
+  </si>
+  <si>
+    <t>048-450-0730</t>
+  </si>
+  <si>
+    <t>048-464-1784</t>
+  </si>
+  <si>
+    <t>1172300160</t>
+  </si>
+  <si>
+    <t>0403000034</t>
+  </si>
+  <si>
+    <t>和光ホーム</t>
+  </si>
+  <si>
+    <t>ワコウホーム</t>
+  </si>
+  <si>
+    <t>1192300026</t>
+  </si>
+  <si>
+    <t>0403000035</t>
+  </si>
+  <si>
+    <t>グループホーム　わこうの丘</t>
+  </si>
+  <si>
+    <t>グループホーム　ワコウノオカ</t>
+  </si>
+  <si>
+    <t>0403000036</t>
+  </si>
+  <si>
+    <t>1192300257</t>
+  </si>
+  <si>
+    <t>0403000037</t>
+  </si>
+  <si>
+    <t>0403000038</t>
+  </si>
+  <si>
+    <t>地域密着型特定施設入居者生活介護　ケアハウス桜の里</t>
+  </si>
+  <si>
+    <t>チイキミッチャクガタトクテイシセツニュウキョシャセイカツカイゴ　ケアハウスサクラノサト</t>
+  </si>
+  <si>
+    <t>地域密着型特定施設入居者生活介護</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉八丁目23-2</t>
+  </si>
+  <si>
+    <t>新倉八丁目</t>
+  </si>
+  <si>
+    <t>23-2</t>
+  </si>
+  <si>
+    <t>048-450-5656</t>
+  </si>
+  <si>
+    <t>048-466-4990</t>
+  </si>
+  <si>
+    <t>1192300075</t>
+  </si>
+  <si>
+    <t>0403000039</t>
+  </si>
+  <si>
+    <t>特定施設リーシェガーデン和光</t>
+  </si>
+  <si>
+    <t>トクテイシセツリーシェガーデンワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市丸山台二丁目11-1 4階、5階</t>
+  </si>
+  <si>
+    <t>4階、5階</t>
+  </si>
+  <si>
+    <t>048-485-9954</t>
+  </si>
+  <si>
+    <t>0403000041</t>
+  </si>
+  <si>
+    <t>オブリ訪問介護事業所</t>
+  </si>
+  <si>
+    <t>オブリホウモンカイゴジギョウショ</t>
+  </si>
+  <si>
+    <t>訪問介護（ホームヘルプ）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉三丁目6-86</t>
+  </si>
+  <si>
+    <t>6-86</t>
+  </si>
+  <si>
+    <t>048-464-3223</t>
+  </si>
+  <si>
+    <t>048-464-1536</t>
+  </si>
+  <si>
+    <t>6030002067252</t>
+  </si>
+  <si>
+    <t>有限会社オブリ</t>
+  </si>
+  <si>
+    <t>1172300400</t>
+  </si>
+  <si>
+    <t>0403000042</t>
+  </si>
+  <si>
+    <t>ののかヘルパーステーション</t>
+  </si>
+  <si>
+    <t>ノノカヘルパーステーション</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子三丁目16-1</t>
+  </si>
+  <si>
+    <t>白子三丁目</t>
+  </si>
+  <si>
+    <t>16-1</t>
+  </si>
+  <si>
+    <t>048-201-0738</t>
+  </si>
+  <si>
+    <t>048-462-7483</t>
+  </si>
+  <si>
+    <t>9030005007104</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ののか介護サービス</t>
+  </si>
+  <si>
+    <t>1172300434</t>
+  </si>
+  <si>
+    <t>0403000043</t>
+  </si>
+  <si>
+    <t>ひゅうまんケア和</t>
+  </si>
+  <si>
+    <t>ヒュウマンケアナゴミ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉三丁目4-57 四ツ木コーポ101号</t>
+  </si>
+  <si>
+    <t>4-57</t>
+  </si>
+  <si>
+    <t>四ツ木コーポ101号</t>
+  </si>
+  <si>
+    <t>048-461-1151</t>
+  </si>
+  <si>
+    <t>5030003002416</t>
+  </si>
+  <si>
+    <t>合同会社ひゅうまんケア和</t>
+  </si>
+  <si>
+    <t>1172300442</t>
+  </si>
+  <si>
+    <t>0403000044</t>
+  </si>
+  <si>
+    <t>ミアヘルサ ホームヘルプ和光</t>
+  </si>
+  <si>
+    <t>ミアヘルサ　ホームヘルプワコウ</t>
+  </si>
+  <si>
+    <t>048-450-1314</t>
+  </si>
+  <si>
+    <t>1172300459</t>
+  </si>
+  <si>
+    <t>0403000045</t>
+  </si>
+  <si>
+    <t>リーシェガーデン和光訪問介護ステーション</t>
+  </si>
+  <si>
+    <t>リーシェガーデンワコウホウモンカイゴステーション</t>
+  </si>
+  <si>
+    <t>048-485-9952</t>
+  </si>
+  <si>
+    <t>1172300574</t>
+  </si>
+  <si>
+    <t>0403000046</t>
+  </si>
+  <si>
+    <t>ケアネットさくら</t>
+  </si>
+  <si>
+    <t>ケアネットサクラ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目2-20</t>
+  </si>
+  <si>
+    <t>2-20</t>
+  </si>
+  <si>
+    <t>048-462-6234</t>
+  </si>
+  <si>
+    <t>4030003013265</t>
+  </si>
+  <si>
+    <t>合同会社ケアネットさくら</t>
+  </si>
+  <si>
+    <t>1172300756</t>
+  </si>
+  <si>
+    <t>0403000047</t>
+  </si>
+  <si>
+    <t>まはろ和光南</t>
+  </si>
+  <si>
+    <t>マハロワコウミナミ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目16-65</t>
+  </si>
+  <si>
+    <t>16-65</t>
+  </si>
+  <si>
+    <t>048-483-4335</t>
+  </si>
+  <si>
+    <t>048-450-5026</t>
+  </si>
+  <si>
+    <t>3030001072561</t>
+  </si>
+  <si>
+    <t>株式会社まはろ</t>
+  </si>
+  <si>
+    <t>1172300772</t>
+  </si>
+  <si>
+    <t>0403000048</t>
+  </si>
+  <si>
+    <t>けあビジョン和光</t>
+  </si>
+  <si>
+    <t>ケアビジョンワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目9-37 志幸19ミリオンⅡ102</t>
+  </si>
+  <si>
+    <t>9-37</t>
+  </si>
+  <si>
+    <t>志幸19ミリオンⅡ102</t>
+  </si>
+  <si>
+    <t>048-450-2600</t>
+  </si>
+  <si>
+    <t>048-450-2610</t>
+  </si>
+  <si>
+    <t>3030001041921</t>
+  </si>
+  <si>
+    <t>株式会社ビジュアルビジョン</t>
+  </si>
+  <si>
+    <t>1172300798</t>
+  </si>
+  <si>
+    <t>0403000049</t>
+  </si>
+  <si>
+    <t>SOMPOケア　和光　訪問介護</t>
+  </si>
+  <si>
+    <t>ソンポケア　ワコウ　ホウモンカイゴ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市西大和団地6 デュプレ西大和第4号棟第104号室</t>
+  </si>
+  <si>
+    <t>デュプレ西大和第4号棟第104号室</t>
+  </si>
+  <si>
+    <t>048-451-2600</t>
+  </si>
+  <si>
+    <t>1172300830</t>
+  </si>
+  <si>
+    <t>0403000051</t>
+  </si>
+  <si>
+    <t>株式会社　愛和　和光営業所</t>
+  </si>
+  <si>
+    <t>カブシキガイシャ　アイワ　ワコウエイギョウショ</t>
+  </si>
+  <si>
+    <t>訪問入浴</t>
+  </si>
+  <si>
+    <t>048-475-9015</t>
+  </si>
+  <si>
+    <t>7011801000107</t>
+  </si>
+  <si>
+    <t>1172300525</t>
+  </si>
+  <si>
+    <t>0403000052</t>
+  </si>
+  <si>
+    <t>ゆめあい和光高齢者福祉センター</t>
+  </si>
+  <si>
+    <t>ユメアイワコウコウレイシャフクシセンター</t>
+  </si>
+  <si>
+    <t>通所介護（デイサービス）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目23-1 和光市総合福祉会館内</t>
+  </si>
+  <si>
+    <t>和光市総合福祉会館内</t>
+  </si>
+  <si>
+    <t>048-452-7106</t>
+  </si>
+  <si>
+    <t>048-452-7107</t>
+  </si>
+  <si>
+    <t>5030005006984</t>
+  </si>
+  <si>
+    <t>社会福祉法人和光市社会福祉協議会</t>
+  </si>
+  <si>
+    <t>1172300582</t>
+  </si>
+  <si>
+    <t>0403000053</t>
+  </si>
+  <si>
+    <t>デイサービスセンター　ケアサポートわこう</t>
+  </si>
+  <si>
+    <t>デイサービスセンター　ケアサポートワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目38-12</t>
+  </si>
+  <si>
+    <t>下新倉二丁目</t>
+  </si>
+  <si>
+    <t>38-12</t>
+  </si>
+  <si>
+    <t>048-465-1765</t>
+  </si>
+  <si>
+    <t>048-465-1760</t>
+  </si>
+  <si>
+    <t>5030001014248</t>
+  </si>
+  <si>
+    <t>ケアサポート株式会社</t>
+  </si>
+  <si>
+    <t>1172300590</t>
+  </si>
+  <si>
+    <t>0403000054</t>
+  </si>
+  <si>
+    <t>1172300087</t>
+  </si>
+  <si>
+    <t>0403000055</t>
+  </si>
+  <si>
+    <t>048-450-0726</t>
+  </si>
+  <si>
+    <t>048-450-0736</t>
+  </si>
+  <si>
+    <t>1172300152</t>
+  </si>
+  <si>
+    <t>0403000056</t>
+  </si>
+  <si>
+    <t>ミアヘルサ デイサービス和光</t>
+  </si>
+  <si>
+    <t>ミアヘルサ デイサービスワコウ</t>
+  </si>
+  <si>
+    <t>048-450-1324</t>
+  </si>
+  <si>
+    <t>1172300467</t>
+  </si>
+  <si>
+    <t>0403000057</t>
+  </si>
+  <si>
+    <t>リーシェガーデン和光　デイサービスセンター</t>
+  </si>
+  <si>
+    <t>リーシェガーデンワコウ　デイサービスセンター</t>
+  </si>
+  <si>
+    <t>048-485-9956</t>
+  </si>
+  <si>
+    <t>048-450-3161</t>
+  </si>
+  <si>
+    <t>1172300566</t>
+  </si>
+  <si>
+    <t>0403000058</t>
+  </si>
+  <si>
+    <t>エスケアステーション和光　デイサービス</t>
+  </si>
+  <si>
+    <t>エスケアステーションワコウ　デイサービス</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子三丁目25-8</t>
+  </si>
+  <si>
+    <t>25-8</t>
+  </si>
+  <si>
+    <t>048-458-6930</t>
+  </si>
+  <si>
+    <t>048-467-5621</t>
+  </si>
+  <si>
+    <t>5010501033385</t>
+  </si>
+  <si>
+    <t>株式会社エスケアメイト</t>
+  </si>
+  <si>
+    <t>1172300640</t>
+  </si>
+  <si>
+    <t>0403000059</t>
+  </si>
+  <si>
+    <t>カインドケア和光</t>
+  </si>
+  <si>
+    <t>カインドケアワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目3-6 GIRASOL WakoⅡ 1階</t>
+  </si>
+  <si>
+    <t>3-6</t>
+  </si>
+  <si>
+    <t>GIRASOL WakoⅡ 1階</t>
+  </si>
+  <si>
+    <t>048-483ｰ4616</t>
+  </si>
+  <si>
+    <t>048-483ｰ4626</t>
+  </si>
+  <si>
+    <t>9030001103534</t>
+  </si>
+  <si>
+    <t>カインドケア株式会社</t>
+  </si>
+  <si>
+    <t>1172300780</t>
+  </si>
+  <si>
+    <t>0403000060</t>
+  </si>
+  <si>
+    <t>ナーシングホーム和光訪問リハビリテーション</t>
+  </si>
+  <si>
+    <t>ナーシングホームワコウホウモンリハビリテーション</t>
+  </si>
+  <si>
+    <t>訪問リハビリ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉八丁目23-1</t>
+  </si>
+  <si>
+    <t>048-468-3355</t>
+  </si>
+  <si>
+    <t>048-468-3377</t>
+  </si>
+  <si>
+    <t>社会福祉法人　和光福祉会</t>
+  </si>
+  <si>
+    <t>1172300806</t>
+  </si>
+  <si>
+    <t>0403000061</t>
+  </si>
+  <si>
+    <t>老人保健施設　ナーシングホーム和光</t>
+  </si>
+  <si>
+    <t>ロウジンホケンシセツ　ナーシングホームワコウ</t>
+  </si>
+  <si>
+    <t>通所リハビリ;短期入所療養介護</t>
+  </si>
+  <si>
+    <t>1172300517</t>
+  </si>
+  <si>
+    <t>0403000062</t>
+  </si>
+  <si>
+    <t>和光福祉会　訪問看護ステーション</t>
+  </si>
+  <si>
+    <t>ワコウフクシカイ　ホウモンカンゴステーション</t>
+  </si>
+  <si>
+    <t>訪問看護</t>
+  </si>
+  <si>
+    <t>048-468-1580</t>
+  </si>
+  <si>
+    <t>1162390011</t>
+  </si>
+  <si>
+    <t>0403000063</t>
+  </si>
+  <si>
+    <t>リーシェガーデン和光　訪問看護ステーション</t>
+  </si>
+  <si>
+    <t>リーシェガーデンワコウ　ホウモンカンゴステーション</t>
+  </si>
+  <si>
+    <t>1162390169</t>
+  </si>
+  <si>
+    <t>0403000064</t>
+  </si>
+  <si>
+    <t>訪問看護ステーション　わこうの丘</t>
+  </si>
+  <si>
+    <t>ホウモンカンゴステーション　ワコウノオカ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉三丁目6-89 柳田コーポ202</t>
+  </si>
+  <si>
+    <t>6-89</t>
+  </si>
+  <si>
+    <t>柳田コーポ202</t>
+  </si>
+  <si>
+    <t>048-423-0330</t>
+  </si>
+  <si>
+    <t>048-423-6088</t>
+  </si>
+  <si>
+    <t>有限会社　福寿</t>
+  </si>
+  <si>
+    <t>1162390151</t>
+  </si>
+  <si>
+    <t>0403000065</t>
+  </si>
+  <si>
+    <t>ミアヘルサ 訪問看護ステーション和光</t>
+  </si>
+  <si>
+    <t>ミアヘルサ ホウモンカンゴステーションワコウ</t>
+  </si>
+  <si>
+    <t>1162390144</t>
+  </si>
+  <si>
+    <t>0403000066</t>
+  </si>
+  <si>
+    <t>菅野病院　訪問看護ステーションおれんじ</t>
+  </si>
+  <si>
+    <t>カンノビョウイン　ホウモンカンゴステーションオレンジ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町28-3</t>
+  </si>
+  <si>
+    <t>28-3</t>
+  </si>
+  <si>
+    <t>048-423-6911</t>
+  </si>
+  <si>
+    <t>048-461-2271</t>
+  </si>
+  <si>
+    <t>5030005006860</t>
+  </si>
+  <si>
+    <t>医療法人　寿鶴会</t>
+  </si>
+  <si>
+    <t>1162390177</t>
+  </si>
+  <si>
+    <t>0403000068</t>
+  </si>
+  <si>
+    <t>ショートステイ　ケアサポートわこう</t>
+  </si>
+  <si>
+    <t>ショートステイ　ケアサポートワコウ</t>
+  </si>
+  <si>
+    <t>短期入所生活介護（ショートステイ）</t>
+  </si>
+  <si>
+    <t>048-467-1760</t>
+  </si>
+  <si>
+    <t>1172300608</t>
+  </si>
+  <si>
+    <t>0403000069</t>
+  </si>
+  <si>
+    <t>和光苑　短期入所生活介護</t>
+  </si>
+  <si>
+    <t>ワコウエン　タンキニュウショセイカツカイゴ</t>
+  </si>
+  <si>
+    <t>1172300665</t>
+  </si>
+  <si>
+    <t>0403000070</t>
+  </si>
+  <si>
+    <t>エスケアステーション和光　ショートステイ</t>
+  </si>
+  <si>
+    <t>エスケアステーションワコウ　ショートステイ</t>
+  </si>
+  <si>
+    <t>048-458-6931</t>
+  </si>
+  <si>
+    <t>1172300657</t>
+  </si>
+  <si>
+    <t>0403000071</t>
+  </si>
+  <si>
+    <t>アミカの郷和光</t>
+  </si>
+  <si>
+    <t>アミカノサトワコウ</t>
+  </si>
+  <si>
+    <t>特定施設入居者生活介護（有料老人ホーム・軽費老人ホーム等）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目38-15</t>
+  </si>
+  <si>
+    <t>38-15</t>
+  </si>
+  <si>
+    <t>048-450-1002</t>
+  </si>
+  <si>
+    <t>048-423-4688</t>
+  </si>
+  <si>
+    <t>3030001000968</t>
+  </si>
+  <si>
+    <t>ＡＬＳＯＫ介護株式会社</t>
+  </si>
+  <si>
+    <t>1172300764</t>
+  </si>
+  <si>
+    <t>0403000072</t>
+  </si>
+  <si>
+    <t>特別養護老人ホーム　和光苑</t>
+  </si>
+  <si>
+    <t>トクベツヨウゴロウジンホーム　ワコウエン</t>
+  </si>
+  <si>
+    <t>介護老人福祉施設（特別養護老人ホーム）</t>
+  </si>
+  <si>
+    <t>1172502872</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
     <t>0403000076</t>
   </si>
   <si>
     <t>ＳＯＭＰＯケア　和光　居宅介護支援</t>
   </si>
   <si>
     <t>ソンポケア　ワコウ　キョタクカイゴシエン</t>
   </si>
   <si>
-    <t>埼玉県和光市西大和団地6 デュプレ西大和第4号棟第104号室</t>
-[...10 lines deleted...]
-  <si>
     <t>048-451-2601</t>
   </si>
   <si>
-    <t>048-466-8615</t>
-[...7 lines deleted...]
-  <si>
     <t>1172300855</t>
   </si>
   <si>
+    <t>0403000077</t>
+  </si>
+  <si>
+    <t>ケアリッツ和光</t>
+  </si>
+  <si>
+    <t>ケアリッツワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町28-11 志幸83GRANDEⅠ-102</t>
+  </si>
+  <si>
+    <t>28-11</t>
+  </si>
+  <si>
+    <t>志幸83GRANDEⅠ-102</t>
+  </si>
+  <si>
+    <t>048-423-8472</t>
+  </si>
+  <si>
+    <t>048-423-8473</t>
+  </si>
+  <si>
+    <t>6011101061817</t>
+  </si>
+  <si>
+    <t>株式会社ケアリッツ・アンド・パートナーズ</t>
+  </si>
+  <si>
+    <t>1172300848</t>
+  </si>
+  <si>
     <t>0403000078</t>
   </si>
   <si>
     <t>ひかり居宅介護支援事業所和光</t>
   </si>
   <si>
     <t>ヒカリキョタクカイゴシエンジギョウショワコウ</t>
   </si>
   <si>
-    <t>042-606-4590</t>
+    <t>048-606-4590</t>
   </si>
   <si>
     <t>048-606-4591</t>
   </si>
   <si>
     <t>1010001146757</t>
   </si>
   <si>
     <t>メディカルホットライン株式会社</t>
   </si>
   <si>
     <t>1172300897</t>
   </si>
   <si>
     <t>0403000079</t>
   </si>
   <si>
     <t>おむすびケア和光</t>
   </si>
   <si>
     <t>オムスビケアワコウ</t>
   </si>
   <si>
     <t>埼玉県和光市丸山台二丁目8-29 志幸５８ＪＡＳＭＩＮＥ２０５</t>
   </si>
   <si>
     <t>8-29</t>
   </si>
   <si>
     <t>志幸５８ＪＡＳＭＩＮＥ２０５</t>
   </si>
   <si>
-    <t>048-202-6732</t>
+    <t>048-202-5732</t>
   </si>
   <si>
     <t>048-201-3104</t>
   </si>
   <si>
     <t>6030003025358</t>
   </si>
   <si>
     <t>スピカ合同会社</t>
   </si>
   <si>
     <t>1172300921</t>
   </si>
   <si>
-    <t>0403000012</t>
-[...140 lines deleted...]
-    <t>スターライフケアワコウ</t>
+    <t>0403000080</t>
+  </si>
+  <si>
+    <t>ナラティブケア和光</t>
+  </si>
+  <si>
+    <t>ナラティブケアワコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子一丁目29-15</t>
+  </si>
+  <si>
+    <t>白子一丁目</t>
+  </si>
+  <si>
+    <t>29-15</t>
+  </si>
+  <si>
+    <t>048-458-3990</t>
+  </si>
+  <si>
+    <t>048-458-3954</t>
+  </si>
+  <si>
+    <t>1011301017020</t>
+  </si>
+  <si>
+    <t>株式会社ケアギバー・ジャパン</t>
+  </si>
+  <si>
+    <t>1172300863</t>
+  </si>
+  <si>
+    <t>0403000081</t>
+  </si>
+  <si>
+    <t>マザース和光</t>
+  </si>
+  <si>
+    <t>マザースワコウ</t>
+  </si>
+  <si>
+    <t>048-458-3989</t>
+  </si>
+  <si>
+    <t>1162390201</t>
+  </si>
+  <si>
+    <t>0403000082</t>
+  </si>
+  <si>
+    <t>訪問看護ステーション　あおい</t>
+  </si>
+  <si>
+    <t>ホウモンカンゴステーション　アオイ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子一丁目2-43 大谷マンション４０５</t>
+  </si>
+  <si>
+    <t>2-43</t>
+  </si>
+  <si>
+    <t>大谷マンション４０５</t>
+  </si>
+  <si>
+    <t>048-213-0324</t>
+  </si>
+  <si>
+    <t>2030003024272</t>
+  </si>
+  <si>
+    <t>合同会社たーとる</t>
+  </si>
+  <si>
+    <t>1162390219</t>
+  </si>
+  <si>
+    <t>0403000083</t>
+  </si>
+  <si>
+    <t>訪問介護　えがお</t>
+  </si>
+  <si>
+    <t>ホウモンカイゴ　エガオ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子一丁目13-11 サンパレス豊光102号室</t>
+  </si>
+  <si>
+    <t>サンパレス豊光102号室</t>
+  </si>
+  <si>
+    <t>048-437-4237</t>
+  </si>
+  <si>
+    <t>048-203-1565</t>
+  </si>
+  <si>
+    <t>5011603003441</t>
+  </si>
+  <si>
+    <t>合同会社エナール</t>
+  </si>
+  <si>
+    <t>1172300913</t>
+  </si>
+  <si>
+    <t>0403000084</t>
+  </si>
+  <si>
+    <t>ケアプランえくぼ</t>
+  </si>
+  <si>
+    <t>ケアプランエクボ</t>
+  </si>
+  <si>
+    <t>048-234-8000</t>
+  </si>
+  <si>
+    <t>1172300947</t>
+  </si>
+  <si>
+    <t>0403000085</t>
+  </si>
+  <si>
+    <t>ケアプランのぞみ和光居宅介護支援事業所</t>
+  </si>
+  <si>
+    <t>ケアプランノゾミワコウキョタクカイゴシエンジギョウショ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市丸山台一丁目4-4 ビズコンフォート和光市2F-03号室</t>
+  </si>
+  <si>
+    <t>丸山台一丁目</t>
+  </si>
+  <si>
+    <t>4-4</t>
+  </si>
+  <si>
+    <t>ビズコンフォート和光市2F-03号室</t>
+  </si>
+  <si>
+    <t>050-7112-0604</t>
+  </si>
+  <si>
+    <t>050-3161-1095</t>
+  </si>
+  <si>
+    <t>703000322247</t>
+  </si>
+  <si>
+    <t>合同会社ケアプランのぞみ</t>
+  </si>
+  <si>
+    <t>1172300939</t>
+  </si>
+  <si>
+    <t>0403000086</t>
+  </si>
+  <si>
+    <t>定期巡回・随時対応サービス　ひのき和光ステーション</t>
+  </si>
+  <si>
+    <t>テイキジュンカイズイジタイオウサービスヒノキワコウステーション</t>
   </si>
   <si>
     <t>夜間対応型訪問介護</t>
   </si>
   <si>
     <t>埼玉県和光市南一丁目11-76 第二福寿ビル101</t>
   </si>
   <si>
     <t>第二福寿ビル101</t>
   </si>
   <si>
-    <t>048-458-3495</t>
-[...425 lines deleted...]
-    <t>0403000040</t>
+    <t>048-485-9352</t>
+  </si>
+  <si>
+    <t>048-485-9353</t>
+  </si>
+  <si>
+    <t>5011601022121</t>
+  </si>
+  <si>
+    <t>株式会社C-コネクト</t>
+  </si>
+  <si>
+    <t>1192300281</t>
+  </si>
+  <si>
+    <t>0403000087</t>
+  </si>
+  <si>
+    <t>介護老人保健施設　ナーシングホーム和光</t>
+  </si>
+  <si>
+    <t>カイゴロウジンホケンシセツ　ナーシングホームワコウ</t>
+  </si>
+  <si>
+    <t>介護老人保健施設（老健）</t>
+  </si>
+  <si>
+    <t>1152380026</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>0403000088</t>
+  </si>
+  <si>
+    <t>0403000089</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人光ケアサポート</t>
+  </si>
+  <si>
+    <t>トクテイヒエイリカツドウホウジンヒカリケアサポート</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉一丁目4-43</t>
+  </si>
+  <si>
+    <t>4-43</t>
+  </si>
+  <si>
+    <t>048-469-0980</t>
+  </si>
+  <si>
+    <t>048-469-0987</t>
+  </si>
+  <si>
+    <t>9030005007129</t>
+  </si>
+  <si>
+    <t>1172300269</t>
+  </si>
+  <si>
+    <t>0403000090</t>
+  </si>
+  <si>
+    <t>0403000091</t>
+  </si>
+  <si>
+    <t>和光福祉会ホームヘルパーステーション</t>
   </si>
   <si>
     <t>ホームヘルパーステーション</t>
   </si>
   <si>
-    <t>訪問介護（ホームヘルプ）</t>
-[...7 lines deleted...]
-  <si>
     <t>048-450-1100</t>
   </si>
   <si>
     <t>048-450-1163</t>
   </si>
   <si>
     <t>1172300061</t>
-  </si>
-[...874 lines deleted...]
-    <t>1172300533</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -2517,59 +2518,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AJ78"/>
+  <dimension ref="A1:AJ79"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="24.125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.875" customWidth="1"/>
     <col min="2" max="2" width="13.5" customWidth="1"/>
     <col min="3" max="3" width="12.5" customWidth="1"/>
     <col min="4" max="4" width="42.625" customWidth="1"/>
     <col min="5" max="5" width="34.375" customWidth="1"/>
     <col min="6" max="6" width="13.875" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="9" width="13.875" customWidth="1"/>
     <col min="10" max="10" width="53" customWidth="1"/>
     <col min="11" max="26" width="13.875" customWidth="1"/>
     <col min="27" max="27" width="17" customWidth="1"/>
     <col min="28" max="28" width="40.25" customWidth="1"/>
     <col min="29" max="29" width="15.125" customWidth="1"/>
     <col min="30" max="36" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -3091,8097 +3090,8207 @@
       <c r="AC5" s="3" t="s">
         <v>86</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A6" s="2">
         <v>112291</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H6" s="2">
         <v>112291</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P6" s="4">
-        <v>35.787863399999999</v>
+        <v>35.7857281</v>
       </c>
       <c r="Q6" s="4">
-        <v>139.6103482</v>
+        <v>139.59980279999999</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T6" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V6" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z6" s="4">
         <v>3510114</v>
       </c>
       <c r="AA6" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB6" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC6" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ6" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A7" s="2">
         <v>112291</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H7" s="2">
         <v>112291</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="N7" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>35.7857281</v>
+        <v>35.781888600000002</v>
       </c>
       <c r="Q7" s="4">
-        <v>139.59980279999999</v>
+        <v>139.6166407</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T7" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V7" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="4">
-        <v>3510114</v>
+        <v>3510113</v>
       </c>
       <c r="AA7" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AB7" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AC7" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AD7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ7" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A8" s="2">
         <v>112291</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H8" s="2">
         <v>112291</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>113</v>
+        <v>79</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>114</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>35.781888600000002</v>
+        <v>35.784162500000001</v>
       </c>
       <c r="Q8" s="4">
-        <v>139.6166407</v>
+        <v>139.61453940000001</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>115</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V8" s="3" t="s">
         <v>116</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="4">
-        <v>3510113</v>
+        <v>3510112</v>
       </c>
       <c r="AA8" s="3" t="s">
         <v>117</v>
       </c>
       <c r="AB8" s="3" t="s">
         <v>118</v>
       </c>
       <c r="AC8" s="3" t="s">
         <v>119</v>
       </c>
       <c r="AD8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ8" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="9" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A9" s="2">
         <v>112291</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>121</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>122</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H9" s="2">
         <v>112291</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>123</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>124</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>40</v>
+        <v>125</v>
       </c>
       <c r="P9" s="4">
-        <v>35.784162500000001</v>
+        <v>35.771734299999999</v>
       </c>
       <c r="Q9" s="4">
-        <v>139.61453940000001</v>
+        <v>139.61109389999999</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T9" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V9" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z9" s="4">
-        <v>3510112</v>
+        <v>3510104</v>
       </c>
       <c r="AA9" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AB9" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AC9" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AD9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ9" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A10" s="2">
         <v>112291</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H10" s="2">
         <v>112291</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P10" s="4">
-        <v>35.771734299999999</v>
+        <v>35.771862900000002</v>
       </c>
       <c r="Q10" s="4">
-        <v>139.61109389999999</v>
+        <v>139.61141259999999</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T10" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V10" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z10" s="4">
         <v>3510104</v>
       </c>
       <c r="AA10" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AB10" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AC10" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AD10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ10" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A11" s="2">
         <v>112291</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="H11" s="2">
         <v>112291</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="P11" s="4">
-        <v>35.771862900000002</v>
+        <v>35.771956199999998</v>
       </c>
       <c r="Q11" s="4">
-        <v>139.61141259999999</v>
+        <v>139.6001612</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T11" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="U11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V11" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z11" s="4">
         <v>3510104</v>
       </c>
       <c r="AA11" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AB11" s="3" t="s">
-        <v>150</v>
+        <v>85</v>
       </c>
       <c r="AC11" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AD11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ11" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="12" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A12" s="2">
         <v>112291</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="H12" s="2">
         <v>112291</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>156</v>
+        <v>91</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>157</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>158</v>
       </c>
       <c r="P12" s="4">
-        <v>35.7779582</v>
+        <v>35.785984200000001</v>
       </c>
       <c r="Q12" s="4">
-        <v>139.60772589999999</v>
+        <v>139.6069516</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T12" s="3" t="s">
         <v>159</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>160</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z12" s="4">
-        <v>3510105</v>
+        <v>3510114</v>
       </c>
       <c r="AA12" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB12" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="AB12" s="3" t="s">
+      <c r="AC12" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="AC12" s="3" t="s">
+      <c r="AD12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ12" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+      <c r="A13" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="AD12" s="3" t="s">
-[...25 lines deleted...]
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="E13" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="F13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H13" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="3" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P13" s="4">
-        <v>35.784039999999997</v>
+        <v>35.783611000000001</v>
       </c>
       <c r="Q13" s="4">
-        <v>139.61735999999999</v>
+        <v>139.6122191</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T13" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="U13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V13" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z13" s="4">
         <v>3510112</v>
       </c>
       <c r="AA13" s="3" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="AB13" s="3" t="s">
         <v>170</v>
       </c>
       <c r="AC13" s="3" t="s">
         <v>171</v>
       </c>
       <c r="AD13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A14" s="2">
         <v>112291</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>172</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>173</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>174</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="H14" s="2">
         <v>112291</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>175</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>176</v>
       </c>
       <c r="O14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P14" s="4">
+        <v>35.793798199999998</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>139.6168299</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T14" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="P14" s="4">
-[...11 lines deleted...]
-      <c r="T14" s="3" t="s">
+      <c r="U14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V14" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="U14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V14" s="3" t="s">
+      <c r="W14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>3510115</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB14" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC14" s="3" t="s">
         <v>179</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
       <c r="AD14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A15" s="2">
         <v>112291</v>
       </c>
       <c r="B15" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H15" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="3" t="s">
         <v>183</v>
-      </c>
-[...22 lines deleted...]
-        <v>187</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>44</v>
+        <v>184</v>
       </c>
       <c r="N15" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P15" s="4">
+        <v>35.793083600000003</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>139.6346417</v>
+      </c>
+      <c r="R15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T15" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="U15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V15" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="W15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>3510111</v>
+      </c>
+      <c r="AA15" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB15" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC15" s="3" t="s">
         <v>188</v>
-      </c>
-[...43 lines deleted...]
-        <v>193</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A16" s="2">
         <v>112291</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="H16" s="2">
         <v>112291</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>197</v>
+        <v>113</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>198</v>
+        <v>114</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>199</v>
+        <v>40</v>
       </c>
       <c r="P16" s="4">
-        <v>35.785984200000001</v>
+        <v>35.784162500000001</v>
       </c>
       <c r="Q16" s="4">
-        <v>139.6069516</v>
+        <v>139.61453940000001</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V16" s="3" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z16" s="4">
-        <v>3510114</v>
+        <v>3510112</v>
       </c>
       <c r="AA16" s="3" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="AB16" s="3" t="s">
-        <v>37</v>
+        <v>118</v>
       </c>
       <c r="AC16" s="3" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A17" s="2">
         <v>112291</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="H17" s="2">
         <v>112291</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>79</v>
+        <v>200</v>
       </c>
       <c r="N17" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="P17" s="4">
+        <v>35.7779582</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>139.60772589999999</v>
+      </c>
+      <c r="R17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T17" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="U17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V17" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="W17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>3510105</v>
+      </c>
+      <c r="AA17" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB17" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="AC17" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="O17" s="3" t="s">
-[...14 lines deleted...]
-      <c r="T17" s="3" t="s">
+      <c r="AD17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ17" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+      <c r="A18" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="U17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V17" s="3" t="s">
+      <c r="C18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="W17" s="3" t="s">
-[...11 lines deleted...]
-      <c r="AA17" s="3" t="s">
+      <c r="E18" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="AB17" s="3" t="s">
-[...48 lines deleted...]
-      </c>
       <c r="H18" s="2">
         <v>112291</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>214</v>
+        <v>67</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>215</v>
+        <v>69</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P18" s="4">
-        <v>35.793798199999998</v>
+        <v>35.794113199999998</v>
       </c>
       <c r="Q18" s="4">
-        <v>139.6168299</v>
+        <v>139.61703270000001</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V18" s="3" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z18" s="4">
         <v>3510115</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>192</v>
+        <v>72</v>
       </c>
       <c r="AB18" s="3" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="AC18" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="AD18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ18" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.15">
+      <c r="A19" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="H19" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J19" s="3" t="s">
         <v>218</v>
-      </c>
-[...51 lines deleted...]
-        <v>222</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>223</v>
+        <v>184</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P19" s="4">
-        <v>35.793083600000003</v>
+        <v>35.794914800000001</v>
       </c>
       <c r="Q19" s="4">
-        <v>139.6346417</v>
+        <v>139.63214859999999</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="U19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V19" s="3" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z19" s="4">
         <v>3510111</v>
       </c>
       <c r="AA19" s="3" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="AB19" s="3" t="s">
-        <v>37</v>
+        <v>223</v>
       </c>
       <c r="AC19" s="3" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="AD19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A20" s="2">
         <v>112291</v>
       </c>
       <c r="B20" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="C20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="3" t="s">
+      <c r="H20" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="3" t="s">
         <v>229</v>
-      </c>
-[...16 lines deleted...]
-        <v>232</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>44</v>
+        <v>230</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>145</v>
+        <v>231</v>
       </c>
       <c r="O20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P20" s="4">
+        <v>35.783091900000002</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>139.6067783</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T20" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="U20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V20" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="P20" s="4">
-[...11 lines deleted...]
-      <c r="T20" s="3" t="s">
+      <c r="W20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>3510106</v>
+      </c>
+      <c r="AA20" s="3" t="s">
         <v>234</v>
       </c>
-      <c r="U20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V20" s="3" t="s">
+      <c r="AB20" s="3" t="s">
         <v>235</v>
       </c>
-      <c r="W20" s="3" t="s">
-[...11 lines deleted...]
-      <c r="AA20" s="3" t="s">
+      <c r="AC20" s="3" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A21" s="2">
         <v>112291</v>
       </c>
       <c r="B21" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E21" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="3" t="s">
+      <c r="F21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="H21" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="3" t="s">
         <v>240</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>79</v>
+        <v>241</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>124</v>
+        <v>242</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P21" s="4">
-        <v>35.784162500000001</v>
+        <v>35.774471499999997</v>
       </c>
       <c r="Q21" s="4">
-        <v>139.61453940000001</v>
+        <v>139.61677560000001</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>243</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>244</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z21" s="4">
-        <v>3510112</v>
+        <v>3510102</v>
       </c>
       <c r="AA21" s="3" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="AB21" s="3" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="AC21" s="3" t="s">
         <v>245</v>
       </c>
       <c r="AD21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A22" s="2">
         <v>112291</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>246</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>247</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>248</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="H22" s="2">
         <v>112291</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>249</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>156</v>
+        <v>250</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="P22" s="4">
-        <v>35.7779582</v>
+        <v>35.789893300000003</v>
       </c>
       <c r="Q22" s="4">
-        <v>139.60772589999999</v>
+        <v>139.61966949999999</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V22" s="3" t="s">
-        <v>160</v>
+        <v>253</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z22" s="4">
-        <v>3510105</v>
+        <v>3510111</v>
       </c>
       <c r="AA22" s="3" t="s">
-        <v>161</v>
+        <v>254</v>
       </c>
       <c r="AB22" s="3" t="s">
-        <v>162</v>
+        <v>255</v>
       </c>
       <c r="AC22" s="3" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="AD22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ22" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="23" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A23" s="2">
         <v>112291</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="H23" s="2">
         <v>112291</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>67</v>
+        <v>260</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>68</v>
+        <v>261</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>69</v>
+        <v>262</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P23" s="4">
-        <v>35.794113199999998</v>
+        <v>35.793577800000001</v>
       </c>
       <c r="Q23" s="4">
-        <v>139.61703270000001</v>
+        <v>139.6076759</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T23" s="3" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V23" s="3" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z23" s="4">
         <v>3510115</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AB23" s="3" t="s">
         <v>73</v>
       </c>
       <c r="AC23" s="3" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="AD23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ23" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A24" s="2">
         <v>112291</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>230</v>
+        <v>268</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>242</v>
+        <v>269</v>
       </c>
       <c r="H24" s="2">
         <v>112291</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>232</v>
+        <v>270</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>44</v>
+        <v>271</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>145</v>
+        <v>272</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>233</v>
+        <v>40</v>
       </c>
       <c r="P24" s="4">
-        <v>35.771862900000002</v>
+        <v>35.792848499999998</v>
       </c>
       <c r="Q24" s="4">
-        <v>139.61141259999999</v>
+        <v>139.6247616</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>234</v>
+        <v>273</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V24" s="3" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z24" s="4">
-        <v>3510104</v>
+        <v>3510111</v>
       </c>
       <c r="AA24" s="3" t="s">
-        <v>236</v>
+        <v>275</v>
       </c>
       <c r="AB24" s="3" t="s">
-        <v>237</v>
+        <v>276</v>
       </c>
       <c r="AC24" s="3" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="AD24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ24" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="25" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A25" s="2">
         <v>112291</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="H25" s="2">
         <v>112291</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>265</v>
+        <v>229</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P25" s="4">
-        <v>35.794914800000001</v>
+        <v>35.783091900000002</v>
       </c>
       <c r="Q25" s="4">
-        <v>139.63214859999999</v>
+        <v>139.6067783</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T25" s="3" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V25" s="3" t="s">
-        <v>268</v>
+        <v>233</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z25" s="4">
-        <v>3510111</v>
+        <v>3510106</v>
       </c>
       <c r="AA25" s="3" t="s">
-        <v>269</v>
+        <v>234</v>
       </c>
       <c r="AB25" s="3" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="AC25" s="3" t="s">
-        <v>271</v>
+        <v>236</v>
       </c>
       <c r="AD25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ25" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A26" s="2">
         <v>112291</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="H26" s="2">
         <v>112291</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>277</v>
+        <v>103</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P26" s="4">
-        <v>35.783091900000002</v>
+        <v>35.780070199999997</v>
       </c>
       <c r="Q26" s="4">
-        <v>139.6067783</v>
+        <v>139.61784840000001</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V26" s="3" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z26" s="4">
-        <v>3510106</v>
+        <v>3510113</v>
       </c>
       <c r="AA26" s="3" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="AB26" s="3" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="AC26" s="3" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="AD26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ26" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A27" s="2">
         <v>112291</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="H27" s="2">
         <v>112291</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>288</v>
+        <v>44</v>
       </c>
       <c r="N27" s="3" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P27" s="4">
-        <v>35.774471499999997</v>
+        <v>35.772195600000003</v>
       </c>
       <c r="Q27" s="4">
-        <v>139.61677560000001</v>
+        <v>139.60315349999999</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T27" s="3" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="U27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V27" s="3" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z27" s="4">
-        <v>3510102</v>
+        <v>3510104</v>
       </c>
       <c r="AA27" s="3" t="s">
-        <v>269</v>
+        <v>48</v>
       </c>
       <c r="AB27" s="3" t="s">
-        <v>270</v>
+        <v>49</v>
       </c>
       <c r="AC27" s="3" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="AD27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A28" s="2">
         <v>112291</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="H28" s="2">
         <v>112291</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>296</v>
+        <v>240</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>297</v>
+        <v>241</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>298</v>
+        <v>242</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P28" s="4">
-        <v>35.789893300000003</v>
+        <v>35.774471499999997</v>
       </c>
       <c r="Q28" s="4">
-        <v>139.61966949999999</v>
+        <v>139.61677560000001</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>299</v>
+        <v>243</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V28" s="3" t="s">
-        <v>300</v>
+        <v>244</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z28" s="4">
-        <v>3510111</v>
+        <v>3510102</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>301</v>
+        <v>222</v>
       </c>
       <c r="AB28" s="3" t="s">
-        <v>302</v>
+        <v>223</v>
       </c>
       <c r="AC28" s="3" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="29" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A29" s="2">
         <v>112291</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="H29" s="2">
         <v>112291</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>307</v>
+        <v>249</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M29" s="3" t="s">
-        <v>308</v>
+        <v>250</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>309</v>
+        <v>251</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P29" s="4">
-        <v>35.793577800000001</v>
+        <v>35.789893300000003</v>
       </c>
       <c r="Q29" s="4">
-        <v>139.6076759</v>
+        <v>139.61966949999999</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>310</v>
+        <v>252</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V29" s="3" t="s">
-        <v>311</v>
+        <v>253</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z29" s="4">
-        <v>3510115</v>
+        <v>3510111</v>
       </c>
       <c r="AA29" s="3" t="s">
-        <v>72</v>
+        <v>254</v>
       </c>
       <c r="AB29" s="3" t="s">
-        <v>73</v>
+        <v>255</v>
       </c>
       <c r="AC29" s="3" t="s">
-        <v>312</v>
+        <v>256</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A30" s="2">
         <v>112291</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>314</v>
+        <v>267</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>315</v>
+        <v>268</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>316</v>
+        <v>281</v>
       </c>
       <c r="H30" s="2">
         <v>112291</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>317</v>
+        <v>270</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>318</v>
+        <v>271</v>
       </c>
       <c r="N30" s="3" t="s">
-        <v>319</v>
+        <v>272</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P30" s="4">
-        <v>35.792848499999998</v>
+        <v>35.792263200000001</v>
       </c>
       <c r="Q30" s="4">
-        <v>139.6247616</v>
+        <v>139.62486139999999</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>320</v>
+        <v>273</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V30" s="3" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z30" s="4">
         <v>3510111</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>322</v>
+        <v>275</v>
       </c>
       <c r="AB30" s="3" t="s">
-        <v>323</v>
+        <v>276</v>
       </c>
       <c r="AC30" s="3" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ30" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A31" s="2">
         <v>112291</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>326</v>
+        <v>215</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>327</v>
+        <v>216</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>328</v>
+        <v>281</v>
       </c>
       <c r="H31" s="2">
         <v>112291</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>276</v>
+        <v>218</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>277</v>
+        <v>184</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>278</v>
+        <v>219</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P31" s="4">
-        <v>35.783091900000002</v>
+        <v>35.794914800000001</v>
       </c>
       <c r="Q31" s="4">
-        <v>139.6067783</v>
+        <v>139.63215400000001</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T31" s="3" t="s">
-        <v>329</v>
+        <v>220</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V31" s="3" t="s">
-        <v>280</v>
+        <v>221</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z31" s="4">
-        <v>3510106</v>
+        <v>3510111</v>
       </c>
       <c r="AA31" s="3" t="s">
-        <v>281</v>
+        <v>222</v>
       </c>
       <c r="AB31" s="3" t="s">
-        <v>282</v>
+        <v>223</v>
       </c>
       <c r="AC31" s="3" t="s">
-        <v>283</v>
+        <v>224</v>
       </c>
       <c r="AD31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ31" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="32" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A32" s="2">
         <v>112291</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>332</v>
+        <v>313</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="H32" s="2">
         <v>112291</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>113</v>
+        <v>316</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P32" s="4">
-        <v>35.780070199999997</v>
+        <v>35.802008399999998</v>
       </c>
       <c r="Q32" s="4">
-        <v>139.61784840000001</v>
+        <v>139.62880699999999</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T32" s="3" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V32" s="3" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z32" s="4">
-        <v>3510113</v>
+        <v>3510115</v>
       </c>
       <c r="AA32" s="3" t="s">
-        <v>337</v>
+        <v>84</v>
       </c>
       <c r="AB32" s="3" t="s">
-        <v>338</v>
+        <v>85</v>
       </c>
       <c r="AC32" s="3" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="AD32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A33" s="2">
         <v>112291</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>341</v>
+        <v>322</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="H33" s="2">
         <v>112291</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>343</v>
+        <v>324</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="N33" s="3" t="s">
-        <v>344</v>
+        <v>114</v>
       </c>
       <c r="O33" s="3" t="s">
-        <v>40</v>
+        <v>325</v>
       </c>
       <c r="P33" s="4">
-        <v>35.772195600000003</v>
+        <v>35.784162500000001</v>
       </c>
       <c r="Q33" s="4">
-        <v>139.60315349999999</v>
+        <v>139.6145448</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T33" s="3" t="s">
-        <v>345</v>
+        <v>326</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V33" s="3" t="s">
-        <v>346</v>
+        <v>116</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z33" s="4">
-        <v>3510104</v>
+        <v>3510112</v>
       </c>
       <c r="AA33" s="3" t="s">
-        <v>48</v>
+        <v>117</v>
       </c>
       <c r="AB33" s="3" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
       <c r="AC33" s="3" t="s">
-        <v>347</v>
+        <v>195</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="34" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A34" s="2">
         <v>112291</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>349</v>
+        <v>328</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H34" s="2">
         <v>112291</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>287</v>
+        <v>331</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>288</v>
+        <v>250</v>
       </c>
       <c r="N34" s="3" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P34" s="4">
-        <v>35.774471499999997</v>
+        <v>35.790393799999997</v>
       </c>
       <c r="Q34" s="4">
-        <v>139.61677560000001</v>
+        <v>139.61965620000001</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>290</v>
+        <v>333</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V34" s="3" t="s">
-        <v>291</v>
+        <v>334</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z34" s="4">
-        <v>3510102</v>
+        <v>3510111</v>
       </c>
       <c r="AA34" s="3" t="s">
-        <v>269</v>
+        <v>335</v>
       </c>
       <c r="AB34" s="3" t="s">
-        <v>270</v>
+        <v>336</v>
       </c>
       <c r="AC34" s="3" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="35" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A35" s="2">
         <v>112291</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H35" s="2">
         <v>112291</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>296</v>
+        <v>341</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>297</v>
+        <v>342</v>
       </c>
       <c r="N35" s="3" t="s">
-        <v>298</v>
+        <v>343</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P35" s="4">
-        <v>35.789893300000003</v>
+        <v>35.791282600000002</v>
       </c>
       <c r="Q35" s="4">
-        <v>139.61966949999999</v>
+        <v>139.6327775</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T35" s="3" t="s">
-        <v>299</v>
+        <v>344</v>
       </c>
       <c r="U35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V35" s="3" t="s">
-        <v>300</v>
+        <v>345</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z35" s="4">
-        <v>3510111</v>
+        <v>3510101</v>
       </c>
       <c r="AA35" s="3" t="s">
-        <v>301</v>
+        <v>346</v>
       </c>
       <c r="AB35" s="3" t="s">
-        <v>302</v>
+        <v>347</v>
       </c>
       <c r="AC35" s="3" t="s">
-        <v>303</v>
+        <v>348</v>
       </c>
       <c r="AD35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A36" s="2">
         <v>112291</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>314</v>
+        <v>350</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>315</v>
+        <v>351</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H36" s="2">
         <v>112291</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>318</v>
+        <v>250</v>
       </c>
       <c r="N36" s="3" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="O36" s="3" t="s">
-        <v>40</v>
+        <v>354</v>
       </c>
       <c r="P36" s="4">
-        <v>35.792263200000001</v>
+        <v>35.791300900000003</v>
       </c>
       <c r="Q36" s="4">
-        <v>139.62486139999999</v>
+        <v>139.61942920000001</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T36" s="3" t="s">
-        <v>320</v>
+        <v>355</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V36" s="3" t="s">
-        <v>321</v>
+        <v>355</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z36" s="4">
         <v>3510111</v>
       </c>
       <c r="AA36" s="3" t="s">
-        <v>322</v>
+        <v>356</v>
       </c>
       <c r="AB36" s="3" t="s">
-        <v>323</v>
+        <v>357</v>
       </c>
       <c r="AC36" s="3" t="s">
         <v>358</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="37" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A37" s="2">
         <v>112291</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>359</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>262</v>
+        <v>360</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>263</v>
+        <v>361</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H37" s="2">
         <v>112291</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>265</v>
+        <v>67</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>223</v>
+        <v>68</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>266</v>
+        <v>69</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P37" s="4">
-        <v>35.794914800000001</v>
+        <v>35.794113199999998</v>
       </c>
       <c r="Q37" s="4">
-        <v>139.63215400000001</v>
+        <v>139.6170381</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T37" s="3" t="s">
-        <v>267</v>
+        <v>362</v>
       </c>
       <c r="U37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V37" s="3" t="s">
-        <v>268</v>
+        <v>71</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z37" s="4">
-        <v>3510111</v>
+        <v>3510115</v>
       </c>
       <c r="AA37" s="3" t="s">
-        <v>269</v>
+        <v>72</v>
       </c>
       <c r="AB37" s="3" t="s">
-        <v>270</v>
+        <v>73</v>
       </c>
       <c r="AC37" s="3" t="s">
-        <v>271</v>
+        <v>363</v>
       </c>
       <c r="AD37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ37" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="38" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A38" s="2">
         <v>112291</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="H38" s="2">
         <v>112291</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>364</v>
+        <v>113</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>365</v>
+        <v>79</v>
       </c>
       <c r="N38" s="3" t="s">
-        <v>366</v>
+        <v>114</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P38" s="4">
-        <v>35.802008399999998</v>
+        <v>35.784162500000001</v>
       </c>
       <c r="Q38" s="4">
-        <v>139.62880699999999</v>
+        <v>139.6145448</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T38" s="3" t="s">
         <v>367</v>
       </c>
       <c r="U38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V38" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z38" s="4">
+        <v>3510112</v>
+      </c>
+      <c r="AA38" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB38" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC38" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="W38" s="3" t="s">
-[...17 lines deleted...]
-      <c r="AC38" s="3" t="s">
+      <c r="AD38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ38" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" x14ac:dyDescent="0.15">
+      <c r="A39" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B39" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="AD38" s="3" t="s">
-[...25 lines deleted...]
-      <c r="B39" s="3" t="s">
+      <c r="C39" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="C39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="3" t="s">
+      <c r="E39" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="F39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H39" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J39" s="3" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>373</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N39" s="3" t="s">
-        <v>124</v>
+        <v>373</v>
       </c>
       <c r="O39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P39" s="4">
+        <v>35.792867000000001</v>
+      </c>
+      <c r="Q39" s="4">
+        <v>139.61608559999999</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T39" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="P39" s="4">
-[...11 lines deleted...]
-      <c r="T39" s="3" t="s">
+      <c r="U39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V39" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="W39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z39" s="4">
+        <v>3510115</v>
+      </c>
+      <c r="AA39" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="U39" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AB39" s="3" t="s">
-        <v>128</v>
+        <v>376</v>
       </c>
       <c r="AC39" s="3" t="s">
-        <v>245</v>
+        <v>377</v>
       </c>
       <c r="AD39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="40" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A40" s="2">
         <v>112291</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>378</v>
+        <v>330</v>
       </c>
       <c r="H40" s="2">
         <v>112291</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="N40" s="3" t="s">
-        <v>80</v>
+        <v>382</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>380</v>
+        <v>40</v>
       </c>
       <c r="P40" s="4">
-        <v>35.786166600000001</v>
+        <v>35.771895100000002</v>
       </c>
       <c r="Q40" s="4">
-        <v>139.61512239999999</v>
+        <v>139.60679769999999</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V40" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z40" s="4">
-        <v>3510112</v>
+        <v>3510104</v>
       </c>
       <c r="AA40" s="3" t="s">
-        <v>84</v>
+        <v>385</v>
       </c>
       <c r="AB40" s="3" t="s">
-        <v>85</v>
+        <v>386</v>
       </c>
       <c r="AC40" s="3" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="41" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A41" s="2">
         <v>112291</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>378</v>
+        <v>330</v>
       </c>
       <c r="H41" s="2">
         <v>112291</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>297</v>
+        <v>68</v>
       </c>
       <c r="N41" s="3" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="O41" s="3" t="s">
-        <v>40</v>
+        <v>393</v>
       </c>
       <c r="P41" s="4">
-        <v>35.790393799999997</v>
+        <v>35.797122999999999</v>
       </c>
       <c r="Q41" s="4">
-        <v>139.61965620000001</v>
+        <v>139.61452489999999</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T41" s="3" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V41" s="3" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z41" s="4">
-        <v>3510111</v>
+        <v>3510115</v>
       </c>
       <c r="AA41" s="3" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="AB41" s="3" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="AC41" s="3" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="AD41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="42" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A42" s="2">
         <v>112291</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>378</v>
+        <v>330</v>
       </c>
       <c r="H42" s="2">
         <v>112291</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>398</v>
+        <v>200</v>
       </c>
       <c r="N42" s="3" t="s">
-        <v>399</v>
+        <v>201</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>40</v>
+        <v>403</v>
       </c>
       <c r="P42" s="4">
-        <v>35.791282600000002</v>
+        <v>35.7779582</v>
       </c>
       <c r="Q42" s="4">
-        <v>139.6327775</v>
+        <v>139.60772589999999</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V42" s="3" t="s">
-        <v>401</v>
+        <v>204</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z42" s="4">
-        <v>3510101</v>
+        <v>3510105</v>
       </c>
       <c r="AA42" s="3" t="s">
-        <v>402</v>
+        <v>205</v>
       </c>
       <c r="AB42" s="3" t="s">
-        <v>403</v>
+        <v>206</v>
       </c>
       <c r="AC42" s="3" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="AD42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ42" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A43" s="2">
         <v>112291</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
       <c r="H43" s="2">
         <v>112291</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>408</v>
+        <v>156</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>297</v>
+        <v>91</v>
       </c>
       <c r="N43" s="3" t="s">
-        <v>409</v>
+        <v>157</v>
       </c>
       <c r="O43" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="P43" s="4">
+        <v>35.785984200000001</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>139.60695699999999</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T43" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="P43" s="4">
-[...11 lines deleted...]
-      <c r="T43" s="3" t="s">
+      <c r="U43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V43" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="W43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z43" s="4">
+        <v>3510114</v>
+      </c>
+      <c r="AA43" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="U43" s="3" t="s">
-[...17 lines deleted...]
-      <c r="AA43" s="3" t="s">
+      <c r="AB43" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC43" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="AB43" s="3" t="s">
+      <c r="AD43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ43" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+      <c r="A44" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>413</v>
       </c>
-      <c r="AC43" s="3" t="s">
+      <c r="C44" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="3" t="s">
         <v>414</v>
       </c>
-      <c r="AD43" s="3" t="s">
-[...25 lines deleted...]
-      <c r="B44" s="3" t="s">
+      <c r="E44" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="C44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="3" t="s">
+      <c r="F44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G44" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="E44" s="3" t="s">
+      <c r="H44" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J44" s="3" t="s">
         <v>417</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="N44" s="3" t="s">
-        <v>69</v>
+        <v>147</v>
       </c>
       <c r="O44" s="3" t="s">
-        <v>40</v>
+        <v>418</v>
       </c>
       <c r="P44" s="4">
-        <v>35.794113199999998</v>
+        <v>35.771956199999998</v>
       </c>
       <c r="Q44" s="4">
-        <v>139.6170381</v>
+        <v>139.60016659999999</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T44" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="U44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V44" s="3" t="s">
-        <v>71</v>
+        <v>420</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z44" s="4">
-        <v>3510115</v>
+        <v>3510104</v>
       </c>
       <c r="AA44" s="3" t="s">
-        <v>72</v>
+        <v>421</v>
       </c>
       <c r="AB44" s="3" t="s">
-        <v>73</v>
+        <v>422</v>
       </c>
       <c r="AC44" s="3" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="AD44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ44" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="45" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A45" s="2">
         <v>112291</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="H45" s="2">
         <v>112291</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>123</v>
+        <v>427</v>
       </c>
       <c r="K45" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>79</v>
+        <v>428</v>
       </c>
       <c r="N45" s="3" t="s">
-        <v>124</v>
+        <v>429</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P45" s="4">
-        <v>35.784162500000001</v>
+        <v>35.789476700000002</v>
       </c>
       <c r="Q45" s="4">
-        <v>139.6145448</v>
+        <v>139.61944199999999</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T45" s="3" t="s">
-        <v>243</v>
+        <v>430</v>
       </c>
       <c r="U45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V45" s="3" t="s">
-        <v>244</v>
+        <v>431</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z45" s="4">
-        <v>3510112</v>
+        <v>3510111</v>
       </c>
       <c r="AA45" s="3" t="s">
-        <v>127</v>
+        <v>432</v>
       </c>
       <c r="AB45" s="3" t="s">
-        <v>128</v>
+        <v>433</v>
       </c>
       <c r="AC45" s="3" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="AD45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ45" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A46" s="2">
         <v>112291</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>425</v>
+        <v>38</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>426</v>
+        <v>39</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="H46" s="2">
         <v>112291</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>427</v>
+        <v>42</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="N46" s="3" t="s">
-        <v>428</v>
+        <v>45</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P46" s="4">
-        <v>35.792867000000001</v>
+        <v>35.770966899999998</v>
       </c>
       <c r="Q46" s="4">
-        <v>139.61608559999999</v>
+        <v>139.59891210000001</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T46" s="3" t="s">
-        <v>429</v>
+        <v>46</v>
       </c>
       <c r="U46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V46" s="3" t="s">
-        <v>429</v>
+        <v>47</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z46" s="4">
-        <v>3510115</v>
+        <v>3510104</v>
       </c>
       <c r="AA46" s="3" t="s">
-        <v>430</v>
+        <v>48</v>
       </c>
       <c r="AB46" s="3" t="s">
-        <v>431</v>
+        <v>49</v>
       </c>
       <c r="AC46" s="3" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="AD46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ46" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A47" s="2">
         <v>112291</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>434</v>
+        <v>294</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>435</v>
+        <v>295</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="H47" s="2">
         <v>112291</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>436</v>
+        <v>296</v>
       </c>
       <c r="K47" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="N47" s="3" t="s">
-        <v>437</v>
+        <v>297</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P47" s="4">
-        <v>35.771895100000002</v>
+        <v>35.772195600000003</v>
       </c>
       <c r="Q47" s="4">
-        <v>139.60679769999999</v>
+        <v>139.60315349999999</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T47" s="3" t="s">
         <v>438</v>
       </c>
       <c r="U47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V47" s="3" t="s">
         <v>439</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z47" s="4">
         <v>3510104</v>
       </c>
       <c r="AA47" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB47" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC47" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="AB47" s="3" t="s">
+      <c r="AD47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ47" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" x14ac:dyDescent="0.15">
+      <c r="A48" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B48" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="AC47" s="3" t="s">
+      <c r="C48" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="AD47" s="3" t="s">
-[...25 lines deleted...]
-      <c r="B48" s="3" t="s">
+      <c r="E48" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="H48" s="2">
         <v>112291</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>446</v>
+        <v>67</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>68</v>
       </c>
       <c r="N48" s="3" t="s">
-        <v>447</v>
+        <v>69</v>
       </c>
       <c r="O48" s="3" t="s">
-        <v>448</v>
+        <v>40</v>
       </c>
       <c r="P48" s="4">
-        <v>35.797122999999999</v>
+        <v>35.794113199999998</v>
       </c>
       <c r="Q48" s="4">
-        <v>139.61452489999999</v>
+        <v>139.6170381</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T48" s="3" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="U48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V48" s="3" t="s">
-        <v>450</v>
+        <v>71</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z48" s="4">
         <v>3510115</v>
       </c>
       <c r="AA48" s="3" t="s">
-        <v>451</v>
+        <v>72</v>
       </c>
       <c r="AB48" s="3" t="s">
-        <v>452</v>
+        <v>73</v>
       </c>
       <c r="AC48" s="3" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="AD48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ48" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="49" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A49" s="2">
         <v>112291</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="H49" s="2">
         <v>112291</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>155</v>
+        <v>113</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>156</v>
+        <v>79</v>
       </c>
       <c r="N49" s="3" t="s">
-        <v>157</v>
+        <v>114</v>
       </c>
       <c r="O49" s="3" t="s">
-        <v>158</v>
+        <v>40</v>
       </c>
       <c r="P49" s="4">
-        <v>35.7779582</v>
+        <v>35.784162500000001</v>
       </c>
       <c r="Q49" s="4">
-        <v>139.60772589999999</v>
+        <v>139.6145448</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T49" s="3" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="U49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V49" s="3" t="s">
-        <v>160</v>
+        <v>450</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z49" s="4">
-        <v>3510105</v>
+        <v>3510112</v>
       </c>
       <c r="AA49" s="3" t="s">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="AB49" s="3" t="s">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="AC49" s="3" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="AD49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ49" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="50" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A50" s="2">
         <v>112291</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="H50" s="2">
         <v>112291</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>90</v>
+        <v>342</v>
       </c>
       <c r="N50" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P50" s="4">
+        <v>35.786305300000002</v>
+      </c>
+      <c r="Q50" s="4">
+        <v>139.62880490000001</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T50" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="U50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V50" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z50" s="4">
+        <v>3510101</v>
+      </c>
+      <c r="AA50" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="AB50" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="AC50" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="AD50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ50" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+      <c r="A51" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="O50" s="3" t="s">
+      <c r="E51" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="P50" s="4">
-[...11 lines deleted...]
-      <c r="T50" s="3" t="s">
+      <c r="F51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="H51" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J51" s="3" t="s">
         <v>465</v>
-      </c>
-[...78 lines deleted...]
-        <v>473</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M51" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="N51" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="P51" s="4">
+        <v>35.787597099999999</v>
+      </c>
+      <c r="Q51" s="4">
+        <v>139.61591910000001</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T51" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="U51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V51" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z51" s="4">
+        <v>3510111</v>
+      </c>
+      <c r="AA51" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="AB51" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="AC51" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="AD51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ51" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+      <c r="A52" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="N51" s="3" t="s">
+      <c r="E52" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="O51" s="3" t="s">
-[...14 lines deleted...]
-      <c r="T51" s="3" t="s">
+      <c r="F52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="U51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V51" s="3" t="s">
+      <c r="H52" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J52" s="3" t="s">
         <v>477</v>
-      </c>
-[...72 lines deleted...]
-        <v>484</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M52" s="3" t="s">
-        <v>474</v>
+        <v>316</v>
       </c>
       <c r="N52" s="3" t="s">
-        <v>266</v>
+        <v>147</v>
       </c>
       <c r="O52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="P52" s="4">
+        <v>35.801387200000001</v>
+      </c>
+      <c r="Q52" s="4">
+        <v>139.6294844</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T52" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="U52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V52" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="W52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z52" s="4">
+        <v>3510115</v>
+      </c>
+      <c r="AA52" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB52" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC52" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="AD52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ52" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+      <c r="A53" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="P52" s="4">
-[...84 lines deleted...]
-      </c>
       <c r="H53" s="2">
         <v>112291</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M53" s="3" t="s">
-        <v>90</v>
+        <v>316</v>
       </c>
       <c r="N53" s="3" t="s">
-        <v>198</v>
+        <v>147</v>
       </c>
       <c r="O53" s="3" t="s">
-        <v>496</v>
+        <v>40</v>
       </c>
       <c r="P53" s="4">
-        <v>35.785984200000001</v>
+        <v>35.801387200000001</v>
       </c>
       <c r="Q53" s="4">
-        <v>139.60695699999999</v>
+        <v>139.6294844</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T53" s="3" t="s">
-        <v>497</v>
+        <v>478</v>
       </c>
       <c r="U53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V53" s="3" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z53" s="4">
-        <v>3510114</v>
+        <v>3510115</v>
       </c>
       <c r="AA53" s="3" t="s">
-        <v>499</v>
+        <v>84</v>
       </c>
       <c r="AB53" s="3" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
       <c r="AC53" s="3" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="AD53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ53" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="54" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A54" s="2">
         <v>112291</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="H54" s="2">
         <v>112291</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M54" s="3" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N54" s="3" t="s">
-        <v>198</v>
+        <v>80</v>
       </c>
       <c r="O54" s="3" t="s">
-        <v>199</v>
+        <v>81</v>
       </c>
       <c r="P54" s="4">
-        <v>35.785984200000001</v>
+        <v>35.786166600000001</v>
       </c>
       <c r="Q54" s="4">
-        <v>139.60695699999999</v>
+        <v>139.61512239999999</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T54" s="3" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="U54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V54" s="3" t="s">
-        <v>201</v>
+        <v>83</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z54" s="4">
-        <v>3510114</v>
+        <v>3510112</v>
       </c>
       <c r="AA54" s="3" t="s">
-        <v>507</v>
+        <v>84</v>
       </c>
       <c r="AB54" s="3" t="s">
-        <v>508</v>
+        <v>480</v>
       </c>
       <c r="AC54" s="3" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="AD54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ54" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A55" s="2">
         <v>112291</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>513</v>
+        <v>490</v>
       </c>
       <c r="H55" s="2">
         <v>112291</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>514</v>
+        <v>113</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M55" s="3" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="N55" s="3" t="s">
-        <v>188</v>
+        <v>114</v>
       </c>
       <c r="O55" s="3" t="s">
-        <v>515</v>
+        <v>40</v>
       </c>
       <c r="P55" s="4">
-        <v>35.771956199999998</v>
+        <v>35.784162500000001</v>
       </c>
       <c r="Q55" s="4">
-        <v>139.60016659999999</v>
+        <v>139.6145448</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T55" s="3" t="s">
-        <v>516</v>
+        <v>193</v>
       </c>
       <c r="U55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V55" s="3" t="s">
-        <v>517</v>
+        <v>116</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z55" s="4">
-        <v>3510104</v>
+        <v>3510112</v>
       </c>
       <c r="AA55" s="3" t="s">
-        <v>518</v>
+        <v>117</v>
       </c>
       <c r="AB55" s="3" t="s">
-        <v>519</v>
+        <v>118</v>
       </c>
       <c r="AC55" s="3" t="s">
-        <v>520</v>
+        <v>496</v>
       </c>
       <c r="AD55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ55" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A56" s="2">
         <v>112291</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>523</v>
+        <v>499</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>513</v>
+        <v>490</v>
       </c>
       <c r="H56" s="2">
         <v>112291</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>524</v>
+        <v>500</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>525</v>
+        <v>250</v>
       </c>
       <c r="N56" s="3" t="s">
-        <v>526</v>
+        <v>501</v>
       </c>
       <c r="O56" s="3" t="s">
-        <v>40</v>
+        <v>502</v>
       </c>
       <c r="P56" s="4">
-        <v>35.789476700000002</v>
+        <v>35.790456399999997</v>
       </c>
       <c r="Q56" s="4">
-        <v>139.61944199999999</v>
+        <v>139.62003189999999</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T56" s="3" t="s">
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="U56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V56" s="3" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z56" s="4">
         <v>3510111</v>
       </c>
       <c r="AA56" s="3" t="s">
-        <v>529</v>
+        <v>254</v>
       </c>
       <c r="AB56" s="3" t="s">
-        <v>530</v>
+        <v>505</v>
       </c>
       <c r="AC56" s="3" t="s">
-        <v>531</v>
+        <v>506</v>
       </c>
       <c r="AD56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ56" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="57" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A57" s="2">
         <v>112291</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>532</v>
+        <v>507</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>38</v>
+        <v>508</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>39</v>
+        <v>509</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>513</v>
+        <v>490</v>
       </c>
       <c r="H57" s="2">
         <v>112291</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M57" s="3" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="N57" s="3" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P57" s="4">
-        <v>35.770966899999998</v>
+        <v>35.794113199999998</v>
       </c>
       <c r="Q57" s="4">
-        <v>139.59891210000001</v>
+        <v>139.6170381</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T57" s="3" t="s">
-        <v>46</v>
+        <v>211</v>
       </c>
       <c r="U57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V57" s="3" t="s">
-        <v>47</v>
+        <v>212</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z57" s="4">
-        <v>3510104</v>
+        <v>3510115</v>
       </c>
       <c r="AA57" s="3" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="AB57" s="3" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="AC57" s="3" t="s">
-        <v>533</v>
+        <v>510</v>
       </c>
       <c r="AD57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ57" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="58" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A58" s="2">
         <v>112291</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>534</v>
+        <v>511</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>341</v>
+        <v>512</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>342</v>
+        <v>513</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>513</v>
+        <v>490</v>
       </c>
       <c r="H58" s="2">
         <v>112291</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>343</v>
+        <v>514</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M58" s="3" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="N58" s="3" t="s">
-        <v>344</v>
+        <v>515</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P58" s="4">
-        <v>35.772195600000003</v>
+        <v>35.786138800000003</v>
       </c>
       <c r="Q58" s="4">
-        <v>139.60315349999999</v>
+        <v>139.6010029</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T58" s="3" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="U58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V58" s="3" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z58" s="4">
-        <v>3510104</v>
+        <v>3510114</v>
       </c>
       <c r="AA58" s="3" t="s">
-        <v>48</v>
+        <v>518</v>
       </c>
       <c r="AB58" s="3" t="s">
-        <v>49</v>
+        <v>519</v>
       </c>
       <c r="AC58" s="3" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="AD58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ58" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="59" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A59" s="2">
         <v>112291</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="H59" s="2">
         <v>112291</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>67</v>
+        <v>427</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M59" s="3" t="s">
-        <v>68</v>
+        <v>428</v>
       </c>
       <c r="N59" s="3" t="s">
-        <v>69</v>
+        <v>429</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P59" s="4">
-        <v>35.794113199999998</v>
+        <v>35.789476700000002</v>
       </c>
       <c r="Q59" s="4">
-        <v>139.6170381</v>
+        <v>139.61944199999999</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T59" s="3" t="s">
-        <v>541</v>
+        <v>430</v>
       </c>
       <c r="U59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V59" s="3" t="s">
-        <v>71</v>
+        <v>525</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z59" s="4">
-        <v>3510115</v>
+        <v>3510111</v>
       </c>
       <c r="AA59" s="3" t="s">
-        <v>72</v>
+        <v>432</v>
       </c>
       <c r="AB59" s="3" t="s">
-        <v>73</v>
+        <v>433</v>
       </c>
       <c r="AC59" s="3" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="AD59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ59" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A60" s="2">
         <v>112291</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="H60" s="2">
         <v>112291</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>123</v>
+        <v>477</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>79</v>
+        <v>316</v>
       </c>
       <c r="N60" s="3" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P60" s="4">
-        <v>35.784162500000001</v>
+        <v>35.801387200000001</v>
       </c>
       <c r="Q60" s="4">
-        <v>139.6145448</v>
+        <v>139.6294844</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T60" s="3" t="s">
-        <v>546</v>
+        <v>478</v>
       </c>
       <c r="U60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V60" s="3" t="s">
-        <v>547</v>
+        <v>479</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z60" s="4">
-        <v>3510112</v>
+        <v>3510115</v>
       </c>
       <c r="AA60" s="3" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="AB60" s="3" t="s">
-        <v>128</v>
+        <v>480</v>
       </c>
       <c r="AC60" s="3" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="AD60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ60" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="61" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A61" s="2">
         <v>112291</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="H61" s="2">
         <v>112291</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>552</v>
+        <v>455</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M61" s="3" t="s">
-        <v>398</v>
+        <v>342</v>
       </c>
       <c r="N61" s="3" t="s">
-        <v>553</v>
+        <v>456</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P61" s="4">
         <v>35.786305300000002</v>
       </c>
       <c r="Q61" s="4">
         <v>139.62880490000001</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T61" s="3" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="U61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V61" s="3" t="s">
-        <v>555</v>
+        <v>458</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z61" s="4">
         <v>3510101</v>
       </c>
       <c r="AA61" s="3" t="s">
-        <v>556</v>
+        <v>459</v>
       </c>
       <c r="AB61" s="3" t="s">
-        <v>557</v>
+        <v>460</v>
       </c>
       <c r="AC61" s="3" t="s">
-        <v>558</v>
+        <v>535</v>
       </c>
       <c r="AD61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ61" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="62" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A62" s="2">
         <v>112291</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>559</v>
+        <v>536</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>560</v>
+        <v>537</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>561</v>
+        <v>538</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>513</v>
+        <v>539</v>
       </c>
       <c r="H62" s="2">
         <v>112291</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M62" s="3" t="s">
-        <v>525</v>
+        <v>428</v>
       </c>
       <c r="N62" s="3" t="s">
-        <v>563</v>
+        <v>541</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>564</v>
+        <v>40</v>
       </c>
       <c r="P62" s="4">
-        <v>35.787597099999999</v>
+        <v>35.789414800000003</v>
       </c>
       <c r="Q62" s="4">
-        <v>139.61591910000001</v>
+        <v>139.61940469999999</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T62" s="3" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="U62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V62" s="3" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z62" s="4">
         <v>3510111</v>
       </c>
       <c r="AA62" s="3" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="AB62" s="3" t="s">
-        <v>568</v>
+        <v>545</v>
       </c>
       <c r="AC62" s="3" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
       <c r="AD62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ62" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A63" s="2">
         <v>112291</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>570</v>
+        <v>547</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>572</v>
+        <v>549</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>573</v>
+        <v>550</v>
       </c>
       <c r="H63" s="2">
         <v>112291</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>574</v>
+        <v>477</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M63" s="3" t="s">
-        <v>365</v>
+        <v>316</v>
       </c>
       <c r="N63" s="3" t="s">
-        <v>188</v>
+        <v>147</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P63" s="4">
         <v>35.801387200000001</v>
       </c>
       <c r="Q63" s="4">
         <v>139.6294844</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T63" s="3" t="s">
-        <v>575</v>
+        <v>478</v>
       </c>
       <c r="U63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V63" s="3" t="s">
-        <v>576</v>
+        <v>479</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z63" s="4">
         <v>3510115</v>
       </c>
       <c r="AA63" s="3" t="s">
         <v>84</v>
       </c>
       <c r="AB63" s="3" t="s">
-        <v>577</v>
+        <v>480</v>
       </c>
       <c r="AC63" s="3" t="s">
-        <v>578</v>
+        <v>551</v>
       </c>
       <c r="AD63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF63" s="3" t="s">
-        <v>40</v>
+        <v>552</v>
       </c>
       <c r="AG63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ63" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="64" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="64" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A64" s="2">
         <v>112291</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>579</v>
+        <v>553</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>580</v>
+        <v>554</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>581</v>
+        <v>555</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>582</v>
+        <v>66</v>
       </c>
       <c r="H64" s="2">
         <v>112291</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>574</v>
+        <v>402</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M64" s="3" t="s">
-        <v>365</v>
+        <v>200</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>40</v>
+        <v>403</v>
       </c>
       <c r="P64" s="4">
-        <v>35.801387200000001</v>
+        <v>35.7779582</v>
       </c>
       <c r="Q64" s="4">
-        <v>139.6294844</v>
+        <v>139.60772589999999</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T64" s="3" t="s">
-        <v>575</v>
+        <v>556</v>
       </c>
       <c r="U64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V64" s="3" t="s">
-        <v>576</v>
+        <v>204</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z64" s="4">
-        <v>3510115</v>
+        <v>3510105</v>
       </c>
       <c r="AA64" s="3" t="s">
-        <v>84</v>
+        <v>205</v>
       </c>
       <c r="AB64" s="3" t="s">
-        <v>577</v>
+        <v>206</v>
       </c>
       <c r="AC64" s="3" t="s">
-        <v>583</v>
+        <v>557</v>
       </c>
       <c r="AD64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ64" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="65" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A65" s="2">
         <v>112291</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>584</v>
+        <v>558</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>585</v>
+        <v>559</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>586</v>
+        <v>560</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>587</v>
+        <v>330</v>
       </c>
       <c r="H65" s="2">
         <v>112291</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>379</v>
+        <v>561</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M65" s="3" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="N65" s="3" t="s">
-        <v>80</v>
+        <v>562</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>380</v>
+        <v>563</v>
       </c>
       <c r="P65" s="4">
-        <v>35.786166600000001</v>
+        <v>35.785694499999998</v>
       </c>
       <c r="Q65" s="4">
-        <v>139.61512239999999</v>
+        <v>139.60074399999999</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T65" s="3" t="s">
-        <v>588</v>
+        <v>564</v>
       </c>
       <c r="U65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V65" s="3" t="s">
-        <v>83</v>
+        <v>565</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z65" s="4">
-        <v>3510112</v>
+        <v>3510114</v>
       </c>
       <c r="AA65" s="3" t="s">
-        <v>84</v>
+        <v>566</v>
       </c>
       <c r="AB65" s="3" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="AC65" s="3" t="s">
-        <v>589</v>
+        <v>568</v>
       </c>
       <c r="AD65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ65" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="66" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A66" s="2">
         <v>112291</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>590</v>
+        <v>569</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>591</v>
+        <v>570</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>592</v>
+        <v>571</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>587</v>
+        <v>66</v>
       </c>
       <c r="H66" s="2">
         <v>112291</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>79</v>
       </c>
       <c r="N66" s="3" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P66" s="4">
-        <v>35.784162500000001</v>
+        <v>35.784039999999997</v>
       </c>
       <c r="Q66" s="4">
-        <v>139.6145448</v>
+        <v>139.61735999999999</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T66" s="3" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="U66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V66" s="3" t="s">
-        <v>126</v>
+        <v>573</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z66" s="4">
         <v>3510112</v>
       </c>
       <c r="AA66" s="3" t="s">
-        <v>127</v>
+        <v>574</v>
       </c>
       <c r="AB66" s="3" t="s">
-        <v>128</v>
+        <v>575</v>
       </c>
       <c r="AC66" s="3" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="AD66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ66" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="67" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="67" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A67" s="2">
         <v>112291</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>587</v>
+        <v>66</v>
       </c>
       <c r="H67" s="2">
         <v>112291</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>598</v>
+        <v>580</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>297</v>
+        <v>79</v>
       </c>
       <c r="N67" s="3" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="O67" s="3" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
       <c r="P67" s="4">
-        <v>35.790456399999997</v>
+        <v>35.784210000000002</v>
       </c>
       <c r="Q67" s="4">
-        <v>139.62003189999999</v>
+        <v>139.61919</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T67" s="3" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="U67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V67" s="3" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z67" s="4">
-        <v>3510111</v>
+        <v>3510112</v>
       </c>
       <c r="AA67" s="3" t="s">
-        <v>301</v>
+        <v>585</v>
       </c>
       <c r="AB67" s="3" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
       <c r="AC67" s="3" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
       <c r="AD67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ67" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="68" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="68" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A68" s="2">
         <v>112291</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>607</v>
+        <v>590</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>587</v>
+        <v>330</v>
       </c>
       <c r="H68" s="2">
         <v>112291</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>67</v>
+        <v>591</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M68" s="3" t="s">
-        <v>68</v>
+        <v>592</v>
       </c>
       <c r="N68" s="3" t="s">
-        <v>69</v>
+        <v>593</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P68" s="4">
-        <v>35.794113199999998</v>
+        <v>35.771009999999997</v>
       </c>
       <c r="Q68" s="4">
-        <v>139.6170381</v>
+        <v>139.6241</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T68" s="3" t="s">
-        <v>256</v>
+        <v>594</v>
       </c>
       <c r="U68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V68" s="3" t="s">
-        <v>257</v>
+        <v>595</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z68" s="4">
-        <v>3510115</v>
+        <v>3510101</v>
       </c>
       <c r="AA68" s="3" t="s">
-        <v>72</v>
+        <v>596</v>
       </c>
       <c r="AB68" s="3" t="s">
-        <v>73</v>
+        <v>597</v>
       </c>
       <c r="AC68" s="3" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="AD68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ68" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="69" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:36" x14ac:dyDescent="0.15">
       <c r="A69" s="2">
         <v>112291</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>587</v>
+        <v>490</v>
       </c>
       <c r="H69" s="2">
         <v>112291</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M69" s="3" t="s">
-        <v>90</v>
+        <v>592</v>
       </c>
       <c r="N69" s="3" t="s">
-        <v>613</v>
+        <v>593</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P69" s="4">
-        <v>35.786138800000003</v>
+        <v>35.771009999999997</v>
       </c>
       <c r="Q69" s="4">
-        <v>139.6010029</v>
+        <v>139.6241</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T69" s="3" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="U69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V69" s="3" t="s">
-        <v>615</v>
+        <v>595</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z69" s="4">
-        <v>3510114</v>
+        <v>3510101</v>
       </c>
       <c r="AA69" s="3" t="s">
-        <v>616</v>
+        <v>596</v>
       </c>
       <c r="AB69" s="3" t="s">
-        <v>617</v>
+        <v>597</v>
       </c>
       <c r="AC69" s="3" t="s">
-        <v>618</v>
+        <v>603</v>
       </c>
       <c r="AD69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ69" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="70" spans="1:36" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A70" s="2">
         <v>112291</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>620</v>
+        <v>605</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>621</v>
+        <v>606</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>587</v>
+        <v>490</v>
       </c>
       <c r="H70" s="2">
         <v>112291</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>473</v>
+        <v>607</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>474</v>
+        <v>592</v>
       </c>
       <c r="N70" s="3" t="s">
-        <v>475</v>
+        <v>608</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="P70" s="4">
-        <v>35.771009999999997</v>
+        <v>35.766820000000003</v>
       </c>
       <c r="Q70" s="4">
-        <v>139.6241</v>
+        <v>139.62069</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T70" s="3" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="U70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V70" s="3" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z70" s="4">
         <v>3510101</v>
       </c>
       <c r="AA70" s="3" t="s">
-        <v>478</v>
+        <v>611</v>
       </c>
       <c r="AB70" s="3" t="s">
-        <v>479</v>
+        <v>612</v>
       </c>
       <c r="AC70" s="3" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="AD70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ70" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A71" s="2">
         <v>112291</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>587</v>
+        <v>330</v>
       </c>
       <c r="H71" s="2">
         <v>112291</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M71" s="3" t="s">
-        <v>474</v>
+        <v>592</v>
       </c>
       <c r="N71" s="3" t="s">
-        <v>629</v>
+        <v>219</v>
       </c>
       <c r="O71" s="3" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="P71" s="4">
-        <v>35.766820000000003</v>
+        <v>35.769190000000002</v>
       </c>
       <c r="Q71" s="4">
-        <v>139.62069</v>
+        <v>139.61991</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T71" s="3" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="U71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V71" s="3" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z71" s="4">
         <v>3510101</v>
       </c>
       <c r="AA71" s="3" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="AB71" s="3" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="AC71" s="3" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="AD71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ71" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A72" s="2">
         <v>112291</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>638</v>
+        <v>66</v>
       </c>
       <c r="H72" s="2">
         <v>112291</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>524</v>
+        <v>617</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M72" s="3" t="s">
-        <v>525</v>
+        <v>592</v>
       </c>
       <c r="N72" s="3" t="s">
-        <v>526</v>
+        <v>219</v>
       </c>
       <c r="O72" s="3" t="s">
-        <v>40</v>
+        <v>618</v>
       </c>
       <c r="P72" s="4">
-        <v>35.789476700000002</v>
+        <v>35.769185999999998</v>
       </c>
       <c r="Q72" s="4">
-        <v>139.61944199999999</v>
+        <v>139.61990800000001</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T72" s="3" t="s">
-        <v>527</v>
+        <v>627</v>
       </c>
       <c r="U72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V72" s="3" t="s">
-        <v>639</v>
+        <v>620</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z72" s="4">
-        <v>3510111</v>
+        <v>3510101</v>
       </c>
       <c r="AA72" s="3" t="s">
-        <v>529</v>
+        <v>621</v>
       </c>
       <c r="AB72" s="3" t="s">
-        <v>530</v>
+        <v>622</v>
       </c>
       <c r="AC72" s="3" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="AD72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ72" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="73" spans="1:36" ht="27" x14ac:dyDescent="0.15">
+    <row r="73" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A73" s="2">
         <v>112291</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>643</v>
+        <v>631</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>638</v>
+        <v>66</v>
       </c>
       <c r="H73" s="2">
         <v>112291</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>574</v>
+        <v>632</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M73" s="3" t="s">
-        <v>365</v>
+        <v>633</v>
       </c>
       <c r="N73" s="3" t="s">
-        <v>188</v>
+        <v>634</v>
       </c>
       <c r="O73" s="3" t="s">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="P73" s="4">
-        <v>35.801387200000001</v>
+        <v>35.786693999999997</v>
       </c>
       <c r="Q73" s="4">
-        <v>139.6294844</v>
+        <v>139.613595</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T73" s="3" t="s">
-        <v>575</v>
+        <v>636</v>
       </c>
       <c r="U73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V73" s="3" t="s">
-        <v>576</v>
+        <v>637</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z73" s="4">
-        <v>3510115</v>
+        <v>3510112</v>
       </c>
       <c r="AA73" s="3" t="s">
-        <v>84</v>
+        <v>638</v>
       </c>
       <c r="AB73" s="3" t="s">
-        <v>577</v>
+        <v>639</v>
       </c>
       <c r="AC73" s="3" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="AD73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ73" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A74" s="2">
         <v>112291</v>
       </c>
       <c r="B74" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="H74" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J74" s="3" t="s">
         <v>645</v>
-      </c>
-[...22 lines deleted...]
-        <v>552</v>
       </c>
       <c r="K74" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>398</v>
+        <v>44</v>
       </c>
       <c r="N74" s="3" t="s">
-        <v>553</v>
+        <v>135</v>
       </c>
       <c r="O74" s="3" t="s">
-        <v>40</v>
+        <v>646</v>
       </c>
       <c r="P74" s="4">
-        <v>35.786305300000002</v>
+        <v>35.771862900000002</v>
       </c>
       <c r="Q74" s="4">
-        <v>139.62880490000001</v>
+        <v>139.61141259999999</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T74" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="U74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V74" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="U74" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z74" s="4">
-        <v>3510101</v>
+        <v>3510104</v>
       </c>
       <c r="AA74" s="3" t="s">
-        <v>556</v>
+        <v>649</v>
       </c>
       <c r="AB74" s="3" t="s">
-        <v>557</v>
+        <v>650</v>
       </c>
       <c r="AC74" s="3" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="AD74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ74" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="75" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="75" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A75" s="2">
         <v>112291</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="H75" s="2">
         <v>112291</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>654</v>
+        <v>477</v>
       </c>
       <c r="K75" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>525</v>
+        <v>316</v>
       </c>
       <c r="N75" s="3" t="s">
-        <v>655</v>
+        <v>147</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P75" s="4">
-        <v>35.789414800000003</v>
+        <v>35.801387200000001</v>
       </c>
       <c r="Q75" s="4">
-        <v>139.61940469999999</v>
+        <v>139.6294844</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T75" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="U75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V75" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="W75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z75" s="4">
+        <v>3510115</v>
+      </c>
+      <c r="AA75" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB75" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="AC75" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="U75" s="3" t="s">
-[...2 lines deleted...]
-      <c r="V75" s="3" t="s">
+      <c r="AD75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF75" s="3" t="s">
         <v>657</v>
-      </c>
-[...28 lines deleted...]
-        <v>40</v>
       </c>
       <c r="AG75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ75" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A76" s="2">
         <v>112291</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>662</v>
+        <v>642</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>663</v>
+        <v>643</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>664</v>
+        <v>192</v>
       </c>
       <c r="H76" s="2">
         <v>112291</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>574</v>
+        <v>645</v>
       </c>
       <c r="K76" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>365</v>
+        <v>44</v>
       </c>
       <c r="N76" s="3" t="s">
-        <v>188</v>
+        <v>135</v>
       </c>
       <c r="O76" s="3" t="s">
-        <v>40</v>
+        <v>646</v>
       </c>
       <c r="P76" s="4">
-        <v>35.801387200000001</v>
+        <v>35.771862900000002</v>
       </c>
       <c r="Q76" s="4">
-        <v>139.6294844</v>
+        <v>139.61141259999999</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T76" s="3" t="s">
-        <v>575</v>
+        <v>647</v>
       </c>
       <c r="U76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V76" s="3" t="s">
-        <v>576</v>
+        <v>648</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z76" s="4">
-        <v>3510115</v>
+        <v>3510104</v>
       </c>
       <c r="AA76" s="3" t="s">
-        <v>84</v>
+        <v>649</v>
       </c>
       <c r="AB76" s="3" t="s">
-        <v>577</v>
+        <v>650</v>
       </c>
       <c r="AC76" s="3" t="s">
-        <v>665</v>
+        <v>651</v>
       </c>
       <c r="AD76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF76" s="3" t="s">
-        <v>666</v>
+        <v>40</v>
       </c>
       <c r="AG76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ76" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A77" s="2">
         <v>112291</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>670</v>
+        <v>330</v>
       </c>
       <c r="H77" s="2">
         <v>112291</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>574</v>
+        <v>662</v>
       </c>
       <c r="K77" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>365</v>
+        <v>261</v>
       </c>
       <c r="N77" s="3" t="s">
-        <v>188</v>
+        <v>663</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="P77" s="4">
-        <v>35.801387200000001</v>
+        <v>35.781207999999999</v>
       </c>
       <c r="Q77" s="4">
-        <v>139.6294844</v>
+        <v>139.60579300000001</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T77" s="3" t="s">
-        <v>575</v>
+        <v>664</v>
       </c>
       <c r="U77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V77" s="3" t="s">
-        <v>576</v>
+        <v>665</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z77" s="4">
         <v>3510115</v>
       </c>
       <c r="AA77" s="3" t="s">
-        <v>84</v>
+        <v>666</v>
       </c>
       <c r="AB77" s="3" t="s">
-        <v>577</v>
+        <v>660</v>
       </c>
       <c r="AC77" s="3" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="AD77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF77" s="3" t="s">
-        <v>672</v>
+        <v>40</v>
       </c>
       <c r="AG77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ77" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:36" ht="27" x14ac:dyDescent="0.15">
       <c r="A78" s="2">
         <v>112291</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>674</v>
+        <v>330</v>
       </c>
       <c r="H78" s="2">
         <v>112291</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="K78" s="3" t="s">
         <v>43</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>37</v>
       </c>
       <c r="M78" s="3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N78" s="3" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="O78" s="3" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="P78" s="4">
-        <v>35.770966899999998</v>
+        <v>35.783535000000001</v>
       </c>
       <c r="Q78" s="4">
-        <v>139.59891210000001</v>
+        <v>139.61068900000001</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="S78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="T78" s="3" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="U78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="V78" s="3" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Z78" s="4">
-        <v>3510104</v>
+        <v>3510113</v>
       </c>
       <c r="AA78" s="3" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="AB78" s="3" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="AC78" s="3" t="s">
-        <v>675</v>
+        <v>62</v>
       </c>
       <c r="AD78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AE78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AF78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AG78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AH78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AI78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AJ78" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="79" spans="1:36" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A79" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="H79" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="K79" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="N79" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="P79" s="4">
+        <v>35.786166600000001</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>139.61512239999999</v>
+      </c>
+      <c r="R79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="S79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="T79" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="U79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="V79" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="W79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z79" s="4">
+        <v>3510112</v>
+      </c>
+      <c r="AA79" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB79" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC79" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="AD79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AE79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AF79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AH79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AI79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ79" s="3" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>介護サービス事業所一覧</vt:lpstr>
+      <vt:lpstr>112291_care_service</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>