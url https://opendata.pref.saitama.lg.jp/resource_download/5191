--- v0 (2025-10-11)
+++ v1 (2026-04-15)
@@ -1,98 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\公共施設一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\公共施設一覧\公共施設一覧（公民館・コミュニティーセンター・地域センター）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{159013F4-D0FE-4448-9A41-7F66CC3EC7DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE941CF1-E890-4B10-9C26-9D41CE58F9EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="公共施設一覧（公民館・コミュニティーセンター・地域センター）" sheetId="1" r:id="rId1"/>
+    <sheet name="comunity_center" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
-  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="680" uniqueCount="207">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英字</t>
   </si>
   <si>
     <t>名称_通称</t>
   </si>
   <si>
     <t>POIコード</t>
   </si>
   <si>
     <t>外部識別子</t>
   </si>
   <si>
     <t>外部識別の値</t>
   </si>
   <si>
+    <t>所在地_全国地方公共団体コード</t>
+  </si>
+  <si>
     <t>町字ID</t>
   </si>
   <si>
     <t>所在地_連結表記</t>
   </si>
   <si>
     <t>所在地_都道府県</t>
   </si>
   <si>
     <t>所在地_市区町村</t>
   </si>
   <si>
     <t>所在地_町字</t>
   </si>
   <si>
     <t>所在地_番地以下</t>
   </si>
   <si>
     <t>建物名等（方書）</t>
   </si>
   <si>
     <t>緯度</t>
   </si>
   <si>
     <t>経度</t>
@@ -256,53 +258,50 @@
   <si>
     <t>3510115</t>
   </si>
   <si>
     <t>4000020112291</t>
   </si>
   <si>
     <t>火水木金土日</t>
   </si>
   <si>
     <t>夜間の予約がない時は１９時閉館／休業日：月曜日及び12/29～1/3</t>
   </si>
   <si>
     <t>可</t>
   </si>
   <si>
     <t>有</t>
   </si>
   <si>
     <t>無</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp/kurashi/shimin-katsudo/1003081/1010610/1003170/1003178.html</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>0302000002</t>
   </si>
   <si>
     <t>牛房コミュニティセンター</t>
   </si>
   <si>
     <t>ゴボウコミュニティセンター</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目28-13</t>
   </si>
   <si>
     <t>白子二丁目</t>
   </si>
   <si>
     <t>28-13</t>
   </si>
   <si>
     <t>35.774021</t>
   </si>
   <si>
     <t>139.62237</t>
   </si>
   <si>
     <t>2</t>
@@ -523,96 +522,102 @@
   <si>
     <t>8-21</t>
   </si>
   <si>
     <t>35.78889561619364</t>
   </si>
   <si>
     <t>139.62828562844365</t>
   </si>
   <si>
     <t>048-465-9196</t>
   </si>
   <si>
     <t>https://www.city.wako.lg.jp/kurashi/shimin-katsudo/1003081/1010610/1003170/1003177.html</t>
   </si>
   <si>
     <t>0803000004</t>
   </si>
   <si>
     <t>中央公民館</t>
   </si>
   <si>
     <t>チュウオウコウミンカン</t>
   </si>
   <si>
+    <t>Wako City Sakashita public hall</t>
+  </si>
+  <si>
     <t>1307</t>
   </si>
   <si>
     <t>埼玉県和光市中央一丁目7-27</t>
   </si>
   <si>
     <t>中央一丁目</t>
   </si>
   <si>
     <t>7-27</t>
   </si>
   <si>
     <t>35.783313</t>
   </si>
   <si>
     <t>139.610902</t>
   </si>
   <si>
     <t>048-464-1123</t>
   </si>
   <si>
+    <t>h0304@city.wako.lg.jp</t>
+  </si>
+  <si>
     <t>3510113</t>
   </si>
   <si>
     <t>日月火水木金土</t>
   </si>
   <si>
     <t>12/29～1/3は休館</t>
   </si>
   <si>
     <t>コピー機、印刷機有り</t>
   </si>
   <si>
     <t>http://www.city.wako.lg.jp/home/kyoiku/gakusyu/kouminkan/_13311/kyo_7_2.html</t>
   </si>
   <si>
     <t>0803000005</t>
   </si>
   <si>
     <t>坂下公民館</t>
   </si>
   <si>
     <t>サカシタコウミンカン</t>
   </si>
   <si>
-    <t>Wako City Sakashita public hall</t>
+    <t>Wako City chuou public hall</t>
   </si>
   <si>
     <t>埼玉県和光市新倉三丁目4-18</t>
   </si>
   <si>
     <t>新倉三丁目</t>
   </si>
   <si>
     <t>4-18</t>
   </si>
   <si>
     <t>35.79378</t>
   </si>
   <si>
     <t>139.62427</t>
   </si>
   <si>
     <t>048-464-5230</t>
   </si>
   <si>
     <t>h0302@city.wako.lg.jp</t>
   </si>
   <si>
     <t>http://www.city.wako.lg.jp/home/kyoiku/gakusyu/kouminkan/_13312/kyo_7_3.html</t>
   </si>
@@ -626,112 +631,112 @@
     <t>ミナミコウミンカン</t>
   </si>
   <si>
     <t>Wako City south public hall</t>
   </si>
   <si>
     <t>埼玉県和光市南二丁目3-1</t>
   </si>
   <si>
     <t>南二丁目</t>
   </si>
   <si>
     <t>3-1</t>
   </si>
   <si>
     <t>35.775314</t>
   </si>
   <si>
     <t>139.6126901</t>
   </si>
   <si>
     <t>048-463-7621</t>
   </si>
   <si>
     <t>h0303@city.wako.lg.jp</t>
-  </si>
-[...1 lines deleted...]
-    <t>351-0104</t>
   </si>
   <si>
     <t>コピー機、印刷機あり</t>
   </si>
   <si>
     <t>http://www.city.wako.lg.jp/home/kyoiku/gakusyu/kouminkan/_13313/kyo_7_4.html</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF336699"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -844,74 +849,70 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="6" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="6" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -1176,79 +1177,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BC13"/>
+  <dimension ref="A1:BD13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="13.875" customWidth="1"/>
     <col min="3" max="3" width="19.5" customWidth="1"/>
     <col min="4" max="4" width="35.625" customWidth="1"/>
     <col min="5" max="5" width="46" customWidth="1"/>
     <col min="6" max="6" width="13.875" customWidth="1"/>
     <col min="7" max="7" width="25.75" customWidth="1"/>
-    <col min="8" max="11" width="13.875" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="55" max="55" width="54.25" customWidth="1"/>
+    <col min="8" max="12" width="13.875" customWidth="1"/>
+    <col min="13" max="13" width="63.25" customWidth="1"/>
+    <col min="14" max="14" width="13.875" customWidth="1"/>
+    <col min="15" max="15" width="20.25" customWidth="1"/>
+    <col min="16" max="17" width="13.875" customWidth="1"/>
+    <col min="18" max="18" width="37.625" customWidth="1"/>
+    <col min="19" max="28" width="13.875" customWidth="1"/>
+    <col min="29" max="29" width="17" customWidth="1"/>
+    <col min="30" max="33" width="13.875" customWidth="1"/>
+    <col min="34" max="34" width="104.625" customWidth="1"/>
+    <col min="35" max="35" width="72.625" customWidth="1"/>
+    <col min="36" max="55" width="13.875" customWidth="1"/>
+    <col min="56" max="56" width="54.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:56" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -1295,54 +1295,54 @@
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="6" t="s">
+      <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="6" t="s">
+      <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
@@ -1370,2072 +1370,2111 @@
       </c>
       <c r="AV1" s="1" t="s">
         <v>47</v>
       </c>
       <c r="AW1" s="1" t="s">
         <v>48</v>
       </c>
       <c r="AX1" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AY1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="AZ1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="BA1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="BB1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="BC1" s="1" t="s">
         <v>54</v>
       </c>
+      <c r="BD1" s="1" t="s">
+        <v>55</v>
+      </c>
     </row>
-    <row r="2" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A2" s="2">
         <v>112291</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K2" s="2">
+        <v>112291</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>62</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="P2" s="3" t="s">
+      <c r="P2" s="4" t="s">
         <v>65</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>67</v>
       </c>
       <c r="T2" s="3" t="s">
         <v>68</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>70</v>
       </c>
       <c r="W2" s="3" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="X2" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y2" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z2" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA2" s="3" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AC2" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AE2" s="7">
+        <v>64</v>
+      </c>
+      <c r="AE2" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF2" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF2" s="7">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="AG2" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH2" s="3" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="AI2" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ2" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK2" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM2" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AN2" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AO2" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP2" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ2" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR2" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS2" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT2" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AU2" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AV2" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW2" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX2" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY2" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>78</v>
+      </c>
+      <c r="AZ2" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="BA2" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="BB2" s="3" t="s">
-        <v>59</v>
+      <c r="BB2" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC2" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD2" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="3" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A3" s="2">
         <v>112291</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>82</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K3" s="2">
+        <v>112291</v>
       </c>
       <c r="L3" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M3" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="O3" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P3" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="P3" s="3" t="s">
+      <c r="Q3" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="Q3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R3" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S3" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="S3" s="3" t="s">
+      <c r="T3" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="T3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U3" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V3" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="V3" s="3" t="s">
+      <c r="W3" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="W3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X3" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y3" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA3" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB3" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="AB3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC3" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD3" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AE3" s="7">
+        <v>64</v>
+      </c>
+      <c r="AE3" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF3" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF3" s="7">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="AG3" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH3" s="3" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="AI3" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ3" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK3" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AM3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AN3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AO3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR3" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS3" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AU3" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AV3" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW3" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX3" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY3" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ3" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ3" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA3" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="BA3" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB3" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC3" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD3" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="4" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A4" s="2">
         <v>112291</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>92</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>93</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>94</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K4" s="2">
+        <v>112291</v>
       </c>
       <c r="L4" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M4" s="3" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="O4" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P4" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="Q4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S4" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="S4" s="3" t="s">
+      <c r="T4" s="3" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V4" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="W4" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="W4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X4" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y4" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA4" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB4" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="AB4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC4" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD4" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AE4" s="7">
+        <v>64</v>
+      </c>
+      <c r="AE4" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF4" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF4" s="7">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="AG4" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH4" s="3" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="AI4" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ4" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL4" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM4" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN4" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AO4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AP4" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ4" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR4" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT4" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AU4" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AV4" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW4" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY4" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ4" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ4" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA4" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="BA4" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB4" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC4" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD4" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A5" s="2">
         <v>112291</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>103</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K5" s="2">
+        <v>112291</v>
       </c>
       <c r="L5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" s="3" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O5" s="4" t="s">
+      <c r="O5" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="Q5" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="Q5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="S5" s="3" t="s">
+      <c r="T5" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="T5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U5" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V5" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="V5" s="3" t="s">
+      <c r="W5" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="W5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X5" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB5" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="AB5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC5" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD5" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE5" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="AE5" s="7">
+      <c r="AF5" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF5" s="7">
-[...2 lines deleted...]
-      <c r="AG5" s="3" t="s">
+      <c r="AG5" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="AH5" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="AH5" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI5" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ5" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AM5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AN5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AO5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR5" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT5" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AU5" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AV5" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW5" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY5" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ5" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ5" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA5" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="BA5" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB5" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC5" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD5" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="6" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A6" s="2">
         <v>112291</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K6" s="2">
+        <v>112291</v>
       </c>
       <c r="L6" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" s="3" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O6" s="4" t="s">
+      <c r="O6" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="P6" s="3" t="s">
+      <c r="P6" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q6" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="Q6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R6" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S6" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="S6" s="3" t="s">
+      <c r="T6" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="T6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U6" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V6" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="V6" s="3" t="s">
+      <c r="W6" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="W6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X6" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y6" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA6" s="3" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="AB6" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AC6" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD6" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE6" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="AE6" s="7">
+      <c r="AF6" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF6" s="7">
-[...2 lines deleted...]
-      <c r="AG6" s="3" t="s">
+      <c r="AG6" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="AH6" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="AH6" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI6" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ6" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL6" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AN6" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AO6" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP6" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ6" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR6" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS6" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AT6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AU6" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AV6" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW6" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY6" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ6" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ6" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA6" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="BA6" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB6" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC6" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD6" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A7" s="2">
         <v>112291</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>124</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K7" s="2">
+        <v>112291</v>
       </c>
       <c r="L7" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="3" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O7" s="4" t="s">
+      <c r="O7" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P7" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="P7" s="3" t="s">
+      <c r="Q7" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="Q7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R7" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S7" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="S7" s="3" t="s">
+      <c r="T7" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="T7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U7" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V7" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="V7" s="3" t="s">
+      <c r="W7" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="W7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X7" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y7" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA7" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB7" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="AB7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC7" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD7" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE7" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="AE7" s="7">
+      <c r="AF7" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF7" s="7">
-[...2 lines deleted...]
-      <c r="AG7" s="3" t="s">
+      <c r="AG7" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="AH7" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="AH7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI7" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ7" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK7" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL7" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM7" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN7" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AO7" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP7" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ7" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR7" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS7" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT7" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AU7" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AV7" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW7" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX7" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY7" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ7" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA7" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="BA7" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB7" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC7" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD7" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A8" s="2">
         <v>112291</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>135</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>136</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K8" s="2">
+        <v>112291</v>
       </c>
       <c r="L8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="3" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
+      <c r="O8" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="P8" s="3" t="s">
+      <c r="Q8" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="Q8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S8" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="S8" s="3" t="s">
+      <c r="T8" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>69</v>
       </c>
       <c r="V8" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="W8" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="W8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X8" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB8" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="AB8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC8" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD8" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE8" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="AE8" s="7">
+      <c r="AF8" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF8" s="7">
-[...2 lines deleted...]
-      <c r="AG8" s="3" t="s">
+      <c r="AG8" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="AH8" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="AH8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI8" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ8" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL8" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AO8" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP8" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ8" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR8" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AT8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AU8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AV8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY8" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ8" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA8" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="BA8" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB8" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC8" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD8" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="9" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A9" s="2">
         <v>112291</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>146</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K9" s="2">
+        <v>112291</v>
       </c>
       <c r="L9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="3" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O9" s="4" t="s">
+      <c r="O9" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="P9" s="3" t="s">
+      <c r="Q9" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="Q9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S9" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="S9" s="3" t="s">
+      <c r="T9" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="T9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U9" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V9" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="V9" s="3" t="s">
+      <c r="W9" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="W9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X9" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB9" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="AB9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC9" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD9" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE9" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="AE9" s="7">
+      <c r="AF9" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF9" s="7">
-[...2 lines deleted...]
-      <c r="AG9" s="3" t="s">
+      <c r="AG9" s="6">
+        <v>0.91666666666666663</v>
+      </c>
+      <c r="AH9" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="AH9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AI9" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ9" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL9" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AO9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AP9" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ9" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR9" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AT9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AU9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AV9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY9" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ9" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ9" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA9" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="BA9" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB9" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC9" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD9" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:55" ht="94.5" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:56" ht="94.5" x14ac:dyDescent="0.15">
       <c r="A10" s="2">
         <v>112291</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>156</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>157</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K10" s="2">
+        <v>112291</v>
       </c>
       <c r="L10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" s="3" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O10" s="4" t="s">
+      <c r="O10" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="P10" s="3" t="s">
+      <c r="Q10" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="Q10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="S10" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="S10" s="3" t="s">
+      <c r="T10" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="T10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U10" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="V10" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="V10" s="3" t="s">
+      <c r="W10" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="W10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X10" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA10" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB10" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="AB10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC10" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD10" s="3" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="AE10" s="7">
+        <v>64</v>
+      </c>
+      <c r="AE10" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="AF10" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF10" s="7">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="AG10" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH10" s="3" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="AI10" s="3" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="AJ10" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL10" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AN10" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AO10" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AP10" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AQ10" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AR10" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AT10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AU10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AV10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY10" s="3" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="AZ10" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AZ10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA10" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="BA10" s="5" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="BB10" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC10" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD10" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="11" spans="1:55" ht="81" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:56" ht="81" x14ac:dyDescent="0.15">
       <c r="A11" s="2">
         <v>112291</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>166</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>167</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>59</v>
+        <v>168</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K11" s="2">
+        <v>112291</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>169</v>
+        <v>60</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>62</v>
+        <v>170</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="3" t="s">
+      <c r="O11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" s="4" t="s">
         <v>171</v>
       </c>
       <c r="Q11" s="3" t="s">
-        <v>59</v>
+        <v>172</v>
       </c>
       <c r="R11" s="3" t="s">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>173</v>
       </c>
       <c r="T11" s="3" t="s">
-        <v>59</v>
+        <v>174</v>
       </c>
       <c r="U11" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V11" s="3" t="s">
-        <v>174</v>
+        <v>60</v>
       </c>
       <c r="W11" s="3" t="s">
-        <v>59</v>
+        <v>175</v>
       </c>
       <c r="X11" s="3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y11" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA11" s="3" t="s">
-        <v>175</v>
+        <v>60</v>
       </c>
       <c r="AB11" s="3" t="s">
-        <v>59</v>
+        <v>177</v>
       </c>
       <c r="AC11" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD11" s="3" t="s">
-        <v>176</v>
-[...8 lines deleted...]
-        <v>177</v>
+        <v>64</v>
+      </c>
+      <c r="AE11" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH11" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AI11" s="3" t="s">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="AJ11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL11" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AO11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AP11" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AQ11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AR11" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AT11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AU11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AV11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AW11" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY11" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>78</v>
+      </c>
+      <c r="AZ11" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="BA11" s="5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>181</v>
+      </c>
+      <c r="BB11" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC11" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD11" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:55" ht="81" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:56" ht="81" x14ac:dyDescent="0.15">
       <c r="A12" s="2">
         <v>112291</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K12" s="2">
+        <v>112291</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>62</v>
+        <v>186</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...3 lines deleted...]
-        <v>186</v>
+      <c r="O12" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" s="4" t="s">
+        <v>187</v>
       </c>
       <c r="Q12" s="3" t="s">
-        <v>59</v>
+        <v>188</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>187</v>
+        <v>60</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>59</v>
+        <v>190</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V12" s="3" t="s">
-        <v>189</v>
+        <v>60</v>
       </c>
       <c r="W12" s="3" t="s">
-        <v>59</v>
+        <v>191</v>
       </c>
       <c r="X12" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y12" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA12" s="3" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="AB12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="AC12" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD12" s="3" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="AE12" s="7">
+        <v>64</v>
+      </c>
+      <c r="AE12" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF12" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF12" s="7">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="AG12" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH12" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AI12" s="3" t="s">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="AJ12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL12" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM12" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN12" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AO12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AP12" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AQ12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AR12" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AT12" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AU12" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AV12" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AW12" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AX12" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AY12" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>78</v>
+      </c>
+      <c r="AZ12" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="BA12" s="5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>193</v>
+      </c>
+      <c r="BB12" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC12" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD12" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="13" spans="1:55" ht="81" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:56" ht="81" x14ac:dyDescent="0.15">
       <c r="A13" s="2">
         <v>112291</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="K13" s="2">
+        <v>112291</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>196</v>
+        <v>60</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>62</v>
+        <v>198</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...3 lines deleted...]
-        <v>198</v>
+      <c r="O13" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="P13" s="4" t="s">
+        <v>199</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>59</v>
+        <v>200</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>199</v>
+        <v>60</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="T13" s="3" t="s">
-        <v>59</v>
+        <v>202</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V13" s="3" t="s">
-        <v>201</v>
+        <v>60</v>
       </c>
       <c r="W13" s="3" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="X13" s="3" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="Y13" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="AA13" s="3" t="s">
-        <v>203</v>
+        <v>60</v>
       </c>
       <c r="AB13" s="3" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="AC13" s="3" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="AD13" s="3" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="AE13" s="7">
+        <v>64</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF13" s="6">
         <v>0.375</v>
       </c>
-      <c r="AF13" s="7">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="AG13" s="6">
+        <v>0.89583333333333337</v>
       </c>
       <c r="AH13" s="3" t="s">
-        <v>204</v>
+        <v>179</v>
       </c>
       <c r="AI13" s="3" t="s">
-        <v>75</v>
+        <v>205</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>76</v>
       </c>
       <c r="AK13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AL13" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AM13" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AN13" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AP13" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AQ13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AR13" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AS13" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AT13" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AU13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AV13" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AW13" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AX13" s="3" t="s">
         <v>77</v>
       </c>
       <c r="AY13" s="3" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>78</v>
+      </c>
+      <c r="AZ13" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="BA13" s="5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>206</v>
+      </c>
+      <c r="BB13" s="5" t="s">
+        <v>60</v>
       </c>
       <c r="BC13" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="BD13" s="3" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>公共施設一覧（公民館・コミュニティーセンター・地域センター）</vt:lpstr>
+      <vt:lpstr>comunity_center</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>