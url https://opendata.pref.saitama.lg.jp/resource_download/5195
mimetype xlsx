--- v0 (2025-10-25)
+++ v1 (2026-06-04)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\公衆トイレ一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\公衆トイレ一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{8E86A814-1050-415A-A158-1673BBBFE190}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C660C742-2B12-4522-AE96-077E4FDF0200}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="公衆トイレ一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_public_toilet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
-  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="793" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="764" uniqueCount="198">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英語</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
     <t>町字ID</t>
   </si>
   <si>
@@ -355,129 +354,114 @@
   <si>
     <t>新倉一丁目</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>0506000010</t>
   </si>
   <si>
     <t>市場下公園</t>
   </si>
   <si>
     <t>イチバシタコウエン</t>
   </si>
   <si>
     <t>埼玉県和光市白子三丁目24</t>
   </si>
   <si>
     <t>白子三丁目</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>0506000011</t>
-[...8 lines deleted...]
-    <t>埼玉県和光市新倉二丁目17</t>
+    <t>0506000012</t>
+  </si>
+  <si>
+    <t>柿ノ木坂湧水公園</t>
+  </si>
+  <si>
+    <t>カキノキザカワキミズコウエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉一丁目16・34</t>
+  </si>
+  <si>
+    <t>16・34</t>
+  </si>
+  <si>
+    <t>0506000013</t>
+  </si>
+  <si>
+    <t>練田児童遊園地</t>
+  </si>
+  <si>
+    <t>ネリタジドウユウエンチ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉三丁目12</t>
+  </si>
+  <si>
+    <t>新倉三丁目</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>0506000014</t>
+  </si>
+  <si>
+    <t>宮ノ台児童遊園地</t>
+  </si>
+  <si>
+    <t>ミヤノダイジドウユウエンチ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉四丁目11</t>
+  </si>
+  <si>
+    <t>下新倉四丁目</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>0506000015</t>
+  </si>
+  <si>
+    <t>外環花の木広場</t>
+  </si>
+  <si>
+    <t>ガイカンハナノキヒロバ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目7・9・10・11</t>
   </si>
   <si>
     <t>新倉二丁目</t>
-  </si>
-[...64 lines deleted...]
-    <t>埼玉県和光市新倉二丁目7・9・10・11</t>
   </si>
   <si>
     <t>7・9・10・11</t>
   </si>
   <si>
     <t>スポーツ青少年課設置管理</t>
   </si>
   <si>
     <t>0506000016</t>
   </si>
   <si>
     <t>広沢原児童公園</t>
   </si>
   <si>
     <t>ヒロサワハラジドウコウエン</t>
   </si>
   <si>
     <t>埼玉県和光市広沢1</t>
   </si>
   <si>
     <t>広沢</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -632,90 +616,92 @@
     <t>23</t>
   </si>
   <si>
     <t>0502000001</t>
   </si>
   <si>
     <t>和光市南口駅前広場</t>
   </si>
   <si>
     <t>ワコウシミナミグチエキマエヒロバ</t>
   </si>
   <si>
     <t>埼玉県和光市本町4</t>
   </si>
   <si>
     <t>和光市駅南口ロータリー沿い</t>
   </si>
   <si>
     <t>24時間利用可能</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -807,71 +793,67 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -1136,69 +1118,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM27"/>
+  <dimension ref="A1:AM26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="24.125" bestFit="1" customWidth="1"/>
-    <col min="2" max="3" width="13.875" customWidth="1"/>
+    <col min="1" max="3" width="13.875" customWidth="1"/>
     <col min="4" max="4" width="26.375" customWidth="1"/>
-    <col min="5" max="6" width="13.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="13.875" customWidth="1"/>
+    <col min="5" max="8" width="13.875" customWidth="1"/>
     <col min="9" max="9" width="36.5" customWidth="1"/>
-    <col min="10" max="33" width="13.875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="37" max="38" width="13.875" customWidth="1"/>
+    <col min="10" max="38" width="13.875" customWidth="1"/>
     <col min="39" max="39" width="27.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1258,54 +1232,54 @@
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="6" t="s">
+      <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="6" t="s">
+      <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A2" s="2">
         <v>112291</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>40</v>
       </c>
@@ -2442,78 +2416,78 @@
       <c r="D12" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>114</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>112291</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>115</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L12" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="M12" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="M12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>35.801009000000001</v>
+        <v>35.792135999999999</v>
       </c>
       <c r="Q12" s="4">
-        <v>139.61482699999999</v>
+        <v>139.61418</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T12" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z12" s="5">
         <v>0</v>
       </c>
       <c r="AA12" s="5">
         <v>1</v>
       </c>
       <c r="AB12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AC12" s="4">
         <v>0</v>
       </c>
@@ -2525,108 +2499,108 @@
       </c>
       <c r="AF12" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM12" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A13" s="2">
         <v>112291</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="E13" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="F13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="2">
+        <v>112291</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" s="3" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>122</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>35.792135999999999</v>
+        <v>35.797494</v>
       </c>
       <c r="Q13" s="4">
-        <v>139.61418</v>
+        <v>139.624741</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T13" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U13" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z13" s="5">
         <v>0</v>
       </c>
       <c r="AA13" s="5">
         <v>1</v>
       </c>
       <c r="AB13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AC13" s="4">
         <v>0</v>
       </c>
@@ -2677,57 +2651,57 @@
       <c r="G14" s="2">
         <v>112291</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>126</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>127</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>128</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O14" s="3" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="P14" s="4">
-        <v>35.797494</v>
+        <v>35.79045</v>
       </c>
       <c r="Q14" s="4">
-        <v>139.624741</v>
+        <v>139.62644</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y14" s="3" t="s">
         <v>50</v>
       </c>
@@ -2790,57 +2764,57 @@
       <c r="G15" s="2">
         <v>112291</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>132</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>133</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>134</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O15" s="3" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>35.79045</v>
+        <v>35.796419999999998</v>
       </c>
       <c r="Q15" s="4">
-        <v>139.62644</v>
+        <v>139.61617000000001</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y15" s="3" t="s">
         <v>50</v>
       </c>
@@ -2856,262 +2830,262 @@
       <c r="AC15" s="4">
         <v>0</v>
       </c>
       <c r="AD15" s="4">
         <v>0</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM15" s="3" t="s">
-        <v>43</v>
+        <v>135</v>
       </c>
     </row>
     <row r="16" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A16" s="2">
         <v>112291</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="2">
         <v>112291</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>139</v>
+        <v>49</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>35.796419999999998</v>
+        <v>35.783059999999999</v>
       </c>
       <c r="Q16" s="4">
-        <v>139.61617000000001</v>
+        <v>139.60978</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W16" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X16" s="3" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z16" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA16" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB16" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AC16" s="4">
         <v>0</v>
       </c>
       <c r="AD16" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE16" s="3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AF16" s="3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM16" s="3" t="s">
-        <v>140</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A17" s="2">
         <v>112291</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G17" s="2">
         <v>112291</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>145</v>
+        <v>104</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>49</v>
+        <v>147</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="P17" s="4">
-        <v>35.783059999999999</v>
+        <v>35.792929000000001</v>
       </c>
       <c r="Q17" s="4">
-        <v>139.60978</v>
+        <v>139.61698000000001</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T17" s="3" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="V17" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="X17" s="3" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z17" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA17" s="5">
         <v>0</v>
       </c>
       <c r="AB17" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AC17" s="4">
         <v>0</v>
       </c>
       <c r="AD17" s="4">
         <v>1</v>
       </c>
       <c r="AE17" s="3" t="s">
         <v>51</v>
       </c>
       <c r="AF17" s="3" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A18" s="2">
         <v>112291</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C18" s="3" t="s">
@@ -3120,108 +3094,108 @@
       <c r="D18" s="3" t="s">
         <v>149</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>150</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="2">
         <v>112291</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>151</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>152</v>
+        <v>83</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="P18" s="4">
-        <v>35.792929000000001</v>
+        <v>35.776173</v>
       </c>
       <c r="Q18" s="4">
-        <v>139.61698000000001</v>
+        <v>139.621938</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T18" s="3" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="X18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y18" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="X18" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC18" s="4">
         <v>0</v>
       </c>
       <c r="AD18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE18" s="3" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AF18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A19" s="2">
         <v>112291</v>
       </c>
       <c r="B19" s="3" t="s">
@@ -3236,75 +3210,75 @@
       <c r="E19" s="3" t="s">
         <v>155</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="2">
         <v>112291</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>156</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>157</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>48</v>
+        <v>159</v>
       </c>
       <c r="P19" s="4">
-        <v>35.776173</v>
+        <v>35.786864000000001</v>
       </c>
       <c r="Q19" s="4">
-        <v>139.621938</v>
+        <v>139.6044</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>49</v>
+        <v>142</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>49</v>
+        <v>142</v>
       </c>
       <c r="V19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z19" s="5">
         <v>0</v>
       </c>
       <c r="AA19" s="5">
         <v>1</v>
       </c>
       <c r="AB19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AC19" s="4">
         <v>0</v>
       </c>
@@ -3316,477 +3290,477 @@
       </c>
       <c r="AF19" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A20" s="2">
         <v>112291</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G20" s="2">
         <v>112291</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L20" s="3" t="s">
-        <v>162</v>
+        <v>46</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>163</v>
+        <v>90</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>164</v>
       </c>
       <c r="P20" s="4">
-        <v>35.786864000000001</v>
+        <v>35.777287999999999</v>
       </c>
       <c r="Q20" s="4">
-        <v>139.6044</v>
+        <v>139.61781540000001</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z20" s="5">
         <v>0</v>
       </c>
       <c r="AA20" s="5">
         <v>1</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="AC20" s="4">
         <v>0</v>
       </c>
       <c r="AD20" s="4">
         <v>0</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="21" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A21" s="2">
         <v>112291</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>166</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>167</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="2">
         <v>112291</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>46</v>
+        <v>169</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O21" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="P21" s="4">
-        <v>35.777287999999999</v>
+        <v>35.802343999999998</v>
       </c>
       <c r="Q21" s="4">
-        <v>139.61781540000001</v>
+        <v>139.63640119999999</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T21" s="3" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z21" s="5">
         <v>0</v>
       </c>
       <c r="AA21" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AB21" s="3" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="AC21" s="4">
         <v>0</v>
       </c>
       <c r="AD21" s="4">
         <v>0</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="22" spans="1:39" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A22" s="2">
         <v>112291</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G22" s="2">
         <v>112291</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>43</v>
+        <v>176</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O22" s="3" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="P22" s="4">
-        <v>35.802343999999998</v>
+        <v>35.80339</v>
       </c>
       <c r="Q22" s="4">
-        <v>139.63640119999999</v>
+        <v>139.62386000000001</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T22" s="3" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z22" s="5">
         <v>0</v>
       </c>
       <c r="AA22" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AB22" s="3" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="AC22" s="4">
         <v>0</v>
       </c>
       <c r="AD22" s="4">
         <v>0</v>
       </c>
       <c r="AE22" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AF22" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="23" spans="1:39" ht="27" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A23" s="2">
         <v>112291</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G23" s="2">
         <v>112291</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>181</v>
+        <v>142</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>164</v>
+        <v>59</v>
       </c>
       <c r="P23" s="4">
-        <v>35.80339</v>
+        <v>35.784700000000001</v>
       </c>
       <c r="Q23" s="4">
-        <v>139.62386000000001</v>
+        <v>139.6211672</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z23" s="5">
         <v>0</v>
       </c>
       <c r="AA23" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB23" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AC23" s="4">
         <v>0</v>
       </c>
       <c r="AD23" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE23" s="3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AF23" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM23" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A24" s="2">
         <v>112291</v>
       </c>
       <c r="B24" s="3" t="s">
@@ -3801,63 +3775,63 @@
       <c r="E24" s="3" t="s">
         <v>184</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="2">
         <v>112291</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>185</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>186</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>59</v>
+        <v>159</v>
       </c>
       <c r="P24" s="4">
-        <v>35.784700000000001</v>
+        <v>35.786535999999998</v>
       </c>
       <c r="Q24" s="4">
-        <v>139.6211672</v>
+        <v>139.61557999999999</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y24" s="3" t="s">
         <v>50</v>
       </c>
@@ -3911,66 +3885,66 @@
       <c r="D25" s="3" t="s">
         <v>188</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>189</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="2">
         <v>112291</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>190</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L25" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="M25" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="M25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>164</v>
+        <v>72</v>
       </c>
       <c r="P25" s="4">
-        <v>35.786535999999998</v>
+        <v>35.784543999999997</v>
       </c>
       <c r="Q25" s="4">
-        <v>139.61557999999999</v>
+        <v>139.61569600000001</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T25" s="3" t="s">
         <v>49</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>49</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="X25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Y25" s="3" t="s">
         <v>50</v>
       </c>
@@ -3989,293 +3963,180 @@
       <c r="AD25" s="4">
         <v>1</v>
       </c>
       <c r="AE25" s="3" t="s">
         <v>51</v>
       </c>
       <c r="AF25" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AG25" s="3" t="s">
         <v>60</v>
       </c>
       <c r="AJ25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AK25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM25" s="3" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:39" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:39" ht="27" x14ac:dyDescent="0.15">
       <c r="A26" s="2">
         <v>112291</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>193</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>194</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G26" s="2">
         <v>112291</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>195</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="M26" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O26" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="N26" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>35.784543999999997</v>
+        <v>35.788049999999998</v>
       </c>
       <c r="Q26" s="4">
-        <v>139.61569600000001</v>
+        <v>139.61181999999999</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="U26" s="3" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="W26" s="3" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="X26" s="3" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="Y26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="Z26" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA26" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="AC26" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD26" s="4">
         <v>1</v>
       </c>
       <c r="AE26" s="3" t="s">
         <v>51</v>
       </c>
       <c r="AF26" s="3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AG26" s="3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AJ26" s="3" t="s">
-        <v>43</v>
+        <v>197</v>
       </c>
       <c r="AK26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AL26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AM26" s="3" t="s">
-        <v>43</v>
-[...111 lines deleted...]
-      <c r="AM27" s="3" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="6"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>公衆トイレ一覧</vt:lpstr>
+      <vt:lpstr>112291_public_toilet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>