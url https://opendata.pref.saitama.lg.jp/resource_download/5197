--- v0 (2025-10-30)
+++ v1 (2026-04-26)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\公衆無線LANアクセスポイント一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\公衆無線LANアクセスポイント一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41A5D4EE-533B-4AF9-B316-6825B19694AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4B6C9CB-6956-44FF-9D2D-26F5F050B515}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="公衆無線LANアクセスポイント一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_public_wireless_lan" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="255">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>法人番号</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英語</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
@@ -102,101 +102,425 @@
   <si>
     <t>連絡先メールアドレス</t>
   </si>
   <si>
     <t>連絡先FormURL</t>
   </si>
   <si>
     <t>連絡先備考（その他、SNSなど）</t>
   </si>
   <si>
     <t>郵便番号</t>
   </si>
   <si>
     <t>SSID</t>
   </si>
   <si>
     <t>提供エリア</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
+    <t>4000020112291</t>
+  </si>
+  <si>
+    <t>0801000001</t>
+  </si>
+  <si>
+    <t>埼玉県和光市</t>
+  </si>
+  <si>
+    <t>和光市立白子小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツシラコショウガッコウ</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>埼玉県和光市白子三丁目2-10</t>
+  </si>
+  <si>
+    <t>埼玉県</t>
+  </si>
+  <si>
+    <t>和光市</t>
+  </si>
+  <si>
+    <t>白子三丁目</t>
+  </si>
+  <si>
+    <t>2-10</t>
+  </si>
+  <si>
+    <t>35.784795</t>
+  </si>
+  <si>
+    <t>139.624872</t>
+  </si>
+  <si>
+    <t>048-461-2073</t>
+  </si>
+  <si>
+    <t>3510101</t>
+  </si>
+  <si>
+    <t>体育館放送室</t>
+  </si>
+  <si>
+    <t>災害時のみ使用可能。ソフトバンク及びKDDI。</t>
+  </si>
+  <si>
+    <t>0801000002</t>
+  </si>
+  <si>
+    <t>和光市立新倉小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツニイクラショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目2-39</t>
+  </si>
+  <si>
+    <t>新倉二丁目</t>
+  </si>
+  <si>
+    <t>2-39</t>
+  </si>
+  <si>
+    <t>35.793028</t>
+  </si>
+  <si>
+    <t>139.619896</t>
+  </si>
+  <si>
+    <t>048-461-2108</t>
+  </si>
+  <si>
+    <t>3510115</t>
+  </si>
+  <si>
+    <t>災害時のみ使用可能。KDDIのみ。</t>
+  </si>
+  <si>
+    <t>0801000003</t>
+  </si>
+  <si>
+    <t>和光市立第三小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツダイサンショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市中央一丁目1-4</t>
+  </si>
+  <si>
+    <t>中央一丁目</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>35.784619</t>
+  </si>
+  <si>
+    <t>139.61144</t>
+  </si>
+  <si>
+    <t>048-461-2322</t>
+  </si>
+  <si>
+    <t>3510113</t>
+  </si>
+  <si>
+    <t>0801000004</t>
+  </si>
+  <si>
+    <t>和光市立第四小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツダイヨンショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市諏訪3-20</t>
+  </si>
+  <si>
+    <t>諏訪</t>
+  </si>
+  <si>
+    <t>3-20</t>
+  </si>
+  <si>
+    <t>35.777791</t>
+  </si>
+  <si>
+    <t>139.61727</t>
+  </si>
+  <si>
+    <t>048-461-4855</t>
+  </si>
+  <si>
+    <t>3510102</t>
+  </si>
+  <si>
+    <t>0801000005</t>
+  </si>
+  <si>
+    <t>和光市立第五小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツダイゴショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目5-10</t>
+  </si>
+  <si>
+    <t>南一丁目</t>
+  </si>
+  <si>
+    <t>5-10</t>
+  </si>
+  <si>
+    <t>35.770726</t>
+  </si>
+  <si>
+    <t>139.617143</t>
+  </si>
+  <si>
+    <t>048-463-3100</t>
+  </si>
+  <si>
+    <t>3510104</t>
+  </si>
+  <si>
+    <t>0801000006</t>
+  </si>
+  <si>
+    <t>和光市立広沢小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツヒロサワショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市広沢1-5</t>
+  </si>
+  <si>
+    <t>広沢</t>
+  </si>
+  <si>
+    <t>1-5</t>
+  </si>
+  <si>
+    <t>35.78228</t>
+  </si>
+  <si>
+    <t>139.607169</t>
+  </si>
+  <si>
+    <t>048-464-1149</t>
+  </si>
+  <si>
+    <t>3510106</t>
+  </si>
+  <si>
+    <t>0801000007</t>
+  </si>
+  <si>
+    <t>和光市立北原小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツキタハラショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉一丁目5-27</t>
+  </si>
+  <si>
+    <t>新倉一丁目</t>
+  </si>
+  <si>
+    <t>5-27</t>
+  </si>
+  <si>
+    <t>35.79214</t>
+  </si>
+  <si>
+    <t>139.606086</t>
+  </si>
+  <si>
+    <t>048-461-3374</t>
+  </si>
+  <si>
+    <t>0801000008</t>
+  </si>
+  <si>
+    <t>和光市立本町小学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツホンチョウショウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町31-17</t>
+  </si>
+  <si>
+    <t>本町</t>
+  </si>
+  <si>
+    <t>31-17</t>
+  </si>
+  <si>
+    <t>35.785976</t>
+  </si>
+  <si>
+    <t>139.60447</t>
+  </si>
+  <si>
+    <t>048-466-0855</t>
+  </si>
+  <si>
+    <t>3510114</t>
+  </si>
+  <si>
+    <t>災害時のみ使用可能。ソフトバンクのみ。</t>
+  </si>
+  <si>
+    <t>0801000009</t>
+  </si>
+  <si>
+    <t>和光市立大和中学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツヤマトチュウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市丸山台二丁目8-8</t>
+  </si>
+  <si>
+    <t>丸山台二丁目</t>
+  </si>
+  <si>
+    <t>8-8</t>
+  </si>
+  <si>
+    <t>35.784957</t>
+  </si>
+  <si>
+    <t>139.618914</t>
+  </si>
+  <si>
+    <t>048-461-2143</t>
+  </si>
+  <si>
+    <t>3510112</t>
+  </si>
+  <si>
+    <t>0801000010</t>
+  </si>
+  <si>
+    <t>和光市立第二中学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツダイニチュウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市広沢1-4</t>
+  </si>
+  <si>
+    <t>35.782134</t>
+  </si>
+  <si>
+    <t>139.60827</t>
+  </si>
+  <si>
+    <t>048-462-1793</t>
+  </si>
+  <si>
+    <t>0801000011</t>
+  </si>
+  <si>
+    <t>和光市立第三中学校</t>
+  </si>
+  <si>
+    <t>ワコウシリツダイサンチュウガッコウ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南二丁目2-1</t>
+  </si>
+  <si>
+    <t>南二丁目</t>
+  </si>
+  <si>
+    <t>2-1</t>
+  </si>
+  <si>
+    <t>35.773452</t>
+  </si>
+  <si>
+    <t>139.614511</t>
+  </si>
+  <si>
+    <t>048-461-3306</t>
+  </si>
+  <si>
     <t>3340001002314</t>
   </si>
   <si>
     <t>0804000001</t>
   </si>
   <si>
-    <t>埼玉県和光市</t>
-[...1 lines deleted...]
-  <si>
     <t>和光市総合体育館</t>
   </si>
   <si>
     <t>ワコウシソウゴウタイイクカン</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>埼玉県和光市広沢3-1</t>
   </si>
   <si>
-    <t>埼玉県</t>
-[...7 lines deleted...]
-  <si>
     <t>3-1</t>
   </si>
   <si>
     <t>35.77669</t>
   </si>
   <si>
     <t>139.606262</t>
   </si>
   <si>
     <t>株式会社セイカスポーツセンター</t>
   </si>
   <si>
     <t>048-462-0107</t>
   </si>
   <si>
     <t>https://ppp.seika-spc.co.jp/wako/contact-2/</t>
   </si>
   <si>
-    <t>3510106</t>
-[...1 lines deleted...]
-  <si>
     <t>OWNER1145</t>
   </si>
   <si>
     <t>玄関ホール</t>
   </si>
   <si>
     <t>https://ppp.seika-spc.co.jp/wako/</t>
   </si>
   <si>
     <t>日本コカ･コーラ株式会社が機器を設置</t>
   </si>
   <si>
     <t>0804000002</t>
   </si>
   <si>
     <t>wako</t>
   </si>
   <si>
     <t>パークギャラリー</t>
   </si>
   <si>
     <t>0804000003</t>
   </si>
   <si>
     <t>和光市民プール</t>
@@ -213,371 +537,50 @@
   <si>
     <t>和光市広沢総合施設「わぴあ」１階</t>
   </si>
   <si>
     <t>35.7804452</t>
   </si>
   <si>
     <t>139.6030046</t>
   </si>
   <si>
     <t>048-465-2525</t>
   </si>
   <si>
     <t>wapia4（代表）</t>
   </si>
   <si>
     <t>全館</t>
   </si>
   <si>
     <t>https://wako-cp.jp/pool/</t>
   </si>
   <si>
     <t>wapia1~14まで設置。場所によって繋がりやすさが違う。</t>
   </si>
   <si>
-    <t>0801000001</t>
-[...319 lines deleted...]
-  <si>
     <t>0803000001</t>
   </si>
   <si>
     <t>和光市図書館</t>
   </si>
   <si>
     <t>ワコウシトショカン</t>
   </si>
   <si>
     <t>Wako City Library</t>
   </si>
   <si>
     <t>埼玉県和光市本町31-1</t>
   </si>
   <si>
     <t>31-1</t>
   </si>
   <si>
     <t>35.78740842</t>
   </si>
   <si>
     <t>139.6075641</t>
   </si>
   <si>
     <t>048-463-8723</t>
@@ -618,50 +621,53 @@
   <si>
     <t>35.796684</t>
   </si>
   <si>
     <t>139.63308</t>
   </si>
   <si>
     <t>048-452-6011</t>
   </si>
   <si>
     <t>3510111</t>
   </si>
   <si>
     <t>Wakolib_Wi-Fi3</t>
   </si>
   <si>
     <t>0803000002</t>
   </si>
   <si>
     <t>和光市中央公民館</t>
   </si>
   <si>
     <t>ワコウシチュウオウコウミンカン</t>
   </si>
   <si>
+    <t>Wako City Chuou public hall</t>
+  </si>
+  <si>
     <t>埼玉県和光市中央一丁目7‐27</t>
   </si>
   <si>
     <t>7‐27</t>
   </si>
   <si>
     <t>35.783313</t>
   </si>
   <si>
     <t>139.610902</t>
   </si>
   <si>
     <t>048-464-1123</t>
   </si>
   <si>
     <t>h0304@city.wako.lg.jp</t>
   </si>
   <si>
     <t>Saitama_wako</t>
   </si>
   <si>
     <t>館内ロビ－</t>
   </si>
   <si>
     <t>0803000004</t>
@@ -669,90 +675,96 @@
   <si>
     <t>和光市南公民館</t>
   </si>
   <si>
     <t>ワコウシミナミコウミンカン</t>
   </si>
   <si>
     <t>Wako City south public hall</t>
   </si>
   <si>
     <t>埼玉県和光市南二丁目3-1</t>
   </si>
   <si>
     <t>35.775314</t>
   </si>
   <si>
     <t>139.6126901</t>
   </si>
   <si>
     <t>048-463-7621</t>
   </si>
   <si>
     <t>h0303@city.wako.lg.jp</t>
   </si>
   <si>
+    <t>351-0104</t>
+  </si>
+  <si>
     <t>Wako _minami</t>
   </si>
   <si>
     <t>会議室</t>
   </si>
   <si>
     <t>http://www.city.wako.lg.jp/home/kyoiku/gakusyu/kouminkan/_13313/kyo_7_4.html</t>
   </si>
   <si>
     <t>0803000005</t>
   </si>
   <si>
     <t>和光市坂下公民館</t>
   </si>
   <si>
     <t>ワコウシサカシタコウミンカン</t>
   </si>
   <si>
     <t>Wako City Sakashita public hall</t>
   </si>
   <si>
     <t>埼玉県和光市新倉三丁目4-18</t>
   </si>
   <si>
     <t>新倉三丁目</t>
   </si>
   <si>
     <t>4-18</t>
   </si>
   <si>
     <t>35.79389</t>
   </si>
   <si>
     <t>139.62410</t>
   </si>
   <si>
     <t>048-464-5230</t>
   </si>
   <si>
     <t>h0302@city.wako.lg.jp</t>
+  </si>
+  <si>
+    <t>351-0115</t>
   </si>
   <si>
     <t>wako_Sakashita_Wi-Fi</t>
   </si>
   <si>
     <t>視聴覚室</t>
   </si>
   <si>
     <t>9010401052465</t>
   </si>
   <si>
     <t>0104000001</t>
   </si>
   <si>
     <t>和光市役所</t>
   </si>
   <si>
     <t>ワコウシヤクショ</t>
   </si>
   <si>
     <t>Wako City Hall</t>
   </si>
   <si>
     <t>35.7812525</t>
   </si>
@@ -789,82 +801,88 @@
   </si>
   <si>
     <t>35.78333929501381</t>
   </si>
   <si>
     <t>139.60653787784477</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF336699"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF336699"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -977,72 +995,69 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1306,76 +1321,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="24.125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.875" customWidth="1"/>
     <col min="2" max="2" width="17" customWidth="1"/>
     <col min="3" max="4" width="13.875" customWidth="1"/>
     <col min="5" max="5" width="25.875" customWidth="1"/>
     <col min="6" max="6" width="37.75" customWidth="1"/>
     <col min="7" max="7" width="18.25" customWidth="1"/>
     <col min="8" max="9" width="13.875" customWidth="1"/>
     <col min="10" max="10" width="68.875" customWidth="1"/>
     <col min="11" max="24" width="13.875" customWidth="1"/>
-    <col min="25" max="25" width="20.75" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="27" width="29.875" style="6" customWidth="1"/>
+    <col min="25" max="25" width="21.5" customWidth="1"/>
+    <col min="26" max="26" width="16.875" customWidth="1"/>
+    <col min="27" max="27" width="29.875" customWidth="1"/>
     <col min="28" max="28" width="52.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -1421,51 +1430,51 @@
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:28" ht="54" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A2" s="2">
         <v>112291</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H2" s="2">
         <v>112291</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -1474,1827 +1483,1820 @@
       <c r="J2" s="3" t="s">
         <v>34</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>37</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>38</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>39</v>
       </c>
       <c r="Q2" s="3" t="s">
         <v>40</v>
       </c>
       <c r="R2" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="S2" s="3" t="s">
+      <c r="T2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V2" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X2" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="T2" s="3" t="s">
-[...5 lines deleted...]
-      <c r="V2" s="4" t="s">
+      <c r="Y2" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z2" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X2" s="3" t="s">
+      <c r="AA2" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB2" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="Y2" s="3" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:28" ht="54" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A3" s="2">
         <v>112291</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="2">
         <v>112291</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="N3" s="3" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="3" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="Q3" s="3" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="R3" s="3" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="S3" s="3" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="T3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U3" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W3" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X3" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y3" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z3" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="W3" s="3" t="s">
-[...12 lines deleted...]
-        <v>47</v>
+      <c r="AA3" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="AB3" s="3" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:28" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A4" s="2">
         <v>112291</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="2">
         <v>112291</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S4" s="3" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X4" s="3" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="Y4" s="3" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="Z4" s="5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>43</v>
+      </c>
+      <c r="AA4" s="6" t="s">
+        <v>33</v>
       </c>
       <c r="AB4" s="3" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A5" s="2">
         <v>112291</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="2">
         <v>112291</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S5" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X5" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z5" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AA5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB5" s="3" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A6" s="2">
         <v>112291</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F6" s="3" t="s">
+      <c r="G6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M6" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="N6" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="N6" s="3" t="s">
+      <c r="O6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="O6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P6" s="3" t="s">
+      <c r="Q6" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="Q6" s="3" t="s">
+      <c r="R6" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S6" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="R6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="S6" s="3" t="s">
+      <c r="T6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X6" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="T6" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Y6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z6" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AA6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB6" s="3" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A7" s="2">
         <v>112291</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M7" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P7" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="N7" s="3" t="s">
+      <c r="Q7" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="O7" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="3" t="s">
+      <c r="R7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S7" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="Q7" s="3" t="s">
+      <c r="T7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X7" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="R7" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Y7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z7" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AA7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB7" s="3" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A8" s="2">
         <v>112291</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M8" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P8" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="N8" s="3" t="s">
+      <c r="Q8" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="O8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="3" t="s">
+      <c r="R8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S8" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="Q8" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X8" s="3" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z8" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AA8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB8" s="3" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A9" s="2">
         <v>112291</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="2">
         <v>112291</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M9" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q9" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="N9" s="3" t="s">
+      <c r="R9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S9" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="O9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="3" t="s">
+      <c r="T9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V9" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X9" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="Q9" s="3" t="s">
+      <c r="Y9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB9" s="3" t="s">
         <v>115</v>
-      </c>
-[...31 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A10" s="2">
         <v>112291</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="3" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="N10" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="O10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P10" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="O10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="3" t="s">
+      <c r="Q10" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="Q10" s="3" t="s">
+      <c r="R10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S10" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="R10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="S10" s="3" t="s">
+      <c r="T10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V10" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X10" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="T10" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Y10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z10" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AA10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB10" s="3" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A11" s="2">
         <v>112291</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>127</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>128</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="2">
         <v>112291</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>129</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M11" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P11" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="N11" s="3" t="s">
+      <c r="Q11" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="O11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="3" t="s">
+      <c r="R11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S11" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="Q11" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X11" s="3" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="Y11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z11" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="AA11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB11" s="3" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.15">
       <c r="A12" s="2">
         <v>112291</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="3" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="N12" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="N12" s="3" t="s">
+      <c r="Q12" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="O12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="3" t="s">
+      <c r="R12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S12" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="Q12" s="3" t="s">
+      <c r="T12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X12" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB12" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="54" x14ac:dyDescent="0.15">
+      <c r="A13" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B13" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="R12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="S12" s="3" t="s">
+      <c r="C13" s="3" t="s">
         <v>143</v>
-      </c>
-[...36 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="2">
         <v>112291</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="O13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P13" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q13" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R13" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="N13" s="3" t="s">
+      <c r="S13" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="O13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="3" t="s">
+      <c r="T13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V13" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="Q13" s="3" t="s">
+      <c r="W13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X13" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y13" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="R13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="S13" s="3" t="s">
+      <c r="Z13" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="T13" s="3" t="s">
-[...11 lines deleted...]
-      <c r="X13" s="3" t="s">
+      <c r="AA13" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="Y13" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB13" s="3" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
     </row>
-    <row r="14" spans="1:28" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:28" ht="54" x14ac:dyDescent="0.15">
       <c r="A14" s="2">
         <v>112291</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H14" s="2">
         <v>112291</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="N14" s="3" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q14" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V14" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="W14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X14" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AB14" s="3" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A15" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>160</v>
-      </c>
-[...45 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H15" s="2">
         <v>112291</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="O15" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="P15" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q15" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="N15" s="3" t="s">
+      <c r="R15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="S15" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="O15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="3" t="s">
+      <c r="T15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="U15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="V15" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="W15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y15" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="Q15" s="3" t="s">
+      <c r="Z15" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="R15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="S15" s="3" t="s">
+      <c r="AA15" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="T15" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AB15" s="3" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
     </row>
     <row r="16" spans="1:28" ht="27" x14ac:dyDescent="0.15">
       <c r="A16" s="2">
         <v>112291</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H16" s="2">
         <v>112291</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="T16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="V16" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X16" s="3" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="Y16" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="Z16" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="AA16" s="7" t="s">
         <v>184</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>185</v>
       </c>
       <c r="AB16" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:28" ht="27" x14ac:dyDescent="0.15">
       <c r="A17" s="2">
         <v>112291</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H17" s="2">
         <v>112291</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="T17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="V17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X17" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="Z17" s="5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="AA17" s="7" t="s">
         <v>184</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>185</v>
       </c>
       <c r="AB17" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:28" ht="27" x14ac:dyDescent="0.15">
       <c r="A18" s="2">
         <v>112291</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="H18" s="2">
         <v>112291</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="V18" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X18" s="3" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="Z18" s="5" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="AA18" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="AA18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB18" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:28" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A19" s="2">
         <v>112291</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H19" s="2">
         <v>112291</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>38</v>
+        <v>147</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="T19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X19" s="3" t="s">
-        <v>117</v>
+        <v>219</v>
       </c>
       <c r="Y19" s="3" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="Z19" s="5" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>221</v>
+      </c>
+      <c r="AA19" s="6" t="s">
+        <v>222</v>
       </c>
       <c r="AB19" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:28" ht="27" x14ac:dyDescent="0.15">
       <c r="A20" s="2">
         <v>112291</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H20" s="2">
         <v>112291</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="T20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="V20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X20" s="3" t="s">
-        <v>86</v>
+        <v>234</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="Z20" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="AA20" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="AA20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:28" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A21" s="2">
         <v>112291</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H21" s="2">
         <v>112291</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V21" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X21" s="3" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="Y21" s="3" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="Z21" s="5" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="AA21" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB21" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:28" ht="27" x14ac:dyDescent="0.15">
       <c r="A22" s="2">
         <v>112291</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="2">
         <v>112291</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="N22" s="3" t="s">
-        <v>56</v>
+        <v>164</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="T22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="V22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="X22" s="3" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="Y22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Z22" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="AA22" s="7" t="s">
+      <c r="AA22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AB22" s="3" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7"/>
-  <hyperlinks>
-[...5 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>公衆無線LANアクセスポイント一覧</vt:lpstr>
+      <vt:lpstr>112291_public_wireless_lan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>