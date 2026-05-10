--- v0 (2025-10-20)
+++ v1 (2026-05-10)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\子育て施設一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\子育て施設一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{2FB1E029-FD68-4F48-A439-C2A7CB07F304}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{024290B3-C76C-4AA8-BFC5-1CBC5F55B297}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="子育て施設一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_preschool" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
-  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1133" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1178" uniqueCount="343">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英字</t>
   </si>
   <si>
     <t>種別</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
@@ -178,254 +177,755 @@
   <si>
     <t>おむつ替えコーナー</t>
   </si>
   <si>
     <t>飲食可否</t>
   </si>
   <si>
     <t>ベビーカー貸出</t>
   </si>
   <si>
     <t>ベビーカー利用</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>画像</t>
   </si>
   <si>
     <t>画像_ライセンス</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
+    <t>0408000011</t>
+  </si>
+  <si>
+    <t>埼玉県和光市</t>
+  </si>
+  <si>
+    <t>あすの木こども園</t>
+  </si>
+  <si>
+    <t>アスノキコドモエン</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>認定こども園（保育所型）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市丸山台三丁目5-8</t>
+  </si>
+  <si>
+    <t>埼玉県</t>
+  </si>
+  <si>
+    <t>和光市</t>
+  </si>
+  <si>
+    <t>丸山台三丁目</t>
+  </si>
+  <si>
+    <t>5-8</t>
+  </si>
+  <si>
+    <t>35.783511</t>
+  </si>
+  <si>
+    <t>139.620436</t>
+  </si>
+  <si>
+    <t>048-465-2177</t>
+  </si>
+  <si>
+    <t>3510112</t>
+  </si>
+  <si>
+    <t>6310005004661</t>
+  </si>
+  <si>
+    <t>社会福祉法人赤い鳥保育会</t>
+  </si>
+  <si>
+    <t>0～5歳児</t>
+  </si>
+  <si>
+    <t>月火水木金土</t>
+  </si>
+  <si>
+    <t>土曜日は18:00まで</t>
+  </si>
+  <si>
+    <t>無</t>
+  </si>
+  <si>
+    <t>0408000012</t>
+  </si>
+  <si>
+    <t>諏訪ひかり保育園</t>
+  </si>
+  <si>
+    <t>スワヒカリホイクエン</t>
+  </si>
+  <si>
+    <t>認可私立保育所</t>
+  </si>
+  <si>
+    <t>埼玉県和光市諏訪2-5 埼玉病院敷地内</t>
+  </si>
+  <si>
+    <t>諏訪</t>
+  </si>
+  <si>
+    <t>2-5</t>
+  </si>
+  <si>
+    <t>埼玉病院敷地内</t>
+  </si>
+  <si>
+    <t>35.77466</t>
+  </si>
+  <si>
+    <t>139.61908</t>
+  </si>
+  <si>
+    <t>048-423-7614</t>
+  </si>
+  <si>
+    <t>3510102</t>
+  </si>
+  <si>
+    <t>9140005011961</t>
+  </si>
+  <si>
+    <t>社会福祉法人豊友会</t>
+  </si>
+  <si>
+    <t>0408000013</t>
+  </si>
+  <si>
+    <t>里仁育舎</t>
+  </si>
+  <si>
+    <t>リジンイクシャ</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目34-36</t>
+  </si>
+  <si>
+    <t>下新倉二丁目</t>
+  </si>
+  <si>
+    <t>34-36</t>
+  </si>
+  <si>
+    <t>35.790546</t>
+  </si>
+  <si>
+    <t>139.619958</t>
+  </si>
+  <si>
+    <t>048-423-7184</t>
+  </si>
+  <si>
+    <t>3510111</t>
+  </si>
+  <si>
+    <t>6030005011959</t>
+  </si>
+  <si>
+    <t>社会福祉法人萌樹会</t>
+  </si>
+  <si>
+    <t>0408000014</t>
+  </si>
+  <si>
+    <t>キッズエイド吹上保育園</t>
+  </si>
+  <si>
+    <t>キッズエイドフキアゲホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子三丁目15-25</t>
+  </si>
+  <si>
+    <t>白子三丁目</t>
+  </si>
+  <si>
+    <t>15-25</t>
+  </si>
+  <si>
+    <t>35.79283</t>
+  </si>
+  <si>
+    <t>139.63515</t>
+  </si>
+  <si>
+    <t>048-423-5071</t>
+  </si>
+  <si>
+    <t>3510101</t>
+  </si>
+  <si>
+    <t>6030005017766</t>
+  </si>
+  <si>
+    <t>社会福祉法人　エイドセンター</t>
+  </si>
+  <si>
+    <t>0408000015</t>
+  </si>
+  <si>
+    <t>和光プライムスター保育園</t>
+  </si>
+  <si>
+    <t>ワコウプライムスターホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉一丁目5-15</t>
+  </si>
+  <si>
+    <t>下新倉一丁目</t>
+  </si>
+  <si>
+    <t>5-15</t>
+  </si>
+  <si>
+    <t>35.789678</t>
+  </si>
+  <si>
+    <t>139.61718</t>
+  </si>
+  <si>
+    <t>048-423-9881</t>
+  </si>
+  <si>
+    <t>1010001070040</t>
+  </si>
+  <si>
+    <t>三和エンジニアリング株式会社</t>
+  </si>
+  <si>
+    <t>有</t>
+  </si>
+  <si>
+    <t>0408000016</t>
+  </si>
+  <si>
+    <t>和光どろんこ保育園</t>
+  </si>
+  <si>
+    <t>ワコウドロンコホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉二丁目4-53</t>
+  </si>
+  <si>
+    <t>新倉二丁目</t>
+  </si>
+  <si>
+    <t>4-53</t>
+  </si>
+  <si>
+    <t>35.793537</t>
+  </si>
+  <si>
+    <t>139.618917</t>
+  </si>
+  <si>
+    <t>048-424-3656</t>
+  </si>
+  <si>
+    <t>3510115</t>
+  </si>
+  <si>
+    <t>8030005007229</t>
+  </si>
+  <si>
+    <t>社会福祉法人どろんこ会</t>
+  </si>
+  <si>
+    <t>0408000017</t>
+  </si>
+  <si>
+    <t>中央ひなた保育園</t>
+  </si>
+  <si>
+    <t>チュウオウヒナタホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市中央一丁目1-6</t>
+  </si>
+  <si>
+    <t>中央一丁目</t>
+  </si>
+  <si>
+    <t>1-6</t>
+  </si>
+  <si>
+    <t>35.784827</t>
+  </si>
+  <si>
+    <t>139.612161</t>
+  </si>
+  <si>
+    <t>048-424-8103</t>
+  </si>
+  <si>
+    <t>3510113</t>
+  </si>
+  <si>
+    <t>4030005018139</t>
+  </si>
+  <si>
+    <t>社会福祉法人ことの葉会</t>
+  </si>
+  <si>
+    <t>中央ひなた保育クラブ併設</t>
+  </si>
+  <si>
+    <t>0408000018</t>
+  </si>
+  <si>
+    <t>下新倉プライムスター保育園</t>
+  </si>
+  <si>
+    <t>シモニイクラプライムスターホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉一丁目5-16</t>
+  </si>
+  <si>
+    <t>5-16</t>
+  </si>
+  <si>
+    <t>35.78978</t>
+  </si>
+  <si>
+    <t>139.61704</t>
+  </si>
+  <si>
+    <t>048-485-9188</t>
+  </si>
+  <si>
+    <t>0408000019</t>
+  </si>
+  <si>
+    <t>丸山台プライムスター保育園</t>
+  </si>
+  <si>
+    <t>マルヤマダイプライムスターホイクエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市丸山台二丁目28-13</t>
+  </si>
+  <si>
+    <t>丸山台二丁目</t>
+  </si>
+  <si>
+    <t>28-13</t>
+  </si>
+  <si>
+    <t>35.784</t>
+  </si>
+  <si>
+    <t>139.61386</t>
+  </si>
+  <si>
+    <t>048-423-7082</t>
+  </si>
+  <si>
+    <t>0408000020</t>
+  </si>
+  <si>
+    <t>新倉幼稚園</t>
+  </si>
+  <si>
+    <t>ニイクラヨウチエン</t>
+  </si>
+  <si>
+    <t>認定こども園（幼稚園型）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目45-5</t>
+  </si>
+  <si>
+    <t>45-5</t>
+  </si>
+  <si>
+    <t>35.78748</t>
+  </si>
+  <si>
+    <t>139.6224</t>
+  </si>
+  <si>
+    <t>048-466-2080</t>
+  </si>
+  <si>
+    <t>2030005006962</t>
+  </si>
+  <si>
+    <t>学校法人大和学園</t>
+  </si>
+  <si>
+    <t>3～5歳児</t>
+  </si>
+  <si>
+    <t>月火水木金</t>
+  </si>
+  <si>
+    <t>0408000021</t>
+  </si>
+  <si>
+    <t>大和すみれ幼稚園</t>
+  </si>
+  <si>
+    <t>ヤマトスミレヨウチエン</t>
+  </si>
+  <si>
+    <t>私立幼稚園</t>
+  </si>
+  <si>
+    <t>埼玉県和光市南一丁目2-2</t>
+  </si>
+  <si>
+    <t>南一丁目</t>
+  </si>
+  <si>
+    <t>2-2</t>
+  </si>
+  <si>
+    <t>35.77298</t>
+  </si>
+  <si>
+    <t>139.6185</t>
+  </si>
+  <si>
+    <t>048-462-0370</t>
+  </si>
+  <si>
+    <t>3510104</t>
+  </si>
+  <si>
+    <t>4030005006969</t>
+  </si>
+  <si>
+    <t>学校法人すみれ学園</t>
+  </si>
+  <si>
+    <t>0408000022</t>
+  </si>
+  <si>
+    <t>やまと幼稚園</t>
+  </si>
+  <si>
+    <t>ヤマトヨウチエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市白子三丁目12-1</t>
+  </si>
+  <si>
+    <t>12-1</t>
+  </si>
+  <si>
+    <t>35.79209</t>
+  </si>
+  <si>
+    <t>139.63321</t>
+  </si>
+  <si>
+    <t>048-461-6962</t>
+  </si>
+  <si>
+    <t>6030005006967</t>
+  </si>
+  <si>
+    <t>学校法人柳下学園</t>
+  </si>
+  <si>
+    <t>0408000023</t>
+  </si>
+  <si>
+    <t>小羊幼稚園</t>
+  </si>
+  <si>
+    <t>コヒツジヨウチエン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市本町15-16</t>
+  </si>
+  <si>
+    <t>本町</t>
+  </si>
+  <si>
+    <t>15-16</t>
+  </si>
+  <si>
+    <t>35.78576</t>
+  </si>
+  <si>
+    <t>139.60865</t>
+  </si>
+  <si>
+    <t>048-463-3174</t>
+  </si>
+  <si>
+    <t>3510114</t>
+  </si>
+  <si>
+    <t>3030005006994</t>
+  </si>
+  <si>
+    <t>学校法人シオン学園</t>
+  </si>
+  <si>
+    <t>0408000024</t>
+  </si>
+  <si>
+    <t>和光なかよしこども園</t>
+  </si>
+  <si>
+    <t>ワコウナカヨシコドモエン</t>
+  </si>
+  <si>
+    <t>認定こども園（幼保連携型）</t>
+  </si>
+  <si>
+    <t>埼玉県和光市広沢1-5-53</t>
+  </si>
+  <si>
+    <t>広沢</t>
+  </si>
+  <si>
+    <t>1-5-53</t>
+  </si>
+  <si>
+    <t>35.782991</t>
+  </si>
+  <si>
+    <t>139.606712</t>
+  </si>
+  <si>
+    <t>048-458-3960</t>
+  </si>
+  <si>
+    <t>3510106</t>
+  </si>
+  <si>
+    <t>7030005003484</t>
+  </si>
+  <si>
+    <t>社会福祉法人光輪会</t>
+  </si>
+  <si>
+    <t>1号認定は月～金のみ、土曜日は18：00まで</t>
+  </si>
+  <si>
+    <t>0408000025</t>
+  </si>
+  <si>
+    <t>メリー★ポピンズ　和光ルーム</t>
+  </si>
+  <si>
+    <t>メリーポピンズ　ワコウルーム</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉一丁目11-5 GRANDE杜１階</t>
+  </si>
+  <si>
+    <t>新倉一丁目</t>
+  </si>
+  <si>
+    <t>11-5</t>
+  </si>
+  <si>
+    <t>GRANDE杜１階</t>
+  </si>
+  <si>
+    <t>35.7904176</t>
+  </si>
+  <si>
+    <t>139.6101654</t>
+  </si>
+  <si>
+    <t>048-466-0100</t>
+  </si>
+  <si>
+    <t>3011001066596</t>
+  </si>
+  <si>
+    <t>株式会社ゴーエスト</t>
+  </si>
+  <si>
     <t>0408000001</t>
   </si>
   <si>
-    <t>埼玉県和光市</t>
-[...1 lines deleted...]
-  <si>
     <t>みなみ保育園</t>
   </si>
   <si>
     <t>ミナミホイクエン</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>認可公立保育所</t>
   </si>
   <si>
     <t>埼玉県和光市南二丁目3-3</t>
   </si>
   <si>
-    <t>埼玉県</t>
-[...4 lines deleted...]
-  <si>
     <t>南二丁目</t>
   </si>
   <si>
     <t>3-3</t>
   </si>
   <si>
     <t>35.774008</t>
   </si>
   <si>
     <t>139.613225</t>
   </si>
   <si>
     <t>048-450-4641</t>
   </si>
   <si>
-    <t>3510104</t>
-[...1 lines deleted...]
-  <si>
     <t>4000020112291</t>
   </si>
   <si>
-    <t>0～5歳児</t>
-[...10 lines deleted...]
-  <si>
     <t>0408000002</t>
   </si>
   <si>
     <t>しらこ保育園</t>
   </si>
   <si>
     <t>シラコホイクエン</t>
   </si>
   <si>
-    <t>認可私立保育所</t>
-[...1 lines deleted...]
-  <si>
     <t>埼玉県和光市白子三丁目29-10</t>
   </si>
   <si>
-    <t>白子三丁目</t>
-[...1 lines deleted...]
-  <si>
     <t>29-10</t>
   </si>
   <si>
     <t>35.787214</t>
   </si>
   <si>
     <t>139.629495</t>
   </si>
   <si>
     <t>048-464-7400</t>
   </si>
   <si>
-    <t>3510101</t>
-[...4 lines deleted...]
-  <si>
     <t>柳下学園</t>
   </si>
   <si>
     <t>0408000003</t>
   </si>
   <si>
     <t>ひろさわ保育園</t>
   </si>
   <si>
     <t>ヒロサワホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市広沢1-2</t>
   </si>
   <si>
-    <t>広沢</t>
-[...1 lines deleted...]
-  <si>
     <t>1-2</t>
   </si>
   <si>
     <t>35.782267</t>
   </si>
   <si>
     <t>139.609586</t>
   </si>
   <si>
     <t>048-461-1043</t>
   </si>
   <si>
-    <t>3510106</t>
-[...1 lines deleted...]
-  <si>
     <t>3030005007002</t>
   </si>
   <si>
     <t>社会福祉法人なかよし会</t>
   </si>
   <si>
-    <t>有</t>
-[...1 lines deleted...]
-  <si>
     <t>0408000004</t>
   </si>
   <si>
     <t>にいくら保育園</t>
   </si>
   <si>
     <t>ニイクラホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目36-2</t>
   </si>
   <si>
-    <t>新倉一丁目</t>
-[...1 lines deleted...]
-  <si>
     <t>36-2</t>
   </si>
   <si>
     <t>35.7934</t>
   </si>
   <si>
     <t>139.616801</t>
   </si>
   <si>
     <t>048-463-2002</t>
   </si>
   <si>
-    <t>3510115</t>
-[...1 lines deleted...]
-  <si>
     <t>4030005007001</t>
   </si>
   <si>
     <t>朝霞地区福祉会</t>
   </si>
   <si>
     <t>0408000005</t>
   </si>
   <si>
     <t>ほんちょう保育園</t>
   </si>
   <si>
     <t>ホンチョウホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市本町31-18</t>
   </si>
   <si>
-    <t>本町</t>
-[...1 lines deleted...]
-  <si>
     <t>31-18</t>
   </si>
   <si>
     <t>35.785838</t>
   </si>
   <si>
     <t>139.604121</t>
   </si>
   <si>
     <t>048-465-5200</t>
   </si>
   <si>
-    <t>3510114</t>
-[...1 lines deleted...]
-  <si>
     <t>本園の一時預かり事業は、育成一時預かり事業です。</t>
   </si>
   <si>
     <t>0408000006</t>
   </si>
   <si>
     <t>キッズエイド和光保育園</t>
   </si>
   <si>
     <t>キッズエイドワコウホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市本町31-6 CIﾊｲﾂ内</t>
   </si>
   <si>
     <t>31-6</t>
   </si>
   <si>
     <t>CIﾊｲﾂ内</t>
   </si>
   <si>
     <t>35.786811</t>
   </si>
   <si>
     <t>139.607635</t>
@@ -481,642 +981,180 @@
   <si>
     <t>下新倉みどり保育園</t>
   </si>
   <si>
     <t>シモニイクラミドリホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市下新倉五丁目13-10</t>
   </si>
   <si>
     <t>下新倉五丁目</t>
   </si>
   <si>
     <t>13-10</t>
   </si>
   <si>
     <t>35.79492</t>
   </si>
   <si>
     <t>139.63503</t>
   </si>
   <si>
     <t>048-451-6433</t>
   </si>
   <si>
-    <t>3510111</t>
-[...1 lines deleted...]
-  <si>
     <t>2011405000185</t>
   </si>
   <si>
     <t>社会福祉法人翠生会</t>
   </si>
   <si>
     <t>0408000009</t>
   </si>
   <si>
     <t>ハレルヤ保育園</t>
   </si>
   <si>
     <t>ハレルヤホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市新倉五丁目9-92</t>
   </si>
   <si>
     <t>新倉五丁目</t>
   </si>
   <si>
     <t>9-92</t>
   </si>
   <si>
     <t>35.802801</t>
   </si>
   <si>
     <t>139.615743</t>
   </si>
   <si>
     <t>048-451-5300</t>
   </si>
   <si>
     <t>7030005007221</t>
   </si>
   <si>
     <t>社会福祉法人白百合会</t>
   </si>
   <si>
     <t>0408000010</t>
   </si>
   <si>
     <t>ゆめの木こども園</t>
   </si>
   <si>
-    <t>ユメノキコドモエン</t>
-[...2 lines deleted...]
-    <t>認定こども園（保育所型）</t>
+    <t>ユメノキホイクエン</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目14-62</t>
   </si>
   <si>
     <t>白子二丁目</t>
   </si>
   <si>
     <t>14-62</t>
   </si>
   <si>
     <t>35.780936</t>
   </si>
   <si>
     <t>139.620736</t>
   </si>
   <si>
     <t>048-463-8791</t>
-  </si>
-[...460 lines deleted...]
-    <t>1号認定は月～金のみ、土曜日は18：00まで</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="178" formatCode="h:mm;@"/>
+  <numFmts count="1">
+    <numFmt numFmtId="176" formatCode="yyyy/mm/dd"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF336699"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -1250,77 +1288,73 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="7" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="7" fillId="8" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -1585,70 +1619,66 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BA25"/>
+  <dimension ref="A1:BA26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="3" width="13.875" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="36.375" customWidth="1"/>
     <col min="6" max="6" width="13.875" customWidth="1"/>
     <col min="7" max="7" width="27" customWidth="1"/>
     <col min="8" max="9" width="13.875" customWidth="1"/>
     <col min="10" max="10" width="39" customWidth="1"/>
     <col min="11" max="21" width="13.875" customWidth="1"/>
     <col min="22" max="22" width="15.875" customWidth="1"/>
-    <col min="23" max="34" width="13.875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="53" width="13.875" customWidth="1"/>
+    <col min="23" max="53" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1710,54 +1740,54 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="7" t="s">
+      <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="7" t="s">
+      <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="1" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="1" t="s">
         <v>43</v>
@@ -1857,1160 +1887,1160 @@
       <c r="V2" s="3" t="s">
         <v>66</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z2" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>67</v>
       </c>
       <c r="AC2" s="3" t="s">
         <v>68</v>
       </c>
       <c r="AD2" s="3" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="AE2" s="5">
-        <v>36982</v>
+        <v>40634</v>
       </c>
       <c r="AF2" s="6">
-        <v>180</v>
+        <v>70</v>
       </c>
       <c r="AG2" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH2" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI2" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ2" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK2" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL2" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX2" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY2" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ2" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA2" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A3" s="2">
         <v>112291</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H3" s="2">
         <v>112291</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N3" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O3" s="3" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="P3" s="3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="Q3" s="3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="R3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V3" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB3" s="3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="AC3" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AD3" s="3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AE3" s="5">
-        <v>26816</v>
+        <v>41365</v>
       </c>
       <c r="AF3" s="6">
         <v>90</v>
       </c>
       <c r="AG3" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH3" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.8125</v>
+        <v>71</v>
+      </c>
+      <c r="AI3" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ3" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK3" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL3" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX3" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY3" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ3" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA3" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A4" s="2">
         <v>112291</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H4" s="2">
         <v>112291</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V4" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z4" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB4" s="3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AC4" s="3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AD4" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AE4" s="5">
-        <v>23802</v>
+        <v>41183</v>
       </c>
       <c r="AF4" s="6">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="AG4" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH4" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI4" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ4" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK4" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL4" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="AM4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX4" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY4" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ4" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA4" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A5" s="2">
         <v>112291</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="H5" s="2">
         <v>112291</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q5" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V5" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB5" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AC5" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AD5" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE5" s="5">
-        <v>26238</v>
+        <v>42461</v>
       </c>
       <c r="AF5" s="6">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="AG5" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH5" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI5" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ5" s="7">
+        <v>0.8125</v>
       </c>
       <c r="AK5" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL5" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX5" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:53" ht="54" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A6" s="2">
         <v>112291</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="H6" s="2">
         <v>112291</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M6" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q6" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V6" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB6" s="3" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="AC6" s="3" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="AD6" s="3" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="AE6" s="5">
-        <v>30407</v>
+        <v>42826</v>
       </c>
       <c r="AF6" s="6">
         <v>90</v>
       </c>
       <c r="AG6" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH6" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI6" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ6" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK6" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL6" s="3" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="AM6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX6" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY6" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA6" s="3" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:53" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A7" s="2">
         <v>112291</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H7" s="2">
         <v>112291</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="N7" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>127</v>
+        <v>57</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="Q7" s="3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V7" s="3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB7" s="3" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="AC7" s="3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AD7" s="3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AE7" s="5">
-        <v>37712</v>
+        <v>42826</v>
       </c>
       <c r="AF7" s="6">
         <v>90</v>
       </c>
       <c r="AG7" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH7" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.79166666666666696</v>
+        <v>71</v>
+      </c>
+      <c r="AI7" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ7" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AL7" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA7" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A8" s="2">
         <v>112291</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H8" s="2">
         <v>112291</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V8" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB8" s="3" t="s">
-        <v>108</v>
+        <v>145</v>
       </c>
       <c r="AC8" s="3" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="AD8" s="3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="AE8" s="5">
-        <v>38808</v>
+        <v>42826</v>
       </c>
       <c r="AF8" s="6">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="AG8" s="3" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
       <c r="AH8" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK8" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL8" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA8" s="3" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
     </row>
     <row r="9" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A9" s="2">
         <v>112291</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H9" s="2">
         <v>112291</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>149</v>
+        <v>116</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="Q9" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V9" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB9" s="3" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="AC9" s="3" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="AD9" s="3" t="s">
-        <v>156</v>
+        <v>122</v>
       </c>
       <c r="AE9" s="5">
-        <v>38899</v>
+        <v>43556</v>
       </c>
       <c r="AF9" s="6">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="AG9" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH9" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.79166666666666696</v>
+        <v>71</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK9" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL9" s="3" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="AM9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV9" s="3" t="s">
         <v>57</v>
       </c>
@@ -3028,51 +3058,51 @@
       </c>
       <c r="BA9" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A10" s="2">
         <v>112291</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>158</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>159</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H10" s="2">
         <v>112291</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>160</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>161</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>162</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>57</v>
       </c>
@@ -3091,298 +3121,295 @@
       <c r="T10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V10" s="3" t="s">
         <v>165</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB10" s="3" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="AC10" s="3" t="s">
-        <v>166</v>
+        <v>121</v>
       </c>
       <c r="AD10" s="3" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="AE10" s="5">
-        <v>39234</v>
+        <v>43922</v>
       </c>
       <c r="AF10" s="6">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="AG10" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH10" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.79166666666666696</v>
+        <v>71</v>
+      </c>
+      <c r="AI10" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ10" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK10" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL10" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ10" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA10" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A11" s="2">
         <v>112291</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D11" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H11" s="2">
         <v>112291</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P11" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q11" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="N11" s="3" t="s">
+      <c r="R11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="T11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="V11" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="O11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="3" t="s">
+      <c r="W11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="X11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA11" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB11" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC11" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="Q11" s="3" t="s">
+      <c r="AD11" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="R11" s="3" t="s">
-[...11 lines deleted...]
-      <c r="V11" s="3" t="s">
+      <c r="AF11" s="6">
+        <v>210</v>
+      </c>
+      <c r="AG11" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="W11" s="3" t="s">
-[...17 lines deleted...]
-      <c r="AC11" s="3" t="s">
+      <c r="AH11" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="AD11" s="3" t="s">
-[...18 lines deleted...]
-        <v>0.83333333333333304</v>
+      <c r="AI11" s="7">
+        <v>0.32291666666666669</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>0.77083333333333337</v>
       </c>
       <c r="AK11" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL11" s="3" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="AM11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ11" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA11" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A12" s="2">
         <v>112291</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="F12" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H12" s="2">
         <v>112291</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>183</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>184</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>185</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>57</v>
       </c>
@@ -3404,2139 +3431,2294 @@
       <c r="U12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V12" s="3" t="s">
         <v>188</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB12" s="3" t="s">
         <v>189</v>
       </c>
       <c r="AC12" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="AD12" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>210</v>
+      </c>
+      <c r="AG12" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH12" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="AD12" s="3" t="s">
-[...18 lines deleted...]
-        <v>0.83333333333333304</v>
+      <c r="AI12" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>0.77083333333333337</v>
       </c>
       <c r="AK12" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL12" s="3" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="AM12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ12" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA12" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A13" s="2">
         <v>112291</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>76</v>
+        <v>182</v>
       </c>
       <c r="H13" s="2">
         <v>112291</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>194</v>
+        <v>104</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>196</v>
+        <v>57</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>197</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>198</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V13" s="3" t="s">
         <v>199</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB13" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC13" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="AC13" s="3" t="s">
+      <c r="AD13" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="AD13" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF13" s="6">
-        <v>90</v>
+        <v>270</v>
       </c>
       <c r="AG13" s="3" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="AH13" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>178</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>0.3125</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0.75</v>
       </c>
       <c r="AK13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AL13" s="3" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY13" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA13" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A14" s="2">
         <v>112291</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>76</v>
+        <v>169</v>
       </c>
       <c r="H14" s="2">
         <v>112291</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M14" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="N14" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="N14" s="3" t="s">
+      <c r="O14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P14" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="O14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="3" t="s">
+      <c r="Q14" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="Q14" s="3" t="s">
+      <c r="R14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="T14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="V14" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="R14" s="3" t="s">
-[...11 lines deleted...]
-      <c r="V14" s="3" t="s">
+      <c r="W14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="X14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB14" s="3" t="s">
         <v>211</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
       <c r="AC14" s="3" t="s">
         <v>212</v>
       </c>
       <c r="AD14" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="AE14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AF14" s="6">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="AG14" s="3" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="AH14" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>178</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>0.375</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>0.70833333333333337</v>
       </c>
       <c r="AK14" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL14" s="3" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY14" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ14" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA14" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="15" spans="1:53" ht="27" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:53" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A15" s="2">
         <v>112291</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>215</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>216</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>76</v>
+        <v>217</v>
       </c>
       <c r="H15" s="2">
         <v>112291</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="N15" s="3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Q15" s="3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V15" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB15" s="3" t="s">
-        <v>83</v>
+        <v>224</v>
       </c>
       <c r="AC15" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AD15" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="AE15" s="5">
-        <v>42461</v>
+        <v>44287</v>
       </c>
       <c r="AF15" s="6">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="AG15" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH15" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.8125</v>
+        <v>71</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>0.79166666666666663</v>
       </c>
       <c r="AK15" s="3" t="s">
-        <v>57</v>
+        <v>227</v>
       </c>
       <c r="AL15" s="3" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA15" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A16" s="2">
         <v>112291</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16" s="2">
         <v>112291</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="N16" s="3" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="O16" s="3" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V16" s="3" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB16" s="3" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="AC16" s="3" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="AD16" s="3" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>42826</v>
+        <v>239</v>
       </c>
       <c r="AF16" s="6">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="AG16" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH16" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK16" s="3" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="AL16" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA16" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A17" s="2">
         <v>112291</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>76</v>
+        <v>243</v>
       </c>
       <c r="H17" s="2">
         <v>112291</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V17" s="3" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB17" s="3" t="s">
-        <v>108</v>
+        <v>189</v>
       </c>
       <c r="AC17" s="3" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AD17" s="3" t="s">
-        <v>245</v>
+        <v>61</v>
       </c>
       <c r="AE17" s="5">
-        <v>42826</v>
+        <v>36982</v>
       </c>
       <c r="AF17" s="6">
-        <v>90</v>
+        <v>155</v>
       </c>
       <c r="AG17" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH17" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK17" s="3" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="AL17" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY17" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ17" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA17" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A18" s="2">
         <v>112291</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H18" s="2">
         <v>112291</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>250</v>
+        <v>104</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V18" s="3" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB18" s="3" t="s">
-        <v>255</v>
+        <v>109</v>
       </c>
       <c r="AC18" s="3" t="s">
-        <v>256</v>
+        <v>200</v>
       </c>
       <c r="AD18" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="AE18" s="5">
-        <v>42826</v>
+        <v>26816</v>
       </c>
       <c r="AF18" s="6">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="AG18" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH18" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>0.8125</v>
       </c>
       <c r="AK18" s="3" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="AL18" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ18" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA18" s="3" t="s">
-        <v>258</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A19" s="2">
         <v>112291</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H19" s="2">
         <v>112291</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="N19" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V19" s="3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z19" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB19" s="3" t="s">
-        <v>154</v>
+        <v>224</v>
       </c>
       <c r="AC19" s="3" t="s">
-        <v>233</v>
+        <v>268</v>
       </c>
       <c r="AD19" s="3" t="s">
-        <v>234</v>
+        <v>269</v>
       </c>
       <c r="AE19" s="5">
-        <v>43556</v>
+        <v>23802</v>
       </c>
       <c r="AF19" s="6">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="AG19" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH19" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK19" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL19" s="3" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX19" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY19" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ19" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA19" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A20" s="2">
         <v>112291</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>76</v>
+        <v>243</v>
       </c>
       <c r="H20" s="2">
         <v>112291</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>271</v>
+        <v>232</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V20" s="3" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z20" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB20" s="3" t="s">
-        <v>189</v>
+        <v>133</v>
       </c>
       <c r="AC20" s="3" t="s">
-        <v>233</v>
+        <v>278</v>
       </c>
       <c r="AD20" s="3" t="s">
-        <v>234</v>
+        <v>279</v>
       </c>
       <c r="AE20" s="5">
-        <v>43922</v>
+        <v>26238</v>
       </c>
       <c r="AF20" s="6">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="AG20" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AH20" s="3" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>0.83333333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK20" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AL20" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX20" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY20" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ20" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA20" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="21" spans="1:53" ht="27" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:53" ht="54" x14ac:dyDescent="0.15">
       <c r="A21" s="2">
         <v>112291</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>279</v>
+        <v>243</v>
       </c>
       <c r="H21" s="2">
         <v>112291</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V21" s="3" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z21" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA21" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB21" s="3" t="s">
-        <v>154</v>
+        <v>211</v>
       </c>
       <c r="AC21" s="3" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="AD21" s="3" t="s">
-        <v>286</v>
+        <v>279</v>
+      </c>
+      <c r="AE21" s="5">
+        <v>30407</v>
       </c>
       <c r="AF21" s="6">
-        <v>210</v>
+        <v>84</v>
       </c>
       <c r="AG21" s="3" t="s">
-        <v>287</v>
+        <v>70</v>
       </c>
       <c r="AH21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="AK21" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AL21" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX21" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY21" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AZ21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="BA21" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="AI21" s="8">
-[...49 lines deleted...]
-      </c>
     </row>
-    <row r="22" spans="1:53" ht="27" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:53" ht="40.5" x14ac:dyDescent="0.15">
       <c r="A22" s="2">
         <v>112291</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>289</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>290</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>291</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>292</v>
+        <v>77</v>
       </c>
       <c r="H22" s="2">
         <v>112291</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M22" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="N22" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="N22" s="3" t="s">
+      <c r="P22" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="O22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="3" t="s">
+      <c r="Q22" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="Q22" s="3" t="s">
+      <c r="R22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="T22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="V22" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="R22" s="3" t="s">
-[...11 lines deleted...]
-      <c r="V22" s="3" t="s">
+      <c r="W22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="X22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z22" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA22" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB22" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="AC22" s="3" t="s">
         <v>298</v>
       </c>
-      <c r="W22" s="3" t="s">
-[...17 lines deleted...]
-      <c r="AC22" s="3" t="s">
+      <c r="AD22" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="AD22" s="3" t="s">
-        <v>300</v>
+      <c r="AE22" s="5">
+        <v>37712</v>
       </c>
       <c r="AF22" s="6">
-        <v>210</v>
+        <v>90</v>
       </c>
       <c r="AG22" s="3" t="s">
-        <v>287</v>
+        <v>70</v>
       </c>
       <c r="AH22" s="3" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>0.77083333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>0.79166666666666663</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AL22" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX22" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY22" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ22" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA22" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A23" s="2">
         <v>112291</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="E23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>292</v>
+        <v>77</v>
       </c>
       <c r="H23" s="2">
         <v>112291</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>78</v>
+        <v>232</v>
       </c>
       <c r="N23" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="O23" s="3" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>306</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>307</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>308</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z23" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB23" s="3" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AC23" s="3" t="s">
-        <v>84</v>
+        <v>309</v>
       </c>
       <c r="AD23" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
+      </c>
+      <c r="AE23" s="5">
+        <v>38808</v>
       </c>
       <c r="AF23" s="6">
-        <v>270</v>
+        <v>20</v>
       </c>
       <c r="AG23" s="3" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="AH23" s="3" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>0.75</v>
+        <v>71</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ23" s="7">
+        <v>0.83333333333333337</v>
       </c>
       <c r="AK23" s="3" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="AL23" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="AM23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX23" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY23" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA23" s="3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A24" s="2">
         <v>112291</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>279</v>
+        <v>77</v>
       </c>
       <c r="H24" s="2">
         <v>112291</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>115</v>
+        <v>316</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="T24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="V24" s="3" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="X24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Y24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="Z24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AA24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AB24" s="3" t="s">
-        <v>120</v>
+        <v>97</v>
       </c>
       <c r="AC24" s="3" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="AD24" s="3" t="s">
-        <v>319</v>
+        <v>322</v>
+      </c>
+      <c r="AE24" s="5">
+        <v>38899</v>
       </c>
       <c r="AF24" s="6">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="AG24" s="3" t="s">
-        <v>287</v>
+        <v>70</v>
       </c>
       <c r="AH24" s="3" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>0.70833333333333304</v>
+        <v>71</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>0.79166666666666663</v>
       </c>
       <c r="AK24" s="3" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="AL24" s="3" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="AM24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AN24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AO24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AR24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AS24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AT24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AU24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AV24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AW24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="AX24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AY24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="AZ24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="BA24" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="25" spans="1:53" ht="40.5" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:53" ht="27" x14ac:dyDescent="0.15">
       <c r="A25" s="2">
         <v>112291</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
       <c r="H25" s="2">
         <v>112291</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>57</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>60</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>61</v>
       </c>
       <c r="M25" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="N25" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="T25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="V25" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="W25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="X25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB25" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AC25" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="AD25" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="AE25" s="5">
+        <v>39234</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>60</v>
+      </c>
+      <c r="AG25" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH25" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="AK25" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AL25" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AZ25" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="BA25" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:53" ht="27" x14ac:dyDescent="0.15">
+      <c r="A26" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" s="2">
+        <v>112291</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="K26" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="N26" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="S26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="T26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="U26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="V26" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="W26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="X26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AA26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB26" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC26" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="AD26" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="AE26" s="5">
+        <v>39539</v>
+      </c>
+      <c r="AF26" s="6">
         <v>90</v>
       </c>
-      <c r="N25" s="3" t="s">
-[...59 lines deleted...]
-      <c r="AH25" s="3" t="s">
+      <c r="AG26" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="AI25" s="8">
-[...47 lines deleted...]
-      <c r="BA25" s="3" t="s">
+      <c r="AH26" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>0.29166666666666669</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="AK26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AL26" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="AM26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AR26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AU26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AW26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY26" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="AZ26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="BA26" s="3" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="8"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>子育て施設一覧</vt:lpstr>
+      <vt:lpstr>112291_preschool</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>