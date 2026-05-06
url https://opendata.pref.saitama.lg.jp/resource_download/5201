--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\指定緊急避難所一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\指定緊急避難所一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96B7D6DD-21CE-4475-8ECA-CD9716661752}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{505F1E91-032B-4BD6-99E8-1A5D2C48C31B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="指定緊急避難所一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_evacuation_space" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1191" uniqueCount="312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="304">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英字</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
     <t>所在地_連結表記</t>
   </si>
   <si>
     <t>町字ID</t>
   </si>
   <si>
@@ -904,136 +904,116 @@
     <t>048-463-1679</t>
   </si>
   <si>
     <t>0600000031</t>
   </si>
   <si>
     <t>県立和光国際高校</t>
   </si>
   <si>
     <t>ケンリツワコウコクサイコウコウ</t>
   </si>
   <si>
     <t>埼玉県和光市広沢4-1</t>
   </si>
   <si>
     <t>4-1</t>
   </si>
   <si>
     <t>35.778395</t>
   </si>
   <si>
     <t>139.60361</t>
   </si>
   <si>
     <t>048-467-1311</t>
-  </si>
-[...22 lines deleted...]
-    <t>048-463-1207</t>
   </si>
   <si>
     <t>0600000033</t>
   </si>
   <si>
     <t>和光樹林公園</t>
   </si>
   <si>
     <t>ワコウジュリンコウエン</t>
   </si>
   <si>
     <t>埼玉県和光市広沢3</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>35.776711</t>
   </si>
   <si>
     <t>139.602562</t>
   </si>
   <si>
     <t>048-468-0837</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF336699"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -1424,61 +1404,55 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AM33"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="13.875" customWidth="1"/>
     <col min="3" max="3" width="28.375" customWidth="1"/>
     <col min="4" max="6" width="13.875" customWidth="1"/>
     <col min="7" max="7" width="33.5" customWidth="1"/>
     <col min="8" max="8" width="13.875" customWidth="1"/>
     <col min="9" max="10" width="20.25" customWidth="1"/>
     <col min="11" max="11" width="15.875" customWidth="1"/>
     <col min="12" max="12" width="20.25" customWidth="1"/>
     <col min="13" max="35" width="13.875" customWidth="1"/>
     <col min="36" max="36" width="73.875" customWidth="1"/>
     <col min="37" max="39" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -5172,51 +5146,51 @@
       <c r="C32" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>298</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F32" s="2">
         <v>112291</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>299</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>45</v>
       </c>
       <c r="K32" s="3" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>300</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>301</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>302</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>303</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>42</v>
       </c>
@@ -5238,241 +5212,88 @@
       <c r="Y32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="Z32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AA32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AB32" s="3" t="s">
         <v>51</v>
       </c>
       <c r="AC32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AD32" s="3" t="s">
         <v>51</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AG32" s="3" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AI32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AJ32" s="4" t="s">
         <v>52</v>
       </c>
       <c r="AK32" s="4" t="s">
         <v>42</v>
       </c>
       <c r="AL32" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AM32" s="3" t="s">
-        <v>42</v>
-[...117 lines deleted...]
-      <c r="AM33" s="3" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
-  <hyperlinks>
-[...32 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>指定緊急避難所一覧</vt:lpstr>
+      <vt:lpstr>112291_evacuation_space</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>