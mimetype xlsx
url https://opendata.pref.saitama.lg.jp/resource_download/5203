--- v0 (2025-11-03)
+++ v1 (2026-04-19)
@@ -1,1204 +1,1198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\支援制度（給付金）情報\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\支援制度（給付金）情報\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE5BE723-6F6B-45F8-A128-C5E01034991C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEB0DB6E-7816-42F6-889A-59FC93F95BBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="支援制度（給付金）情報" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_wako_support_system" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="314">
   <si>
     <t>制度所管組織</t>
   </si>
   <si>
     <t>支援制度種別</t>
   </si>
   <si>
     <t>タイトル（制度名）</t>
   </si>
   <si>
     <t>対象者</t>
   </si>
   <si>
     <t>対象地域</t>
   </si>
   <si>
     <t>制度概要</t>
   </si>
   <si>
     <t>根拠法令</t>
   </si>
   <si>
     <t>お問い合わせ先</t>
   </si>
   <si>
     <t>【事業者向け制度】行政サービス分類</t>
   </si>
   <si>
     <t>【個人向け制度】行政サービス分類</t>
   </si>
   <si>
     <t>【個人向け制度】状況</t>
   </si>
   <si>
     <t>【個人向け制度】要望</t>
   </si>
   <si>
+    <t>事業者</t>
+  </si>
+  <si>
+    <t>和光市ノンステップバス導入促進事業補助金</t>
+  </si>
+  <si>
+    <t>市内に停留所を有する路線に新たにノンステップバスを導入する路線バス事業者</t>
+  </si>
+  <si>
+    <t>市内の路線バスの利便性及び快適性の向上を図るとともに、路線バスのバリアフリー化を図ることを目的として、市内に停留所を有する路線に新たにノンステップバスを導入する路線バス事業者に対し、補助金を交付する事業。</t>
+  </si>
+  <si>
+    <t>和光市ノンステップバス導入促進事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>公共交通政策室（048-424-9135）</t>
+  </si>
+  <si>
+    <t>BPS_13</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>特定教育・保育施設及び特定地域型保育事業所等補助金</t>
+  </si>
+  <si>
+    <t>民間保育所等</t>
+  </si>
+  <si>
+    <t>民間保育所等事業者に対する各種補助事業</t>
+  </si>
+  <si>
+    <t>和光市特定教育・保育施設及び特定地域型保育事業所等補助金交付要綱</t>
+  </si>
+  <si>
+    <t>保育サポート課（048-464-1111）</t>
+  </si>
+  <si>
+    <t>保育士宿舎借り上げ支援事業補助金</t>
+  </si>
+  <si>
+    <t>保育士の宿舎を借り上げている民間保育所等事業者に対する補助金</t>
+  </si>
+  <si>
+    <t>和光市保育士宿舎借り上げ支援事業補助金</t>
+  </si>
+  <si>
     <t>個人</t>
   </si>
   <si>
-    <t>和光市早期不妊検査費・不育症検査費助成</t>
-[...17 lines deleted...]
-    <t/>
+    <t>和光市スズメバチの巣駆除費補助金</t>
+  </si>
+  <si>
+    <t>市民、市内の土地や当該土地に隣接する市外の土地の所有者</t>
+  </si>
+  <si>
+    <t>土地又は建物等において、スズメバチの巣の駆除に要した費用の２分の１。上限１万円。</t>
+  </si>
+  <si>
+    <t>和光市スズメバチの巣駆除費補助金補助金交付要綱</t>
+  </si>
+  <si>
+    <t>環境課環境推進担当（048-424-9118）</t>
   </si>
   <si>
     <t>CPS_201</t>
   </si>
   <si>
-    <t>CDS_39</t>
-[...163 lines deleted...]
-  <si>
     <t>CDS_43</t>
   </si>
   <si>
-    <t>CDN_04</t>
-[...549 lines deleted...]
-    <t>和光市猫の去勢・不妊手術費補助金交付要綱</t>
+    <t>CDN_31</t>
   </si>
   <si>
     <t>和光市リサイクル活動推進費補助金</t>
   </si>
   <si>
     <t>市民の日常生活から排出される再資源化又は再利用できる廃棄物を継続的に回収し、
 市に登録した回収取扱業者に引渡す活動を行う市内の地域住民団体（自治会、ＰＴＡその他これらに類する営利を目的としない団体をいう。）</t>
   </si>
   <si>
-    <t>紙類・布類・金属類１キログラムにつき３円、瓶類１本につき３円</t>
+    <t>紙類・布類１キログラムにつき4円、金属類１キログラムにつき1円、瓶類１本につき1円</t>
   </si>
   <si>
     <t>和光市リサイクル活動推進費補助金交付要綱</t>
   </si>
   <si>
     <t>環境課資源リサイクル担当（048-424-9153）</t>
   </si>
   <si>
-    <t>CDN_31</t>
-[...1 lines deleted...]
-  <si>
     <t>和光市防犯灯補助金</t>
   </si>
   <si>
     <t>市内の住民で構成されている自治会等の団体</t>
   </si>
   <si>
     <t>防犯灯の設置及び修繕に係る補助金</t>
   </si>
   <si>
     <t>和光市防犯灯補助金交付要綱</t>
   </si>
   <si>
     <t>危機管理室危機管理担当（048-464-1111内線2386）</t>
   </si>
   <si>
     <t>自主防災組織活動事業費補助金</t>
   </si>
   <si>
     <t>自主防災組織の訓練および資機材整備に係る補助金</t>
   </si>
   <si>
     <t>和光市自主防災組織活動事業費補助金交付要綱</t>
   </si>
   <si>
     <t>危機管理室防災担当（048-464-1111内線2384）</t>
   </si>
   <si>
     <t>和光市消防団員準中型自動車運転免許取得費補助金</t>
   </si>
   <si>
+    <t>和光市消防団員で、次の各号の全てに該当する者とする。
+(1)　第1種普通免許を取得している者
+(2)　和光市消防団長が推薦する者
+(3)　準中型免許取得後、5年以上和光市消防団に在職し、継続して消防団活動を行うことが見込まれる者</t>
+  </si>
+  <si>
     <t>準中型免許を取得しようとする消防団員に対し、取得に要する経費に係る補助金（一部）</t>
   </si>
   <si>
     <t>和光市消防団員準中型自動車運転免許取得費補助金交付要綱</t>
   </si>
   <si>
     <t>危機管理室防災担当（048-464-1111内線2376）</t>
   </si>
   <si>
     <t>CDN_37</t>
   </si>
   <si>
     <t>和光市犯罪被害者等支援</t>
   </si>
   <si>
     <t>犯罪等により被害を受けた者及びその家族又は遺族等（犯罪被害者等）</t>
   </si>
   <si>
+    <t>１　犯罪被害に関する相談・情報提供
+２　見舞金の支給
+　(1)　遺族見舞金　　３０万円
+　(2)　重傷病見舞金　１０万円　
+※いずれも犯罪被害に遭った時に市民等（事情により住民票を置かずに和光市に居住していた人を含む）であった人を対象とする。</t>
+  </si>
+  <si>
     <t>和光市犯罪被害者等支援条例</t>
   </si>
   <si>
+    <t>CPS_401</t>
+  </si>
+  <si>
+    <t>CDN_36</t>
+  </si>
+  <si>
     <t>和光市骨髄等提供者助成金交付</t>
   </si>
   <si>
+    <t>　骨髄等提供完了日において、市内に住所を有していること。
+　この告示による助成金のほか、骨髄等の提供による助成を受けることができないこと。
+　就労している場合にあっては、勤務先において骨髄等の提供に係る休暇の制度がないこと。</t>
+  </si>
+  <si>
     <t>骨髄移植又は末しょう血幹細胞移植の推進を図るため、骨髄等提供者に対し、予算の範囲内において和光市骨髄等提供者助成金を交付する。
-・骨髄等　骨髄又は末しょう血幹細胞をいう。
-[...3 lines deleted...]
-骨髄等提供完了日　骨髄等の提供が完了した日としてバンクが認める日</t>
+　骨髄等　骨髄又は末しょう血幹細胞をいう。
+　　バンク　公益財団法人日本骨髄バンクをいう。
+　　骨髄等の提供　バンクが実施する骨髄バンク事業において骨髄移植又は末しょう血幹細胞移植のために骨髄等を提供することをいう。
+　　骨髄等提供者　骨髄等の提供を行った者をいう。
+　　骨髄等提供完了日　骨髄等の提供が完了した日としてバンクが認める日</t>
   </si>
   <si>
     <t>和光市骨髄等提供者助成金交付要綱</t>
   </si>
   <si>
     <t>健康支援課
 保健予防担当
 048-465-0311</t>
   </si>
   <si>
+    <t>CDS_39</t>
+  </si>
+  <si>
+    <t>CDN_23</t>
+  </si>
+  <si>
     <t>造血細胞移植後定期予防接種ワクチン再接種費助成</t>
   </si>
   <si>
+    <t>（１）　令和３年４月１日以後に再接種を受けた者
+（２）　再接種を受けた日において、市の住民基本台帳に記録されている者
+（３）　再接種を受けた日において、２０歳未満の者（予防接種法施行規則（昭和２３年厚生省令第３６号）第２条の７の表の上欄に掲げる特定疾病に係る予防接種にあっては、それぞれ同表の下欄に掲げる年齢に達するまでの間にあった者）</t>
+  </si>
+  <si>
+    <t>造血細胞移植により接種済みの予防接種の効果が期待できないと医師に認められ、任意で再接種を受ける者に対して、予算の範囲内で和光市造血細胞移植後定期予防接種ワクチン再接種費用助成金を交付する。
+（１）　造血細胞移植　骨髄移植、末梢血幹細胞移植又はさい帯血移植をいう。
+（２）　予防接種　予防接種法（昭和２３年法律第６８号）第２条第１項に定める行為をいう。
+（３）　当初接種　その実施時点において次のア～ウのいずれにも該当する予防接種をいう。
+ア　造血細胞移植を受ける前に受けた予防接種
+イ　予防接種法第２条第２項に規定するA類疾病についての予防接種
+ウ　予防接種法第２条第４項に規定する定期の予防接種
+（４）　再接種　造血細胞移植を受けた後に行われる予防接種、予防接種法第２条第２項に規定するA類疾病についての予防接種、予防接種法施行令（昭和２３年政令第１９７号）第１条の３第１項の表の上欄に掲げる疾病（ロタウイルス感染症を除く。）についての予防接種、予防接種実施規則（昭和３３年厚生省令第２７号）に規定するワクチンによる予防接種及び当初接種によって得た免疫が造血細胞移植によって低下又は消失したために再度の実施が必要であると医師が認めた予防接種。</t>
+  </si>
+  <si>
     <t>和光市造血細胞移植後定期予防接種ワクチン再接種費用助成要綱</t>
-  </si>
-[...13 lines deleted...]
-    <t>和光市帯状疱疹ワクチン任意接種費補助金要綱</t>
   </si>
   <si>
     <t>若年がん患者ターミナルケア在宅療養生活支援事業</t>
   </si>
   <si>
     <t>⑴　和光市内に在住し、住民基本台帳に記録されている者
 ⑵　訪問介護（身体介護、生活援助及び通院等乗降介助をいう。）及び訪問入浴介護の各サービス並びに別表第１に掲げる福祉用具の貸与及び別表第２に掲げる福祉用具の購入（以下「サービス等」という。）を利用した日の属する月の始めにおいて、１８歳以上４０歳未満の者（小児慢性特定疾病医療給付制度の対象となる者を除く。）
 ⑶　末期がん患者（医師が一般に認められている医学的知見に基づき回復の見込みがない状態に至ったと判断した者に限る。）
 ⑷　在宅療養生活への支援及び介護が必要な者
 ⑸　他の制度において同等の補助又は給付を受けることができない者</t>
   </si>
   <si>
     <t>末期と診断された若年のがん患者が、住み慣れた自宅で最期まで自分らしく安心して日常生活を送ることができるよう、当該患者及びその家族の経済的負担の軽減を図るため、在宅療養生活に要する経費の一部に対し、予算の範囲内で和光市若年がん患者ターミナルケア在宅療養生活支援補助金を交付する。</t>
   </si>
   <si>
     <t>和光市若年がん患者ターミナルケア在宅療養生活支援補助金交付要綱</t>
   </si>
   <si>
     <t>健康支援課
 健康づくり担当
 048-424-9128</t>
   </si>
   <si>
-    <t>和光市がん患者エピテーゼ購入費補助金</t>
-[...2 lines deleted...]
-    <t>⑴エピテーゼの購入日   及び交付申請日において、市内に在住し、かつ、住民基本台帳に記録されている者
+    <t>和光市がん患者アピアランスケア用品購入費補助金</t>
+  </si>
+  <si>
+    <t>⑴アピアランスケア用品の交付申請日において、市内に在住し、かつ、住民基本台帳に記録されている者
 ⑵　がんと診断され、医療機関においてがん治療を受けた者又は治療中の者
-⑶　がん治療に起因する外見の変化が生じたことにより、就労その他の社会参加に支障がある又は支障が出るおそれがあるため、エピテーゼが必要である者
-[...21 lines deleted...]
-    <phoneticPr fontId="6"/>
+⑶　がん治療に起因する外見の変化が生じたことにより、就労その他の社会参加に支障がある又は支障が出るおそれがあるため、アピアランスケア用品が必要である者
+⑷　過去に、国、都道府県又は市区町村において、この告示と同等の補助を受けていない者 
+⑸　市税を滞納していない者</t>
+  </si>
+  <si>
+    <t>がんの治療に伴う外見の変化による心理的及び経済的負担を軽減し、がん治療中の社会生活の質の向上を図るため、アピアランスケア用品の購入に要する経費の一部に対し、予算の範囲内で和光市がん患者アピアランスケア用品購入費補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市がん患者アピアランスケア用品購入費補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市住宅・建築物耐震改修補助金（戸建住宅の耐震診断）</t>
+  </si>
+  <si>
+    <t>建築確認を取得して昭和５６年５月３１日以前に着工された戸建住宅又は併用住宅の所有者かつ居住者
+（※木造２階建以下又は鉄骨平屋建に限る）</t>
+  </si>
+  <si>
+    <t>建築士事務所の耐震診断を受けた場合に、耐震診断費用の額又は１０万円のいずれか少ない額を補助
+（※簡易診断法は除く）</t>
+  </si>
+  <si>
+    <t>和光市住宅・建築物耐震改修補助金交付要綱</t>
+  </si>
+  <si>
+    <t>建築課（048-424-9134）</t>
+  </si>
+  <si>
+    <t>CDN_04</t>
+  </si>
+  <si>
+    <t>和光市住宅・建築物耐震改修補助金（戸建住宅の耐震改修）</t>
+  </si>
+  <si>
+    <t>市の耐震診断助成を受けた又は同様の条件で診断をした戸建住宅又は併用住宅の所有者かつ居住者
+（※木造２階建以下又は鉄骨平屋建に限る）</t>
+  </si>
+  <si>
+    <t>建築士事務所が耐震補強設計をし、建設業者が施工する場合に、耐震改修費用の９／１０又は４０万円のいずれか少ない額を補助</t>
+  </si>
+  <si>
+    <t>和光市住宅・建築物耐震改修補助金（分譲マンション等の耐震診断）</t>
+  </si>
+  <si>
+    <t>建築確認を取得して昭和５６年５月３１日以前に着工された分譲マンション等の管理組合
+（※耐震診断実施の決議がなされているものに限る）</t>
+  </si>
+  <si>
+    <t>建築士事務所の耐震診断を受けた場合に、耐震診断費用の２／３、戸数に２万円を乗じた額又は１００万円のうち最も少ない額を補助</t>
+  </si>
+  <si>
+    <t>和光市住宅・建築物耐震改修補助金（分譲マンション等の耐震改修）</t>
+  </si>
+  <si>
+    <t>市の耐震診断助成を受けた又は同様の条件で診断をした分譲マンション等の管理組合
+（※耐震改修実施の決議がなされているものに限る）</t>
+  </si>
+  <si>
+    <t>建築士事務所が耐震補強設計をし、建設業者が施工する場合に、耐震改修費用の１／５、戸数に３０万円を乗じた額又は２，０００万円のうち最も少ない額を補助</t>
+  </si>
+  <si>
+    <t>和光市住宅・建築物耐震改修補助金（既存ブロック塀等の撤去）</t>
+  </si>
+  <si>
+    <t>道路面から高さ１．２mを超える既存ブロック塀等の所有者
+（※市内の道路に面するものに限る）</t>
+  </si>
+  <si>
+    <t>撤去工事を行う場合に、既存ブロック塀等の長さに１ｍあたり５，０００円として積算した額又は、２０万円のいずれか少ない額を補助</t>
+  </si>
+  <si>
+    <t>マンション管理問題無料個別相談</t>
+  </si>
+  <si>
+    <t>分譲マンション管理組合員（区分所有者）及び居住者</t>
+  </si>
+  <si>
+    <t>分譲マンション管理問題に関する相談を、無料で専門家（マンション管理士）が助言・アドバイスを行う。</t>
+  </si>
+  <si>
+    <t>マンションの管理の適正化の推進に関する法律
+マンションの管理の適正化に関する指針</t>
+  </si>
+  <si>
+    <t>CDN_07</t>
+  </si>
+  <si>
+    <t>多子世帯及び生活困窮世帯保育料軽減事業</t>
+  </si>
+  <si>
+    <t>①３人以上の子どもが同居する世帯（同一生計）の子どものうち、第３子以降に該当する教育・保育給付認定の３号認定の子ども
+②市町村民税が非課税世帯等、対象事由に該当する世帯の教育・保育給付認定の３号認定の子ども</t>
+  </si>
+  <si>
+    <t>実施期間中に保育所等を利用する際の利用者負担額（保育料）を助成する。</t>
+  </si>
+  <si>
+    <t>和光市保育認定利用者負担額助成要綱</t>
+  </si>
+  <si>
+    <t>CDS_26</t>
+  </si>
+  <si>
+    <t>CDN_19</t>
+  </si>
+  <si>
+    <t>実費徴収にかかる補足給付事業</t>
+  </si>
+  <si>
+    <t>幼稚園を利用しており、補助事由に該当する世帯</t>
+  </si>
+  <si>
+    <t>実費負担のうち、給食費の副食費相当額の一部を補助（上限有り）</t>
+  </si>
+  <si>
+    <t>和光市実費徴収に係る補足給付補助金交付要綱</t>
+  </si>
+  <si>
+    <t>CDN_20</t>
+  </si>
+  <si>
+    <t>特定教育施設入園料補助金</t>
+  </si>
+  <si>
+    <t>子どもを幼稚園に入園させ、入園料を支払い、対象事由に該当する保護者</t>
+  </si>
+  <si>
+    <t>特定教育施設（新制度移行幼稚園）入園料に対する補助金</t>
+  </si>
+  <si>
+    <t>和光市特定教育施設入園料補助金交付要綱</t>
+  </si>
+  <si>
+    <t>幼稚園児保護者入園料補助金</t>
+  </si>
+  <si>
+    <t>幼稚園（新制度未移行幼稚園）入園料に対する補助金</t>
+  </si>
+  <si>
+    <t>和光市幼稚園児保護者入園料補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市中小企業融資制度</t>
+  </si>
+  <si>
+    <t>【中口資金】1個人は住民登録し、法人は法人登録し、市内で１年以上引き続き同一事業を営んでいること。2市税等を完納していること。3信用保証協会の保証の対象となる業種であること。　　　　　　　　　　　　　　　　　【特別小口資金】1個人は住民登録し、法人は法人登録し、市内で１年以上引き続き同一事業を営んでいること。2市税等を完納し、かつ市民税の所得割を課税され納付していること。3従業員が工業系２０人以下（商業・サービス系５人以下）4信用保証協会保証付き借入残高がないこと。5信用保証協会の保証の対象となる業種であること。　　　　　　　　　　　　　　　</t>
+  </si>
+  <si>
+    <t>市が依頼することで、担保なし、第三者保証人なしで運転資金及び設備資金を金融機関から低金利で利用できる。また埼玉県信用保証協会が保証人となり融資が受けやすくなる。　　　　　　　　　　　　　　　　　　　　　　　　　　　　　融資限度額【中口資金】1中小企業者につき3,000万円【特別小口資金】1小規模事業者につき1,250万円</t>
+  </si>
+  <si>
+    <t>和光市中小企業融資規則</t>
+  </si>
+  <si>
+    <t>産業支援課</t>
+  </si>
+  <si>
+    <t>BPS_05</t>
+  </si>
+  <si>
+    <t>セーフティネット保証制度</t>
+  </si>
+  <si>
+    <t>和光市内で事業を営んでいる法人または個人</t>
+  </si>
+  <si>
+    <t>取引先企業の倒産や金融機関の破綻などにより、経営の安定に支障を生じている中小企業への資金供給の安定化を図る制度で、中小企業信用保険法第2条第5項第1号から8号(セーフティネット保証)に規定する事由に該当する中小企業者は、和光市長の認定を受けることにより、埼玉県信用保証協会の保証付融資を申し込みする際に「一般保証」とは別枠の「経営安定関連保証」の対象となり保証限度枠が拡大される。</t>
+  </si>
+  <si>
+    <t>中小企業信用保険法</t>
+  </si>
+  <si>
+    <t>BPS_06</t>
+  </si>
+  <si>
+    <t>和光市企業市民認定制度</t>
+  </si>
+  <si>
+    <t>市民とともに地域の社会活動を行う企業</t>
+  </si>
+  <si>
+    <t>「和光市企業市民の目的」「協働のまちづくりの考え方」における、市、市民及び企業等それぞれが持つ特性や役割に基づき、協働のまちづくりを担う活動をしている認定基準8項目中2項目に該当する事業所を企業市民と認定する。</t>
+  </si>
+  <si>
+    <t>和光市企業市民の認定に関する要綱</t>
+  </si>
+  <si>
+    <t>BPS_15</t>
+  </si>
+  <si>
+    <t>和光市融資利子補給補助金</t>
+  </si>
+  <si>
+    <t>市の融資制度を利用する市内中小企業者</t>
+  </si>
+  <si>
+    <t>和光市中小企業融資規則(平成19年規則第58号)、和光市小口融資あつ旋規則(昭和52年規則第47号)、和光市特別小口無担保無保証人保証制度融資あつ旋規則(昭和55年規則第8号)及び和光市小規模企業近代化資金融資あつ旋規則(昭和55年規則第25号)の定めるところにより融資を受け、元金及び利子(遅延利子を除く。)を償還した者に対し、予算の範囲内において補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市融資利子補給補助金交付規則</t>
+  </si>
+  <si>
+    <t>和光市工場等移転利子補給補助金</t>
+  </si>
+  <si>
+    <t>住工混在地域等に工場等を有する中小企業者で、平成26年9月1日以後に金融機関から移転資金の借入れを受けた者および市税を完納している者</t>
+  </si>
+  <si>
+    <t>住工混在地域にある中小企業が、和光北インター地区土地区画整理事業地区等の工場等誘導地区に工場を移転した際に金融機関から借り受けた資金の利子を補助する。</t>
+  </si>
+  <si>
+    <t>和光市工場等移転利子補給金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市新事業創出型事業補助金</t>
+  </si>
+  <si>
+    <t>和光理研インキュベーションプラザの入居者で次の要件を満たすもの　1.埼玉県内に住所を有する個人または埼玉県内に登記簿上の本店を有する中小企業　2.和光市に事業所を有する法人または個人若しくは和光市に住所を有する個人　3.市税を滞納していない</t>
+  </si>
+  <si>
+    <t>新たな事業の創出及び産業の振興に資するため、和光理研インキュベーションプラザ入居者に、予算の範囲内において当該プラザの利用に要する経費（賃料）を補助する。</t>
+  </si>
+  <si>
+    <t>和光市新事業創出型事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市公衆浴場経営安定化対策資金補助金</t>
+  </si>
+  <si>
+    <t>和光市内に一般公衆浴場の設備を設置する経営者</t>
+  </si>
+  <si>
+    <t>一般公衆浴場の経営の安定を図り、その健全な発展に資するため市内に一般公衆浴場の設備を設置する経営者が当該設備の設置に要する経費に対し、予算の範囲内において、補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市公衆浴場経営安定化対策資金補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市都市農業推進協議会補助金</t>
+  </si>
+  <si>
+    <t>農業団体、市内農業者及び消費者で組織する和光市都市農業推進協議会</t>
+  </si>
+  <si>
+    <t>都市化が進む本市において、都市農業の確立を目指し、都市と農業の調和のとれた環境を整備するために、和光市都市農業推進協議会が行う事業に対して補助金を交付する。補助金額は1会計年度につき20万円を限度とし当該補助対象事業の実施に必要とする経費とする。</t>
+  </si>
+  <si>
+    <t>和光市農業の有する多面的機能発揮促進補助金</t>
+  </si>
+  <si>
+    <t>多面的機能促進事業に関する計画を作成し市の認定を受けた次の要件に該当する団体。　　1.農業者の組織する団体　2.農業者及び地域住民の組織する団体　3.農業者及び農業の有する多面的機能の発揮の促進を図るための活動を実施しようとする団体　4.農業者、地域住民及び多面的機能発揮促進団体の組織する団体</t>
+  </si>
+  <si>
+    <t>農用地、水路、農道等の地域資源の基礎的な保全管理活動及び地域資源の適切な保全仮のための推進活動を行う農業者団体に補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市農業の有する多面的機能発揮促進補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市農業後継者事業補助金</t>
+  </si>
+  <si>
+    <t>市内に居住し、年間６０日以上農業を営む農業後継者及び農業後継者により組織された団体</t>
+  </si>
+  <si>
+    <t>将来の農業を担う農業の後継者の確保と育成を図り、市の都市型農業の振興を推進するため、農業後継者が行う事業に対して補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市農業後継者事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市都市農業支援事業補助金</t>
+  </si>
+  <si>
+    <t>1.農業者- 市内に住所を有し、市内の農地で農業を営む者で農家台帳に登載されてい る者　　 2.農業者団体-次のいずれにも該当する団体　 ア ５名以上で組織され、その構成員の８割以上が農業者であること。 　　　　　　　　　イ 団体の規約等を設けていること。　　　　　 ウ 継続的に事業を行っていること又は継続的に事業を行うことが見込まれること　　　　　3.認定農業者
+4.認定農業者団体- 農業者団体のうち、その構成員の５割以上又は１５名以上が認定
+農業者である団体</t>
+  </si>
+  <si>
+    <t>農業経営の改善に向けて取り組む農業者及び農業団体の事業に対し、予算の範囲内において補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市都市農業支援事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市農業近代化資金利子補給</t>
+  </si>
+  <si>
+    <t>1.農業（畜産業を含む。）を営む者　　　　　2.農業協同組合　　　　　　　　　　　　　　3.前各号に掲げるもののほか、これらのものが主たる構成員又は出資者となっている法人及び法人以外の団体</t>
+  </si>
+  <si>
+    <t>農業協同組合法(昭和22年法律第132号)第10条第1項第1号の事業を行う農業協同組合及び埼玉県信用農業協同組合連合会(以下「融資機関」という。)が行う長期かつ低利の資金の融通について、これを適正かつ円滑にするため利子補給を行う。</t>
+  </si>
+  <si>
+    <t>和光市農業近代化資金利子補給規則</t>
+  </si>
+  <si>
+    <t>在宅重度心身障害者手当</t>
   </si>
   <si>
     <t>次の①～⑤に該当する住民税非課税の在宅の障害者
 ① 身体障害者手帳1・2級の人
 ② 療育手帳Ⓐ・A の人
 ③ 精神障害者保健福祉手帳1・2級の人
 ④ 最重度・重度の知的障害があると判定された人
 ⑤ 20歳未満でB（中度）の知的障害があると判定された人</t>
-    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>経済的、精神的負担の軽減を図ることを目的とした、在宅の重度心身障害者に対し支給する手当。</t>
+  </si>
+  <si>
+    <t>和光市在宅重度心身障害者手当支給条例</t>
+  </si>
+  <si>
+    <t>障害福祉課（048-424-9139）</t>
+  </si>
+  <si>
+    <t>CDS_23</t>
+  </si>
+  <si>
+    <t>CDN_18</t>
+  </si>
+  <si>
+    <t>特別障害者手当</t>
+  </si>
+  <si>
+    <t>20歳以上であって、精神又は身体の重度の障害により日常生活において常時特別の介護を要する状態にある人（障害基礎年金1級程度の障害が重複する人及びそれと同程度以上と認められる人）</t>
+  </si>
+  <si>
+    <t>福祉の増進を図ることを目的とした、20歳以上であって、精神又は身体の重度の障害により日常生活において常時特別の介護を要する状態にある人に支給する手当。所得制限あり。</t>
+  </si>
+  <si>
+    <t>特別児童扶養手当等の支給に関する法律</t>
+  </si>
+  <si>
+    <t>障害児福祉手当</t>
+  </si>
+  <si>
+    <t>20歳未満であって、身体障害者手帳1級・2級の一部の人、療育手帳Ⓐの人、常時介護を要する精神障害者その他同程度の障害を有する人</t>
+  </si>
+  <si>
+    <t>福祉の増進を図ることを目的とした、20歳未満であって、身体障害者手帳1級・2級の一部の人、療育手帳Ⓐの人、常時介護を要する精神障害者その他同程度の障害を有する人に支給する手当。所得制限あり。</t>
+  </si>
+  <si>
+    <t>特別児童扶養手当</t>
   </si>
   <si>
     <t>次に該当する在宅の20歳未満の障害児を養育している保護者
 ① 身体障害者手帳1～3級、4級の一部の児童
 ② 療育手帳Ⓐ・A・B の児童
 ③ 身体又は精神の障害が重複する場合であって、上記①・②と同程度の状態にある児童</t>
-    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>福祉の増進を図ることを目的とした、身体、知的又は精神に一定の障害のある20歳未満の児童を監護する父、母又は養育者に支給する手当。所得制限あり。</t>
+  </si>
+  <si>
+    <t>重度心身障害者医療費</t>
   </si>
   <si>
     <t>次の①～⑤に該当する者
 ① 身体障害者手帳1級～3級の人
 ② 精神障害者保健福祉手帳1級の人
 ③ 療育手帳Ⓐ、Ａ、Ｂの人
 ④ 後期高齢者医療制度に加入している65歳以上
 の人で、次のいずれかに該当する人
 ・身体障害者手帳4級のうち音声機能又は言語機能の障害をお持ちの人
 ・身体障害者手帳4級のうち下肢障害で1号、3号、4号に該当する人
 ・精神障害者保健福祉手帳1・2級をお持ちの人
-・障害基礎年金1・2級の証書をお持ちの人</t>
-    <phoneticPr fontId="6"/>
+・障害基礎年金1・2級の証書をお持ちの人
+⑤精神障害者保健福祉手帳2級の人（自立支援医療（精神通院医療）が適用された医療費の自己負担分に限る。）</t>
+  </si>
+  <si>
+    <t>重度心身障害者の福祉の増進を図ることを目的とし、医療費の保険診療の自己負担分を支給する。所得制限あり。</t>
+  </si>
+  <si>
+    <t>和光市重度心身障害者医療費支給に関する条例</t>
+  </si>
+  <si>
+    <t>CDN_15</t>
+  </si>
+  <si>
+    <t>和光市早期不妊検査費・不育症検査費助成</t>
+  </si>
+  <si>
+    <t>婚姻関係にある男女(事実婚含む)のうち、次の各号のいずれにも該当するものとする。ただし、不育症検査に係る対象男女は、2回以上の流産、死産若しくは早期新生児死亡の既往がある者又は医師が不育症と判断した者に限る。
+(1)　申請を行う時点において男女のいずれかが市内に住所を有していること。
+(2)　対象検査を開始する時点において女性の年齢が43歳未満であること。
+(3)　過去にこの告示による助成金と同趣旨の助成を他の市区町村から受けたことがないもの</t>
+  </si>
+  <si>
+    <t>子どもを望む男女の不妊検査及び不育症検査に係る費用の負担軽減を図るため、予算の範囲内において和光市早期不妊検査費・不育症検査費助成金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市早期不妊検査費・不育症検査費助成金交付要綱</t>
+  </si>
+  <si>
+    <t>ネウボラ課母子保健担当（048-424-9187）</t>
+  </si>
+  <si>
+    <t>和光市不妊治療費助成</t>
+  </si>
+  <si>
+    <t>婚姻関係にある男女(事実婚含む)のうち、次の各号のいずれにも該当するものとする。
+(1)　申請を行う時点において男女のいずれか一方が市内に住所を有しているもの
+(2)　治療を開始した時点における女性の年齢が43歳未満であるもの
+(3)　医療保険各法の適用となる診療として実施した生殖補助医療又は男性不妊治療を行ったもの
+(4)　過去にこの告示による助成金と同趣旨の助成を他の市区町村から受けたことがないもの</t>
+  </si>
+  <si>
+    <t>子どもを望む男女の不妊治療に係る費用の負担軽減を図るため、予算の範囲内において交付する和光市不妊治療費助成金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市不妊治療費助成金交付要綱</t>
+  </si>
+  <si>
+    <t>妊婦のための支援給付金</t>
+  </si>
+  <si>
+    <t>市内に住所を置く妊婦</t>
+  </si>
+  <si>
+    <t>妊娠期からの切れ目のない支援を行うため、児童福祉法の妊婦等包括相談支援事業等の支援を効果的に組み合わせて妊婦等の身体的ケア・精神的ケア及び経済的支援を実施する制度。</t>
+  </si>
+  <si>
+    <t>児童福祉法、子ども・子育て支援法、和光市妊婦のための支援給付事業実施要綱</t>
+  </si>
+  <si>
+    <t>子ども医療費助成制度</t>
+  </si>
+  <si>
+    <t>市内に住所を有する18歳に達する日以後の最初の3月31日までの子どもの保護者で、かつ、対象子どもの主たる生計維持者</t>
+  </si>
+  <si>
+    <t>子どもが必要とする医療を容易に受けられるようにするため、子どもの医療費に係る一部負担金等を助成することにより、子どもの保健の向上と福祉の増進を図る。</t>
+  </si>
+  <si>
+    <t>和光市子ども医療費助成に関する条例、同条例施行規則</t>
+  </si>
+  <si>
+    <t>ネウボラ課手当医療担当（048-424-9140）</t>
+  </si>
+  <si>
+    <t>CDS_24</t>
+  </si>
+  <si>
+    <t>ひとり親家庭等医療費支給事業</t>
+  </si>
+  <si>
+    <t>市内に住所を有する次の各号のいずれかに該当する者であって、医療保険各法の規定による被保険者、組合員、加入者又は被扶養者
+(1)　ひとり親家庭の父又は母及び児童
+(2)　養育者及び養育者が養育する児童</t>
+  </si>
+  <si>
+    <t>ひとり親家庭等に対し、医療費の一部を支給することにより、ひとり親家庭等の生活の安定と自立を支援し、もってひとり親家庭等の福祉の増進を図る。</t>
+  </si>
+  <si>
+    <t>和光市ひとり親家庭等の医療費の支給に関する条例、同条例施行規則</t>
+  </si>
+  <si>
+    <t>自立支援教育訓練給付金事業</t>
+  </si>
+  <si>
+    <t>市内に居住する母子家庭の母又は父子家庭の父であって、次の要件をすべて満たすもの。
+(1)　児童扶養手当法による児童扶養手当の支給を受けていること、又は当該手当の支給要件と同様の所得水準にあること。
+(2)　支給を受けようとする者の就業経験、保有資格及び労働市場の状況等から判断して、雇用保険法第60条の2第1項に規定する厚生労働大臣が指定する教育訓練を受けることが適職に就くために必要であると認められるものであること。
+(3)　過去に雇用の安定及び就職の促進を図ることを目的とする給付金の支給を受けたことがないこと。</t>
+  </si>
+  <si>
+    <t>母子家庭の母又は父子家庭の父に対し、母子及び父子並びに寡婦福祉法(昭和39年法律第129号。以下「法」という。)に基づき自立支援教育訓練給付金(以下「訓練給付金」という。)を予算の範囲内で支給する和光市自立支援教育訓練給付金事業を実施することにより、母子家庭の母又は父子家庭の父の主体的な能力開発を支援し、及び自立の促進を図る。</t>
+  </si>
+  <si>
+    <t>和光市自立支援教育訓練給付金事業実施要綱</t>
+  </si>
+  <si>
+    <t>CDS_34</t>
+  </si>
+  <si>
+    <t>CDN_11</t>
+  </si>
+  <si>
+    <t>高等職業訓練促進給付金</t>
+  </si>
+  <si>
+    <t>市内に居住する母子家庭の母又は父子家庭の父であって、訓練促進給付金にあっては次条に掲げる資格を取得するための養成機関において修業を開始した日以後において、修了支援給付金にあっては養成機関における修業を開始した日及びカリキュラムを修了した日において、次の要件のすべてを満たすものとする。ただし、父子家庭の父については、平成25年4月1日以後に修業を開始した者に限る。
+(1)　児童扶養手当法による児童扶養手当の支給を受けていること、又は当該手当の支給要件と同等の所得水準にあること。
+(2)　養成機関において1年以上のカリキュラムを修業し、給付金の支給の対象となる資格の取得が見込まれる者であること。
+(3)　就業又は育児と修業の両立が困難であると認められる者であること。</t>
+  </si>
+  <si>
+    <t>母子家庭の母又は父子家庭の父に対し、母子及び父子並びに寡婦福祉法(昭和39年法律第129号。以下「法」という。)に基づき高等職業訓練促進給付金等(以下「給付金」という。)を予算の範囲内で支給する和光市高等職業訓練促進給付金等事業を実施することにより、就職に有利で生活の安定に資する資格の取得を促進し、母子家庭又は父子家庭の生活の負担の軽減並びに自立の促進を図る。</t>
+  </si>
+  <si>
+    <t>和光市高等職業訓練促進給付金等事業実施要綱</t>
+  </si>
+  <si>
+    <t>児童手当</t>
+  </si>
+  <si>
+    <t>１８歳の年度末までのお子さんを養育している方</t>
+  </si>
+  <si>
+    <t>児童の健やかな成長を支援し、子育て家庭の生活の安定に寄与することを目的として国が実施する制度。</t>
+  </si>
+  <si>
+    <t>児童手当法、児童手当法施行規則、児童手当法施行令、和光市の区域内に住所を有する者並びに和光市職員に対する児童手当の認定及び支給に関する事務の取扱いに関する規則</t>
+  </si>
+  <si>
+    <t>児童扶養手当</t>
+  </si>
+  <si>
+    <t>次のいづれかに該当する児童を養育している父・母又は養育者
+・父母が離婚した児童
+・父又は母が死亡した児童
+・父又は母が重度の障害状態にある児童
+・父又は母が生死が不明
+・１年以上遺棄されている
+・１年以上拘禁されている
+・DV保護命令を受けている
+・婚姻によらないで生まれた児童　など</t>
+  </si>
+  <si>
+    <t>父または母と生計を同じくしていない児童を養育する家庭の生活の安定と自立を支援するために支給される国の制度。</t>
+  </si>
+  <si>
+    <t>児童扶養手当法、同法施行令、同法施行規則</t>
+  </si>
+  <si>
+    <t>和光市市街地再開発事業補助金</t>
+  </si>
+  <si>
+    <t>市街地再開発事業の施行者又は施行予定者となる組合、個人等。</t>
+  </si>
+  <si>
+    <t>市街地再開発事業を行う（予定している）組合、個人等に対し、市の予算の範囲内で補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市市街地再開発事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>駅北口まちづくり事務所（048-450-1606）</t>
+  </si>
+  <si>
+    <t>入学準備金融資制度</t>
+  </si>
+  <si>
+    <t>高等学校（高等専門学校を含む）、専修学校、短期大学及び大学に入学を希望する方の保護者で、入学準備金の調達が困難な方</t>
+  </si>
+  <si>
+    <t>高等学校（高等専門学校を含む）、専修学校、短期大学及び大学の入学準備金の融資を行う</t>
+  </si>
+  <si>
+    <t>和光市入学準備金融資条例
+和光市入学準備金融資条例施行規則</t>
+  </si>
+  <si>
+    <t>学校教育課
+048-424-9148</t>
+  </si>
+  <si>
+    <t>CPS_203</t>
+  </si>
+  <si>
+    <t>CDS_27</t>
+  </si>
+  <si>
+    <t>高等学校（高等専門学校を含む）、専修学校、短期大学及び大学の入学準備金の融資を行い、年度ごとに償還利子の全額を借受人に補給</t>
+  </si>
+  <si>
+    <t>CDS_28</t>
+  </si>
+  <si>
+    <t>就学援助制度</t>
+  </si>
+  <si>
+    <t>国公立の小・中学校に在籍し、経済的な理由により就学が困難と認められる児童生徒の保護者</t>
+  </si>
+  <si>
+    <t>学用品・学校給食費等、就学費用の一部を援助</t>
+  </si>
+  <si>
+    <t>和光市就学援助費支給要綱</t>
+  </si>
+  <si>
+    <t>特別支援教育就学奨励費制度</t>
+  </si>
+  <si>
+    <t>市内小中学校の特別支援学級に在籍している児童生徒の保護者</t>
+  </si>
+  <si>
+    <t>世帯の収入等に応じ、学用品・学校給食費等、就学費用の一部を援助</t>
+  </si>
+  <si>
+    <t>特別支援学校への就学奨励に関する法律
+特別支援教育就学奨励費負担金等に係る事務処理資料</t>
+  </si>
+  <si>
+    <t>市内小中学校に在籍していて、在籍校と異なる通級指導教室へ通学している児童生徒の保護者</t>
+  </si>
+  <si>
+    <t>世帯の収入等に応じ、通学に要する交通費の一部を援助</t>
+  </si>
+  <si>
+    <t>和光市雨水貯留槽設置費補助金</t>
+  </si>
+  <si>
+    <t>次の要件のいずれにも該当する者。
+（１）市内に住所を有していること。
+（２）市内の自己の居住の用に供する一戸建ての住宅又は市内の集合住宅に雨水貯留槽を設置した者であること。
+（３）設置した雨水貯留槽を常に良好に維持管理できること。
+（４）市税等を完納している者（集合住宅に雨水貯留槽を設置した者を除く。）</t>
+  </si>
+  <si>
+    <t>設置費用額の２分の１又は最大２万円（集合住宅は最大１０万円）のいずれか少ない額を補助する</t>
+  </si>
+  <si>
+    <t>和光市雨水貯留槽設置費補助金交付要綱</t>
+  </si>
+  <si>
+    <t>CDN_35</t>
+  </si>
+  <si>
+    <t>和光市雨水浸透施設設置費補助金</t>
+  </si>
+  <si>
+    <t>次の要件のいずれにも該当する者。
+（１）市内に住所を有し、又は新たに市内に住所を定めようとする者。
+（２）設置した雨水浸透施設を常に良好な状態に維持管理できること。
+（３）市税等を完納していること。</t>
+  </si>
+  <si>
+    <t>設置費用額の２分の１又は最大５万円のいずれか少ない額を補助する</t>
+  </si>
+  <si>
+    <t>和光市雨水浸透施設設置費補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市猫の去勢・不妊手術費補助金</t>
+  </si>
+  <si>
+    <t>和光市の住民基本台帳に記録されている者で、猫の去勢・不妊手術の費用を負担したもの。</t>
+  </si>
+  <si>
+    <t>（補助対象経費）
+補助金の交付の対象となる経費は、獣医師が行った猫の去勢・不妊手術に要した経費とする。
+（補助金の額等）
+・去勢手術　補助対象経費の額又は１件につき４，０００円のいずれか少ない額
+・不妊手術　補助対象経費の額又は１件につき６，０００円のいずれか少ない額
+　補助金の交付の対象となる手術の回数は、１世帯につき１年度当たり５件を限度とする。</t>
+  </si>
+  <si>
+    <t>和光市猫の去勢・不妊手術費補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市介護保険料減免制度</t>
+  </si>
+  <si>
+    <t>1.【災害】災害により住居の全壊、全焼、流出、半壊、半焼若しくは床上浸水、又は家財の2分の1以上の損害を被った者。
+2.【生活困窮】減免を申請した日の属する月の前3月の世帯の生計維持者の収入月額の平均月額が当該世帯に生活保護法による保護を適用した場合の基準生活費の額に1.2を乗じて得た額以下であり、かつ、当該世帯の預貯金の合計額が基準生活費の額に1.2を乗じて得た額の3月分に相当する額以下の者。
+3.【刑事施設等への拘禁】刑事施設、労役場その他これらに準ずる施設に拘禁された者。</t>
+  </si>
+  <si>
+    <t>　減免は、和光市介護保険料減免取扱要綱第２条の各号に掲げる区分に応じ、当該各号に定める事由に該当し、かつ、市長が保険料の負担が困難であると認めるときに行うものとする。</t>
+  </si>
+  <si>
+    <t>介護保険法第百四十二条、和光市介護保険料減免取扱要綱</t>
+  </si>
+  <si>
+    <t>長寿あんしん課（048-464-1111）</t>
+  </si>
+  <si>
+    <t>CPS_204</t>
+  </si>
+  <si>
+    <t>介護保険利用料助成事業</t>
+  </si>
+  <si>
+    <t>介護保険法第9条第1号に規定する被保険者で、要介護認定又は要支援認定を受けた者のうち、次のいずれかに該当し、市から認定を受けた者。　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　１．老齢福祉年金受給者で市町村民税非課税世帯に属しているもの。
+２．市町村民税非課税世帯に属していて、その者が介護保険サービスを受けた月の属する年の前年(介護保険サービスを受けた月が1月から7月までの場合にあっては、前々年)中の課税年金収入額と合計所得金額との合計額が82.65万円以下のもの。　　　　　　　　　　　　　　　　　　　３．市町村民税非課税世帯に属していて、課税年金収入額と合計所得金額との合計額が82.65万円を超えて120万円以下のもの。　　　　　　　　　　４．市町村民税非課税世帯に属していて、課税年金収入額と合計所得金額との合計額が120万円を超えるもの。　　　　　　　　　　　　　　　</t>
+  </si>
+  <si>
+    <t>介護保険サービス(法第40条第1号から第4号まで、第9号及び第10号に規定する介護給付、法第52条第1号から第4号までに規定する予防給付、法第115条の45第1項第1号イに規定する第1号訪問事業(訪問型サービスAに限る。)又は同号ロに規定する第1号通所事業(通所型サービスAに限る。)によるサービスをいう。)を受ける際に支払う利用料（以下「利用料」という。）の一部又は全部を助成することにより、受給者の経済的な負担を軽減する。　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　※ただし、介護保険法に規定する高額介護（予防）サービス費、和光市介護保険利用者負担軽減措置を実施する社会福祉法人等への助成に関する要綱に基づく利用料の助成等があった場合においては、当該支給及び助成の額を控除した利用料とする。　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　＜助成率＞　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　左記1の該当者：利用料に100分の100を乗じて得た額
+左記2の該当者：利用料に100分の55を乗じて得た額
+左記3の該当者：利用料に100分の40を乗じて得た額
+左記4の該当者：利用料に100分の35を乗じて得た額
+※当該額に1円未満の端数があるときは、これを切り捨てた額とする。</t>
+  </si>
+  <si>
+    <t>和光市介護保険利用料助成事業要綱</t>
+  </si>
+  <si>
+    <t>長寿あんしん課（048-424-9125）</t>
+  </si>
+  <si>
+    <t>CDN_16</t>
+  </si>
+  <si>
+    <t>和光市介護保険居宅介護等住宅改修等助成事業</t>
+  </si>
+  <si>
+    <t>次のいずれかに該当する者
+１．住宅改修については、居宅において介護等を受ける被保険者で、要介護認定又は要支援認定を受けた者。
+２．福祉用具購入については、申請を行う日において要介護認定又は要支援認定を受けている者で、現に受けている認定期間の終期の到達後、非該当となる者。</t>
+  </si>
+  <si>
+    <t>居宅において介護等を受ける被保険者が行う住宅改修及び福祉用具購入（以下「住宅改修等」という。）の費用について、その一部を助成する。費用は20万円を限度とし、そのうち利用者負担は1割（一定以上所得のある利用者については2～3割）とする。
+助成の対象となる住宅改修等は、介護保険法に規定する住宅改修及び福祉用具貸与の対象となる福祉用具購入とする。</t>
+  </si>
+  <si>
+    <t>和光市介護保険居宅介護等住宅改修等助成事業要綱</t>
+  </si>
+  <si>
+    <t>和光市高齢者支援住宅家賃助成事業</t>
   </si>
   <si>
     <t>介護保険法に規定する要介護認定、要支援認定又は総合事業対象者で市内に3年以上住所を有する者し被保険者及びその配偶者が所有する現金の合計額が2000万円（配偶者がいる場合は1000万円）以下、かつ身寄りのない者又は家庭の事情により家族との同居が困難なもので、単身で生活を行うことができ、市長が支援住宅への入居が必要であると認めた者のうち次のいずれかに該当する者。
 ①　介護保険法施行令（平成１０年政令第４１２号）第３９条第１項第１号イ又はハに該当する者
 ②　介護保険法施行令第３９条第１項第２号イに該当する者
 ③　介護保険法施行令第３９条第１項第３号イに該当する者
 ④　老人福祉法（昭和３８年法律第１３３号）第１１条第１項第１号又は同項第３号に掲げる措置を受ける者に準ずる者として市長が特に認めた者。</t>
-    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>加齢に伴う心身の機能の低下により、居宅での日常生活に支障のある高齢者に対して、管理人が安全確認等を行う高齢者支援住宅を提供し、その家賃の一部を助成することにより、高齢者の自立した生活を支援する。
+　支援住宅家賃に対して助成する額は、次の各号に掲げる対象者の区分に応じ、当該各号に定める額とする。
+(1)　①に該当する者　支援住宅家賃の額に１０分の７を乗じて得た額
+(2)　②に該当する者　支援住宅家賃の額に１０分の５を乗じて得た額
+(3)　③④に該当する者　支援住宅家賃の額に１０分の３を乗じて得た額
+　※助成額の上限額は５６，０００円</t>
+  </si>
+  <si>
+    <t>和光市高齢者支援住宅家賃助成要綱</t>
+  </si>
+  <si>
+    <t>長寿あんしん課（048-424-9138）</t>
+  </si>
+  <si>
+    <t>和光市グループホーム等入居家賃助成事業</t>
   </si>
   <si>
     <t>グループホーム等に入所する者及びその配偶者が所有する現金の合計額が2000万円（配偶者がいる場合は1000万円）以下で、次のいずれかに該当する者。
 ①　和光市介護保険条例(平成12年条例第25号。以下「条例」という。)第7条第1項第1号に該当する者のうち、介護保険法施行令(平成10年政令第412号。以下「政令」という。)第39条第1項第1号イに該当するもの
 ②　条例第7条第1項第1号に該当する者のうち、政令第39条第1項第1号ハに該当するもの
 ③　条例第7条第1項第2号に該当する者のうち、政令第39条第1項第2号イに該当するもの
 ④　条例第7条第1項第3号に該当する者のうち、政令第39条第1項第3号イに該当するもの
 ⑤　老人福祉法第１１条第１項第１号又は同項第３号に掲げる措置を受ける者に準ずる者として市長が認めた者
 ※グループホーム等：認知症対応型共同生活介護、軽費老人ホーム、サービス付き高齢者向け住宅、特定施設入居者生活介護</t>
-    <phoneticPr fontId="6"/>
-[...44 lines deleted...]
-    <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>グループホーム等を利用する市兄支払う家賃等の入居に要する費用の一部を助成することにより、当該被保険者の経済的負担を軽減する。
 入居家賃に対する1月当たりの助成金の額は、次の各号に掲げる区分に応じ、当該各号に定める額とする。ただし、その額が35,000円を超えるときは、35,000円とする。
 (1)　①に該当する者　入居家賃に10分の5を乗じて得た額(この額に1円未満の端数があるときは、当該端数を切り捨てた額。次号から第4号までにおいて同じ。)
 (2)　②に該当する者　入居家賃に10分の4を乗じて得た額
 (3)　③に該当する者　入居家賃に10分の3.5を乗じて得た額
 (4)　④⑤に該当する者　入居家賃に10分の3を乗じて得た額</t>
-    <phoneticPr fontId="6"/>
-[...31 lines deleted...]
-    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>和光市グループホーム等入居家賃助成要綱</t>
+  </si>
+  <si>
+    <t>和光市組合等まちづくり整備事業補助金</t>
+  </si>
+  <si>
+    <t>土地区画整理事業、特定土地区画整理事業、住宅街区整備事業の施行者又は施行予定者となる組合施行者、個人施行者</t>
+  </si>
+  <si>
+    <t>土地区画整理事業、特定土地区画整理事業、住宅街区整備事業を行う組合施行者、個人施行者に対し、予算の範囲内で補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市組合等まちづくり整備事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>都市整備課（048-424-9158）</t>
+  </si>
+  <si>
+    <t>和光市組合等社会資本整備総合交付金事業補助金</t>
+  </si>
+  <si>
+    <t>国土交通省が社会資本整備総合交付金交付要綱に基づき交付する交付金の対象となる組合施行者、個人施行者</t>
+  </si>
+  <si>
+    <t>国土交通省が社会資本整備総合交付金交付要綱に基づき交付する交付金の対象となる組合施行者、個人施行者が行う社会資本整備総合交付金事業に関し、当該補助対象事業を行う事業者に対し市が予算の範囲内において補助金を交付する。</t>
+  </si>
+  <si>
+    <t>和光市組合等社会資本整備総合交付金事業補助金交付要綱</t>
+  </si>
+  <si>
+    <t>和光市土地区画整理組合清算金資金貸付</t>
+  </si>
+  <si>
+    <t>土地区画整理法第110条の規定により清算金の徴収及び交付を行う組合施行者</t>
+  </si>
+  <si>
+    <t>土地区画整理法第110条の規定により清算金の徴収及び交付を行う組合に対し、予算の範囲内において清算金資金の貸付を行う。</t>
+  </si>
+  <si>
+    <t>和光市土地区画整理組合清算金資金貸付規則</t>
+  </si>
+  <si>
+    <t>BPS_02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="196" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="187" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="128"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -1282,72 +1276,66 @@
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="187" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1613,2519 +1601,2630 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L64"/>
+  <dimension ref="A1:L67"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="24.375" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="15.625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.875" customWidth="1"/>
+    <col min="3" max="3" width="20.125" customWidth="1"/>
+    <col min="4" max="4" width="67" customWidth="1"/>
+    <col min="5" max="5" width="13.875" customWidth="1"/>
+    <col min="6" max="6" width="66.5" customWidth="1"/>
+    <col min="7" max="7" width="67.25" customWidth="1"/>
+    <col min="8" max="8" width="18.875" customWidth="1"/>
+    <col min="9" max="12" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:12" ht="94.5" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B2" s="4" t="s">
+    <row r="2" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A2" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="6">
-[...2 lines deleted...]
-      <c r="F2" s="5" t="s">
+      <c r="E2" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="I2" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="J2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="4" t="s">
+      <c r="J2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L2" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A3" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="E3" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A4" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="C4" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A5" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A6" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A7" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A8" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="67.5" x14ac:dyDescent="0.15">
+      <c r="A9" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="81" x14ac:dyDescent="0.15">
+      <c r="A10" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L10" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="108" x14ac:dyDescent="0.15">
+      <c r="A11" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="229.5" x14ac:dyDescent="0.15">
+      <c r="A12" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="121.5" x14ac:dyDescent="0.15">
+      <c r="A13" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="121.5" x14ac:dyDescent="0.15">
+      <c r="A14" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A15" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A16" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A17" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A18" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E18" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A19" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E19" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A20" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E20" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A21" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E21" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A22" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E22" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A23" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A24" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E24" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="94.5" x14ac:dyDescent="0.15">
+      <c r="A25" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E25" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="81" x14ac:dyDescent="0.15">
+      <c r="A26" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E26" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I26" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A27" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E27" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="67.5" x14ac:dyDescent="0.15">
+      <c r="A28" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E28" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A29" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E29" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A30" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E30" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A31" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E31" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A32" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E32" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A33" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E33" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A34" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E34" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="108" x14ac:dyDescent="0.15">
+      <c r="A35" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E35" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A36" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E36" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="81" x14ac:dyDescent="0.15">
+      <c r="A37" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E37" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A38" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E38" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A39" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E39" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="67.5" x14ac:dyDescent="0.15">
+      <c r="A40" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E40" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="162" x14ac:dyDescent="0.15">
+      <c r="A41" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E41" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="94.5" x14ac:dyDescent="0.15">
+      <c r="A42" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E42" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="I42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="108" x14ac:dyDescent="0.15">
+      <c r="A43" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E43" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A44" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E44" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A45" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E45" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A46" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E46" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="121.5" x14ac:dyDescent="0.15">
+      <c r="A47" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E47" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="135" x14ac:dyDescent="0.15">
+      <c r="A48" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E48" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A49" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E49" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="121.5" x14ac:dyDescent="0.15">
+      <c r="A50" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E50" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A51" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E51" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A52" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E52" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A53" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="E53" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A54" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E54" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A55" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E55" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A56" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E56" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="81" x14ac:dyDescent="0.15">
+      <c r="A57" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="E57" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" ht="54" x14ac:dyDescent="0.15">
+      <c r="A58" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E58" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="108" x14ac:dyDescent="0.15">
+      <c r="A59" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E59" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="108" x14ac:dyDescent="0.15">
+      <c r="A60" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E60" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="202.5" x14ac:dyDescent="0.15">
+      <c r="A61" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E61" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="G61" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="E3" s="6">
-[...11 lines deleted...]
-      <c r="I3" s="4" t="s">
+      <c r="H61" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" ht="81" x14ac:dyDescent="0.15">
+      <c r="A62" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E62" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="148.5" x14ac:dyDescent="0.15">
+      <c r="A63" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E63" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="202.5" x14ac:dyDescent="0.15">
+      <c r="A64" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E64" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A65" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E65" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="I65" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B4" s="4" t="s">
+      <c r="J65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="40.5" x14ac:dyDescent="0.15">
+      <c r="A66" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B66" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...17 lines deleted...]
-      <c r="I4" s="4" t="s">
+      <c r="C66" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E66" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="I66" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="J66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="27" x14ac:dyDescent="0.15">
+      <c r="A67" s="5">
+        <v>4000020112291</v>
+      </c>
+      <c r="B67" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...2269 lines deleted...]
-        <v>21</v>
+      <c r="C67" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E67" s="4">
+        <v>112291</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="6"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>支援制度（給付金）情報</vt:lpstr>
+      <vt:lpstr>112291_wako_support_system</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>