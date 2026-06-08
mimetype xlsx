--- v0 (2025-11-02)
+++ v1 (2026-06-08)
@@ -1,470 +1,677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\文化財一覧\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AD67A89-F45A-4E55-A962-0AF44A39F358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="90" windowWidth="23895" windowHeight="14535"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet sheetId="1" r:id="rId1" name="文化財一覧"/>
+    <sheet name="112291_cultural_property" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725" fullCalcOnLoad="true"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="70">
+  <si>
+    <t>全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>地方公共団体名</t>
+  </si>
+  <si>
+    <t>名称</t>
+  </si>
+  <si>
+    <t>名称_カナ</t>
+  </si>
+  <si>
+    <t>名称_通称</t>
+  </si>
+  <si>
+    <t>名称_英語</t>
+  </si>
+  <si>
+    <t>文化財分類</t>
+  </si>
+  <si>
+    <t>種類</t>
+  </si>
+  <si>
+    <t>場所名称</t>
+  </si>
+  <si>
+    <t>所在地_全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>町字ID</t>
+  </si>
+  <si>
+    <t>所在地_連結表記</t>
+  </si>
+  <si>
+    <t>所在地_都道府県</t>
+  </si>
+  <si>
+    <t>所在地_市区町村</t>
+  </si>
+  <si>
+    <t>所在地_町字</t>
+  </si>
+  <si>
+    <t>所在地_番地以下</t>
+  </si>
+  <si>
+    <t>建物名等(方書)</t>
+  </si>
+  <si>
+    <t>緯度</t>
+  </si>
+  <si>
+    <t>経度</t>
+  </si>
+  <si>
+    <t>高度の種別</t>
+  </si>
+  <si>
+    <t>高度の値</t>
+  </si>
+  <si>
+    <t>電話番号</t>
+  </si>
+  <si>
+    <t>内線番号</t>
+  </si>
+  <si>
+    <t>連絡先メールアドレス</t>
+  </si>
+  <si>
+    <t>連絡先FormURL</t>
+  </si>
+  <si>
+    <t>連絡先備考（その他、SNSなど）</t>
+  </si>
+  <si>
+    <t>郵便番号</t>
+  </si>
+  <si>
+    <t>員数（数）</t>
+  </si>
+  <si>
+    <t>員数（単位）</t>
+  </si>
+  <si>
+    <t>法人番号</t>
+  </si>
+  <si>
+    <t>所有者等</t>
+  </si>
+  <si>
+    <t>文化財指定日</t>
+  </si>
+  <si>
+    <t>利用可能曜日</t>
+  </si>
+  <si>
+    <t>開始時間</t>
+  </si>
+  <si>
+    <t>終了時間</t>
+  </si>
+  <si>
+    <t>利用可能日時特記事項</t>
+  </si>
+  <si>
+    <t>画像</t>
+  </si>
+  <si>
+    <t>画像_ライセンス</t>
+  </si>
+  <si>
+    <t>概要</t>
+  </si>
+  <si>
+    <t>概要_英語</t>
+  </si>
+  <si>
+    <t>説明</t>
+  </si>
+  <si>
+    <t>説明_英語</t>
+  </si>
+  <si>
+    <t>URL</t>
+  </si>
+  <si>
+    <t>備考</t>
+  </si>
+  <si>
+    <t>0803000001</t>
+  </si>
+  <si>
+    <t>埼玉県ウ和光市</t>
+  </si>
+  <si>
+    <t>旧冨岡家住宅</t>
+  </si>
+  <si>
+    <t>キュウトミオカケジュウタク</t>
+  </si>
+  <si>
+    <t>新倉ふるさと民家園</t>
+  </si>
+  <si>
+    <t>Niikura Old Farmhouse Park</t>
+  </si>
+  <si>
+    <t>市指定有形文化財</t>
+  </si>
+  <si>
+    <t>建造物</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>埼玉県和光市下新倉二丁目33-1</t>
+  </si>
+  <si>
+    <t>埼玉県</t>
+  </si>
+  <si>
+    <t>和光市</t>
+  </si>
+  <si>
+    <t>下新倉二丁目</t>
+  </si>
+  <si>
+    <t>33-1</t>
+  </si>
+  <si>
+    <t>35.79123</t>
+  </si>
+  <si>
+    <t>139.61858</t>
+  </si>
+  <si>
+    <t>回数</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>048-467-7575</t>
+  </si>
+  <si>
+    <t>軒</t>
+  </si>
+  <si>
+    <t>4000020112291</t>
+  </si>
+  <si>
+    <t>月火木金土日</t>
+  </si>
+  <si>
+    <t>10月～3月は16:30閉園。休園日；祝日を除く毎月第４木・第４金曜日、及び年末年始(12月28日～1月4日)、その他臨時休園あり。</t>
+  </si>
+  <si>
+    <t>平成14年に行われた調査の結果、本住宅は創建時期が約300年前と推定され、埼玉県内で最古の部類に入る民家である。東京外かく環状道路の建設に伴い解体され、その部材一式が冨岡氏により和光市に寄贈された。その後、平成15年11月3日に和光市の指定文化財に指定された。
+また、「旧冨岡家住宅」を内含する新倉ふるさと民家園は、ふるさとの伝統文化を学び継承する場として平成18年６月17日に開園した。土地2,000㎡（約600坪）の中に旧冨岡家住宅を中心として、潜り門、納屋風の管理棟、蔵風のポンプ室、井戸、物置、湧水の池</t>
+  </si>
+  <si>
+    <t>http://niikura-minkaen.o.oo7.jp/</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="177" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF000000" tint="0"/>
-      <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF000000" tint="0"/>
-      <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF000000" tint="0"/>
-[...6 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
+      <color rgb="FF336699"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF336699" tint="0"/>
-      <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF000000" tint="0"/>
-      <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF000000" tint="0"/>
-      <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
-      <color rgb="FF000000" tint="0"/>
+    </font>
+    <font>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="none">
-[...4 lines deleted...]
-    <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF336699"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
-[...2 lines deleted...]
-      <bottom style="thin"/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
-    </border>
-[...12 lines deleted...]
-      </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" applyFill="1" applyProtection="1" applyAlignment="1" applyNumberFormat="1" applyFont="1" xfId="0">
-[...1 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" applyFill="1" applyProtection="1" applyBorder="1" applyAlignment="1" applyFont="1" xfId="0">
-[...1 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" applyFill="1" applyProtection="1" applyBorder="1" applyAlignment="1" applyFont="1" xfId="0">
-[...1 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" applyFill="1" applyProtection="1" applyBorder="1" applyAlignment="1" applyFont="1" xfId="0">
-[...1 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" applyFill="1" applyProtection="1" applyBorder="1" applyAlignment="1" applyFont="1" xfId="0">
-[...1 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="177" fontId="5" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" applyFill="1" applyProtection="1" applyBorder="1" applyAlignment="1" applyFont="1" xfId="0">
-[...1 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="20" fontId="6" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="8" borderId="6" applyFill="1" applyProtection="1" applyBorder="1" applyAlignment="1" applyNumberFormat="1" applyFont="1" xfId="0">
-[...9 lines deleted...]
-      <protection locked="1" hidden="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -592,573 +799,356 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AS2"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" rightToLeft="false">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col customWidth="true" min="1" max="1" width="13.8359375"/>
-[...43 lines deleted...]
-    <col customWidth="true" min="45" max="45" width="13.8359375"/>
+    <col min="1" max="3" width="13.875" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="36" width="13.875" customWidth="1"/>
+    <col min="37" max="37" width="50.125" customWidth="1"/>
+    <col min="38" max="45" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row outlineLevel="0" r="1">
-[...223 lines deleted...]
-        </is>
+    <row r="1" spans="1:45" x14ac:dyDescent="0.15">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="1" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row outlineLevel="0" r="2">
-      <c r="A2" s="4">
+    <row r="2" spans="1:45" ht="409.5" x14ac:dyDescent="0.15">
+      <c r="A2" s="2">
         <v>112291</v>
       </c>
-      <c r="B2" s="5" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K2" s="4">
+      <c r="B2" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="K2" s="2">
         <v>112291</v>
       </c>
-      <c r="L2" s="5" t="inlineStr">
-[...84 lines deleted...]
-      <c r="AC2" s="4">
+      <c r="L2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="N2" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="P2" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="R2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="S2" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="T2" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="U2" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="V2" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="W2" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="X2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC2" s="2">
         <v>1</v>
       </c>
-      <c r="AD2" s="5" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG2" s="7">
+      <c r="AD2" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE2" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF2" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AG2" s="5">
         <v>37928</v>
       </c>
-      <c r="AH2" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AI2" s="8">
+      <c r="AH2" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI2" s="6">
         <v>0.375</v>
       </c>
-      <c r="AJ2" s="8">
-[...46 lines deleted...]
-        </is>
+      <c r="AJ2" s="6">
+        <v>0.70833333333333304</v>
+      </c>
+      <c r="AK2" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL2" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="AM2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AO2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AP2" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ2" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AR2" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="AS2" s="3" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
+  <phoneticPr fontId="8"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Access</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>A266FF2A662E84b639DA</vt:lpstr>
+      <vt:lpstr>112291_cultural_property</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>