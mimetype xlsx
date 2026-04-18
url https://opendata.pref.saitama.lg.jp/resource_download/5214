--- v0 (2025-10-15)
+++ v1 (2026-04-18)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R6\アップロード用\医療機関一覧\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01sv-24\02 総務部\デジタル推進課\情報推進担当\02情報担当\12　オープンデータ\01　和光市オープンデータ\02　データ\R7\アップロード用\医療機関一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{B36E3E35-5272-43A7-A67E-D43D09E3ACC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA60416E-9125-45F0-96AB-9B8A53470933}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-75" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="医療機関一覧" sheetId="1" r:id="rId1"/>
+    <sheet name="112291_hospital" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
-  <fileRecoveryPr repairLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1633" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1559" uniqueCount="434">
   <si>
     <t>全国地方公共団体コード</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>地方公共団体名</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>名称_カナ</t>
   </si>
   <si>
     <t>名称_英字</t>
   </si>
   <si>
     <t>医療機関の種類</t>
   </si>
   <si>
     <t>所在地_全国地方公共団体コード</t>
   </si>
   <si>
@@ -322,60 +321,60 @@
   <si>
     <t>35.77975</t>
   </si>
   <si>
     <t>139.61715</t>
   </si>
   <si>
     <t>048-464-6111</t>
   </si>
   <si>
     <t>リハビリテーション科;内科;放射線科;整形外科;脳神経外科</t>
   </si>
   <si>
     <t>0406000006</t>
   </si>
   <si>
     <t>和光クリニック</t>
   </si>
   <si>
     <t>ワコウクリニック</t>
   </si>
   <si>
     <t>無床診療所</t>
   </si>
   <si>
-    <t>埼玉県和光市丸山台一丁目4-2 幸裕ﾋﾞﾙ2階･3階</t>
+    <t>埼玉県和光市丸山台一丁目4-2 幸裕ビル2階･3階</t>
   </si>
   <si>
     <t>丸山台一丁目</t>
   </si>
   <si>
     <t>4-2</t>
   </si>
   <si>
-    <t>幸裕ﾋﾞﾙ2階･3階</t>
+    <t>幸裕ビル2階･3階</t>
   </si>
   <si>
     <t>35.78697</t>
   </si>
   <si>
     <t>139.61342</t>
   </si>
   <si>
     <t>048-468-2115</t>
   </si>
   <si>
     <t>内科;リウマチ科;アレルギー科</t>
   </si>
   <si>
     <t>0406000007</t>
   </si>
   <si>
     <t>心乃美整形外科内科</t>
   </si>
   <si>
     <t>コノミセイケイゲカ・ナイカ</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目15-66</t>
   </si>
@@ -400,95 +399,65 @@
   <si>
     <t>西谷医院</t>
   </si>
   <si>
     <t>ニシタニイイン</t>
   </si>
   <si>
     <t>埼玉県和光市白子二丁目22-10</t>
   </si>
   <si>
     <t>22-10</t>
   </si>
   <si>
     <t>35.78086</t>
   </si>
   <si>
     <t>139.62422</t>
   </si>
   <si>
     <t>048-461-2226</t>
   </si>
   <si>
     <t>内科;小児科;循環器内科</t>
   </si>
   <si>
-    <t>0406000009</t>
-[...8 lines deleted...]
-    <t>埼玉県和光市新倉一丁目2-67 和光市駅前ﾋﾞﾙ3F</t>
+    <t>0406000010</t>
+  </si>
+  <si>
+    <t>佐々木眼科医院</t>
+  </si>
+  <si>
+    <t>ササキガンカイイン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉一丁目2-66</t>
   </si>
   <si>
     <t>新倉一丁目</t>
   </si>
   <si>
-    <t>2-67</t>
-[...28 lines deleted...]
-  <si>
     <t>2-66</t>
   </si>
   <si>
     <t>35.78917</t>
   </si>
   <si>
     <t>139.61152</t>
   </si>
   <si>
     <t>048-467-0071</t>
   </si>
   <si>
     <t>眼科</t>
   </si>
   <si>
     <t>0406000011</t>
   </si>
   <si>
     <t>勝海外科</t>
   </si>
   <si>
     <t>カツミゲカ</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目11-1</t>
@@ -514,174 +483,150 @@
   <si>
     <t>宇野小児科医院</t>
   </si>
   <si>
     <t>ウノショウニカクリニック</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目20-20</t>
   </si>
   <si>
     <t>20-20</t>
   </si>
   <si>
     <t>35.79351</t>
   </si>
   <si>
     <t>139.60991</t>
   </si>
   <si>
     <t>048-465-8888</t>
   </si>
   <si>
     <t>小児科</t>
   </si>
   <si>
-    <t>0406000014</t>
-[...8 lines deleted...]
-    <t>埼玉県和光市新倉三丁目8-7</t>
+    <t>0406000015</t>
+  </si>
+  <si>
+    <t>天野医院</t>
+  </si>
+  <si>
+    <t>アマノイイン</t>
+  </si>
+  <si>
+    <t>埼玉県和光市新倉三丁目5-40</t>
   </si>
   <si>
     <t>新倉三丁目</t>
   </si>
   <si>
-    <t>8-7</t>
-[...22 lines deleted...]
-  <si>
     <t>5-40</t>
   </si>
   <si>
     <t>35.79417</t>
   </si>
   <si>
     <t>139.62557</t>
   </si>
   <si>
     <t>048-468-4055</t>
   </si>
   <si>
     <t>内科;小児科;麻酔科</t>
   </si>
   <si>
     <t>0406000016</t>
   </si>
   <si>
     <t>中川眼科</t>
   </si>
   <si>
     <t>ナカガワガンカ</t>
   </si>
   <si>
-    <t>埼玉県和光市本町2-6 ﾚｲﾝﾎﾞｰﾌﾟﾗｻﾞ2F</t>
+    <t>埼玉県和光市本町2-6 レインボープラザ2F</t>
   </si>
   <si>
     <t>2-6</t>
   </si>
   <si>
-    <t>ﾚｲﾝﾎﾞｰﾌﾟﾗｻﾞ2F</t>
+    <t>レインボープラザ2F</t>
   </si>
   <si>
     <t>35.78734</t>
   </si>
   <si>
     <t>048-465-1144</t>
   </si>
   <si>
     <t>0406000017</t>
   </si>
   <si>
     <t>村山皮フ科クリニック</t>
   </si>
   <si>
     <t>ムラヤマヒフカクリニック</t>
   </si>
   <si>
-    <t>埼玉県和光市丸山台一丁目4-15 ｲｸﾞﾁ物産ﾋﾞﾙ3階</t>
+    <t>埼玉県和光市丸山台一丁目4-15 イグチ物産ビル3階</t>
   </si>
   <si>
     <t>4-15</t>
   </si>
   <si>
-    <t>ｲｸﾞﾁ物産ﾋﾞﾙ3階</t>
+    <t>イグチ物産ビル3階</t>
   </si>
   <si>
     <t>35.78678</t>
   </si>
   <si>
     <t>139.6135</t>
   </si>
   <si>
     <t>048-464-5333</t>
   </si>
   <si>
     <t>皮膚科;アレルギー科;小児科;小児皮膚科;美容皮膚科</t>
   </si>
   <si>
     <t>0406000019</t>
   </si>
   <si>
     <t>わこうキッズえきまえこどもクリニック</t>
   </si>
   <si>
     <t>ワコウキッズエキマエコドモクリニック</t>
   </si>
   <si>
-    <t>埼玉県和光市丸山台一丁目10-1 MTCﾋﾞﾙ4F</t>
+    <t>埼玉県和光市丸山台一丁目10-1 MTCビル4F</t>
   </si>
   <si>
     <t>10-1</t>
   </si>
   <si>
-    <t>MTCﾋﾞﾙ4F</t>
+    <t>MTCビル4F</t>
   </si>
   <si>
     <t>35.78757</t>
   </si>
   <si>
     <t>139.6122</t>
   </si>
   <si>
     <t>048-466-9816</t>
   </si>
   <si>
     <t>0406000020</t>
   </si>
   <si>
     <t>門田医院</t>
   </si>
   <si>
     <t>カドタイイン</t>
   </si>
   <si>
     <t>埼玉県和光市西大和団地1-6-3</t>
   </si>
   <si>
     <t>西大和団地</t>
   </si>
@@ -772,81 +717,81 @@
   <si>
     <t>2-65</t>
   </si>
   <si>
     <t>35.78923</t>
   </si>
   <si>
     <t>139.61138</t>
   </si>
   <si>
     <t>048-460-3466</t>
   </si>
   <si>
     <t>外科;整形外科;リハビリテーション科;内科;小児科;消化器科;肛門科</t>
   </si>
   <si>
     <t>0406000025</t>
   </si>
   <si>
     <t>和光耳鼻咽喉科医院</t>
   </si>
   <si>
     <t>ワコウジビインコウカイイン</t>
   </si>
   <si>
-    <t>埼玉県和光市本町2-6 ﾚｲﾝﾎﾞｰﾌﾟﾗｻﾞ308</t>
-[...2 lines deleted...]
-    <t>ﾚｲﾝﾎﾞｰﾌﾟﾗｻﾞ308</t>
+    <t>埼玉県和光市本町2-6 レインボープラザ308</t>
+  </si>
+  <si>
+    <t>レインボープラザ308</t>
   </si>
   <si>
     <t>35.78745</t>
   </si>
   <si>
     <t>139.61166</t>
   </si>
   <si>
     <t>048-467-0889</t>
   </si>
   <si>
     <t>耳鼻咽喉科;アレルギー科;内科</t>
   </si>
   <si>
     <t>0406000026</t>
   </si>
   <si>
     <t>恵クリニック</t>
   </si>
   <si>
     <t>メグミクリニック</t>
   </si>
   <si>
-    <t>埼玉県和光市本町2-6 ﾚｲﾝﾎﾞｰﾌﾟﾗｻﾞ203</t>
-[...2 lines deleted...]
-    <t>ﾚｲﾝﾎﾞｰﾌﾟﾗｻﾞ203</t>
+    <t>埼玉県和光市本町2-6 レインボープラザ203</t>
+  </si>
+  <si>
+    <t>レインボープラザ203</t>
   </si>
   <si>
     <t>35.78735</t>
   </si>
   <si>
     <t>139.61153</t>
   </si>
   <si>
     <t>048-464-9893</t>
   </si>
   <si>
     <t>内科;皮膚科;胃腸科</t>
   </si>
   <si>
     <t>0406000027</t>
   </si>
   <si>
     <t>オアシス愛生クリニック</t>
   </si>
   <si>
     <t>オアシスアイセイクリニック</t>
   </si>
   <si>
     <t>埼玉県和光市新倉二丁目5-49</t>
   </si>
@@ -991,96 +936,96 @@
   <si>
     <t>0406000032</t>
   </si>
   <si>
     <t>和光脳神経外科・内科</t>
   </si>
   <si>
     <t>ワコウノウシンケイゲカ・ナイカ</t>
   </si>
   <si>
     <t>埼玉県和光市丸山台二丁目29-1</t>
   </si>
   <si>
     <t>丸山台二丁目</t>
   </si>
   <si>
     <t>29-1</t>
   </si>
   <si>
     <t>35.78434</t>
   </si>
   <si>
     <t>139.61389</t>
   </si>
   <si>
-    <t>048‐424‐3870</t>
+    <t>048-424-3870</t>
   </si>
   <si>
     <t>脳神経外科;内科;神経内科;放射線科</t>
   </si>
   <si>
     <t>0406000033</t>
   </si>
   <si>
     <t>田中医院</t>
   </si>
   <si>
     <t>タナカイイン</t>
   </si>
   <si>
     <t>埼玉県和光市本町11-1 101</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>35.78705</t>
   </si>
   <si>
     <t>139.61017</t>
   </si>
   <si>
     <t>048-461-2060</t>
   </si>
   <si>
     <t>内科</t>
   </si>
   <si>
     <t>0406000034</t>
   </si>
   <si>
     <t>中川眼科・エキアプレミエ和光</t>
   </si>
   <si>
     <t>ナカガワガンカ・エキアプレミエワコウ</t>
   </si>
   <si>
-    <t>埼玉県和光市本町4-7　 和光市南口駅ビル３階</t>
-[...2 lines deleted...]
-    <t>4-7　</t>
+    <t>埼玉県和光市本町4-7 和光市南口駅ビル３階</t>
+  </si>
+  <si>
+    <t>4-7</t>
   </si>
   <si>
     <t>和光市南口駅ビル３階</t>
   </si>
   <si>
     <t>35.78846</t>
   </si>
   <si>
     <t>139.61232</t>
   </si>
   <si>
     <t>048-485-9914</t>
   </si>
   <si>
     <t>0406000035</t>
   </si>
   <si>
     <t>和光のそらクリニック</t>
   </si>
   <si>
     <t>ワコウノソラクリニック</t>
   </si>
   <si>
     <t>埼玉県和光市新倉一丁目12-59</t>
   </si>
@@ -1171,51 +1116,51 @@
   <si>
     <t>6-5</t>
   </si>
   <si>
     <t>エイノビル4F</t>
   </si>
   <si>
     <t>35.78824</t>
   </si>
   <si>
     <t>139.61072</t>
   </si>
   <si>
     <t>048-460-0612</t>
   </si>
   <si>
     <t>脳神経外科;神経内科</t>
   </si>
   <si>
     <t>0406000039</t>
   </si>
   <si>
     <t>和光みんなの皮膚科</t>
   </si>
   <si>
-    <t>ﾜｺｳﾐﾝﾅﾉﾋﾌｶ</t>
+    <t>ワコウミンナノヒフカ</t>
   </si>
   <si>
     <t>埼玉県和光市丸山台一丁目11-1 １F</t>
   </si>
   <si>
     <t>１F</t>
   </si>
   <si>
     <t>35.786303</t>
   </si>
   <si>
     <t>139.611563</t>
   </si>
   <si>
     <t>048-487-7440</t>
   </si>
   <si>
     <t>皮膚科;小児皮膚科;アレルギー科</t>
   </si>
   <si>
     <t>0406000040</t>
   </si>
   <si>
     <t>和光市駅前かわはら内視鏡・消化器内科クリニック</t>
   </si>
@@ -1366,95 +1311,99 @@
   <si>
     <t>048-458-3044</t>
   </si>
   <si>
     <t>内科;皮膚科;精神科;整形外科;神経内科</t>
   </si>
   <si>
     <t>0406000046</t>
   </si>
   <si>
     <t>よつば在宅クリニック和光</t>
   </si>
   <si>
     <t>ヨツバザイタククリニックワコウ</t>
   </si>
   <si>
     <t>埼玉県和光市本町1-17 齋藤ビル４F4号室</t>
   </si>
   <si>
     <t>1-17</t>
   </si>
   <si>
     <t>齋藤ビル４F4号室</t>
   </si>
   <si>
-    <t>36.6970265</t>
-[...2 lines deleted...]
-    <t>137.2111965</t>
+    <t>35.7878379</t>
+  </si>
+  <si>
+    <t>139.6085274</t>
   </si>
   <si>
     <t>050-8893-5301</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color rgb="FF336699"/>
       <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
@@ -1847,72 +1796,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AP44"/>
+  <dimension ref="A1:AP42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="13.875" customWidth="1"/>
     <col min="3" max="3" width="19.5" customWidth="1"/>
     <col min="4" max="4" width="51.875" customWidth="1"/>
     <col min="5" max="5" width="36.625" customWidth="1"/>
     <col min="6" max="6" width="13.875" customWidth="1"/>
     <col min="7" max="7" width="19.5" customWidth="1"/>
     <col min="8" max="9" width="13.875" customWidth="1"/>
     <col min="10" max="10" width="48" customWidth="1"/>
     <col min="11" max="11" width="13.875" customWidth="1"/>
     <col min="12" max="12" width="20.25" customWidth="1"/>
     <col min="13" max="13" width="15.875" customWidth="1"/>
     <col min="14" max="14" width="20.25" customWidth="1"/>
     <col min="15" max="16" width="23.875" customWidth="1"/>
-    <col min="17" max="34" width="13.875" customWidth="1"/>
+    <col min="17" max="19" width="13.875" customWidth="1"/>
+    <col min="20" max="20" width="17" customWidth="1"/>
+    <col min="21" max="34" width="13.875" customWidth="1"/>
     <col min="35" max="35" width="33.75" customWidth="1"/>
     <col min="36" max="42" width="13.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -2997,402 +2946,402 @@
       <c r="G10" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="2">
         <v>112291</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>130</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>131</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>132</v>
       </c>
       <c r="O10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P10" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="P10" s="3" t="s">
+      <c r="Q10" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="Q10" s="3" t="s">
+      <c r="R10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T10" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="R10" s="3" t="s">
-[...5 lines deleted...]
-      <c r="T10" s="3" t="s">
+      <c r="U10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="W10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI10" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="U10" s="3" t="s">
-[...35 lines deleted...]
-      <c r="AI10" s="3" t="s">
+      <c r="AK10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AL10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AN10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AO10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AP10" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+      <c r="A11" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>137</v>
-      </c>
-[...24 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H11" s="2">
         <v>112291</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>131</v>
       </c>
       <c r="N11" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="O11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P11" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="O11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="3" t="s">
+      <c r="Q11" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="Q11" s="3" t="s">
+      <c r="R11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T11" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="R11" s="3" t="s">
-[...5 lines deleted...]
-      <c r="T11" s="3" t="s">
+      <c r="U11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="W11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI11" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="U11" s="3" t="s">
-[...35 lines deleted...]
-      <c r="AI11" s="3" t="s">
+      <c r="AK11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AL11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AN11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AO11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AP11" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42" x14ac:dyDescent="0.15">
+      <c r="A12" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>146</v>
-      </c>
-[...24 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H12" s="2">
         <v>112291</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>131</v>
       </c>
       <c r="N12" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="O12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P12" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="O12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="3" t="s">
+      <c r="Q12" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="Q12" s="3" t="s">
+      <c r="R12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T12" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="R12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="T12" s="3" t="s">
+      <c r="U12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="W12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI12" s="3" t="s">
         <v>154</v>
-      </c>
-[...37 lines deleted...]
-        <v>155</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN12" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO12" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP12" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A13" s="2">
         <v>112291</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H13" s="2">
         <v>112291</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>131</v>
+        <v>159</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>160</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>161</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>162</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T13" s="3" t="s">
         <v>163</v>
       </c>
       <c r="U13" s="3" t="s">
         <v>46</v>
       </c>
@@ -3467,176 +3416,176 @@
       <c r="E14" s="3" t="s">
         <v>167</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H14" s="2">
         <v>112291</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>168</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="N14" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="N14" s="3" t="s">
+      <c r="O14" s="3" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>171</v>
       </c>
       <c r="Q14" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="R14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T14" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="R14" s="3" t="s">
-[...5 lines deleted...]
-      <c r="T14" s="3" t="s">
+      <c r="U14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="W14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI14" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AK14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AL14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AN14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="AO14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AP14" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+      <c r="A15" s="2">
+        <v>112291</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>173</v>
-      </c>
-[...63 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E15" s="3" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H15" s="2">
         <v>112291</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>169</v>
+        <v>102</v>
       </c>
       <c r="N15" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="O15" s="3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>179</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>180</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T15" s="3" t="s">
         <v>181</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>46</v>
       </c>
@@ -3705,295 +3654,295 @@
       <c r="E16" s="3" t="s">
         <v>185</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H16" s="2">
         <v>112291</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>186</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>187</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>188</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>189</v>
       </c>
       <c r="Q16" s="3" t="s">
-        <v>144</v>
+        <v>190</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T16" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X16" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI16" s="3" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AK16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM16" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN16" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP16" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="17" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A17" s="2">
         <v>112291</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H17" s="2">
         <v>112291</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>102</v>
+        <v>196</v>
       </c>
       <c r="N17" s="3" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="O17" s="3" t="s">
-        <v>196</v>
+        <v>46</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T17" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI17" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AK17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN17" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO17" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP17" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="18" spans="1:42" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:42" ht="27" x14ac:dyDescent="0.15">
       <c r="A18" s="2">
         <v>112291</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H18" s="2">
         <v>112291</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="N18" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="O18" s="3" t="s">
-        <v>206</v>
+        <v>46</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>207</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>208</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T18" s="3" t="s">
         <v>209</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>46</v>
       </c>
@@ -4003,351 +3952,351 @@
       <c r="Y18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI18" s="3" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM18" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN18" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO18" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP18" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="19" spans="1:42" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:42" ht="27" x14ac:dyDescent="0.15">
       <c r="A19" s="2">
         <v>112291</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H19" s="2">
         <v>112291</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M19" s="3" t="s">
-        <v>214</v>
+        <v>102</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>215</v>
       </c>
       <c r="O19" s="3" t="s">
-        <v>46</v>
+        <v>216</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T19" s="3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="U19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X19" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI19" s="3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM19" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN19" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP19" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:42" ht="27" x14ac:dyDescent="0.15">
       <c r="A20" s="2">
         <v>112291</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H20" s="2">
         <v>112291</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M20" s="3" t="s">
-        <v>61</v>
+        <v>131</v>
       </c>
       <c r="N20" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T20" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI20" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP20" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="21" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A21" s="2">
         <v>112291</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H21" s="2">
         <v>112291</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M21" s="3" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="N21" s="3" t="s">
-        <v>233</v>
+        <v>169</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>234</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>235</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>236</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T21" s="3" t="s">
         <v>237</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V21" s="3" t="s">
         <v>46</v>
       </c>
@@ -4381,95 +4330,95 @@
       <c r="AH21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>238</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN21" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP21" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="22" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A22" s="2">
         <v>112291</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>240</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>241</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H22" s="2">
         <v>112291</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>242</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="N22" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="O22" s="3" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>244</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>245</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T22" s="3" t="s">
         <v>246</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>46</v>
       </c>
@@ -4538,944 +4487,944 @@
       <c r="E23" s="3" t="s">
         <v>250</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H23" s="2">
         <v>112291</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>251</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>61</v>
+        <v>252</v>
       </c>
       <c r="N23" s="3" t="s">
-        <v>187</v>
+        <v>253</v>
       </c>
       <c r="O23" s="3" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T23" s="3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X23" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI23" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="AK23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM23" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN23" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO23" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP23" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A24" s="2">
         <v>112291</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H24" s="2">
         <v>112291</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M24" s="3" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="N24" s="3" t="s">
-        <v>187</v>
+        <v>262</v>
       </c>
       <c r="O24" s="3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T24" s="3" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="U24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI24" s="3" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="AK24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP24" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="25" spans="1:42" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:42" ht="27" x14ac:dyDescent="0.15">
       <c r="A25" s="2">
         <v>112291</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H25" s="2">
         <v>112291</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>270</v>
+        <v>61</v>
       </c>
       <c r="N25" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="O25" s="3" t="s">
-        <v>46</v>
+        <v>273</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T25" s="3" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="U25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI25" s="3" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="AK25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN25" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP25" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A26" s="2">
         <v>112291</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H26" s="2">
         <v>112291</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>102</v>
       </c>
       <c r="N26" s="3" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="O26" s="3" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T26" s="3" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="U26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI26" s="3" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="AK26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN26" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO26" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP26" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="27" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A27" s="2">
         <v>112291</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H27" s="2">
         <v>112291</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>61</v>
       </c>
       <c r="N27" s="3" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="O27" s="3" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T27" s="3" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="U27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X27" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI27" s="3" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="AK27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM27" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN27" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP27" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A28" s="2">
         <v>112291</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H28" s="2">
         <v>112291</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>102</v>
+        <v>302</v>
       </c>
       <c r="N28" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="O28" s="3" t="s">
-        <v>301</v>
+        <v>46</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T28" s="3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="U28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X28" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI28" s="3" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="AK28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM28" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN28" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP28" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A29" s="2">
         <v>112291</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H29" s="2">
         <v>112291</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="N29" s="3" t="s">
-        <v>310</v>
+        <v>141</v>
       </c>
       <c r="O29" s="3" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T29" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="U29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X29" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI29" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AK29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM29" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN29" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP29" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A30" s="2">
         <v>112291</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H30" s="2">
         <v>112291</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>321</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>46</v>
+        <v>322</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T30" s="3" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="U30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X30" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI30" s="3" t="s">
-        <v>325</v>
+        <v>136</v>
       </c>
       <c r="AK30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM30" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN30" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP30" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A31" s="2">
         <v>112291</v>
       </c>
       <c r="B31" s="3" t="s">
@@ -5490,57 +5439,57 @@
       <c r="E31" s="3" t="s">
         <v>328</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H31" s="2">
         <v>112291</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>329</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>61</v>
+        <v>131</v>
       </c>
       <c r="N31" s="3" t="s">
-        <v>151</v>
+        <v>330</v>
       </c>
       <c r="O31" s="3" t="s">
-        <v>330</v>
+        <v>46</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>331</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>332</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T31" s="3" t="s">
         <v>333</v>
       </c>
       <c r="U31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>46</v>
       </c>
@@ -5609,57 +5558,57 @@
       <c r="E32" s="3" t="s">
         <v>337</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H32" s="2">
         <v>112291</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>338</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>61</v>
+        <v>339</v>
       </c>
       <c r="N32" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="O32" s="3" t="s">
-        <v>340</v>
+        <v>46</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>341</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>342</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T32" s="3" t="s">
         <v>343</v>
       </c>
       <c r="U32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>46</v>
       </c>
@@ -5669,470 +5618,470 @@
       <c r="Y32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI32" s="3" t="s">
-        <v>146</v>
+        <v>344</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM32" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN32" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP32" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A33" s="2">
         <v>112291</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H33" s="2">
         <v>112291</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>131</v>
+        <v>349</v>
       </c>
       <c r="N33" s="3" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T33" s="3" t="s">
-        <v>351</v>
+        <v>46</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X33" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI33" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="AK33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM33" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN33" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP33" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A34" s="2">
         <v>112291</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H34" s="2">
         <v>112291</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>357</v>
+        <v>61</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>358</v>
       </c>
       <c r="O34" s="3" t="s">
-        <v>46</v>
+        <v>359</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T34" s="3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI34" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="AK34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP34" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A35" s="2">
         <v>112291</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H35" s="2">
         <v>112291</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>367</v>
+        <v>102</v>
       </c>
       <c r="N35" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="O35" s="3" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>369</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>370</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T35" s="3" t="s">
-        <v>46</v>
+        <v>371</v>
       </c>
       <c r="U35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X35" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI35" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AK35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM35" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN35" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP35" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="36" spans="1:42" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:42" ht="27" x14ac:dyDescent="0.15">
       <c r="A36" s="2">
         <v>112291</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H36" s="2">
         <v>112291</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="N36" s="3" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>377</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>378</v>
       </c>
       <c r="Q36" s="3" t="s">
         <v>379</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T36" s="3" t="s">
         <v>380</v>
       </c>
       <c r="U36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>46</v>
       </c>
@@ -6195,542 +6144,542 @@
       <c r="B37" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>383</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>384</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H37" s="2">
         <v>112291</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="N37" s="3" t="s">
-        <v>151</v>
+        <v>358</v>
       </c>
       <c r="O37" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T37" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="U37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="W37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X37" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI37" s="3" t="s">
         <v>386</v>
-      </c>
-[...52 lines deleted...]
-        <v>390</v>
       </c>
       <c r="AK37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM37" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN37" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP37" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:42" ht="27" x14ac:dyDescent="0.15">
       <c r="A38" s="2">
         <v>112291</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H38" s="2">
         <v>112291</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="N38" s="3" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="O38" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T38" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="P38" s="3" t="s">
+      <c r="U38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X38" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AH38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AI38" s="3" t="s">
         <v>396</v>
-      </c>
-[...49 lines deleted...]
-        <v>399</v>
       </c>
       <c r="AK38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP38" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A39" s="2">
         <v>112291</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H39" s="2">
         <v>112291</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>61</v>
+        <v>401</v>
       </c>
       <c r="N39" s="3" t="s">
-        <v>376</v>
+        <v>402</v>
       </c>
       <c r="O39" s="3" t="s">
-        <v>395</v>
+        <v>46</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T39" s="3" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="U39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI39" s="3" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="AK39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP39" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="40" spans="1:42" ht="27" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A40" s="2">
         <v>112291</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H40" s="2">
         <v>112291</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>102</v>
+        <v>401</v>
       </c>
       <c r="N40" s="3" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>410</v>
+        <v>46</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T40" s="3" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X40" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI40" s="3" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AK40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM40" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN40" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP40" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:42" x14ac:dyDescent="0.15">
       <c r="A41" s="2">
         <v>112291</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H41" s="2">
         <v>112291</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>419</v>
+        <v>102</v>
       </c>
       <c r="N41" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="O41" s="3" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>421</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>422</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T41" s="3" t="s">
         <v>423</v>
       </c>
       <c r="U41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V41" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>46</v>
       </c>
@@ -6799,386 +6748,148 @@
       <c r="E42" s="3" t="s">
         <v>427</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H42" s="2">
         <v>112291</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>428</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>49</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>50</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>419</v>
+        <v>61</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>429</v>
       </c>
       <c r="O42" s="3" t="s">
-        <v>46</v>
+        <v>430</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="T42" s="3" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="U42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="X42" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Y42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Z42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AA42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AB42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AC42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AD42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AI42" s="3" t="s">
-        <v>433</v>
+        <v>316</v>
       </c>
       <c r="AK42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AL42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AM42" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AN42" s="4" t="s">
         <v>46</v>
       </c>
       <c r="AO42" s="3" t="s">
         <v>46</v>
       </c>
       <c r="AP42" s="3" t="s">
-        <v>46</v>
-[...236 lines deleted...]
-      <c r="AP44" s="3" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>医療機関一覧</vt:lpstr>
+      <vt:lpstr>112291_hospital</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>松本　諒</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>