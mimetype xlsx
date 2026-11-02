--- v0 (2025-10-31)
+++ v1 (2026-11-02)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EF8E49D-33D6-4509-B7E3-5F47A6503CBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645" activeTab="1"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="メタデータ【補正予算（歳出）】" sheetId="1" r:id="rId1"/>
     <sheet name="項目定義書" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="63">
   <si>
     <t>項目</t>
     <rPh sb="0" eb="2">
       <t>コウモク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>データ名称</t>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>説明</t>
     <rPh sb="0" eb="2">
       <t>セツメイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>分類_県分野_タグ1</t>
     <rPh sb="0" eb="2">
       <t>ブンルイ</t>
@@ -354,98 +358,82 @@
     <rPh sb="0" eb="1">
       <t>セツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>メイショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>細節の名称を記載する。</t>
     <rPh sb="0" eb="2">
       <t>サイセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>当初</t>
-[...1 lines deleted...]
-  <si>
     <t>一般会計</t>
   </si>
   <si>
     <t>数値</t>
     <rPh sb="0" eb="2">
       <t>スウチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>中事業名称</t>
   </si>
   <si>
     <t>事業の名称を記載する。</t>
     <rPh sb="0" eb="2">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>メイショウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総務費</t>
   </si>
   <si>
     <t>総務管理費</t>
   </si>
   <si>
-    <t>一般管理費</t>
-[...11 lines deleted...]
-  <si>
     <t>予算見積額</t>
     <rPh sb="0" eb="2">
       <t>ヨサン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ミツモリ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>細節の補正予算額を記載する。（千円単位）</t>
     <rPh sb="0" eb="2">
       <t>サイセツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ホセイ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ヨサンガク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キサイ</t>
@@ -493,57 +481,93 @@
     <rPh sb="2" eb="4">
       <t>ヨサン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>サイシュツ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>サイセツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>項目定義書（補正予算（歳出））</t>
     <rPh sb="0" eb="5">
       <t>コウモクテイギショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホセイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ヨサン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サイシュツ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2026</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>９月補正</t>
+    <rPh sb="1" eb="4">
+      <t>ガツホセイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>企画費</t>
+    <rPh sb="0" eb="3">
+      <t>キカクヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>公共施設建設基金積立事業</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>積立金</t>
+    <rPh sb="0" eb="2">
+      <t>ツミタテ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>基金積立金</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -628,51 +652,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="22" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -917,90 +941,90 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="31.75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>23</v>
       </c>
@@ -1020,309 +1044,309 @@
       <c r="B9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A11" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A12" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="3">
-        <v>45456</v>
+        <v>46289</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.4">
       <c r="A13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C3" sqref="C3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.125" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.75" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="86.875" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.5" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="69.5" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="6"/>
     <col min="7" max="7" width="9.125" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9" style="6"/>
     <col min="10" max="11" width="9.125" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="17" width="9" style="6"/>
     <col min="18" max="19" width="16.75" style="6" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9" style="6"/>
     <col min="24" max="25" width="9.125" style="6" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9" style="6"/>
     <col min="27" max="16384" width="9" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.45">
       <c r="A1" s="5" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="14"/>
     </row>
     <row r="2" spans="1:26" x14ac:dyDescent="0.45">
       <c r="A2" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A3" s="9">
         <v>1</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>45</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A4" s="9">
         <v>2</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="16" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A5" s="9">
         <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A6" s="9">
         <v>4</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A7" s="9">
         <v>5</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A8" s="9">
         <v>6</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A9" s="9">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="17" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A10" s="9">
         <v>8</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A11" s="9">
         <v>9</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A12" s="9">
         <v>10</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D12" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E12" s="11">
-        <v>1404</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.4">
       <c r="A13" s="9">
         <v>11</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E13" s="11">
-        <v>2404</v>
+        <v>48130</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.4">
       <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.4">
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.4">
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="Z16" s="13"/>
     </row>
     <row r="17" spans="2:26" x14ac:dyDescent="0.4">
       <c r="Z17" s="13"/>
     </row>
     <row r="18" spans="2:26" x14ac:dyDescent="0.4">
       <c r="Z18" s="13"/>
     </row>
     <row r="19" spans="2:26" x14ac:dyDescent="0.4">
       <c r="Z19" s="13"/>
     </row>
     <row r="20" spans="2:26" x14ac:dyDescent="0.4">
       <c r="Z20" s="13"/>