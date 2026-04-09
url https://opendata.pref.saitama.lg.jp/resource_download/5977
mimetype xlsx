--- v0 (2025-10-21)
+++ v1 (2026-04-09)
@@ -1,208 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\31福祉部\30障害者支援課\03障害福祉課\★障害援護担当\個人フォルダ\齊藤\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\31福祉部\30障害者支援課\03障害福祉課\★障害福祉担当\16調査\庁内\2 企画課\R7\R8.3.24〆オープンデータの新規作成及び更新依頼について\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8DFFE250-01A9-4C15-86B6-F84A29380574}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{319A3382-5528-4AFE-9246-42EDD8294AF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="障害者手帳交付状況" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="30">
   <si>
     <t>〇障害者手帳交付状況</t>
   </si>
   <si>
+    <t xml:space="preserve">   　　　　①等級別（人）</t>
+  </si>
+  <si>
+    <t>１　級</t>
+  </si>
+  <si>
+    <t>２　級</t>
+  </si>
+  <si>
+    <t>３　級</t>
+  </si>
+  <si>
+    <t>４　級</t>
+  </si>
+  <si>
+    <t>５　級</t>
+  </si>
+  <si>
+    <t>６　級</t>
+  </si>
+  <si>
+    <t>　　計</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">       　　②障害別（人）</t>
+  </si>
+  <si>
+    <t>視　　覚</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 聴 覚 ・ 平 衡</t>
+  </si>
+  <si>
+    <t>肢体不自由</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 内　　部</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  　計</t>
+  </si>
+  <si>
+    <t>人　数</t>
+  </si>
+  <si>
+    <t>Ⓐ</t>
+  </si>
+  <si>
+    <t>　Ａ</t>
+  </si>
+  <si>
+    <t>　Ｂ</t>
+  </si>
+  <si>
+    <t>　Ｃ</t>
+  </si>
+  <si>
+    <t>１８歳未満</t>
+  </si>
+  <si>
+    <t>１８歳以上</t>
+  </si>
+  <si>
+    <t>　計</t>
+  </si>
+  <si>
+    <t>　う　ち　療　育　手　帳　所　持　者</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>音・言・そしゃく</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">   　　　○人口・世帯数（R6.4.1現在）　　　　</t>
+      <t xml:space="preserve">   　　　○人口・世帯数（R7.4.1現在）　　　　</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10.5"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>　144,262人</t>
+      <t>　142,880人</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10.5"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
-      <t>　68,175世帯</t>
+      <t>　68,553世帯</t>
     </r>
     <r>
       <rPr>
         <sz val="10.5"/>
         <color rgb="FF000000"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
-  </si>
-[...79 lines deleted...]
-    <t>　う　ち　療　育　手　帳　所　持　者</t>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>音・言・そしゃく</t>
+    <t xml:space="preserve">     　　○身体障害者手帳所持者（R7.3.31現在）</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>　   　　○知的障害児・者数（人）（R7.3.31現在）</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>　　　　　○精神障害者保健福祉手帳所持者数（人）（R7.3.31現在）</t>
     <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="BIZ UD明朝 Medium"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="BIZ UD明朝 Medium"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="游ゴシック Light"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
@@ -899,67 +907,67 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1274,436 +1282,432 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.25" customWidth="1"/>
     <col min="2" max="3" width="15.125" customWidth="1"/>
     <col min="4" max="8" width="12.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A3" s="1" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A5" s="1" t="s">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="16.350000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="4" t="s">
+      <c r="E7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="F7" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="G7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="H7" s="4" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="25.9" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2"/>
       <c r="B8" s="5">
-        <v>1450</v>
+        <v>1460</v>
       </c>
       <c r="C8" s="6">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="D8" s="6">
-        <v>626</v>
+        <v>596</v>
       </c>
       <c r="E8" s="6">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="F8" s="6">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="G8" s="6">
         <v>243</v>
       </c>
       <c r="H8" s="6">
-        <v>4196</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A9" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:8" ht="16.350000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2"/>
       <c r="B11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="F11" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="4" t="s">
+      <c r="G11" s="4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H11" s="2"/>
     </row>
     <row r="12" spans="1:8" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2"/>
       <c r="B12" s="5">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C12" s="6">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="D12" s="6">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E12" s="6">
-        <v>1924</v>
+        <v>1888</v>
       </c>
       <c r="F12" s="6">
-        <v>1571</v>
+        <v>1586</v>
       </c>
       <c r="G12" s="6">
-        <v>4196</v>
+        <v>4162</v>
       </c>
       <c r="H12" s="2"/>
     </row>
     <row r="13" spans="1:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A13" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
     </row>
     <row r="14" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
     </row>
     <row r="15" spans="1:8" ht="16.350000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A15" s="2"/>
-      <c r="B15" s="12"/>
+      <c r="B15" s="13"/>
       <c r="C15" s="7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="H15" s="16"/>
+        <v>24</v>
+      </c>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="17"/>
     </row>
     <row r="16" spans="1:8" ht="16.350000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2"/>
-      <c r="B16" s="13"/>
+      <c r="B16" s="14"/>
       <c r="C16" s="8"/>
       <c r="D16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="E16" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H16" s="9" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.45" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2"/>
       <c r="B17" s="10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C17" s="6">
         <v>310</v>
       </c>
       <c r="D17" s="6">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E17" s="6">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F17" s="6">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="G17" s="6">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H17" s="6">
-        <v>310</v>
+        <v>319</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
       <c r="B18" s="10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C18" s="6">
         <v>859</v>
       </c>
       <c r="D18" s="6">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E18" s="6">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="F18" s="6">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="G18" s="6">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="H18" s="6">
-        <v>859</v>
+        <v>890</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="19.7" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2"/>
       <c r="B19" s="10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C19" s="11">
-        <v>1169</v>
+        <v>1209</v>
       </c>
       <c r="D19" s="6">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E19" s="6">
-        <v>175</v>
+        <v>229</v>
       </c>
       <c r="F19" s="6">
-        <v>289</v>
+        <v>376</v>
       </c>
       <c r="G19" s="6">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="H19" s="11">
-        <v>1169</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A20" s="1"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
     </row>
     <row r="21" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
     </row>
     <row r="22" spans="1:8" ht="16.350000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D22" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
     </row>
     <row r="23" spans="1:8" ht="21.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A23" s="2"/>
       <c r="B23" s="5">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="C23" s="11">
-        <v>1063</v>
+        <v>1166</v>
       </c>
       <c r="D23" s="6">
-        <v>612</v>
+        <v>669</v>
       </c>
       <c r="E23" s="11">
-        <v>1801</v>
+        <v>1982</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8" ht="14.25" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A24" s="1"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A25" s="1"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
@@ -1712,64 +1716,64 @@
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.15">
       <c r="A27" s="1"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="D15:H15"/>
   </mergeCells>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>障害者手帳交付状況</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>IRWS5448</dc:creator>
+  <dc:creator>-</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>