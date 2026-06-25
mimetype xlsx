--- v0 (2025-10-17)
+++ v1 (2026-06-25)
@@ -1,134 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\irws6485\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\31福祉部\10福祉総務課\01各課への報告・回答関係\0各課への報告・回答\03 企画課\04デジタル推進課（R4～R6、R7企画課へ）\R7\オープンデータ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04CE54F5-6E19-4B63-8384-14A93387E6AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAC1B40E-252B-41C6-8FF0-7235BB0E0AB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{9EBABC68-03AE-4D06-B8D0-93C1F44B88DE}"/>
+    <workbookView xWindow="4400" yWindow="670" windowWidth="14100" windowHeight="9190" xr2:uid="{9EBABC68-03AE-4D06-B8D0-93C1F44B88DE}"/>
   </bookViews>
   <sheets>
-    <sheet name="民生委員" sheetId="1" r:id="rId1"/>
+    <sheet name="民生委員 " sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D28" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="C7" i="1"/>
+  <c r="C7" i="2" l="1"/>
+  <c r="D7" i="2"/>
+  <c r="B7" i="2"/>
+  <c r="D28" i="2"/>
+  <c r="C28" i="2"/>
+  <c r="B28" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="28">
   <si>
     <t>区分
 (年齢)</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>45 ～ 49</t>
   </si>
   <si>
     <t>50 ～ 54</t>
   </si>
   <si>
     <t>55 ～ 59</t>
   </si>
   <si>
     <t>60 ～ 64</t>
   </si>
   <si>
     <t>65 ～ 69</t>
   </si>
   <si>
     <t>70 ～ 74</t>
   </si>
   <si>
-    <t>75 ～ 79</t>
-[...1 lines deleted...]
-  <si>
     <t>　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 単位：人</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>令和6年10月１日現在</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>実数</t>
     <rPh sb="0" eb="2">
       <t>ジッスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>地区</t>
     <rPh sb="0" eb="2">
       <t>チク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>定数</t>
     <rPh sb="0" eb="2">
       <t>テイスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>欠員</t>
@@ -253,96 +249,104 @@
       <t>イイン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジドウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>イイン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネンスウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>西武</t>
     <rPh sb="0" eb="2">
       <t>セイブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和8年3月１日現在</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>75 ～ 80</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="BIZ UD明朝 Medium"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="BIZ UD明朝 Medium"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="BIZ UD明朝 Medium"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="BIZ UDP明朝 Medium"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="35">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -354,592 +358,595 @@
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="dashed">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="dashed">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right style="dashed">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="dashed">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="dashed">
+      <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color auto="1"/>
-[...11 lines deleted...]
-      <top/>
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color auto="1"/>
-[...326 lines deleted...]
-      <bottom style="double">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...92 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -1218,426 +1225,434 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5756D8E3-C91B-48CC-ABF7-FAC89A2DA3C9}">
-  <dimension ref="A1:D28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16F05EB4-7970-4DCD-90C2-E15C1A71594B}">
+  <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+      <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.6328125" customWidth="1"/>
     <col min="2" max="4" width="13.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
     </row>
-    <row r="3" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
-      <c r="C3" s="7" t="s">
-[...4 lines deleted...]
-    <row r="4" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C3" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="37"/>
+    </row>
+    <row r="4" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="6" t="s">
+    </row>
+    <row r="5" spans="1:5" ht="26" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="40" t="s">
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="44" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="B7" s="20">
+    <row r="6" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="39"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="45"/>
+    </row>
+    <row r="7" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="23">
         <f>SUM(B8:B14)</f>
-        <v>243</v>
-[...11 lines deleted...]
-      <c r="A8" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="C7" s="23">
+        <f t="shared" ref="C7:D7" si="0">SUM(C8:C14)</f>
+        <v>99</v>
+      </c>
+      <c r="D7" s="24">
+        <f t="shared" si="0"/>
+        <v>140</v>
+      </c>
+      <c r="E7" s="22"/>
+    </row>
+    <row r="8" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C8" s="4">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="D8" s="14">
+        <v>2</v>
+      </c>
+      <c r="D8" s="9">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="E8" s="22"/>
+    </row>
+    <row r="9" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C9" s="4">
         <v>1</v>
       </c>
-      <c r="D9" s="14">
-[...4 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="D9" s="9">
+        <v>7</v>
+      </c>
+      <c r="E9" s="22"/>
+    </row>
+    <row r="10" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C10" s="4">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="D10" s="14">
+        <v>1</v>
+      </c>
+      <c r="D10" s="9">
+        <v>11</v>
+      </c>
+      <c r="E10" s="22"/>
+    </row>
+    <row r="11" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="5">
+        <v>32</v>
+      </c>
+      <c r="C11" s="4">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9">
+        <v>25</v>
+      </c>
+      <c r="E11" s="22"/>
+    </row>
+    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>64</v>
+      </c>
+      <c r="C12" s="4">
+        <v>27</v>
+      </c>
+      <c r="D12" s="9">
+        <v>37</v>
+      </c>
+      <c r="E12" s="22"/>
+    </row>
+    <row r="13" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="5">
+        <v>76</v>
+      </c>
+      <c r="C13" s="4">
+        <v>38</v>
+      </c>
+      <c r="D13" s="9">
+        <v>38</v>
+      </c>
+      <c r="E13" s="22"/>
+    </row>
+    <row r="14" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="12">
+        <v>40</v>
+      </c>
+      <c r="C14" s="10">
+        <v>23</v>
+      </c>
+      <c r="D14" s="11">
+        <v>17</v>
+      </c>
+      <c r="E14" s="22"/>
+    </row>
+    <row r="15" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+    </row>
+    <row r="16" spans="1:5" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="33" t="s">
         <v>13</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C12" s="4">
+      <c r="C17" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="32"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="36"/>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
         <v>15</v>
-      </c>
-[...66 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B19" s="2">
         <v>31</v>
       </c>
-      <c r="C19" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C19" s="25">
+        <v>30</v>
+      </c>
+      <c r="D19" s="26">
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="13" t="s">
-        <v>18</v>
+      <c r="A20" s="8" t="s">
+        <v>16</v>
       </c>
       <c r="B20" s="3">
         <v>34</v>
       </c>
-      <c r="C20" s="3">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="C20" s="27">
+        <v>33</v>
+      </c>
+      <c r="D20" s="28">
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="13" t="s">
-        <v>24</v>
+      <c r="A21" s="8" t="s">
+        <v>22</v>
       </c>
       <c r="B21" s="3">
         <v>34</v>
       </c>
-      <c r="C21" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C21" s="27">
+        <v>32</v>
+      </c>
+      <c r="D21" s="28">
+        <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="13" t="s">
-        <v>19</v>
+      <c r="A22" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="B22" s="3">
         <v>27</v>
       </c>
-      <c r="C22" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C22" s="27">
+        <v>26</v>
+      </c>
+      <c r="D22" s="28">
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="13" t="s">
-        <v>20</v>
+      <c r="A23" s="8" t="s">
+        <v>18</v>
       </c>
       <c r="B23" s="3">
         <v>19</v>
       </c>
-      <c r="C23" s="3">
+      <c r="C23" s="27">
         <v>19</v>
       </c>
-      <c r="D23" s="34">
+      <c r="D23" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="13" t="s">
-        <v>21</v>
+      <c r="A24" s="8" t="s">
+        <v>19</v>
       </c>
       <c r="B24" s="3">
         <v>18</v>
       </c>
-      <c r="C24" s="3">
+      <c r="C24" s="27">
         <v>18</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="13" t="s">
-        <v>22</v>
+      <c r="A25" s="8" t="s">
+        <v>20</v>
       </c>
       <c r="B25" s="3">
         <v>36</v>
       </c>
-      <c r="C25" s="3">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C25" s="27">
+        <v>35</v>
+      </c>
+      <c r="D25" s="28">
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="13" t="s">
-        <v>23</v>
+      <c r="A26" s="8" t="s">
+        <v>21</v>
       </c>
       <c r="B26" s="3">
         <v>19</v>
       </c>
-      <c r="C26" s="3">
+      <c r="C26" s="27">
         <v>15</v>
       </c>
-      <c r="D26" s="34">
+      <c r="D26" s="28">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="39">
+      <c r="A27" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="18">
         <v>34</v>
       </c>
-      <c r="C27" s="39">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="C27" s="29">
+        <v>31</v>
+      </c>
+      <c r="D27" s="30">
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="36">
+      <c r="A28" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="15">
         <f>SUM(B19:B27)</f>
         <v>252</v>
       </c>
-      <c r="C28" s="36">
+      <c r="C28" s="15">
         <f>SUM(C19:C27)</f>
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D28" s="37">
+        <v>239</v>
+      </c>
+      <c r="D28" s="16">
         <f>SUM(D19:D27)</f>
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>民生委員</vt:lpstr>
+      <vt:lpstr>民生委員 </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>IRWS6485</dc:creator>
+  <dc:creator>-</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>