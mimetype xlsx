--- v0 (2026-02-16)
+++ v1 (2026-04-09)
@@ -1,334 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01DCFB53-FA66-491B-8CEF-FDD84D1FA4D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87965E01-C727-4435-B184-074BA06C5C44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-6885" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">様式!$A$1:$K$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">様式!$A$1:$K$18</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">様式!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...252 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="83">
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>契約件名</t>
     <rPh sb="0" eb="2">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>連絡先</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -913,50 +658,100 @@
       <t>サイタマケン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ヤシオシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>チュウオウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（八潮）交通誘導警備業務委託その６　</t>
   </si>
   <si>
     <t>中川流域路面下空洞調査業務委託</t>
   </si>
   <si>
     <t>単価契約</t>
     <rPh sb="0" eb="2">
       <t>タンカ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケイヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>荒川左岸北部下水道事務所</t>
+    <rPh sb="0" eb="12">
+      <t>アラカワサガンホクブゲスイドウジムショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>048-728-0016</t>
+  </si>
+  <si>
+    <t>【全国特別重点調査（その他区間）】管路調査業務委託</t>
+  </si>
+  <si>
+    <t>有限会社下水管理興業</t>
+  </si>
+  <si>
+    <t>埼玉県上尾市大字領家１８番地２</t>
+  </si>
+  <si>
+    <t>下水道局</t>
+  </si>
+  <si>
+    <t>中川下水道事務所</t>
+  </si>
+  <si>
+    <t>中川流域処理場返流水管修繕工事</t>
+  </si>
+  <si>
+    <t>中原建設株式会社</t>
+    <rPh sb="4" eb="6">
+      <t>カブシキ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>埼玉県川口市柳崎５－２－３３</t>
+  </si>
+  <si>
+    <t>中川流域路面下空洞調査付帯工その３　　　</t>
+  </si>
+  <si>
+    <t>彩光建設株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県春日部市緑町２－８－５１</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1168,51 +963,51 @@
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1478,55 +1273,53 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAAAD512-D221-40FF-B394-0AD039BEC146}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L264"/>
+  <dimension ref="A1:L18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.58203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="25" style="4" customWidth="1"/>
     <col min="3" max="3" width="21.83203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="31.33203125" style="4" customWidth="1"/>
     <col min="5" max="5" width="28.08203125" style="4" customWidth="1"/>
     <col min="6" max="6" width="39.33203125" style="4" customWidth="1"/>
     <col min="7" max="8" width="12.33203125" style="10" customWidth="1"/>
     <col min="9" max="9" width="12.33203125" style="11" customWidth="1"/>
     <col min="10" max="10" width="8" style="4" customWidth="1"/>
     <col min="11" max="11" width="68.5" style="4" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.58203125" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -1615,4757 +1408,623 @@
       </c>
       <c r="G3" s="8">
         <v>45693</v>
       </c>
       <c r="H3" s="8">
         <v>46017</v>
       </c>
       <c r="I3" s="9">
         <v>56505900</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G4" s="8">
-        <v>45910</v>
+        <v>45922</v>
       </c>
       <c r="H4" s="8">
         <v>45982</v>
       </c>
       <c r="I4" s="9">
-        <v>44015400</v>
+        <v>5341600</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G5" s="8">
-        <v>45839</v>
+        <v>45910</v>
       </c>
       <c r="H5" s="8">
-        <v>46108</v>
+        <v>45982</v>
       </c>
       <c r="I5" s="9">
-        <v>78540000</v>
+        <v>44015400</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G6" s="8">
         <v>45839</v>
       </c>
       <c r="H6" s="8">
-        <v>45961</v>
+        <v>46108</v>
       </c>
       <c r="I6" s="9">
-        <v>1980000</v>
+        <v>78540000</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G7" s="8">
-        <v>45866</v>
+        <v>45839</v>
       </c>
       <c r="H7" s="8">
-        <v>45879</v>
+        <v>45961</v>
       </c>
       <c r="I7" s="9">
-        <v>1518000</v>
+        <v>1980000</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G8" s="8">
-        <v>45687</v>
+        <v>45866</v>
       </c>
       <c r="H8" s="8">
-        <v>45869</v>
+        <v>45879</v>
       </c>
       <c r="I8" s="9">
-        <v>2200000</v>
+        <v>1518000</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="G9" s="8">
-        <v>45689</v>
+        <v>45687</v>
       </c>
       <c r="H9" s="8">
-        <v>45930</v>
+        <v>45869</v>
       </c>
       <c r="I9" s="9">
-        <v>8875900</v>
+        <v>2200000</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L9" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G10" s="8">
-        <v>45723</v>
+        <v>45689</v>
       </c>
       <c r="H10" s="8">
-        <v>45961</v>
+        <v>45930</v>
       </c>
       <c r="I10" s="9">
-        <v>712338000</v>
+        <v>8875900</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="G11" s="8">
         <v>45723</v>
       </c>
       <c r="H11" s="8">
-        <v>46112</v>
+        <v>45961</v>
       </c>
       <c r="I11" s="9">
-        <v>11213400</v>
+        <v>712338000</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K11" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G12" s="8">
         <v>45723</v>
       </c>
       <c r="H12" s="8">
-        <v>45930</v>
+        <v>46112</v>
       </c>
       <c r="I12" s="9">
-        <v>25667400</v>
+        <v>11213400</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K12" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L12" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="G13" s="8">
-        <v>45744</v>
+        <v>45723</v>
       </c>
       <c r="H13" s="8">
         <v>45930</v>
       </c>
       <c r="I13" s="9">
-        <v>163167400</v>
+        <v>25667400</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L13" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G14" s="8">
-        <v>45748</v>
+        <v>45744</v>
       </c>
       <c r="H14" s="8">
-        <v>46031</v>
+        <v>45930</v>
       </c>
       <c r="I14" s="9">
-        <v>490270000</v>
+        <v>163167400</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="12" t="s">
         <v>14</v>
       </c>
       <c r="L14" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
       <c r="G15" s="8">
-        <v>45839</v>
+        <v>45748</v>
       </c>
       <c r="H15" s="8">
-        <v>45930</v>
+        <v>46031</v>
       </c>
       <c r="I15" s="9">
-        <v>66143000</v>
+        <v>490270000</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="L15" s="5"/>
+      <c r="L15" s="5" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="16" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="5"/>
-[...11 lines deleted...]
-        <v/>
+      <c r="A16" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="8">
+        <v>45839</v>
+      </c>
+      <c r="H16" s="8">
+        <v>45930</v>
+      </c>
+      <c r="I16" s="9">
+        <v>66143000</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="12" t="s">
+        <v>14</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="5"/>
-[...11 lines deleted...]
-        <v/>
+      <c r="A17" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="8">
+        <v>45901</v>
+      </c>
+      <c r="H17" s="8">
+        <v>46052</v>
+      </c>
+      <c r="I17" s="9">
+        <v>18370000</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="12" t="s">
+        <v>14</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="5"/>
-[...11 lines deleted...]
-        <v/>
+      <c r="A18" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="8">
+        <v>45839</v>
+      </c>
+      <c r="H18" s="8">
+        <v>46112</v>
+      </c>
+      <c r="I18" s="9">
+        <v>10740400</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>14</v>
       </c>
       <c r="L18" s="5"/>
-    </row>
-[...4180 lines deleted...]
-      <c r="L264" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="J1:K1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <dataValidations count="2">
-    <dataValidation type="whole" imeMode="halfAlpha" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="半角数字を入力してください。" error="半角数字のみ入力してください。「円」は不要です。" sqref="I2:I264" xr:uid="{7A40455C-0BEF-4B9F-8BE7-12AD4030CA40}">
+  <dataValidations count="3">
+    <dataValidation type="whole" imeMode="halfAlpha" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="半角数字を入力してください。" error="半角数字のみ入力してください。「円」は不要です。" sqref="I2:I18" xr:uid="{7A40455C-0BEF-4B9F-8BE7-12AD4030CA40}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="日付を入力してください" error="2022/4/1のように入力してください。" sqref="G2:H264" xr:uid="{3148D9B1-B397-4E97-B5C7-F72EC8953F26}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="日付を入力してください" error="2022/4/1のように入力してください。" sqref="G2:H18" xr:uid="{3148D9B1-B397-4E97-B5C7-F72EC8953F26}">
       <formula1>44652</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J2:J18" xr:uid="{81C5C10A-2E60-4D99-85FD-05E1EBB307B3}">
+      <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="landscape" errors="blank" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>