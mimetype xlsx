--- v0 (2026-03-03)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07FC89E4-37A5-4F99-9854-F3377FD43FC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03E0CB46-682E-4244-9DDD-64FE96321A07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="saitama-zuii-R7-10-12" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'saitama-zuii-R7-10-12'!$A$1:$L$260</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'saitama-zuii-R7-10-12'!$A$1:$K$50</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'saitama-zuii-R7-10-12'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -210,51 +210,51 @@
   <c r="K240" i="11"/>
   <c r="K241" i="11"/>
   <c r="K242" i="11"/>
   <c r="K243" i="11"/>
   <c r="K244" i="11"/>
   <c r="K245" i="11"/>
   <c r="K246" i="11"/>
   <c r="K247" i="11"/>
   <c r="K248" i="11"/>
   <c r="K249" i="11"/>
   <c r="K250" i="11"/>
   <c r="K251" i="11"/>
   <c r="K252" i="11"/>
   <c r="K253" i="11"/>
   <c r="K254" i="11"/>
   <c r="K255" i="11"/>
   <c r="K256" i="11"/>
   <c r="K257" i="11"/>
   <c r="K258" i="11"/>
   <c r="K259" i="11"/>
   <c r="K260" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="569" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="568" uniqueCount="305">
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>契約件名</t>
     <rPh sb="0" eb="2">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ケンメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>連絡先</t>
     <rPh sb="0" eb="3">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -1008,53 +1008,50 @@
     <t>東京都千代田区神田三崎町三丁目７番１号水道橋フロント６階</t>
   </si>
   <si>
     <t>農林部</t>
   </si>
   <si>
     <t>畜産安全課</t>
   </si>
   <si>
     <t>048-830-4193</t>
   </si>
   <si>
     <t>高病原性鳥インフルエンザ防疫対応における人員輸送等の業務委託</t>
   </si>
   <si>
     <t>名鉄観光サービス株式会社</t>
   </si>
   <si>
     <t>埼玉県さいたま市大宮区桜木町４－３３３－１３大同生命さいたま大宮ビル１３階</t>
   </si>
   <si>
     <t>第5号</t>
   </si>
   <si>
     <t>緊急の必要により入札に付することができない場合</t>
-  </si>
-[...1 lines deleted...]
-    <t>金額は精査中のため変更の可能性あり</t>
   </si>
   <si>
     <t>048-830-4174</t>
   </si>
   <si>
     <t>高病原性鳥インフルエンザ防疫措置に係る業務</t>
   </si>
   <si>
     <t>株式会社阪急交通社</t>
   </si>
   <si>
     <t>大阪府大阪市北区梅田２丁目５－２５</t>
   </si>
   <si>
     <t>森づくり課</t>
   </si>
   <si>
     <t>048-830-4313</t>
   </si>
   <si>
     <t>令和7年度埼玉県森林簿情報の精度向上委託業務</t>
   </si>
   <si>
     <t>株式会社パスコさいたま支店</t>
   </si>
@@ -3005,51 +3002,51 @@
       <c r="D28" s="7" t="s">
         <v>118</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>119</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G28" s="10">
         <v>45979</v>
       </c>
       <c r="H28" s="10">
         <v>46094</v>
       </c>
       <c r="I28" s="11">
         <v>4499000</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>123</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>124</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="10">
         <v>45953</v>
       </c>
       <c r="H29" s="10">
@@ -3431,51 +3428,51 @@
       <c r="J39" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="7"/>
     </row>
     <row r="40" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>159</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>166</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>172</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="G40" s="10">
         <v>46013</v>
       </c>
       <c r="H40" s="10">
         <v>46112</v>
       </c>
       <c r="I40" s="11">
         <v>1210000</v>
       </c>
       <c r="J40" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="7"/>
     </row>
     <row r="41" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>159</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>173</v>
       </c>
@@ -3802,700 +3799,698 @@
       <c r="A50" s="7" t="s">
         <v>209</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>213</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>214</v>
       </c>
       <c r="G50" s="10">
         <v>46021</v>
       </c>
       <c r="H50" s="10">
         <v>46031</v>
       </c>
       <c r="I50" s="11">
-        <v>34146688</v>
+        <v>33939204</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>215</v>
       </c>
       <c r="K50" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="L50" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L50" s="7"/>
     </row>
     <row r="51" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="7" t="s">
         <v>209</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>210</v>
       </c>
       <c r="C51" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" s="7" t="s">
         <v>218</v>
       </c>
-      <c r="D51" s="7" t="s">
+      <c r="E51" s="8" t="s">
         <v>219</v>
       </c>
-      <c r="E51" s="8" t="s">
+      <c r="F51" s="9" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G51" s="10">
         <v>46021</v>
       </c>
       <c r="H51" s="10">
         <v>46028</v>
       </c>
       <c r="I51" s="11">
         <v>176130801</v>
       </c>
       <c r="J51" s="15" t="s">
         <v>215</v>
       </c>
       <c r="K51" s="14" t="s">
         <v>216</v>
       </c>
       <c r="L51" s="7"/>
     </row>
     <row r="52" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="7" t="s">
         <v>209</v>
       </c>
       <c r="B52" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C52" s="7" t="s">
         <v>222</v>
       </c>
-      <c r="C52" s="7" t="s">
+      <c r="D52" s="7" t="s">
         <v>223</v>
       </c>
-      <c r="D52" s="7" t="s">
+      <c r="E52" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="E52" s="8" t="s">
+      <c r="F52" s="9" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G52" s="10">
         <v>45940</v>
       </c>
       <c r="H52" s="10">
         <v>46108</v>
       </c>
       <c r="I52" s="11">
         <v>13008600</v>
       </c>
       <c r="J52" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L52" s="7"/>
     </row>
     <row r="53" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" s="7" t="s">
         <v>227</v>
       </c>
-      <c r="B53" s="7" t="s">
+      <c r="C53" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D53" s="7" t="s">
         <v>228</v>
       </c>
-      <c r="C53" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="7" t="s">
+      <c r="E53" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="E53" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="9" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G53" s="10">
         <v>45993</v>
       </c>
       <c r="H53" s="10">
         <v>46010</v>
       </c>
       <c r="I53" s="11">
         <v>9051900</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>215</v>
       </c>
       <c r="K53" s="14" t="s">
         <v>216</v>
       </c>
       <c r="L53" s="7"/>
     </row>
     <row r="54" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B54" s="7" t="s">
         <v>227</v>
       </c>
-      <c r="B54" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="D54" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="E54" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="E54" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="9" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G54" s="10">
         <v>46001</v>
       </c>
       <c r="H54" s="10">
         <v>46019</v>
       </c>
       <c r="I54" s="11">
         <v>4283400</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>215</v>
       </c>
       <c r="K54" s="14" t="s">
         <v>216</v>
       </c>
       <c r="L54" s="7"/>
     </row>
     <row r="55" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" s="7" t="s">
         <v>227</v>
       </c>
-      <c r="B55" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D55" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="E55" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="E55" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" s="9" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="G55" s="10">
         <v>46002</v>
       </c>
       <c r="H55" s="10">
         <v>46019</v>
       </c>
       <c r="I55" s="11">
         <v>11330000</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>215</v>
       </c>
       <c r="K55" s="14" t="s">
         <v>216</v>
       </c>
       <c r="L55" s="7"/>
     </row>
     <row r="56" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B56" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="C56" s="7" t="s">
         <v>236</v>
       </c>
-      <c r="C56" s="7" t="s">
+      <c r="D56" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="D56" s="7" t="s">
+      <c r="E56" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="E56" s="8" t="s">
+      <c r="F56" s="9" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G56" s="10">
         <v>45931</v>
       </c>
       <c r="H56" s="10">
         <v>46112</v>
       </c>
       <c r="I56" s="11">
         <v>19955100</v>
       </c>
       <c r="J56" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="K56" s="14" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="L56" s="7"/>
     </row>
     <row r="57" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B57" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="C57" s="7" t="s">
+      <c r="D57" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="D57" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="8" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G57" s="10">
         <v>45952</v>
       </c>
       <c r="H57" s="10">
         <v>46108</v>
       </c>
       <c r="I57" s="11">
         <v>6248000</v>
       </c>
       <c r="J57" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L57" s="7" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B58" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B58" s="7" t="s">
+      <c r="C58" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="C58" s="7" t="s">
+      <c r="D58" s="7" t="s">
         <v>255</v>
       </c>
-      <c r="D58" s="7" t="s">
+      <c r="E58" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="E58" s="8" t="s">
+      <c r="F58" s="9" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="G58" s="10">
         <v>46000</v>
       </c>
       <c r="H58" s="10">
         <v>46104</v>
       </c>
       <c r="I58" s="11">
         <v>25000000</v>
       </c>
       <c r="J58" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L58" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B59" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C59" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="D59" s="7" t="s">
         <v>260</v>
       </c>
-      <c r="D59" s="7" t="s">
+      <c r="E59" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="E59" s="8" t="s">
+      <c r="F59" s="9" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="G59" s="10">
         <v>46010</v>
       </c>
       <c r="H59" s="10">
         <v>46100</v>
       </c>
       <c r="I59" s="11">
         <v>2878700</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L59" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B60" s="7" t="s">
         <v>264</v>
       </c>
-      <c r="B60" s="7" t="s">
+      <c r="C60" s="7" t="s">
         <v>265</v>
       </c>
-      <c r="C60" s="7" t="s">
+      <c r="D60" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E60" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="D60" s="7" t="s">
+      <c r="F60" s="9" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G60" s="10">
         <v>46003</v>
       </c>
       <c r="H60" s="10">
         <v>46080</v>
       </c>
       <c r="I60" s="11">
         <v>3775200</v>
       </c>
       <c r="J60" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L60" s="7"/>
     </row>
     <row r="61" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B61" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C61" s="7" t="s">
         <v>268</v>
       </c>
-      <c r="C61" s="7" t="s">
+      <c r="D61" s="7" t="s">
         <v>269</v>
       </c>
-      <c r="D61" s="7" t="s">
+      <c r="E61" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="E61" s="8" t="s">
+      <c r="F61" s="9" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="G61" s="10">
         <v>45938</v>
       </c>
       <c r="H61" s="10">
         <v>46017</v>
       </c>
       <c r="I61" s="11">
         <v>4950000</v>
       </c>
       <c r="J61" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L61" s="7"/>
     </row>
     <row r="62" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B62" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="C62" s="7" t="s">
         <v>273</v>
       </c>
-      <c r="C62" s="7" t="s">
+      <c r="D62" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="D62" s="7" t="s">
+      <c r="E62" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="E62" s="8" t="s">
+      <c r="F62" s="9" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="G62" s="10">
         <v>45931</v>
       </c>
       <c r="H62" s="10">
         <v>46387</v>
       </c>
       <c r="I62" s="11">
         <v>143908600</v>
       </c>
       <c r="J62" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L62" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B63" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C63" s="7" t="s">
         <v>279</v>
       </c>
-      <c r="C63" s="7" t="s">
+      <c r="D63" s="7" t="s">
         <v>280</v>
       </c>
-      <c r="D63" s="7" t="s">
+      <c r="E63" s="8" t="s">
         <v>281</v>
       </c>
-      <c r="E63" s="8" t="s">
+      <c r="F63" s="9" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="G63" s="10">
         <v>45940</v>
       </c>
       <c r="H63" s="10">
         <v>45991</v>
       </c>
       <c r="I63" s="11">
         <v>2596000</v>
       </c>
       <c r="J63" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L63" s="7"/>
     </row>
     <row r="64" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B64" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="B64" s="7" t="s">
+      <c r="C64" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="C64" s="7" t="s">
+      <c r="D64" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="D64" s="7" t="s">
+      <c r="E64" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="E64" s="8" t="s">
+      <c r="F64" s="9" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G64" s="10">
         <v>45961</v>
       </c>
       <c r="H64" s="10">
         <v>46112</v>
       </c>
       <c r="I64" s="11">
         <v>1735800</v>
       </c>
       <c r="J64" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="7"/>
     </row>
     <row r="65" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B65" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="B65" s="7" t="s">
+      <c r="C65" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="C65" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="E65" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="F65" s="9" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G65" s="10">
         <v>45967</v>
       </c>
       <c r="H65" s="10">
         <v>46112</v>
       </c>
       <c r="I65" s="11">
         <v>2638460</v>
       </c>
       <c r="J65" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L65" s="7"/>
     </row>
     <row r="66" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B66" s="7" t="s">
         <v>286</v>
       </c>
-      <c r="B66" s="7" t="s">
+      <c r="C66" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="C66" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E66" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="F66" s="9" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G66" s="10">
         <v>45967</v>
       </c>
       <c r="H66" s="10">
         <v>46053</v>
       </c>
       <c r="I66" s="11">
         <v>2478157</v>
       </c>
       <c r="J66" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L66" s="7"/>
     </row>
     <row r="67" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B67" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="B67" s="7" t="s">
+      <c r="C67" s="7" t="s">
         <v>295</v>
       </c>
-      <c r="C67" s="7" t="s">
+      <c r="D67" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="D67" s="7" t="s">
+      <c r="E67" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="E67" s="8" t="s">
+      <c r="F67" s="9" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="G67" s="10">
         <v>45992</v>
       </c>
       <c r="H67" s="10">
         <v>47087</v>
       </c>
       <c r="I67" s="11">
         <v>15493000</v>
       </c>
       <c r="J67" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L67" s="7"/>
     </row>
     <row r="68" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B68" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="C68" s="7" t="s">
         <v>300</v>
       </c>
-      <c r="C68" s="7" t="s">
+      <c r="D68" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="D68" s="7" t="s">
+      <c r="E68" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="E68" s="8" t="s">
+      <c r="F68" s="9" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="G68" s="10">
         <v>46017</v>
       </c>
       <c r="H68" s="10">
         <v>46091</v>
       </c>
       <c r="I68" s="11">
         <v>4675000</v>
       </c>
       <c r="J68" s="15" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="14" t="s">
         <v>18</v>
       </c>
       <c r="L68" s="7"/>
     </row>
     <row r="69" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="16"/>
       <c r="B69" s="16"/>
       <c r="C69" s="16"/>
       <c r="D69" s="16"/>
       <c r="E69" s="16"/>
       <c r="F69" s="16"/>