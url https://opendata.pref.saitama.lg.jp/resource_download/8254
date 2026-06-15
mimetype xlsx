--- v1 (2026-04-30)
+++ v2 (2026-06-15)
@@ -1,1808 +1,1607 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03E0CB46-682E-4244-9DDD-64FE96321A07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\110294\Desktop\随意契約公表\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88429ED9-35F6-46EC-8005-D407EAE783F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{D78C78DF-2E6E-405F-B3E5-23211254AB60}"/>
   </bookViews>
   <sheets>
-    <sheet name="saitama-zuii-R7-10-12" sheetId="11" r:id="rId1"/>
+    <sheet name="（案３ー３）修正R7-10-12" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'saitama-zuii-R7-10-12'!$A$1:$L$260</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'saitama-zuii-R7-10-12'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'（案３ー３）修正R7-10-12'!$A$1:$L$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'（案３ー３）修正R7-10-12'!$A$1:$K$52</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'（案３ー３）修正R7-10-12'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...177 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="568" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="317">
+  <si>
+    <t>部局名</t>
+    <rPh sb="0" eb="2">
+      <t>ブキョク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>課所名</t>
+    <rPh sb="0" eb="1">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <rPh sb="0" eb="3">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約件名</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケンメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約の相手方の名称</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>アイテ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約の相手方の住所</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>アイテ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約期間の始期</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約期間の終期</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シュウキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>契約金額</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キンガク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>根拠規定（地方自治法施行令第167条の2第1項における該当号数）</t>
+    <rPh sb="0" eb="2">
+      <t>コンキョ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キテイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>チホウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジチ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ホウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>セコウレイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ゴウスウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-    <rPh sb="0" eb="2">
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>企画財政部</t>
+  </si>
+  <si>
+    <t>計画調整課</t>
+  </si>
+  <si>
+    <t>048-830-2133</t>
+  </si>
+  <si>
+    <t>埼玉県サステナブル企業認証制度運用業務委託</t>
+  </si>
+  <si>
+    <t>株式会社地域デザインラボさいたま</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区常盤７丁目４番１号</t>
+  </si>
+  <si>
+    <t>第2号</t>
+  </si>
+  <si>
+    <t>不動産の買い入れや物品の製造などその性質・目的が競争入札に適さない場合</t>
+  </si>
+  <si>
+    <t>048-830-2143</t>
+  </si>
+  <si>
+    <t>企業版ふるさと納税（地方創生応援税制）に係るマッチング支援業務委託</t>
+  </si>
+  <si>
+    <t>株式会社埼玉りそな銀行</t>
+  </si>
+  <si>
+    <t>単価契約</t>
+  </si>
+  <si>
+    <t>合同会社ＬＯＣＵＳ　ＢＲｉＤＧＥ</t>
+  </si>
+  <si>
+    <t>埼玉県北本市中央４－１３－１ファインライフ北本１０３</t>
+  </si>
+  <si>
+    <t>行政・デジタル改革課</t>
+  </si>
+  <si>
+    <t>048-830-2442</t>
+  </si>
+  <si>
+    <t>埼玉県ＤＸポータル構築業務委託</t>
+  </si>
+  <si>
+    <t>グローバルデザイン株式会社</t>
+  </si>
+  <si>
+    <t>静岡県静岡市葵区紺屋町１７番地の１葵タワー１６階</t>
+  </si>
+  <si>
+    <t>048-830-2129</t>
+  </si>
+  <si>
+    <t>未来のオフィス・柔軟な働き方実現に向けた本庁・地域機関 の環境整備業務委託</t>
+  </si>
+  <si>
+    <t>株式会社広野</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市桜区南元宿二丁目１５番５号</t>
+  </si>
+  <si>
+    <t>企画提案</t>
+  </si>
+  <si>
+    <t>ノーコードツールのアカウント管理連携システム保守業務委託</t>
+  </si>
+  <si>
+    <t>株式会社日立製作所　北関東支店</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町一丁目１０番地１６</t>
+  </si>
+  <si>
+    <t>長期継続</t>
+  </si>
+  <si>
+    <t>生成ＡＩ　ＳＳＯ連携設定業務委託</t>
+  </si>
+  <si>
+    <t>情報システム戦略課</t>
+  </si>
+  <si>
+    <t>048-830-2282</t>
+  </si>
+  <si>
+    <t>ローカルブレイクアウトに係る増速サービス提供業務委託</t>
+  </si>
+  <si>
+    <t>株式会社インターネットイニシアティブ</t>
+  </si>
+  <si>
+    <t>東京都千代田区富士見二丁目１０番２号</t>
+  </si>
+  <si>
+    <t>048-830-2272</t>
+  </si>
+  <si>
+    <t>情報セキュリティポリシー等規定類改定業務委託</t>
+  </si>
+  <si>
+    <t>ＳＢテクノロジー株式会社</t>
+  </si>
+  <si>
+    <t>東京都新宿区新宿六丁目２７番３０号</t>
+  </si>
+  <si>
+    <t>情報セキュリティ監査業務委託</t>
+  </si>
+  <si>
+    <t>株式会社ＲＳコネクト</t>
+  </si>
+  <si>
+    <t>東京都文京区湯島三丁目２６番１１号</t>
+  </si>
+  <si>
+    <t>048-830-2284</t>
+  </si>
+  <si>
+    <t>埼玉県市町村電子申請サービスサニタイズ機能追加等改修業務</t>
+  </si>
+  <si>
+    <t>株式会社ＮＴＴデータ関西</t>
+  </si>
+  <si>
+    <t>大阪府大阪市北区堂島三丁目１番２１号</t>
+  </si>
+  <si>
+    <t>048-830-2287</t>
+  </si>
+  <si>
+    <t>データ連携システム設定業務（ファイルサーバとの連携）</t>
+  </si>
+  <si>
+    <t>株式会社エヌアイデイ</t>
+  </si>
+  <si>
+    <t>東京都中央区晴海１－８－１０ 晴海アイランドトリトンスクエアＸ棟２９階</t>
+  </si>
+  <si>
+    <t>総務部</t>
+  </si>
+  <si>
+    <t>税務課</t>
+  </si>
+  <si>
+    <t>048-830-2655</t>
+  </si>
+  <si>
+    <t>税務システム改修業務委託</t>
+  </si>
+  <si>
+    <t>日本電気株式会社　埼玉支店</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町一丁目１０番地１７</t>
+  </si>
+  <si>
+    <t>管財課</t>
+  </si>
+  <si>
+    <t>048-830-2615</t>
+  </si>
+  <si>
+    <t>議事堂議場放送設備マイク修繕</t>
+  </si>
+  <si>
+    <t>ＪＲＣシステムサービス株式会社　関東支店</t>
+  </si>
+  <si>
+    <t>東京都三鷹市牟礼六丁目２１番１１号</t>
+  </si>
+  <si>
+    <t>県民生活部</t>
+  </si>
+  <si>
+    <t>広報課</t>
+  </si>
+  <si>
+    <t>048-830-2857</t>
+  </si>
+  <si>
+    <t>令和７年度埼玉県広報紙「彩の国だより」デザイン・レイアウト及びデータ制作等業務委託契約書の一部変更契約書</t>
+  </si>
+  <si>
+    <t>ＴＯＰＰＡＮ株式会社大宮共創センター</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町１－９－６　大宮センタービル９階</t>
+  </si>
+  <si>
+    <t>変更契約(契約金額の変更）</t>
+    <rPh sb="5" eb="7">
       <t>ケイヤク</t>
     </rPh>
-    <rPh sb="2" eb="4">
-[...5 lines deleted...]
-    <t>連絡先</t>
+    <rPh sb="7" eb="9">
+      <t>キンガク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>国際課</t>
+  </si>
+  <si>
+    <t>048-830-2714</t>
+  </si>
+  <si>
+    <t>埼玉県災害時の外国人支援に係る訓練・研修業務委託</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人多文化共生マネージャー全国協議会</t>
+  </si>
+  <si>
+    <t>大阪府吹田市津雲台１－２ー１</t>
+  </si>
+  <si>
+    <t>消費生活支援センター</t>
+  </si>
+  <si>
+    <t>048-261-0978</t>
+  </si>
+  <si>
+    <t>ボイスボット導入プロジェクトに係る接続作業</t>
+  </si>
+  <si>
+    <t>ＮＥＣネッツエスアイ株式会社関東甲信越支社</t>
+  </si>
+  <si>
+    <t>危機管理防災部</t>
+  </si>
+  <si>
+    <t>防災航空センター</t>
+  </si>
+  <si>
+    <t>049-297-7810</t>
+  </si>
+  <si>
+    <t>ジェット燃料の購入</t>
+  </si>
+  <si>
+    <t>本田航空株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県比企郡川島町出丸下郷５３－１</t>
+  </si>
+  <si>
+    <t>防災ヘリコプターＡＷ１３９用部品購入</t>
+  </si>
+  <si>
+    <t>防災ヘリコプター（JA０３FD）の対空検査に伴う修繕</t>
+  </si>
+  <si>
+    <t>防災ヘリコプターあらかわ３（ＪＡ３１ＡＲ）主要装備修繕</t>
+  </si>
+  <si>
+    <t>環境部</t>
+  </si>
+  <si>
+    <t>環境科学国際センター</t>
+  </si>
+  <si>
+    <t>0480-73-8331</t>
+  </si>
+  <si>
+    <t>植物生育環境制御・ガス暴露装置　ガス分析装置の更新</t>
+  </si>
+  <si>
+    <t>コイト電工株式会社</t>
+  </si>
+  <si>
+    <t>神奈川県横浜市戸塚区品濃町５０４番地２</t>
+  </si>
+  <si>
+    <t>オープントップチャンバー　ガス分析装置の更新</t>
+  </si>
+  <si>
+    <t>ムサシトミヨ保護センター３号井ポンプ交換他工事</t>
+  </si>
+  <si>
+    <t>光洋土質調査株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市北区吉野町２－１９６－６</t>
+  </si>
+  <si>
+    <t>大気環境課</t>
+  </si>
+  <si>
+    <t>048-830-3055</t>
+  </si>
+  <si>
+    <t>令和７年度固定型モニタリングポスト等保守点検業務委託</t>
+  </si>
+  <si>
+    <t>アロカ株式会社　東京支店</t>
+  </si>
+  <si>
+    <t>東京都武蔵野市中町一丁目２０番８号</t>
+  </si>
+  <si>
+    <t>資源循環推進課</t>
+  </si>
+  <si>
+    <t>048-830-3110</t>
+  </si>
+  <si>
+    <t>第１０次埼玉県廃棄物処理基本計画に関する調査業務委託</t>
+  </si>
+  <si>
+    <t>株式会社グリーンエコ</t>
+  </si>
+  <si>
+    <t>大阪府大阪市中央区南船場一丁目１７番１１号</t>
+  </si>
+  <si>
+    <t>048-830-3107</t>
+  </si>
+  <si>
+    <t>埼玉県サーキュラーエコノミー型製品等に係るカーボンフットプリント算定支援等業務委託</t>
+  </si>
+  <si>
+    <t>株式会社ｄｉｇｇｌｕｅ</t>
+  </si>
+  <si>
+    <t>東京都新宿区天神町６ 　８Ｆ</t>
+  </si>
+  <si>
+    <t>みどり自然課</t>
+  </si>
+  <si>
+    <t>048-830-3154</t>
+  </si>
+  <si>
+    <t>令和７年度ニホンジカ牧場地域捕獲業務</t>
+  </si>
+  <si>
+    <t>一般社団法人埼玉県猟友会</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区北浦和五丁目６番５号</t>
+  </si>
+  <si>
+    <t>単価契約</t>
+    <rPh sb="0" eb="4">
+      <t>タンカケイヤク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和７年度ニホンジカ狩猟促進業務</t>
+  </si>
+  <si>
+    <t>福祉部</t>
+  </si>
+  <si>
+    <t>障害者福祉推進課</t>
+  </si>
+  <si>
+    <t>048-830-3310</t>
+  </si>
+  <si>
+    <t>手話あいさつ１００％運動手話普及イベント企画・運営業務委託</t>
+  </si>
+  <si>
+    <t>株式会社ジェイアール東日本企画</t>
+  </si>
+  <si>
+    <t>東京都渋谷区恵比寿南１－５－５　ＪＲ恵比寿ビル</t>
+  </si>
+  <si>
+    <t>精神保健福祉センター</t>
+  </si>
+  <si>
+    <t>048-723-6803</t>
+  </si>
+  <si>
+    <t>埼玉県精神保健福祉業務管理システム改修業務委託（ＰＭＨ連携）</t>
+  </si>
+  <si>
+    <t>ＳＤＣソリューションズ株式会社</t>
+  </si>
+  <si>
+    <t>佐賀県佐賀市兵庫町大字藤木１４２７番地７</t>
+  </si>
+  <si>
+    <t>埼玉県精神保健福祉業務管理システム改修業務委託（運賃割引②）</t>
+  </si>
+  <si>
+    <t>障害者支援課</t>
+  </si>
+  <si>
+    <t>048-830-3317</t>
+  </si>
+  <si>
+    <t>埼玉県障害児地域支援体制整備サポート事業委託契約</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人埼玉県相談支援専門員協会</t>
+  </si>
+  <si>
+    <t>埼玉県東松山市松葉町２－１７－４３社会福祉法人昴内</t>
+  </si>
+  <si>
+    <t>048-830-3556</t>
+  </si>
+  <si>
+    <t>令和７年度農福連携マッチングモデル事業業務委託</t>
+  </si>
+  <si>
+    <t>埼玉福興株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県熊谷市弥藤吾２３９７－８</t>
+  </si>
+  <si>
+    <t>こども政策課</t>
+  </si>
+  <si>
+    <t>048-830-3343</t>
+  </si>
+  <si>
+    <t>ＳＡＩＴＡＭＡ子育て応援フェスタ出展料</t>
+  </si>
+  <si>
+    <t>アルファクラブ武蔵野株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区北浦和３－５－１６　２Ｆ</t>
+  </si>
+  <si>
+    <t>こども支援課</t>
+  </si>
+  <si>
+    <t>048-830-3322</t>
+  </si>
+  <si>
+    <t>放課後児童支援員等魅力発信動画制作業務委託</t>
+  </si>
+  <si>
+    <t>株式会社テレビ埼玉</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区常盤６－３６－４</t>
+  </si>
+  <si>
+    <t>保健医療部</t>
+  </si>
+  <si>
+    <t>衛生研究所</t>
+  </si>
+  <si>
+    <t>0493-59-8390</t>
+  </si>
+  <si>
+    <t>クリーンベンチ等（アズワ ン）保守点検業務委託</t>
+  </si>
+  <si>
+    <t>有限会社サンズコーポ レーション</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市緑区大間木３－２１－１３</t>
+  </si>
+  <si>
+    <t>医療整備課</t>
+  </si>
+  <si>
+    <t>048-830-3535</t>
+  </si>
+  <si>
+    <t>令和７年度埼玉県災害医療コーディネート研修実施業務委託</t>
+  </si>
+  <si>
+    <t>認定特定非営利活動法人災害医療ACT研究所</t>
+  </si>
+  <si>
+    <t>宮城県石巻市蛇田字西道下７１</t>
+  </si>
+  <si>
+    <t>令和７年度臨床検査精度管理ブラインド調査</t>
+  </si>
+  <si>
+    <t>一般社団法人埼玉県医師会</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区仲町３－５－１</t>
+  </si>
+  <si>
+    <t>医療人材課</t>
+  </si>
+  <si>
+    <t>048-601-4600</t>
+  </si>
+  <si>
+    <t>令和７年度医学生・臨床研修医向けPR事業</t>
+  </si>
+  <si>
+    <t>株式会社メディカル・プリンシプル社</t>
+  </si>
+  <si>
+    <t>東京都港区新橋４－１－１　新虎通りＣＯＲＥ</t>
+  </si>
+  <si>
+    <t>疾病対策課</t>
+  </si>
+  <si>
+    <t>048-830-3565</t>
+  </si>
+  <si>
+    <t>措置入院のための移送事業委託契約について</t>
+  </si>
+  <si>
+    <t>藤村タクシー　他11社</t>
+  </si>
+  <si>
+    <t>産業労働部</t>
+  </si>
+  <si>
+    <t>産業技術総合センター</t>
+  </si>
+  <si>
+    <t>048-265-1401</t>
+  </si>
+  <si>
+    <t>パワーアンプ修繕</t>
+  </si>
+  <si>
+    <t>株式会社雄飛堂</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区東町１－５４</t>
+  </si>
+  <si>
+    <t>電波暗室・電磁波障害対策室・シールドルーム・ＲＶＣ室点検</t>
+  </si>
+  <si>
+    <t>株式会社テクノサイエンスシステムズ</t>
+  </si>
+  <si>
+    <t>神奈川県川崎市高津区子母口３９８番地</t>
+  </si>
+  <si>
+    <t>電磁波測定システム機器点検</t>
+  </si>
+  <si>
+    <t>株式会社東陽テクニカ</t>
+  </si>
+  <si>
+    <t>東京都中央区八重洲１－１－６</t>
+  </si>
+  <si>
+    <t>排ガス処理装置の点検・修繕</t>
+  </si>
+  <si>
+    <t>川口薬品化学株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県川口市川口五丁目１２番３４号</t>
+  </si>
+  <si>
+    <t>超高分解能走査電子顕微鏡（Ｒｅｇｕｌｕｓ８２３０）の修繕</t>
+  </si>
+  <si>
+    <t>株式会社日立ハイテクフィールディング　関越支店</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区土手町１－２</t>
+  </si>
+  <si>
+    <t>観光課</t>
+  </si>
+  <si>
+    <t>048-830-3955</t>
+  </si>
+  <si>
+    <t>スポーツツーリズム周遊企画業務委託の変更契約</t>
+    <rPh sb="18" eb="20">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ケイヤク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>株式会社ジェイ・エヌ・エス</t>
+  </si>
+  <si>
+    <t>群馬県高崎市西横手町３９１－６０</t>
+  </si>
+  <si>
+    <t>変更契約（契約終期の変更）</t>
+    <rPh sb="5" eb="7">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シュウキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ヘンコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>雇用・人材戦略課</t>
+  </si>
+  <si>
+    <t>048-830-3963</t>
+  </si>
+  <si>
+    <t>令和７年度多様な働き方実践企業変更制度ＰＲ動画制作業務委託</t>
+  </si>
+  <si>
+    <t>株式会社チェリービー</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区仲町一丁目３番９号 レインボービル３０２</t>
+  </si>
+  <si>
+    <t>048-830-4518</t>
+  </si>
+  <si>
+    <t>第２回埼玉ＰＸ大賞受賞企業周知用動画制作業務委託</t>
+  </si>
+  <si>
+    <t>株式会社リブリッジ</t>
+  </si>
+  <si>
+    <t>東京都千代田区神田三崎町三丁目７番１号水道橋フロント６階</t>
+  </si>
+  <si>
+    <t>農林部</t>
+  </si>
+  <si>
+    <t>畜産安全課</t>
+  </si>
+  <si>
+    <t>048-830-4193</t>
+  </si>
+  <si>
+    <t>高病原性鳥インフルエンザ防疫対応における人員輸送等の業務委託</t>
+  </si>
+  <si>
+    <t>名鉄観光サービス株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町４－３３３－１３大同生命さいたま大宮ビル１３階</t>
+  </si>
+  <si>
+    <t>第5号</t>
+  </si>
+  <si>
+    <t>緊急の必要により入札に付することができない場合</t>
+  </si>
+  <si>
+    <t>048-830-4174</t>
+  </si>
+  <si>
+    <t>高病原性鳥インフルエンザ防疫措置に係る業務</t>
+  </si>
+  <si>
+    <t>株式会社阪急交通社</t>
+  </si>
+  <si>
+    <t>大阪府大阪市北区梅田２丁目５－２５</t>
+  </si>
+  <si>
+    <t>農林部</t>
     <rPh sb="0" eb="3">
-      <t>レンラクサキ</t>
-[...787 lines deleted...]
-    <t>大阪府大阪市北区梅田２丁目５－２５</t>
+      <t>ノウリンブ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>川越家畜保健衛生所</t>
+    <rPh sb="0" eb="9">
+      <t>カワゴエカチクホケンエイセイジョ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>049-225-4141</t>
+  </si>
+  <si>
+    <t>ユニットハウス等設置賃貸借契約</t>
+  </si>
+  <si>
+    <t>株式会社アクティオ</t>
+    <rPh sb="0" eb="4">
+      <t>カブシキガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>埼玉県さいたま市西区三橋６－７７９－１</t>
   </si>
   <si>
     <t>森づくり課</t>
   </si>
   <si>
     <t>048-830-4313</t>
   </si>
   <si>
-    <t>令和7年度埼玉県森林簿情報の精度向上委託業務</t>
+    <t>令和７年度埼玉県森林簿情報の精度向上委託業務</t>
   </si>
   <si>
     <t>株式会社パスコさいたま支店</t>
   </si>
   <si>
     <t>埼玉県さいたま市大宮区仲町１－１０４</t>
   </si>
   <si>
     <t>県土整備部</t>
   </si>
   <si>
     <t>川越県土整備事務所</t>
   </si>
   <si>
+    <t>049-243-2023</t>
+  </si>
+  <si>
     <t>緊急随契）東川護岸復旧測量設計</t>
   </si>
   <si>
     <t>株式会社ダイヤシティプランニング</t>
   </si>
   <si>
-    <t>049-243-2023</t>
+    <t>埼玉県所沢市西所沢１－２０－３</t>
   </si>
   <si>
     <t>緊急随契）（柳瀬川護岸復旧測量設計）</t>
   </si>
   <si>
     <t>三協測量設計株式会社</t>
   </si>
   <si>
+    <t>埼玉県入間郡三芳町北永井３９１－３</t>
+  </si>
+  <si>
     <t>緊急随契）（柳瀬川護岸工（山口））</t>
   </si>
   <si>
     <t>平岩建設株式会社</t>
   </si>
   <si>
+    <t>埼玉県所沢市南住吉８番１９号</t>
+  </si>
+  <si>
     <t>東松山県土整備事務所</t>
   </si>
   <si>
     <t>0493-22-2334</t>
   </si>
   <si>
     <t>河川改修工事（鳩川雨水排水対策検討業務委託）</t>
   </si>
   <si>
     <t>株式会社建設技術研究所関東事務所</t>
   </si>
   <si>
     <t>埼玉県さいたま市浦和区上木崎１－１４－６</t>
   </si>
   <si>
     <t>第6号</t>
   </si>
   <si>
     <t>競争入札に付すると随意契約よりも不利と認められる場合</t>
   </si>
   <si>
     <t>河川砂防課</t>
   </si>
   <si>
     <t>048-830-5162</t>
   </si>
   <si>
     <t>河川改修調査工事（河川広報誌作成業務委託）</t>
   </si>
   <si>
-    <t>049-243-2023</t>
-[...2 lines deleted...]
-  <si>
     <t>株式会社ＪＴＢパブリッシング</t>
-    <phoneticPr fontId="1"/>
-[...20 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東京都江東区豊洲５－６－３６豊洲プライムスクエア１１階</t>
-    <phoneticPr fontId="1"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>都市整備部</t>
   </si>
   <si>
     <t>公園スタジアム課</t>
   </si>
   <si>
     <t>048-830-5403</t>
   </si>
   <si>
     <t>大宮スーパー・ボールパーク全体事業計画検討支援業務委託</t>
   </si>
   <si>
     <t>株式会社山下ＰＭＣ</t>
   </si>
   <si>
     <t>東京都中央区日本橋一丁目４番１号日本橋一丁目三井ビルディング１２階</t>
   </si>
   <si>
     <t>建築安全課</t>
   </si>
   <si>
     <t>048-830-5524</t>
   </si>
   <si>
     <t>空き家の適正管理の普及・啓発ＰＲ動画作成業務及び情報発信業務</t>
   </si>
   <si>
     <t>株式会社２１インコーポレーション</t>
   </si>
   <si>
     <t>東京都中央区銀座２－１１－１６</t>
   </si>
   <si>
     <t>教育局</t>
   </si>
   <si>
     <t>高校教育指導課</t>
   </si>
   <si>
     <t>048-830-6760</t>
   </si>
   <si>
+    <t>校務支援システムにおけるＳＡＭＬ連携機能追加業務委託</t>
+  </si>
+  <si>
     <t>株式会社システムディ</t>
   </si>
   <si>
+    <t>京都府京都市中京区烏丸通三条上る場之町６０３番地</t>
+  </si>
+  <si>
     <t>ＩＣＴ教育推進課</t>
   </si>
   <si>
     <t>048-830-6640</t>
   </si>
   <si>
     <t>携帯端末からのクラウドサービス利用設定業務委託委託</t>
   </si>
   <si>
     <t>ネットワンシステムズ株式会社</t>
   </si>
   <si>
     <t>東京都千代田区丸の内二丁目７番２号ＪＰタワー</t>
   </si>
   <si>
     <t>義務教育指導課</t>
   </si>
   <si>
     <t>048-830-6777</t>
   </si>
   <si>
     <t>令和８年度「埼玉県学力・学習状況調査」業務委託</t>
   </si>
   <si>
     <t>株式会社内田洋行</t>
   </si>
   <si>
     <t>東京都中央区新川２－４－７</t>
   </si>
   <si>
-    <t>企画提案/債務負担</t>
-[...1 lines deleted...]
-  <si>
     <t>大宮工業高等学校</t>
   </si>
   <si>
     <t>048-651-0445</t>
   </si>
   <si>
     <t>大宮工業高等学校コンピュータ教室機器等移設業務（設置）契約</t>
   </si>
   <si>
     <t>富士電機ＩＴソリューション株式会社</t>
   </si>
   <si>
     <t>東京都千代田区外神田６－１５－１２</t>
   </si>
   <si>
-    <t>校務支援システムにおけるＳＡＭＬ連携機能追加業務委託</t>
-[...6 lines deleted...]
-  <si>
     <t>警察本部</t>
-    <rPh sb="0" eb="2">
-[...5 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会計課</t>
-    <rPh sb="0" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>048-832-0110（内線2245）</t>
   </si>
   <si>
     <t>交通事故分析システムの賃貸借</t>
-    <rPh sb="0" eb="2">
-[...11 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>株式会社ＪＥＣＣ</t>
   </si>
   <si>
     <t>東京都千代田区丸の内三丁目４番１号</t>
   </si>
   <si>
     <t>行政手続電子会システム機器等の賃貸借</t>
-    <rPh sb="0" eb="4">
-[...14 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>警察ネットワーク用グループウェアサーバの賃貸借</t>
-    <rPh sb="0" eb="2">
-[...14 lines deleted...]
-    <t>会計課</t>
   </si>
   <si>
     <t>048-832-0110（内線2249）</t>
-    <rPh sb="13" eb="15">
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>検視管理業務システム保守委託</t>
   </si>
   <si>
     <t>株式会社ミライト・ワン　北関東支店</t>
   </si>
   <si>
     <t>埼玉県さいたま市西区指扇４０３－１</t>
   </si>
   <si>
     <t>施設課</t>
-    <rPh sb="0" eb="3">
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>048-832-0110(内線2284)</t>
+  </si>
+  <si>
+    <t>警察施設自動ドア保守点検業務委託変更契約</t>
+  </si>
+  <si>
+    <t>ナブコシステム株式会社北関東支店</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市北区宮原町４－２５－２</t>
+  </si>
+  <si>
+    <t>速度違反自動取締装置保守点検業務委託変更契約</t>
+  </si>
+  <si>
+    <t>東京航空計器株式会社</t>
+  </si>
+  <si>
+    <t>東京都町田町小山ヶ丘二丁目２番地６</t>
   </si>
   <si>
     <t>048-830-0717</t>
   </si>
   <si>
     <t>交通信号機用ＬＥＤ電球（歩灯用）の購入（Ｂ００４）</t>
-    <rPh sb="0" eb="2">
-[...23 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>常盤電業株式会社埼玉営業所</t>
   </si>
   <si>
     <t>埼玉県さいたま市北区大成町４－８７５－１</t>
-    <phoneticPr fontId="1"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="#,##0;&quot;△ &quot;#,##0"/>
-    <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="#,##0;&quot;△ &quot;#,##0"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="3"/>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ Ｐ明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...48 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{1E2B5A7B-55A2-47F4-BF3B-B7CE14F2D2C6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1820,65 +1619,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1900,5872 +1699,2834 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...18 lines deleted...]
-      </a:lstStyle>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
       <a:style>
-        <a:lnRef idx="1">
+        <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
-    </a:spDef>
+    </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAAAD512-D221-40FF-B394-0AD039BEC146}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{275E531C-DC0F-42A4-9B5C-3903A37FB747}">
   <sheetPr>
     <tabColor indexed="42"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L260"/>
+  <dimension ref="A1:L73"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.81640625" defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.58203125" style="6" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="9" style="6"/>
+    <col min="1" max="1" width="17" style="6" customWidth="1"/>
+    <col min="2" max="2" width="27.26953125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="23.81640625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="34.1796875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="30.6328125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="42.90625" style="6" customWidth="1"/>
+    <col min="7" max="8" width="13.453125" style="14" customWidth="1"/>
+    <col min="9" max="9" width="14.453125" style="15" customWidth="1"/>
+    <col min="10" max="10" width="8.7265625" style="6" customWidth="1"/>
+    <col min="11" max="11" width="74.7265625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="17" style="6" customWidth="1"/>
+    <col min="13" max="16384" width="9.81640625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="K1" s="17"/>
+      <c r="L1" s="5" t="s">
         <v>10</v>
-      </c>
-[...8 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="10">
         <v>45944</v>
       </c>
       <c r="H2" s="10">
         <v>46112</v>
       </c>
       <c r="I2" s="11">
         <v>8455700</v>
       </c>
-      <c r="J2" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K2" s="14" t="s">
+      <c r="J2" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="10">
         <v>45989</v>
       </c>
       <c r="H3" s="10">
         <v>46112</v>
       </c>
       <c r="I3" s="11">
         <v>13200000</v>
       </c>
-      <c r="J3" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="14" t="s">
+      <c r="J3" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L3" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="8" t="s">
+      <c r="F4" s="9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G4" s="10">
         <v>46008</v>
       </c>
       <c r="H4" s="10">
         <v>46112</v>
       </c>
       <c r="I4" s="11">
         <v>13200000</v>
       </c>
-      <c r="J4" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="14" t="s">
+      <c r="J4" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G5" s="10">
         <v>45944</v>
       </c>
       <c r="H5" s="10">
         <v>46112</v>
       </c>
       <c r="I5" s="11">
         <v>1980000</v>
       </c>
-      <c r="J5" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="14" t="s">
+      <c r="J5" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L5" s="7"/>
     </row>
     <row r="6" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G6" s="10">
         <v>45960</v>
       </c>
       <c r="H6" s="10">
         <v>46112</v>
       </c>
       <c r="I6" s="11">
         <v>47300000</v>
       </c>
-      <c r="J6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="14" t="s">
+      <c r="J6" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L6" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G7" s="10">
         <v>45988</v>
       </c>
       <c r="H7" s="10">
         <v>46356</v>
       </c>
       <c r="I7" s="11">
         <v>3155812</v>
       </c>
-      <c r="J7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="14" t="s">
+      <c r="J7" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L7" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" s="10">
         <v>46016</v>
       </c>
       <c r="H8" s="10">
         <v>46081</v>
       </c>
       <c r="I8" s="11">
         <v>2100120</v>
       </c>
-      <c r="J8" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="14" t="s">
+      <c r="J8" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="7"/>
     </row>
     <row r="9" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G9" s="10">
         <v>45967</v>
       </c>
       <c r="H9" s="10">
         <v>46112</v>
       </c>
       <c r="I9" s="11">
         <v>3881735</v>
       </c>
-      <c r="J9" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="14" t="s">
+      <c r="J9" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="7"/>
     </row>
     <row r="10" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="G10" s="10">
         <v>45981</v>
       </c>
       <c r="H10" s="10">
         <v>46112</v>
       </c>
       <c r="I10" s="11">
         <v>13367475</v>
       </c>
-      <c r="J10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="14" t="s">
+      <c r="J10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="G11" s="10">
         <v>45987</v>
       </c>
       <c r="H11" s="10">
         <v>46106</v>
       </c>
       <c r="I11" s="11">
         <v>4400000</v>
       </c>
-      <c r="J11" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="14" t="s">
+      <c r="J11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L11" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="G12" s="10">
         <v>45992</v>
       </c>
       <c r="H12" s="10">
         <v>46112</v>
       </c>
       <c r="I12" s="11">
         <v>9900000</v>
       </c>
-      <c r="J12" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="14" t="s">
+      <c r="J12" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="7"/>
     </row>
     <row r="13" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G13" s="10">
         <v>46015</v>
       </c>
       <c r="H13" s="10">
         <v>46112</v>
       </c>
       <c r="I13" s="11">
         <v>3069000</v>
       </c>
-      <c r="J13" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="14" t="s">
+      <c r="J13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L13" s="7"/>
     </row>
     <row r="14" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>63</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G14" s="10">
         <v>46010</v>
       </c>
       <c r="H14" s="10">
         <v>46112</v>
       </c>
       <c r="I14" s="11">
         <v>29944200</v>
       </c>
-      <c r="J14" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="14" t="s">
+      <c r="J14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="7"/>
     </row>
     <row r="15" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>69</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="10">
         <v>45945</v>
       </c>
       <c r="H15" s="10">
         <v>46052</v>
       </c>
       <c r="I15" s="11">
         <v>3756500</v>
       </c>
-      <c r="J15" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="14" t="s">
+      <c r="J15" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L15" s="7"/>
     </row>
     <row r="16" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G16" s="10">
         <v>46006</v>
       </c>
       <c r="H16" s="10">
         <v>46112</v>
       </c>
       <c r="I16" s="11">
         <v>17855200</v>
       </c>
-      <c r="J16" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="14" t="s">
+      <c r="J16" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L16" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>81</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="10">
         <v>45936</v>
       </c>
       <c r="H17" s="10">
         <v>46063</v>
       </c>
       <c r="I17" s="11">
         <v>1898314</v>
       </c>
-      <c r="J17" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="14" t="s">
+      <c r="J17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L17" s="7" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>85</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="10">
         <v>45960</v>
       </c>
       <c r="H18" s="10">
         <v>46022</v>
       </c>
       <c r="I18" s="11">
         <v>1980000</v>
       </c>
-      <c r="J18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="14" t="s">
+      <c r="J18" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="7"/>
     </row>
     <row r="19" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G19" s="10">
         <v>45931</v>
       </c>
       <c r="H19" s="10">
         <v>46022</v>
       </c>
       <c r="I19" s="11">
         <v>16308923</v>
       </c>
-      <c r="J19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K19" s="14" t="s">
+      <c r="J19" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L19" s="7" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="F20" s="9" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G20" s="10">
         <v>45947</v>
       </c>
       <c r="H20" s="10">
         <v>46017</v>
       </c>
       <c r="I20" s="11">
         <v>20801028</v>
       </c>
-      <c r="J20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="14" t="s">
+      <c r="J20" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L20" s="7"/>
     </row>
     <row r="21" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G21" s="10">
         <v>45965</v>
       </c>
       <c r="H21" s="10">
         <v>46017</v>
       </c>
       <c r="I21" s="11">
         <v>13435646</v>
       </c>
-      <c r="J21" s="15" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="14" t="s">
+      <c r="J21" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="7"/>
     </row>
     <row r="22" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G22" s="10">
-        <v>46007</v>
+        <v>45987</v>
       </c>
       <c r="H22" s="10">
-        <v>46053</v>
+        <v>46094</v>
       </c>
       <c r="I22" s="11">
-        <v>7609562</v>
-[...4 lines deleted...]
-      <c r="K22" s="14" t="s">
+        <v>210999576</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L22" s="7"/>
     </row>
     <row r="23" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="G23" s="10">
-        <v>45973</v>
+        <v>46007</v>
       </c>
       <c r="H23" s="10">
-        <v>46112</v>
+        <v>46053</v>
       </c>
       <c r="I23" s="11">
-        <v>5115000</v>
-[...4 lines deleted...]
-      <c r="K23" s="14" t="s">
+        <v>7609562</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L23" s="7"/>
     </row>
     <row r="24" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="C24" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="D24" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="D24" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24" s="9" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G24" s="10">
         <v>45973</v>
       </c>
       <c r="H24" s="10">
         <v>46112</v>
       </c>
       <c r="I24" s="11">
-        <v>4180000</v>
-[...4 lines deleted...]
-      <c r="K24" s="14" t="s">
+        <v>5115000</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L24" s="7"/>
     </row>
     <row r="25" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="C25" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="7" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="G25" s="10">
-        <v>46010</v>
+        <v>45973</v>
       </c>
       <c r="H25" s="10">
         <v>46112</v>
       </c>
       <c r="I25" s="11">
-        <v>8776900</v>
-[...4 lines deleted...]
-      <c r="K25" s="14" t="s">
+        <v>4180000</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L25" s="7"/>
     </row>
     <row r="26" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="7" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="G26" s="10">
-        <v>45938</v>
+        <v>46010</v>
       </c>
       <c r="H26" s="10">
-        <v>46094</v>
+        <v>46112</v>
       </c>
       <c r="I26" s="11">
-        <v>3979800</v>
-[...4 lines deleted...]
-      <c r="K26" s="14" t="s">
+        <v>8776900</v>
+      </c>
+      <c r="J26" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="7"/>
     </row>
     <row r="27" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="G27" s="10">
-        <v>45931</v>
+        <v>45938</v>
       </c>
       <c r="H27" s="10">
-        <v>46105</v>
+        <v>46094</v>
       </c>
       <c r="I27" s="11">
-        <v>14036000</v>
-[...9 lines deleted...]
-      </c>
+        <v>3979800</v>
+      </c>
+      <c r="J27" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" s="7"/>
     </row>
     <row r="28" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="7" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B28" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="7" t="s">
         <v>112</v>
       </c>
-      <c r="C28" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="7" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G28" s="10">
-        <v>45979</v>
+        <v>45931</v>
       </c>
       <c r="H28" s="10">
-        <v>46094</v>
+        <v>46105</v>
       </c>
       <c r="I28" s="11">
-        <v>4499000</v>
-[...4 lines deleted...]
-      <c r="K28" s="14" t="s">
+        <v>14036000</v>
+      </c>
+      <c r="J28" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L28" s="7" t="s">
-        <v>251</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G29" s="10">
-        <v>45953</v>
+        <v>45979</v>
       </c>
       <c r="H29" s="10">
-        <v>46093</v>
+        <v>46094</v>
       </c>
       <c r="I29" s="11">
-        <v>4620000</v>
-[...4 lines deleted...]
-      <c r="K29" s="14" t="s">
+        <v>4499000</v>
+      </c>
+      <c r="J29" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="7" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B30" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="C30" s="7" t="s">
+      <c r="D30" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="D30" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" s="9" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G30" s="10">
         <v>45953</v>
       </c>
       <c r="H30" s="10">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="I30" s="11">
-        <v>16443020</v>
-[...4 lines deleted...]
-      <c r="K30" s="14" t="s">
+        <v>4620000</v>
+      </c>
+      <c r="J30" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L30" s="7" t="s">
-        <v>94</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="7" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="G31" s="10">
-        <v>45981</v>
+        <v>45953</v>
       </c>
       <c r="H31" s="10">
-        <v>46094</v>
+        <v>46097</v>
       </c>
       <c r="I31" s="11">
-        <v>2848461</v>
-[...4 lines deleted...]
-      <c r="K31" s="14" t="s">
+        <v>16443020</v>
+      </c>
+      <c r="J31" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="7" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="B32" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="7" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G32" s="10">
-        <v>45951</v>
+        <v>45981</v>
       </c>
       <c r="H32" s="10">
-        <v>46112</v>
+        <v>46094</v>
       </c>
       <c r="I32" s="11">
-        <v>4464900</v>
-[...7 lines deleted...]
-      <c r="L32" s="7"/>
+        <v>2848461</v>
+      </c>
+      <c r="J32" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L32" s="7" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="33" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B33" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C33" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="C33" s="7" t="s">
+      <c r="D33" s="7" t="s">
         <v>135</v>
       </c>
-      <c r="D33" s="7" t="s">
+      <c r="E33" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="E33" s="8" t="s">
+      <c r="F33" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="10">
-        <v>45978</v>
+        <v>45951</v>
       </c>
       <c r="H33" s="10">
         <v>46112</v>
       </c>
       <c r="I33" s="11">
-        <v>3092100</v>
-[...4 lines deleted...]
-      <c r="K33" s="14" t="s">
+        <v>4464900</v>
+      </c>
+      <c r="J33" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L33" s="7"/>
     </row>
     <row r="34" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="G34" s="10">
-        <v>45950</v>
+        <v>45978</v>
       </c>
       <c r="H34" s="10">
         <v>46112</v>
       </c>
       <c r="I34" s="11">
-        <v>2200000</v>
-[...4 lines deleted...]
-      <c r="K34" s="14" t="s">
+        <v>3092100</v>
+      </c>
+      <c r="J34" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L34" s="7"/>
     </row>
     <row r="35" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B35" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="C35" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="G35" s="10">
-        <v>45947</v>
+        <v>45950</v>
       </c>
       <c r="H35" s="10">
         <v>46112</v>
       </c>
       <c r="I35" s="11">
-        <v>1716000</v>
-[...9 lines deleted...]
-      </c>
+        <v>2200000</v>
+      </c>
+      <c r="J35" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" s="7"/>
     </row>
     <row r="36" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="G36" s="10">
-        <v>45983</v>
+        <v>45947</v>
       </c>
       <c r="H36" s="10">
-        <v>45984</v>
+        <v>46112</v>
       </c>
       <c r="I36" s="11">
-        <v>2640000</v>
-[...7 lines deleted...]
-      <c r="L36" s="7"/>
+        <v>1716000</v>
+      </c>
+      <c r="J36" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="37" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="G37" s="10">
-        <v>45978</v>
+        <v>45983</v>
       </c>
       <c r="H37" s="10">
-        <v>46112</v>
+        <v>45984</v>
       </c>
       <c r="I37" s="11">
-        <v>4939000</v>
-[...9 lines deleted...]
-      </c>
+        <v>2640000</v>
+      </c>
+      <c r="J37" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" s="7"/>
     </row>
     <row r="38" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="G38" s="10">
-        <v>45992</v>
+        <v>45978</v>
       </c>
       <c r="H38" s="10">
         <v>46112</v>
       </c>
       <c r="I38" s="11">
-        <v>4158000</v>
-[...7 lines deleted...]
-      <c r="L38" s="7"/>
+        <v>4939000</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L38" s="7" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="39" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="B39" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="7" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="G39" s="10">
-        <v>45952</v>
+        <v>45992</v>
       </c>
       <c r="H39" s="10">
         <v>46112</v>
       </c>
       <c r="I39" s="11">
-        <v>1125421</v>
-[...4 lines deleted...]
-      <c r="K39" s="14" t="s">
+        <v>4158000</v>
+      </c>
+      <c r="J39" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L39" s="7"/>
     </row>
     <row r="40" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B40" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D40" s="7" t="s">
         <v>166</v>
       </c>
-      <c r="C40" s="7" t="s">
+      <c r="E40" s="8" t="s">
         <v>167</v>
       </c>
-      <c r="D40" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" s="9" t="s">
-        <v>304</v>
+        <v>168</v>
       </c>
       <c r="G40" s="10">
-        <v>46013</v>
+        <v>45952</v>
       </c>
       <c r="H40" s="10">
         <v>46112</v>
       </c>
       <c r="I40" s="11">
-        <v>1210000</v>
-[...4 lines deleted...]
-      <c r="K40" s="14" t="s">
+        <v>1125421</v>
+      </c>
+      <c r="J40" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="7"/>
     </row>
     <row r="41" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="G41" s="10">
-        <v>45931</v>
+        <v>46013</v>
       </c>
       <c r="H41" s="10">
-        <v>46094</v>
+        <v>46112</v>
       </c>
       <c r="I41" s="11">
-        <v>8496000</v>
-[...9 lines deleted...]
-      </c>
+        <v>1210000</v>
+      </c>
+      <c r="J41" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L41" s="7"/>
     </row>
     <row r="42" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F42" s="9"/>
+        <v>175</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>176</v>
+      </c>
       <c r="G42" s="10">
         <v>45931</v>
       </c>
       <c r="H42" s="10">
-        <v>46112</v>
+        <v>46094</v>
       </c>
       <c r="I42" s="11">
-        <v>23355000</v>
-[...4 lines deleted...]
-      <c r="K42" s="14" t="s">
+        <v>8496000</v>
+      </c>
+      <c r="J42" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L42" s="7" t="s">
-        <v>181</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="F43" s="9"/>
       <c r="G43" s="10">
-        <v>45951</v>
+        <v>45931</v>
       </c>
       <c r="H43" s="10">
-        <v>45989</v>
+        <v>46112</v>
       </c>
       <c r="I43" s="11">
-        <v>1206700</v>
-[...7 lines deleted...]
-      <c r="L43" s="7"/>
+        <v>23355000</v>
+      </c>
+      <c r="J43" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" s="7" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="44" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="B44" s="7" t="s">
+      <c r="D44" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="C44" s="7" t="s">
+      <c r="E44" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="D44" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="9" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="G44" s="10">
-        <v>45975</v>
+        <v>45951</v>
       </c>
       <c r="H44" s="10">
-        <v>46100</v>
+        <v>45989</v>
       </c>
       <c r="I44" s="11">
-        <v>1800000</v>
-[...4 lines deleted...]
-      <c r="K44" s="14" t="s">
+        <v>1206700</v>
+      </c>
+      <c r="J44" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L44" s="7"/>
     </row>
     <row r="45" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C45" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="B45" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" s="7" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="G45" s="10">
-        <v>45981</v>
+        <v>45975</v>
       </c>
       <c r="H45" s="10">
         <v>46100</v>
       </c>
       <c r="I45" s="11">
-        <v>7392000</v>
-[...4 lines deleted...]
-      <c r="K45" s="14" t="s">
+        <v>1800000</v>
+      </c>
+      <c r="J45" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L45" s="7"/>
     </row>
     <row r="46" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="B46" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" s="7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G46" s="10">
-        <v>45986</v>
+        <v>45981</v>
       </c>
       <c r="H46" s="10">
-        <v>46080</v>
+        <v>46100</v>
       </c>
       <c r="I46" s="11">
-        <v>1404700</v>
-[...4 lines deleted...]
-      <c r="K46" s="14" t="s">
+        <v>7392000</v>
+      </c>
+      <c r="J46" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L46" s="7"/>
     </row>
     <row r="47" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C47" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="B47" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D47" s="7" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="G47" s="10">
-        <v>46008</v>
+        <v>45986</v>
       </c>
       <c r="H47" s="10">
-        <v>46108</v>
+        <v>46080</v>
       </c>
       <c r="I47" s="11">
-        <v>1721500</v>
-[...4 lines deleted...]
-      <c r="K47" s="14" t="s">
+        <v>1404700</v>
+      </c>
+      <c r="J47" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L47" s="7"/>
     </row>
     <row r="48" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="B48" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D48" s="7" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="G48" s="10">
-        <v>45940</v>
+        <v>46008</v>
       </c>
       <c r="H48" s="10">
-        <v>46080</v>
+        <v>46108</v>
       </c>
       <c r="I48" s="11">
-        <v>4200000</v>
-[...4 lines deleted...]
-      <c r="K48" s="14" t="s">
+        <v>1721500</v>
+      </c>
+      <c r="J48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L48" s="7"/>
     </row>
     <row r="49" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="7" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B49" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C49" s="7" t="s">
         <v>200</v>
       </c>
-      <c r="C49" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="7" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="G49" s="10">
-        <v>45975</v>
+        <v>45988</v>
       </c>
       <c r="H49" s="10">
-        <v>46097</v>
+        <v>46073</v>
       </c>
       <c r="I49" s="11">
-        <v>1023000</v>
-[...7 lines deleted...]
-      <c r="L49" s="7"/>
+        <v>3999600</v>
+      </c>
+      <c r="J49" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" s="7" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="50" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F50" s="9" t="s">
         <v>209</v>
       </c>
-      <c r="B50" s="7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G50" s="10">
-        <v>46021</v>
+        <v>45940</v>
       </c>
       <c r="H50" s="10">
-        <v>46031</v>
+        <v>46080</v>
       </c>
       <c r="I50" s="11">
-        <v>33939204</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>4200000</v>
+      </c>
+      <c r="J50" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="13" t="s">
+        <v>18</v>
       </c>
       <c r="L50" s="7"/>
     </row>
     <row r="51" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="7" t="s">
-        <v>209</v>
+        <v>181</v>
       </c>
       <c r="B51" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C51" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="C51" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="7" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="G51" s="10">
-        <v>46021</v>
+        <v>45975</v>
       </c>
       <c r="H51" s="10">
-        <v>46028</v>
+        <v>46097</v>
       </c>
       <c r="I51" s="11">
-        <v>176130801</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>1023000</v>
+      </c>
+      <c r="J51" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="13" t="s">
+        <v>18</v>
       </c>
       <c r="L51" s="7"/>
     </row>
     <row r="52" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="7" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B52" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="G52" s="10">
+        <v>46021</v>
+      </c>
+      <c r="H52" s="10">
+        <v>46031</v>
+      </c>
+      <c r="I52" s="11">
+        <v>33939204</v>
+      </c>
+      <c r="J52" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="K52" s="13" t="s">
         <v>221</v>
-      </c>
-[...25 lines deleted...]
-        <v>18</v>
       </c>
       <c r="L52" s="7"/>
     </row>
     <row r="53" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="7" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="G53" s="10">
-        <v>45993</v>
+        <v>46021</v>
       </c>
       <c r="H53" s="10">
-        <v>46010</v>
+        <v>46028</v>
       </c>
       <c r="I53" s="11">
-        <v>9051900</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>176130801</v>
+      </c>
+      <c r="J53" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="K53" s="13" t="s">
+        <v>221</v>
       </c>
       <c r="L53" s="7"/>
     </row>
     <row r="54" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
         <v>226</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C54" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="E54" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="F54" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="E54" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G54" s="10">
-        <v>46001</v>
+        <v>46022</v>
       </c>
       <c r="H54" s="10">
-        <v>46019</v>
+        <v>46049</v>
       </c>
       <c r="I54" s="11">
-        <v>4283400</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>2295964</v>
+      </c>
+      <c r="J54" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="K54" s="13" t="s">
+        <v>221</v>
       </c>
       <c r="L54" s="7"/>
     </row>
     <row r="55" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F55" s="9" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="G55" s="10">
-        <v>46002</v>
+        <v>45940</v>
       </c>
       <c r="H55" s="10">
-        <v>46019</v>
+        <v>46108</v>
       </c>
       <c r="I55" s="11">
-        <v>11330000</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>13008600</v>
+      </c>
+      <c r="J55" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="13" t="s">
+        <v>18</v>
       </c>
       <c r="L55" s="7"/>
     </row>
     <row r="56" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="7" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="G56" s="10">
-        <v>45931</v>
+        <v>45993</v>
       </c>
       <c r="H56" s="10">
-        <v>46112</v>
+        <v>46010</v>
       </c>
       <c r="I56" s="11">
-        <v>19955100</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>9051900</v>
+      </c>
+      <c r="J56" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="K56" s="13" t="s">
+        <v>221</v>
       </c>
       <c r="L56" s="7"/>
     </row>
     <row r="57" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="7" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C57" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="D57" s="7" t="s">
+      <c r="E57" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="E57" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="9" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="G57" s="10">
-        <v>45952</v>
+        <v>46001</v>
       </c>
       <c r="H57" s="10">
-        <v>46108</v>
+        <v>46019</v>
       </c>
       <c r="I57" s="11">
-        <v>6248000</v>
-[...9 lines deleted...]
-      </c>
+        <v>4283400</v>
+      </c>
+      <c r="J57" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="K57" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="L57" s="7"/>
     </row>
     <row r="58" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="G58" s="10">
-        <v>46000</v>
+        <v>46002</v>
       </c>
       <c r="H58" s="10">
-        <v>46104</v>
+        <v>46019</v>
       </c>
       <c r="I58" s="11">
-        <v>25000000</v>
-[...9 lines deleted...]
-      </c>
+        <v>11330000</v>
+      </c>
+      <c r="J58" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="K58" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="L58" s="7"/>
     </row>
     <row r="59" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="E59" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="B59" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F59" s="9" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="G59" s="10">
-        <v>46010</v>
+        <v>45931</v>
       </c>
       <c r="H59" s="10">
-        <v>46100</v>
+        <v>46112</v>
       </c>
       <c r="I59" s="11">
-        <v>2878700</v>
-[...9 lines deleted...]
-      </c>
+        <v>19955100</v>
+      </c>
+      <c r="J59" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="K59" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="L59" s="7"/>
     </row>
     <row r="60" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>283</v>
+        <v>258</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="G60" s="10">
-        <v>46003</v>
+        <v>45952</v>
       </c>
       <c r="H60" s="10">
-        <v>46080</v>
+        <v>46108</v>
       </c>
       <c r="I60" s="11">
-        <v>3775200</v>
-[...7 lines deleted...]
-      <c r="L60" s="7"/>
+        <v>6248000</v>
+      </c>
+      <c r="J60" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" s="7" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="61" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="C61" s="7" t="s">
         <v>263</v>
       </c>
-      <c r="B61" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" s="7" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="G61" s="10">
-        <v>45938</v>
+        <v>46000</v>
       </c>
       <c r="H61" s="10">
-        <v>46017</v>
+        <v>46104</v>
       </c>
       <c r="I61" s="11">
-        <v>4950000</v>
-[...7 lines deleted...]
-      <c r="L61" s="7"/>
+        <v>25000000</v>
+      </c>
+      <c r="J61" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L61" s="7" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="62" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="G62" s="10">
-        <v>45931</v>
+        <v>46010</v>
       </c>
       <c r="H62" s="10">
-        <v>46387</v>
+        <v>46100</v>
       </c>
       <c r="I62" s="11">
-        <v>143908600</v>
-[...4 lines deleted...]
-      <c r="K62" s="14" t="s">
+        <v>2878700</v>
+      </c>
+      <c r="J62" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L62" s="7" t="s">
-        <v>277</v>
+        <v>34</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="G63" s="10">
-        <v>45940</v>
+        <v>46003</v>
       </c>
       <c r="H63" s="10">
-        <v>45991</v>
+        <v>46080</v>
       </c>
       <c r="I63" s="11">
-        <v>2596000</v>
-[...4 lines deleted...]
-      <c r="K63" s="14" t="s">
+        <v>3775200</v>
+      </c>
+      <c r="J63" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L63" s="7"/>
     </row>
     <row r="64" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="G64" s="10">
-        <v>45961</v>
+        <v>45938</v>
       </c>
       <c r="H64" s="10">
-        <v>46112</v>
+        <v>46017</v>
       </c>
       <c r="I64" s="11">
-        <v>1735800</v>
-[...4 lines deleted...]
-      <c r="K64" s="14" t="s">
+        <v>4950000</v>
+      </c>
+      <c r="J64" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L64" s="7"/>
     </row>
     <row r="65" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="D65" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="B65" s="7" t="s">
+      <c r="E65" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="C65" s="7" t="s">
+      <c r="F65" s="9" t="s">
         <v>287</v>
       </c>
-      <c r="D65" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G65" s="10">
-        <v>45967</v>
+        <v>45931</v>
       </c>
       <c r="H65" s="10">
-        <v>46112</v>
+        <v>46387</v>
       </c>
       <c r="I65" s="11">
-        <v>2638460</v>
-[...7 lines deleted...]
-      <c r="L65" s="7"/>
+        <v>143908600</v>
+      </c>
+      <c r="J65" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L65" s="7" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="66" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D66" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="F66" s="9" t="s">
         <v>292</v>
       </c>
-      <c r="E66" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G66" s="10">
-        <v>45967</v>
+        <v>45940</v>
       </c>
       <c r="H66" s="10">
-        <v>46053</v>
+        <v>45991</v>
       </c>
       <c r="I66" s="11">
-        <v>2478157</v>
-[...4 lines deleted...]
-      <c r="K66" s="14" t="s">
+        <v>2596000</v>
+      </c>
+      <c r="J66" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L66" s="7"/>
     </row>
     <row r="67" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>293</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>294</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>297</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>298</v>
       </c>
       <c r="G67" s="10">
-        <v>45992</v>
+        <v>45961</v>
       </c>
       <c r="H67" s="10">
-        <v>47087</v>
+        <v>46112</v>
       </c>
       <c r="I67" s="11">
-        <v>15493000</v>
-[...4 lines deleted...]
-      <c r="K67" s="14" t="s">
+        <v>1735800</v>
+      </c>
+      <c r="J67" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" s="13" t="s">
         <v>18</v>
       </c>
       <c r="L67" s="7"/>
     </row>
     <row r="68" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B68" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D68" s="7" t="s">
         <v>299</v>
       </c>
-      <c r="C68" s="7" t="s">
+      <c r="E68" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="G68" s="10">
+        <v>45967</v>
+      </c>
+      <c r="H68" s="10">
+        <v>46112</v>
+      </c>
+      <c r="I68" s="11">
+        <v>2638460</v>
+      </c>
+      <c r="J68" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L68" s="7"/>
+    </row>
+    <row r="69" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="D69" s="7" t="s">
         <v>300</v>
       </c>
-      <c r="D68" s="7" t="s">
+      <c r="E69" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="G69" s="10">
+        <v>45967</v>
+      </c>
+      <c r="H69" s="10">
+        <v>46053</v>
+      </c>
+      <c r="I69" s="11">
+        <v>2478157</v>
+      </c>
+      <c r="J69" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L69" s="7"/>
+    </row>
+    <row r="70" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C70" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="E68" s="8" t="s">
+      <c r="D70" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="F68" s="9" t="s">
+      <c r="E70" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="G68" s="10">
+      <c r="F70" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="G70" s="10">
+        <v>45992</v>
+      </c>
+      <c r="H70" s="10">
+        <v>47087</v>
+      </c>
+      <c r="I70" s="11">
+        <v>15493000</v>
+      </c>
+      <c r="J70" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K70" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" s="7"/>
+    </row>
+    <row r="71" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="G71" s="10">
+        <v>45996</v>
+      </c>
+      <c r="H71" s="10">
+        <v>46112</v>
+      </c>
+      <c r="I71" s="11">
+        <v>6617600</v>
+      </c>
+      <c r="J71" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K71" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="G72" s="10">
+        <v>45967</v>
+      </c>
+      <c r="H72" s="10">
+        <v>46112</v>
+      </c>
+      <c r="I72" s="11">
+        <v>7341400</v>
+      </c>
+      <c r="J72" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K72" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L72" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="G73" s="10">
         <v>46017</v>
       </c>
-      <c r="H68" s="10">
+      <c r="H73" s="10">
         <v>46091</v>
       </c>
-      <c r="I68" s="11">
+      <c r="I73" s="11">
         <v>4675000</v>
       </c>
-      <c r="J68" s="15" t="s">
-[...3215 lines deleted...]
-      <c r="L260" s="16"/>
+      <c r="J73" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="L73" s="7"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L260" xr:uid="{8139753F-E721-460F-951E-9B2179361AE8}">
+  <autoFilter ref="A1:L73" xr:uid="{8139753F-E721-460F-951E-9B2179361AE8}">
     <filterColumn colId="9" showButton="0"/>
   </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="J1:K1"/>
   </mergeCells>
-  <phoneticPr fontId="1"/>
+  <phoneticPr fontId="3"/>
   <dataValidations count="3">
-    <dataValidation type="whole" imeMode="halfAlpha" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="半角数字を入力してください。" error="半角数字のみ入力してください。「円」は不要です。" sqref="I2:I47 I48:I260" xr:uid="{7A40455C-0BEF-4B9F-8BE7-12AD4030CA40}">
+    <dataValidation type="whole" imeMode="halfAlpha" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="半角数字を入力してください。" error="半角数字のみ入力してください。「円」は不要です。" sqref="I52:I54 I56:I70 I2:I21 I23:I50" xr:uid="{3D3FC723-DAEB-4235-92E1-3E56FB9EF353}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="日付を入力してください" error="2022/4/1のように入力してください。" sqref="G2:H47 G48:H260" xr:uid="{3148D9B1-B397-4E97-B5C7-F72EC8953F26}">
+    <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="日付を入力してください" error="2022/4/1のように入力してください。" sqref="G52:H54 G56:H70 G2:H21 G23:H50" xr:uid="{74070512-20A1-4F5E-A812-82282218F7B4}">
       <formula1>44652</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J2:J47 J48:J260" xr:uid="{81C5C10A-2E60-4D99-85FD-05E1EBB307B3}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J52:J54 J56:J70 J2:J21 J23:J50" xr:uid="{953A6668-6879-4EFC-A3EE-783014E35AC4}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" errors="blank" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>saitama-zuii-R7-10-12</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'saitama-zuii-R7-10-12'!Print_Titles</vt:lpstr>
+      <vt:lpstr>（案３ー３）修正R7-10-12</vt:lpstr>
+      <vt:lpstr>'（案３ー３）修正R7-10-12'!Print_Area</vt:lpstr>
+      <vt:lpstr>'（案３ー３）修正R7-10-12'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>埼玉県</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>西谷 智（出納総務課）</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>