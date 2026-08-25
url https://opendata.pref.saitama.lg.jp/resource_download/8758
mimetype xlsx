--- v0 (2026-06-08)
+++ v1 (2026-08-25)
@@ -1,5478 +1,568 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\110294\Desktop\随意契約公表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FC0DBE6-6524-4D16-9DC9-D3D6A68A4076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07C793C1-5ECF-4F74-A49F-9A1137710BE5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{60189149-C977-484B-8D1D-6E315A7D8D98}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{C0A6A3E9-7389-4F70-BC09-ECA46816847B}"/>
   </bookViews>
   <sheets>
-    <sheet name="saitamazuii-r7" sheetId="1" r:id="rId1"/>
+    <sheet name="saitama-zuii-r8-1-3" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'saitamazuii-r7'!$A$1:$L$940</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'saitama-zuii-r8-1-3'!$A$1:$L$75</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7967" uniqueCount="2698">
-[...4 lines deleted...]
-    <t>課所名</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="627" uniqueCount="271">
+  <si>
+    <t>部局</t>
+  </si>
+  <si>
+    <t>課所名（表示名）</t>
   </si>
   <si>
     <t>連絡先</t>
   </si>
   <si>
     <t>契約件名</t>
   </si>
   <si>
     <t>契約の相手方の名称</t>
   </si>
   <si>
     <t>契約の相手方の住所</t>
   </si>
   <si>
     <t>契約期間の始期</t>
   </si>
   <si>
     <t>契約期間の終期</t>
   </si>
   <si>
     <t>契約金額</t>
   </si>
   <si>
     <t>根拠規定（地方自治法施行令第167条の2第1項における該当号数）</t>
   </si>
   <si>
     <t>随意契約の理由</t>
   </si>
   <si>
     <t>備考</t>
   </si>
   <si>
-    <t>直轄</t>
-[...14 lines deleted...]
-    <t>埼玉県川越市石原町二丁目２番３号</t>
+    <t>企画財政部</t>
+  </si>
+  <si>
+    <t>情報システム戦略課</t>
+  </si>
+  <si>
+    <t>048-830-2270</t>
+  </si>
+  <si>
+    <t>議事堂の無線ＬＡＮ環境構築業務委託</t>
+  </si>
+  <si>
+    <t>ネットワンシステムズ株式会社</t>
+  </si>
+  <si>
+    <t>東京都千代田区丸の内２丁目７番２号ＪＰタワー</t>
   </si>
   <si>
     <t>第2号</t>
   </si>
   <si>
     <t>不動産の買い入れや物品の製造などその性質・目的が競争入札に適さない場合</t>
   </si>
   <si>
-    <t>宿泊施設の賃貸借契約</t>
-[...159 lines deleted...]
-    <t>埼玉県さいたま市浦和区針ヶ谷四丁目３番２５号</t>
+    <t>ＬＧＷＡＮ無線化対応業務委託</t>
+  </si>
+  <si>
+    <t>土地水政策課</t>
+  </si>
+  <si>
+    <t>048-830-2192</t>
+  </si>
+  <si>
+    <t>令和７年度見沼田圃公有地化事業公共嘱託登記等業務委託契約</t>
+  </si>
+  <si>
+    <t>公益社団法人埼玉公共嘱託登記土地家屋調査士協会</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区高砂二丁目３番４号２０１</t>
   </si>
   <si>
     <t>単価契約</t>
     <rPh sb="2" eb="4">
       <t>ケイヤク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>ＲＰＡツール「ＷｉｎＡｃｔｏｒ」活用支援業務委託</t>
-[...110 lines deleted...]
-    <t>ノーコードツールのアカウント管理連携システム保守業務委託</t>
+    <t>総務部</t>
+  </si>
+  <si>
+    <t>税務課</t>
+  </si>
+  <si>
+    <t>048-830-2662</t>
+  </si>
+  <si>
+    <t>税務システム運用管理業務委託</t>
+  </si>
+  <si>
+    <t>日本電気株式会社埼玉支店</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町一丁目１０番地１７</t>
   </si>
   <si>
     <t>長期継続</t>
   </si>
   <si>
-    <t>生成ＡＩ　ＳＳＯ連携設定業務委託</t>
-[...499 lines deleted...]
-  <si>
     <t>税務システム改修業務委託（収納管理関係）</t>
   </si>
   <si>
     <t>税務システム改修業務委託（自動車税税制改正対応）</t>
   </si>
   <si>
     <t>税務文書管理システムに係る窓口用端末構築業務委託</t>
   </si>
   <si>
-    <t>自動車税事務所</t>
-[...110 lines deleted...]
-  <si>
     <t>総務事務センター</t>
   </si>
   <si>
-    <t>048-830-2377</t>
-[...31 lines deleted...]
-  <si>
     <t>048-830-2395</t>
   </si>
   <si>
-    <t>令和７年度総務事務システム機能改善改修等業務委託</t>
-[...10 lines deleted...]
-  <si>
     <t>令和７年度総務事務システム在宅勤務等手当機能追加改修業務委託</t>
   </si>
   <si>
     <t>株式会社ＮＴＴデータ東海</t>
   </si>
   <si>
     <t>愛知県名古屋市中区錦二丁目１７番２１号</t>
   </si>
   <si>
     <t>令和７年度総務事務システム機能改善改修等業務委託（第３次改修分）</t>
   </si>
   <si>
-    <t>県営競技事務所</t>
-[...322 lines deleted...]
-  <si>
     <t>県民生活部</t>
   </si>
   <si>
-    <t>県民広聴課</t>
-[...65 lines deleted...]
-    <t>令和７年度埼玉県広報紙「彩の国だより」デザイン・レイアウト及びデータ制作等業務委託契約書の一部変更契約書</t>
+    <t>国際課</t>
+  </si>
+  <si>
+    <t>048-830-2717</t>
+  </si>
+  <si>
+    <t>令和７年度日本語教室支援事業委託契約書の一部変更契約書</t>
+  </si>
+  <si>
+    <t>公益財団法人埼玉県国際交流協会</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区北浦和五丁目６番５号</t>
   </si>
   <si>
     <t>変更契約(契約金額の変更）</t>
     <rPh sb="5" eb="7">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キンガク</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヘンコウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和７年度 県政広報テレビ番組の制作・放送委託契約</t>
-[...158 lines deleted...]
-  <si>
     <t>パスポートセンター</t>
   </si>
   <si>
     <t>048-647-4040</t>
   </si>
   <si>
-    <t>旅券手数料のキャッシュレス納付導入に係る指定納付受託者業務契約</t>
-[...1 lines deleted...]
-  <si>
     <t>パスポートセンター施設管理業務委託</t>
   </si>
   <si>
     <t>公益財団法人埼玉県産業文化センター</t>
   </si>
   <si>
     <t>埼玉県さいたま市大宮区桜木町１－７－５</t>
   </si>
   <si>
-    <t>青少年課</t>
-[...151 lines deleted...]
-  <si>
     <t>危機管理防災部</t>
   </si>
   <si>
-    <t>危機管理課</t>
-[...34 lines deleted...]
-  <si>
     <t>防災航空センター</t>
   </si>
   <si>
     <t>049-297-7810</t>
   </si>
   <si>
-    <t>ジェット燃料の購入</t>
+    <t>ジェット燃料購入</t>
   </si>
   <si>
     <t>本田航空株式会社</t>
   </si>
   <si>
     <t>埼玉県比企郡川島町出丸下郷５３－１</t>
   </si>
   <si>
     <t>単価契約</t>
-    <rPh sb="0" eb="2">
-[...3 lines deleted...]
-      <t>ケイヤク</t>
+  </si>
+  <si>
+    <t>防災ヘリコプターＡＷ１３９用部品購入</t>
+  </si>
+  <si>
+    <t>災害対策課</t>
+  </si>
+  <si>
+    <t>048-830-8186</t>
+  </si>
+  <si>
+    <t>国のプッシュ型支援対応埼玉版FEMA実働訓練</t>
+  </si>
+  <si>
+    <t>一般社団法人埼玉県トラック協会</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区北袋１－２９９－３</t>
+  </si>
+  <si>
+    <t>福祉部</t>
+  </si>
+  <si>
+    <t>福祉政策課</t>
+  </si>
+  <si>
+    <t>048-830-3223</t>
+  </si>
+  <si>
+    <t>「埼玉県思いやり駐車場制度」利用証増刷</t>
+  </si>
+  <si>
+    <t>株式会社コア代表取締役小林彩子</t>
+  </si>
+  <si>
+    <t>埼玉県秩父郡長瀞町大字長瀞１５０５番地</t>
+  </si>
+  <si>
+    <t>高齢者福祉課</t>
+  </si>
+  <si>
+    <t>048-830-3168</t>
+  </si>
+  <si>
+    <t>外国人介護人材の送り出し機関等調査委託業務</t>
+  </si>
+  <si>
+    <t>アイ・シー・ネット株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市中央区新都心１１－２明治安田生命さいたま新都心ビル２７階</t>
+  </si>
+  <si>
+    <t>企画提案</t>
+  </si>
+  <si>
+    <t>こども支援課</t>
+  </si>
+  <si>
+    <t>048-830-3322</t>
+  </si>
+  <si>
+    <t>「放課後児童クラブスタートブック（仮称）」制作業務委託</t>
+  </si>
+  <si>
+    <t>一般社団法人あい和学童クラブ運営法人</t>
+  </si>
+  <si>
+    <t>埼玉県上尾市瓦葺２６７０番地７</t>
+  </si>
+  <si>
+    <t>こども安全課</t>
+  </si>
+  <si>
+    <t>048-830-3339</t>
+  </si>
+  <si>
+    <t>令和７年度乳幼児ケアエキスパート育成事業業務委託の一部変更契約</t>
+  </si>
+  <si>
+    <t>社会福祉法人愛の泉</t>
+  </si>
+  <si>
+    <t>埼玉県加須市土手２－１５－５７</t>
+  </si>
+  <si>
+    <t>保健医療部</t>
+  </si>
+  <si>
+    <t>衛生研究所</t>
+  </si>
+  <si>
+    <t>0493-59-8390</t>
+  </si>
+  <si>
+    <t>安全キャビネット保守点検業務委託</t>
+  </si>
+  <si>
+    <t>有限会社サンズコーポレーション</t>
+  </si>
+  <si>
+    <t>さいたま市緑区大間木３－２１－１３</t>
+  </si>
+  <si>
+    <t>医療人材課</t>
+  </si>
+  <si>
+    <t>048-830-3543</t>
+  </si>
+  <si>
+    <t>令和７年度訪問看護ステーション管理者支援事業業務委託書の一部変更契約</t>
+  </si>
+  <si>
+    <t>一般社団法人埼玉県訪問看護ステーション協会会長白石恵子</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市中央区３－３－８</t>
+  </si>
+  <si>
+    <t>令和７年度介護施設への認定看護師派遣事業業務委託の一部変更契約</t>
+    <rPh sb="11" eb="13">
+      <t>ニンテイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>防災ヘリコプター運行管理業務委託</t>
-[...23 lines deleted...]
-    <t>防災ヘリコプター（ＪＡ３１ＤＰ）の対空検査に伴う修繕</t>
+    <t>公益社団法人埼玉県看護協会</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市西区西大宮３－３</t>
+  </si>
+  <si>
+    <t>令和７年度変更看護師資格取得・特定行為研修受講支援等事業業務委託の一部変更契約</t>
+  </si>
+  <si>
+    <t>健康長寿課</t>
+  </si>
+  <si>
+    <t>048-830-3581</t>
+  </si>
+  <si>
+    <t>令和７年度地域在宅歯科医療推進体制整備事業の一部変更契約</t>
+  </si>
+  <si>
+    <t>一般社団法人埼玉県歯科医師会</t>
+  </si>
+  <si>
+    <t>さいたま市浦和区針ヶ谷４丁目２番６５号</t>
+  </si>
+  <si>
+    <t>048-830-3561</t>
+  </si>
+  <si>
+    <t>埼玉県小児慢性特定疾病公費負担システム改修業務委託</t>
+  </si>
+  <si>
+    <t>富士通Ｊａｐａｎ株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町１丁目１１番地２０</t>
+  </si>
+  <si>
+    <t>疾病対策課</t>
+  </si>
+  <si>
+    <t>048-830-3562</t>
+  </si>
+  <si>
+    <t>埼玉県難病患者等公費負担システムPMHと共通算定モジュールの連携に係る改修業務委託</t>
+  </si>
+  <si>
+    <t>富士通Japan株式会社首都圏事業部（埼玉）</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町一丁目１１番地２０号</t>
+  </si>
+  <si>
+    <t>産業労働部</t>
+  </si>
+  <si>
+    <t>商業・サービス産業支援課</t>
+  </si>
+  <si>
+    <t>048-830-7983</t>
+  </si>
+  <si>
+    <t>「触れて、学んで、つながるＤＸ導入促進事業」体験型展示会等業務委託契約書</t>
+  </si>
+  <si>
+    <t>株式会社地域デザインラボさいたま</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区常盤７丁目４番１号</t>
+  </si>
+  <si>
+    <t>産業支援課</t>
+  </si>
+  <si>
+    <t>048-830-3787</t>
+  </si>
+  <si>
+    <t>令和７年度学生向け起業伴走プログラム業務に係る契約の一部変更契約</t>
+  </si>
+  <si>
+    <t>株式会社ツクリエ</t>
+  </si>
+  <si>
+    <t>東京都千代田区神田駿河台１丁目５番地化学会館４Ｆ</t>
+  </si>
+  <si>
+    <t>観光課</t>
+  </si>
+  <si>
+    <t>048-830-3955</t>
+  </si>
+  <si>
+    <t>水辺空間を生かしたチームビルディングを軸とする本県への誘客に向けたモデルコースの企画・検証業務委託業務委託の変更契約</t>
+  </si>
+  <si>
+    <t>株式会社地域計画建築研究所東京事務所</t>
+  </si>
+  <si>
+    <t>東京都千代田区岩本町三丁目１番９号</t>
+  </si>
+  <si>
+    <t>「埼玉アニメ聖地パンフレット制作」業務委託</t>
+  </si>
+  <si>
+    <t>一般社団法人アニメツーリズム協会</t>
+  </si>
+  <si>
+    <t>東京都千代田区富士見１－１２－２１</t>
+  </si>
+  <si>
+    <t>農林部</t>
+  </si>
+  <si>
+    <t>川越家畜保健衛生所</t>
+  </si>
+  <si>
+    <t>049-225-4141</t>
+  </si>
+  <si>
+    <t>業務委託単価契約（物品の収集運搬業務）</t>
+  </si>
+  <si>
+    <t>株式会社サンキュー</t>
+  </si>
+  <si>
+    <t>群馬県館林市足次町１０５３</t>
+  </si>
+  <si>
+    <t>第5号</t>
+  </si>
+  <si>
+    <t>緊急の必要により入札に付することができない場合</t>
   </si>
   <si>
     <t>単価契約</t>
     <rPh sb="0" eb="4">
       <t>タンカケイヤク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>防災ヘリコプターあらかわ３（ＪＡ３１ＡＲ）主要装備修繕</t>
-[...1749 lines deleted...]
-    <t>有限会社サンズコーポ レーション</t>
+    <t>業務委託単価契約（物品の焼却処理業務）</t>
+  </si>
+  <si>
+    <t>株式会社ショーモン</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市見沼区片柳１０４５－１</t>
+  </si>
+  <si>
+    <t>物品売買契約（防護服等）</t>
   </si>
   <si>
     <t>埼玉県さいたま市緑区大間木３－２１－１３</t>
   </si>
   <si>
-    <t>安全キャビネット保守点検業務委託</t>
-[...1746 lines deleted...]
-  <si>
     <t>株式会社クリーンテックサーマル</t>
   </si>
   <si>
     <t>埼玉県深谷市折之口１９８５</t>
   </si>
   <si>
     <t>業務委託単価契約（物品の収集運搬・処分業務）</t>
   </si>
   <si>
     <t>株式会社ヤマキ</t>
   </si>
   <si>
     <t>埼玉県熊谷市三ケ尻３８８４</t>
   </si>
   <si>
     <t>物品売買契約（密閉容器）</t>
   </si>
   <si>
     <t>株式会社パートナーズコーポレーション</t>
   </si>
   <si>
     <t>東京都中央区八丁堀３－１１－１１</t>
   </si>
   <si>
     <t>熊谷家畜保健衛生所</t>
@@ -5480,3179 +570,535 @@
   <si>
     <t>048-521-1274</t>
   </si>
   <si>
     <t>物品売買契約書（防疫資材）</t>
   </si>
   <si>
     <t>株式会社日本シューター</t>
   </si>
   <si>
     <t>東京都千代田区神田駿河台２－９</t>
   </si>
   <si>
     <t>テクニカ合同株式会社</t>
   </si>
   <si>
     <t>兵庫県神戸市東灘区本山南町8丁目6番26号</t>
   </si>
   <si>
     <t>有限会社中村理化</t>
   </si>
   <si>
     <t>埼玉県新座市石神１－８－５</t>
   </si>
   <si>
-    <t>農業支援課</t>
-[...64 lines deleted...]
-  <si>
     <t>森づくり課</t>
   </si>
   <si>
-    <t>048-830-4314</t>
-[...59 lines deleted...]
-    <t>令和７年度埼玉県森林簿情報の精度向上委託業務</t>
+    <t>048-830-4312</t>
+  </si>
+  <si>
+    <t>令和７年度埼玉県森林クラウドシステム運用保守委託業務変更契約</t>
   </si>
   <si>
     <t>株式会社パスコさいたま支店</t>
   </si>
   <si>
     <t>埼玉県さいたま市大宮区仲町１－１０４</t>
   </si>
   <si>
-    <t>森づくり課</t>
-[...120 lines deleted...]
-  <si>
     <t>県土整備部</t>
   </si>
   <si>
     <t>県土整備政策課</t>
   </si>
   <si>
-    <t>048-830-5264</t>
-[...25 lines deleted...]
-  <si>
     <t>048-830-5199</t>
   </si>
   <si>
-    <t>工事執行管理システム改修業務委託（工事成績評定機能）</t>
-[...7 lines deleted...]
-  <si>
     <t>工事執行管理システム改修業務委託（平準化指標表示機能）</t>
   </si>
   <si>
     <t>パシフィックコンサルタンツ株式会社</t>
   </si>
   <si>
     <t>埼玉県さいたま市大宮区吉敷町一丁目２３番地１</t>
   </si>
   <si>
-    <t>さいたま県土整備事務所</t>
-[...77 lines deleted...]
-    <t>交付金（改築）工事（新右衛門遺跡埋蔵文化財発掘調査業務委託）</t>
+    <t>熊谷県土整備事務所</t>
+  </si>
+  <si>
+    <t>048-533-8778</t>
+  </si>
+  <si>
+    <t>（緊急）樹木医診断業務委託</t>
+  </si>
+  <si>
+    <t>株式会社花園グリーンサービス</t>
+  </si>
+  <si>
+    <t>埼玉県深谷市北根５１７</t>
+  </si>
+  <si>
+    <t>社資交（改築）工事（北堀遺跡発掘調査業務委託）052</t>
   </si>
   <si>
     <t>公益財団法人埼玉県埋蔵文化財調査事業団</t>
   </si>
   <si>
-    <t>埼玉県熊谷市船木台４丁目４番地１</t>
-[...140 lines deleted...]
-  <si>
     <t>埼玉県熊谷市舟木台４丁目４番地１</t>
   </si>
   <si>
     <t>道路改築工事（富田庚申塚遺跡埋蔵文化財調査報告書作成業務委託）051</t>
   </si>
   <si>
-    <t>行田県土整備事務所</t>
-[...238 lines deleted...]
-  <si>
     <t>都市整備部</t>
   </si>
   <si>
-    <t>都市整備政策課</t>
-[...13 lines deleted...]
-  <si>
     <t>都市計画課</t>
   </si>
   <si>
     <t>048-830-5337</t>
   </si>
   <si>
-    <t>令和７年度埼玉県３Ｄ都市モデル整備業務委託</t>
-[...2 lines deleted...]
-    <t>国際航業株式会社　埼玉支店</t>
+    <t>令和７年度埼玉県３Ｄ都市モデル整備業務委託に係る契約の一部変更契約</t>
+  </si>
+  <si>
+    <t>国際航業株式会社埼玉支店</t>
   </si>
   <si>
     <t>埼玉県さいたま市大宮区下町２－１－１</t>
   </si>
   <si>
-    <t>令和７年度埼玉県３Ｄ都市モデル整備業務委託に係る契約の一部変更契約</t>
-[...341 lines deleted...]
-    <t>埼玉県さいたま市浦和区常盤４－１２－１８</t>
+    <t>教育局</t>
+  </si>
+  <si>
+    <t>特別支援教育課</t>
+  </si>
+  <si>
+    <t>048-830-6888</t>
+  </si>
+  <si>
+    <t>埼玉県立特別支援学校医療的ケア体制充実事業（通学支援）業務</t>
+  </si>
+  <si>
+    <t>株式会社リンカメ</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市見沼区深作三丁目１２－１０</t>
+  </si>
+  <si>
+    <t>特定非営利活動法人ぬくもり福祉会たんぽぽ訪問看護リハビリステーションたんぽぽ</t>
+  </si>
+  <si>
+    <t>埼玉県飯能市落合２９０－４</t>
+  </si>
+  <si>
+    <t>学校法人埼玉医科大学埼玉医科大学訪問看護ステーション</t>
+  </si>
+  <si>
+    <t>埼玉県入間郡毛呂山町毛呂本郷１００６番地</t>
+  </si>
+  <si>
+    <t>ＩＣＴ教育推進課</t>
+  </si>
+  <si>
+    <t>048-830-6640</t>
+  </si>
+  <si>
+    <t>統廃合に伴うコンピュータ教室用機器等移設業務</t>
+  </si>
+  <si>
+    <t>富士電機ＩＴソリューション株式会社</t>
+  </si>
+  <si>
+    <t>東京都千代田区外神田６丁目１５番１２号</t>
+  </si>
+  <si>
+    <t>総合教育センター江南支所</t>
+  </si>
+  <si>
+    <t>048ｰ536-1586</t>
+  </si>
+  <si>
+    <t>素牛売買契約（ホルスタイン種雄牛８頭）後期分（櫻井畜産）</t>
+  </si>
+  <si>
+    <t>櫻井畜産</t>
+  </si>
+  <si>
+    <t>埼玉県秩父郡皆野町皆野５２８</t>
+  </si>
+  <si>
+    <t>川越特別支援学校</t>
+  </si>
+  <si>
+    <t>049-235-0616</t>
+  </si>
+  <si>
+    <t>川越特別支援学校教室間仕切り等設置工事</t>
+  </si>
+  <si>
+    <t>リニューアルトーヨー株式会社</t>
+  </si>
+  <si>
+    <t>埼玉県所沢市中富６７番地</t>
   </si>
   <si>
     <t>選挙管理委員会</t>
   </si>
   <si>
-    <t>参議院議員通常選挙における啓発動画の制作業務</t>
-[...2 lines deleted...]
-    <t>参議院議員通常選挙における啓発用ポスター及びチラシ作成業務仕様書</t>
+    <t>048-830-2695</t>
+  </si>
+  <si>
+    <t>衆議院小選挙区選出議員選挙及び衆議院比例代表選出議員選挙に係る選挙公報並びに最高裁判所裁判官国民審査に係る審査公報印刷業務</t>
+  </si>
+  <si>
+    <t>株式会社毎日新聞首都圏センター</t>
+  </si>
+  <si>
+    <t>埼玉県川口市緑町８－２４</t>
+  </si>
+  <si>
+    <t>第５１回衆議院議員総選挙における選挙啓発業務</t>
+  </si>
+  <si>
+    <t>株式会社埼玉新聞事業社</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区仲町３－５－１県民健康センター１階</t>
+  </si>
+  <si>
+    <t>第５１回衆議院議員総選挙における啓発用ポスター及びチラシ作成業務</t>
   </si>
   <si>
     <t>株式会社オリコム</t>
   </si>
   <si>
-    <t>東京都港区新橋１－１１－７　新橋センタープレイス</t>
-[...299 lines deleted...]
-    <t>埼玉県市町村共同クラウド基盤・ネットワーク提供業務委託</t>
+    <t>東京都港区新橋１－１１－７新橋センタープレイス</t>
+  </si>
+  <si>
+    <t>第５１回衆議院議員総選挙における啓発動画等制作・テレビ放送業務</t>
+  </si>
+  <si>
+    <t>株式会社テレビ埼玉</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市浦和区常盤６－３６－４</t>
+  </si>
+  <si>
+    <t>第５１回衆議院議員選挙埼玉県投・開票速報オンラインシステム改修及び運用支援業務</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市大宮区桜木町１－１０－１７</t>
+  </si>
+  <si>
+    <t>投・開票速報オンラインシステムＷｉｎｄｏｗｓ１１対応業務</t>
+  </si>
+  <si>
+    <t>警察本部</t>
+  </si>
+  <si>
+    <t>会計課</t>
+  </si>
+  <si>
+    <t>048-832-0110(内線2247)</t>
+  </si>
+  <si>
+    <t>警察ネットワーク用グループウェアサーバの賃貸借</t>
+  </si>
+  <si>
+    <t>株式会社ＪＥＣＣ</t>
+  </si>
+  <si>
+    <t>東京都千代田区丸の内三丁目４番１号</t>
+  </si>
+  <si>
+    <t>048-832-0110(内線2249)</t>
+  </si>
+  <si>
+    <t>ＢＯＬＴＭＡＣＨＩＮＥ他１９品目の購入</t>
+  </si>
+  <si>
+    <t>兼松株式会社</t>
   </si>
   <si>
     <t>東京都千代田区丸の内二丁目７番２号ＪＰタワー</t>
   </si>
   <si>
-    <t>令和２年度埼玉県立学校４２校コンピュータ教室用機器等賃貸借(浦和工業高等学校・和光高等学校分延長)</t>
-[...458 lines deleted...]
-    <t>エレクトリカル・マスター・ボックスの修繕</t>
+    <t>レスキューホイストカレンダー点検</t>
+  </si>
+  <si>
+    <t>株式会社ジャムコ</t>
+  </si>
+  <si>
+    <t>東京都新宿区四谷１番地</t>
+  </si>
+  <si>
+    <t>048-832-0110(内線2244)</t>
+  </si>
+  <si>
+    <t>ＯＩＬＣＯＯＬＩＮＧＦＡＮ他２品目の修繕</t>
+  </si>
+  <si>
+    <t>ＣＡＤの修繕</t>
   </si>
   <si>
     <t>エアバス・ヘリコプターズ・ジャパン株式会社</t>
   </si>
   <si>
-    <t>東京都港区六本木６－１０－１</t>
-[...17 lines deleted...]
-    <t>神奈川県横浜市港北区新横浜三丁目１７番５号いちご新横浜ビル７階</t>
+    <t>東京都港区六本木六丁目１０番１号</t>
+  </si>
+  <si>
+    <t>留置人食糧の製造・配送業務委託</t>
+  </si>
+  <si>
+    <t>株式会社鮮やか食品</t>
+  </si>
+  <si>
+    <t>埼玉県さいたま市緑区大字中尾１０３番地１４</t>
   </si>
   <si>
     <t>埼玉県警察通信指令システムの賃貸借</t>
   </si>
   <si>
+    <t>埼玉県警察通信指令システム専用広域イーサ等回線整備契約</t>
+  </si>
+  <si>
+    <t>ＫＤＤＩ株式会社</t>
+  </si>
+  <si>
+    <t>東京都千代田区大手町１－８－１</t>
+  </si>
+  <si>
+    <t>行政手続等電子化システム機器等の賃貸借</t>
+  </si>
+  <si>
     <t>交通事故分析システムの賃貸借</t>
   </si>
   <si>
-    <t>行政手続電子会システム機器等の賃貸借</t>
-[...67 lines deleted...]
-  <si>
     <t>メインサーボアクチュエーターの修繕</t>
   </si>
   <si>
     <t>ＵＰＰＥＲＲＯＤＥＮＤＡＳＳＹの購入</t>
   </si>
   <si>
     <t>施設課</t>
   </si>
   <si>
-    <t>048-830-0717</t>
-[...160 lines deleted...]
-  <si>
     <t>048-832-0110(内線2286)</t>
   </si>
   <si>
-    <t>吉川（３８８）待機宿舎土地調査・測量・地積更正登記業務委託</t>
-[...5 lines deleted...]
-  <si>
     <t>吉川（３８８）待機宿舎土地調査・測量・地積更正登記業務の一部変更契約</t>
   </si>
   <si>
-    <t>浦和（２８）第二待機宿舎土地調査・測量・地積更正登記業務委託</t>
-[...5 lines deleted...]
-  <si>
     <t>浦和（２８）第二待機宿舎土地調査・測量・地積更正登記業務の一部変更契約</t>
   </si>
   <si>
-    <t>木崎分庁舎土地調査・測量・地積更正登記業務委託</t>
-[...5 lines deleted...]
-  <si>
     <t>木崎分庁舎土地調査・測量・地積更正登記業務の一部変更契約</t>
-  </si>
-[...599 lines deleted...]
-    <t>空調用自動制御装置保守業務委託</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...146 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8931,34833 +1377,2839 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{666C95B3-660F-4FC2-B908-BE076F842A7F}">
-  <dimension ref="A1:L940"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85C6AC56-5B79-4AC3-98F9-0D1C7B178D5D}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A932" sqref="A932"/>
+    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
+      <selection activeCell="B11" sqref="B10:B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13"/>
   <cols>
-    <col min="1" max="1" width="15.7265625" style="2" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="8.7265625" style="2"/>
+    <col min="1" max="3" width="30.6328125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="81.6328125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="30.6328125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="60.36328125" style="4" customWidth="1"/>
+    <col min="7" max="10" width="30.6328125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="78.453125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="38.453125" style="4" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:12" ht="13.5" thickBot="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:12" s="7" customFormat="1">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:12">
+      <c r="A2" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="G2" s="5">
-[...17 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="G2" s="6">
+        <v>46052</v>
+      </c>
+      <c r="H2" s="6">
+        <v>46112</v>
+      </c>
+      <c r="I2" s="7">
+        <v>20599040</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L2" s="5"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="9">
+        <v>46052</v>
+      </c>
+      <c r="H3" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I3" s="10">
+        <v>24453000</v>
+      </c>
+      <c r="J3" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L3" s="8"/>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="C4" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="5">
-[...17 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="D4" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="F4" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="G4" s="9">
+        <v>46041</v>
+      </c>
+      <c r="H4" s="9">
+        <v>46106</v>
+      </c>
+      <c r="I4" s="10">
+        <v>4629436</v>
+      </c>
+      <c r="J4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="B5" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="5">
-[...2 lines deleted...]
-      <c r="H4" s="5">
+      <c r="C5" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="9">
+        <v>46023</v>
+      </c>
+      <c r="H5" s="9">
+        <v>47848</v>
+      </c>
+      <c r="I5" s="8">
+        <v>659628420</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="9">
+        <v>46069</v>
+      </c>
+      <c r="H6" s="9">
         <v>46112</v>
       </c>
-      <c r="I4" s="6">
-[...14 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="I6" s="8">
+        <v>3861000</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="8"/>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="D7" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="F7" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="G7" s="9">
+        <v>46069</v>
+      </c>
+      <c r="H7" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I7" s="8">
+        <v>4976400</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" s="8"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="9">
+        <v>46086</v>
+      </c>
+      <c r="H8" s="9">
+        <v>46108</v>
+      </c>
+      <c r="I8" s="8">
+        <v>4986960</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" s="8"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="9">
+        <v>46052</v>
+      </c>
+      <c r="H9" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I9" s="8">
+        <v>19800000</v>
+      </c>
+      <c r="J9" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="8"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="9">
+        <v>46094</v>
+      </c>
+      <c r="H10" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I10" s="8">
+        <v>16500000</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L10" s="8"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="9">
+        <v>46100</v>
+      </c>
+      <c r="H11" s="9">
+        <v>46106</v>
+      </c>
+      <c r="I11" s="10">
+        <v>8211172</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" s="9">
+        <v>46113</v>
+      </c>
+      <c r="H12" s="9">
+        <v>46477</v>
+      </c>
+      <c r="I12" s="10">
+        <v>21768000</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L12" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="5">
-[...2 lines deleted...]
-      <c r="H5" s="5">
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="9">
+        <v>46023</v>
+      </c>
+      <c r="H13" s="9">
         <v>46112</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I13" s="10">
+        <v>21771168</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="9">
+        <v>46041</v>
+      </c>
+      <c r="H14" s="9">
+        <v>46080</v>
+      </c>
+      <c r="I14" s="10">
+        <v>2790834</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="8"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="9">
+        <v>46084</v>
+      </c>
+      <c r="H15" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I15" s="10">
+        <v>2677105</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L15" s="8"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="9">
+        <v>46094</v>
+      </c>
+      <c r="H16" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I16" s="10">
+        <v>2298879</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="8"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="9">
+        <v>46035</v>
+      </c>
+      <c r="H17" s="9">
+        <v>46066</v>
+      </c>
+      <c r="I17" s="10">
+        <v>2420440</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L17" s="8"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="9">
+        <v>46073</v>
+      </c>
+      <c r="H18" s="9">
+        <v>46107</v>
+      </c>
+      <c r="I18" s="10">
+        <v>5046800</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L18" s="8"/>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="9">
+        <v>46044</v>
+      </c>
+      <c r="H19" s="9">
+        <v>46106</v>
+      </c>
+      <c r="I19" s="10">
+        <v>4925320</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="9">
+        <v>46030</v>
+      </c>
+      <c r="H20" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I20" s="10">
+        <v>2294600</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L20" s="8"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="9">
+        <v>46112</v>
+      </c>
+      <c r="H21" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I21" s="10">
+        <v>3283500</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="9">
+        <v>46048</v>
+      </c>
+      <c r="H22" s="9">
+        <v>46080</v>
+      </c>
+      <c r="I22" s="10">
+        <v>4994000</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L22" s="8"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="9">
+        <v>46108</v>
+      </c>
+      <c r="H23" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I23" s="10">
+        <v>4233000</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L23" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="G24" s="9">
+        <v>46107</v>
+      </c>
+      <c r="H24" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I24" s="10">
+        <v>2025657</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L24" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="9">
+        <v>46112</v>
+      </c>
+      <c r="H25" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I25" s="10">
+        <v>12255250</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" s="9">
+        <v>46112</v>
+      </c>
+      <c r="H26" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I26" s="10">
+        <v>132259650</v>
+      </c>
+      <c r="J26" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L26" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="9">
+        <v>46037</v>
+      </c>
+      <c r="H27" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I27" s="10">
+        <v>4400000</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L27" s="8"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="G28" s="9">
+        <v>46027</v>
+      </c>
+      <c r="H28" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I28" s="10">
+        <v>4400000</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L28" s="8"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G29" s="9">
+        <v>46112</v>
+      </c>
+      <c r="H29" s="9">
+        <v>46458</v>
+      </c>
+      <c r="I29" s="10">
+        <v>66375100</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L29" s="8" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" s="9">
+        <v>46105</v>
+      </c>
+      <c r="H30" s="9">
+        <v>46105</v>
+      </c>
+      <c r="I30" s="10">
+        <v>6962716</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L30" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="G31" s="9">
+        <v>46093</v>
+      </c>
+      <c r="H31" s="9">
+        <v>46094</v>
+      </c>
+      <c r="I31" s="10">
+        <v>2283600</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L31" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="G32" s="9">
+        <v>46091</v>
+      </c>
+      <c r="H32" s="9">
+        <v>46108</v>
+      </c>
+      <c r="I32" s="10">
+        <v>4840000</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L32" s="8"/>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="G33" s="9">
+        <v>46023</v>
+      </c>
+      <c r="H33" s="9">
+        <v>46057</v>
+      </c>
+      <c r="I33" s="10">
+        <v>7656000</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K33" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L33" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="G34" s="9">
+        <v>46023</v>
+      </c>
+      <c r="H34" s="9">
+        <v>46057</v>
+      </c>
+      <c r="I34" s="10">
+        <v>19221840</v>
+      </c>
+      <c r="J34" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K34" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L34" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="G35" s="9">
+        <v>46023</v>
+      </c>
+      <c r="H35" s="9">
+        <v>46041</v>
+      </c>
+      <c r="I35" s="10">
+        <v>5744090</v>
+      </c>
+      <c r="J35" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K35" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L35" s="8"/>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="G36" s="9">
+        <v>46024</v>
+      </c>
+      <c r="H36" s="9">
+        <v>46057</v>
+      </c>
+      <c r="I36" s="10">
+        <v>7281450</v>
+      </c>
+      <c r="J36" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K36" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L36" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="G37" s="9">
+        <v>46027</v>
+      </c>
+      <c r="H37" s="9">
+        <v>46057</v>
+      </c>
+      <c r="I37" s="10">
+        <v>21698270</v>
+      </c>
+      <c r="J37" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K37" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L37" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="G38" s="9">
+        <v>46059</v>
+      </c>
+      <c r="H38" s="9">
+        <v>46022</v>
+      </c>
+      <c r="I38" s="10">
+        <v>33176000</v>
+      </c>
+      <c r="J38" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K38" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L38" s="8"/>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="G39" s="9">
+        <v>46026</v>
+      </c>
+      <c r="H39" s="9">
+        <v>46051</v>
+      </c>
+      <c r="I39" s="10">
         <v>13200000</v>
       </c>
-      <c r="J5" s="4" t="s">
-[...19 lines deleted...]
-      <c r="D6" s="4" t="s">
+      <c r="J39" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K39" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L39" s="8"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="9">
+        <v>46026</v>
+      </c>
+      <c r="H40" s="9">
+        <v>46053</v>
+      </c>
+      <c r="I40" s="10">
+        <v>2865500</v>
+      </c>
+      <c r="J40" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K40" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L40" s="8"/>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="G41" s="9">
+        <v>46027</v>
+      </c>
+      <c r="H41" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I41" s="10">
+        <v>4205091</v>
+      </c>
+      <c r="J41" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K41" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L41" s="8"/>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="G42" s="9">
+        <v>46100</v>
+      </c>
+      <c r="H42" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I42" s="10">
+        <v>8354500</v>
+      </c>
+      <c r="J42" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L42" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="G43" s="9">
+        <v>46105</v>
+      </c>
+      <c r="H43" s="9">
+        <v>46173</v>
+      </c>
+      <c r="I43" s="10">
+        <v>2860000</v>
+      </c>
+      <c r="J43" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L43" s="8"/>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="G44" s="9">
+        <v>46084</v>
+      </c>
+      <c r="H44" s="9">
+        <v>46171</v>
+      </c>
+      <c r="I44" s="10">
+        <v>6413000</v>
+      </c>
+      <c r="J44" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K44" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L44" s="8"/>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="G45" s="9">
+        <v>46111</v>
+      </c>
+      <c r="H45" s="9">
+        <v>46295</v>
+      </c>
+      <c r="I45" s="10">
+        <v>34084366</v>
+      </c>
+      <c r="J45" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L45" s="8"/>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="G46" s="9">
+        <v>46111</v>
+      </c>
+      <c r="H46" s="9">
+        <v>46234</v>
+      </c>
+      <c r="I46" s="10">
+        <v>7238895</v>
+      </c>
+      <c r="J46" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L46" s="8"/>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="G47" s="9">
+        <v>46087</v>
+      </c>
+      <c r="H47" s="9">
+        <v>46108</v>
+      </c>
+      <c r="I47" s="10">
+        <v>206586600</v>
+      </c>
+      <c r="J47" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L47" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="G48" s="9">
+        <v>46030</v>
+      </c>
+      <c r="H48" s="9">
+        <v>46107</v>
+      </c>
+      <c r="I48" s="10">
+        <v>2397120</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L48" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="G49" s="9">
+        <v>46030</v>
+      </c>
+      <c r="H49" s="9">
+        <v>46107</v>
+      </c>
+      <c r="I49" s="10">
+        <v>2024000</v>
+      </c>
+      <c r="J49" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L49" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="G50" s="9">
+        <v>46030</v>
+      </c>
+      <c r="H50" s="9">
+        <v>46107</v>
+      </c>
+      <c r="I50" s="10">
+        <v>2397120</v>
+      </c>
+      <c r="J50" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L50" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="G51" s="9">
+        <v>46030</v>
+      </c>
+      <c r="H51" s="9">
+        <v>46107</v>
+      </c>
+      <c r="I51" s="10">
+        <v>2453000</v>
+      </c>
+      <c r="J51" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G52" s="9">
+        <v>46104</v>
+      </c>
+      <c r="H52" s="9">
+        <v>46111</v>
+      </c>
+      <c r="I52" s="10">
+        <v>2321000</v>
+      </c>
+      <c r="J52" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" s="8"/>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="G53" s="9">
+        <v>46106</v>
+      </c>
+      <c r="H53" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I53" s="10">
+        <v>2332000</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L53" s="8"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="G54" s="9">
+        <v>46073</v>
+      </c>
+      <c r="H54" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I54" s="10">
+        <v>4153930</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K54" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L54" s="8"/>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" s="8"/>
+      <c r="C55" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="G55" s="9">
+        <v>46045</v>
+      </c>
+      <c r="H55" s="9">
+        <v>46055</v>
+      </c>
+      <c r="I55" s="10">
+        <v>47138292</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K55" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L55" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" s="8"/>
+      <c r="C56" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="G56" s="9">
+        <v>46048</v>
+      </c>
+      <c r="H56" s="9">
+        <v>46060</v>
+      </c>
+      <c r="I56" s="10">
+        <v>13440759</v>
+      </c>
+      <c r="J56" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="K56" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L56" s="8"/>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G57" s="9">
+        <v>46048</v>
+      </c>
+      <c r="H57" s="9">
+        <v>46049</v>
+      </c>
+      <c r="I57" s="10">
+        <v>4115571</v>
+      </c>
+      <c r="J57" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L57" s="8"/>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" s="8"/>
+      <c r="C58" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="G58" s="9">
+        <v>46048</v>
+      </c>
+      <c r="H58" s="9">
+        <v>46061</v>
+      </c>
+      <c r="I58" s="10">
+        <v>5900950</v>
+      </c>
+      <c r="J58" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K58" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L58" s="8"/>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="E59" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="5">
+      <c r="F59" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" s="9">
+        <v>46048</v>
+      </c>
+      <c r="H59" s="9">
         <v>46112</v>
       </c>
-      <c r="I6" s="6">
-[...22 lines deleted...]
-      <c r="D7" s="4" t="s">
+      <c r="I59" s="10">
+        <v>10291050</v>
+      </c>
+      <c r="J59" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L59" s="8"/>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" s="8"/>
+      <c r="C60" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E60" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="5">
+      <c r="F60" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="G60" s="9">
+        <v>46052</v>
+      </c>
+      <c r="H60" s="9">
         <v>46112</v>
       </c>
-      <c r="I7" s="6">
-[...34 lines deleted...]
-      <c r="H8" s="5">
+      <c r="I60" s="10">
+        <v>2326500</v>
+      </c>
+      <c r="J60" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L60" s="8"/>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="G61" s="9">
+        <v>46023</v>
+      </c>
+      <c r="H61" s="9">
+        <v>46053</v>
+      </c>
+      <c r="I61" s="10">
+        <v>2478157</v>
+      </c>
+      <c r="J61" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L61" s="8"/>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="G62" s="9">
+        <v>46031</v>
+      </c>
+      <c r="H62" s="9">
+        <v>46111</v>
+      </c>
+      <c r="I62" s="10">
+        <v>4061740</v>
+      </c>
+      <c r="J62" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L62" s="8"/>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="G63" s="9">
+        <v>46048</v>
+      </c>
+      <c r="H63" s="9">
         <v>46112</v>
       </c>
-      <c r="I8" s="6">
-[...34 lines deleted...]
-      <c r="H9" s="5">
+      <c r="I63" s="10">
+        <v>8848070</v>
+      </c>
+      <c r="J63" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L63" s="8"/>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="G64" s="9">
+        <v>46057</v>
+      </c>
+      <c r="H64" s="9">
+        <v>46111</v>
+      </c>
+      <c r="I64" s="10">
+        <v>17178370</v>
+      </c>
+      <c r="J64" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L64" s="8"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="G65" s="9">
+        <v>46059</v>
+      </c>
+      <c r="H65" s="9">
         <v>46112</v>
       </c>
-      <c r="I9" s="6">
-[...34 lines deleted...]
-      <c r="H10" s="5">
+      <c r="I65" s="10">
+        <v>13653860</v>
+      </c>
+      <c r="J65" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L65" s="8"/>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="G66" s="9">
+        <v>46082</v>
+      </c>
+      <c r="H66" s="9">
+        <v>46446</v>
+      </c>
+      <c r="I66" s="10">
+        <v>17593200</v>
+      </c>
+      <c r="J66" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L66" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="G67" s="9">
+        <v>46082</v>
+      </c>
+      <c r="H67" s="9">
         <v>46112</v>
       </c>
-      <c r="I10" s="6">
-[...26 lines deleted...]
-      <c r="F11" s="4" t="s">
+      <c r="I67" s="10">
+        <v>16014900</v>
+      </c>
+      <c r="J67" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L67" s="8"/>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="G68" s="9">
+        <v>46082</v>
+      </c>
+      <c r="H68" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I68" s="10">
+        <v>3569500</v>
+      </c>
+      <c r="J68" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L68" s="8"/>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="G69" s="9">
+        <v>46082</v>
+      </c>
+      <c r="H69" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I69" s="10">
+        <v>2638460</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L69" s="8"/>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="G70" s="9">
+        <v>46082</v>
+      </c>
+      <c r="H70" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I70" s="10">
+        <v>1735800</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L70" s="8"/>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="G71" s="9">
+        <v>46107</v>
+      </c>
+      <c r="H71" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I71" s="10">
+        <v>6635200</v>
+      </c>
+      <c r="J71" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L71" s="8"/>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="G72" s="9">
+        <v>46107</v>
+      </c>
+      <c r="H72" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I72" s="10">
+        <v>4299055</v>
+      </c>
+      <c r="J72" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L72" s="8"/>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" s="9">
+        <v>46108</v>
+      </c>
+      <c r="H73" s="9">
+        <v>46112</v>
+      </c>
+      <c r="I73" s="10">
+        <v>3598981</v>
+      </c>
+      <c r="J73" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L73" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="G11" s="5">
-[...2 lines deleted...]
-      <c r="H11" s="5">
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G74" s="9">
+        <v>46111</v>
+      </c>
+      <c r="H74" s="9">
         <v>46112</v>
       </c>
-      <c r="I11" s="6">
-[...26 lines deleted...]
-      <c r="F12" s="4" t="s">
+      <c r="I74" s="10">
+        <v>5027292</v>
+      </c>
+      <c r="J74" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K74" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L74" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="G12" s="5">
-[...2 lines deleted...]
-      <c r="H12" s="5">
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" s="9">
+        <v>46092</v>
+      </c>
+      <c r="H75" s="9">
         <v>46112</v>
       </c>
-      <c r="I12" s="6">
-[...18622 lines deleted...]
-      <c r="F516" s="4" t="s">
+      <c r="I75" s="10">
+        <v>4509398</v>
+      </c>
+      <c r="J75" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L75" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="G516" s="5">
-[...15672 lines deleted...]
-      <c r="L940" s="4"/>
     </row>
   </sheetData>
+  <autoFilter ref="A1:L75" xr:uid="{3EA3992E-5205-439E-AAC4-8191D071918D}"/>
   <phoneticPr fontId="2"/>
-  <dataValidations count="2">
-[...6 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="74" fitToWidth="2" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>saitamazuii-r7</vt:lpstr>
+      <vt:lpstr>saitama-zuii-r8-1-3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>埼玉県</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>西谷 智（出納総務課）</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>