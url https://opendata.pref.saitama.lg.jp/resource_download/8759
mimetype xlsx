--- v0 (2026-06-08)
+++ v1 (2026-08-25)
@@ -5,54 +5,54 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\110294\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\110294\Desktop\随意契約公表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB3A9B07-D633-456B-99C3-3D1509973059}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FC0DBE6-6524-4D16-9DC9-D3D6A68A4076}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{60189149-C977-484B-8D1D-6E315A7D8D98}"/>
   </bookViews>
   <sheets>
     <sheet name="saitamazuii-r7" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'saitamazuii-r7'!$A$1:$L$940</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -8332,81 +8332,74 @@
     <t>関東菱油株式会社杉戸店</t>
   </si>
   <si>
     <t>埼玉県北葛飾郡杉戸町清地３－５－１５</t>
   </si>
   <si>
     <t>吉川警察署</t>
   </si>
   <si>
     <t>048-958-0110（内線231）</t>
   </si>
   <si>
     <t>太陽鉱油株式会社三郷サービスステーション</t>
   </si>
   <si>
     <t>埼玉県三郷市駒形申切１２７</t>
   </si>
   <si>
     <t>空調用自動制御装置保守業務委託</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...5 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -8422,117 +8415,105 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
-      <alignment vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\110294\Desktop\&#38543;&#24847;&#22865;&#32004;&#20844;&#34920;\R7&#24180;&#24230;\&#20462;&#27491;&#20998;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="&#38543;&#24847;&#22865;&#32004;&#20844;&#34920;/R7&#24180;&#24230;/&#20462;&#27491;&#20998;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\110294\Desktop\&#38543;&#24847;&#22865;&#32004;&#20844;&#34920;\R7&#24180;&#24230;\&#20462;&#27491;&#20998;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="R7&#24180;&#24230;/&#20462;&#27491;&#20998;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VCHCBOER/02%20&#12456;&#12463;&#12475;&#12523;&#22238;&#31572;&#20998;/&#12304;&#20225;&#30011;&#25285;&#24403;&#12305;&#26862;&#26519;&#12463;&#12521;&#12454;&#12489;&#36939;&#29992;&#20445;&#23432;&#65288;&#31532;1&#22235;&#21322;&#26399;&#20998;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\114475\Box\&#12304;02_&#35506;&#25152;&#20849;&#26377;&#12305;09_01_&#36786;&#26989;&#25919;&#31574;&#35506;\R08&#24180;&#24230;\02_&#32207;&#21209;&#32076;&#29702;&#25285;&#24403;\05_&#36001;&#21209;\05_01_&#36001;&#21209;&#20840;&#33324;\05_01_030_&#36001;&#21209;&#20840;&#33324;&#12288;&#29031;&#20250;&#12539;&#22238;&#31572;\&#12304;R8.5.21&#12294;&#12305;&#38543;&#24847;&#22865;&#32004;&#29366;&#27841;&#12395;&#38306;&#12377;&#12427;&#20844;&#34920;&#36039;&#26009;&#12398;&#20316;&#25104;&#12395;&#12388;&#12356;&#12390;\02%20&#12456;&#12463;&#12475;&#12523;&#22238;&#31572;&#20998;\&#12304;&#20225;&#30011;&#25285;&#24403;&#12305;&#26862;&#26519;&#12463;&#12521;&#12454;&#12489;&#36939;&#29992;&#20445;&#23432;&#65288;&#31532;1&#22235;&#21322;&#26399;&#20998;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/110294/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VCHCBOER/02%20&#12456;&#12463;&#12475;&#12523;&#22238;&#31572;&#20998;/&#12304;&#20225;&#30011;&#25285;&#24403;&#12305;&#26862;&#26519;&#12463;&#12521;&#12454;&#12489;&#36939;&#29992;&#20445;&#23432;&#65288;&#31532;1&#22235;&#21322;&#26399;&#20998;&#65289;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VCHCBOER/02%20&#12456;&#12463;&#12475;&#12523;&#22238;&#31572;&#20998;/&#12304;&#20225;&#30011;&#25285;&#24403;&#12305;&#26862;&#26519;&#12463;&#12521;&#12454;&#12489;&#36939;&#29992;&#20445;&#23432;&#65288;&#31532;1&#22235;&#21322;&#26399;&#20998;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\114475\Box\&#12304;02_&#35506;&#25152;&#20849;&#26377;&#12305;09_01_&#36786;&#26989;&#25919;&#31574;&#35506;\R08&#24180;&#24230;\02_&#32207;&#21209;&#32076;&#29702;&#25285;&#24403;\05_&#36001;&#21209;\05_01_&#36001;&#21209;&#20840;&#33324;\05_01_030_&#36001;&#21209;&#20840;&#33324;&#12288;&#29031;&#20250;&#12539;&#22238;&#31572;\&#12304;R8.5.21&#12294;&#12305;&#38543;&#24847;&#22865;&#32004;&#29366;&#27841;&#12395;&#38306;&#12377;&#12427;&#20844;&#34920;&#36039;&#26009;&#12398;&#20316;&#25104;&#12395;&#12388;&#12356;&#12390;\02%20&#12456;&#12463;&#12475;&#12523;&#22238;&#31572;&#20998;\&#12304;&#20225;&#30011;&#25285;&#24403;&#12305;&#26862;&#26519;&#12463;&#12521;&#12454;&#12489;&#36939;&#29992;&#20445;&#23432;&#65288;&#31532;1&#22235;&#21322;&#26399;&#20998;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/110294/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VCHCBOER/02%20&#12456;&#12463;&#12475;&#12523;&#22238;&#31572;&#20998;/&#12304;&#20225;&#30011;&#25285;&#24403;&#12305;&#26862;&#26519;&#12463;&#12521;&#12454;&#12489;&#36939;&#29992;&#20445;&#23432;&#65288;&#31532;1&#22235;&#21322;&#26399;&#20998;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="様式"/>
       <sheetName val="様式（記入例）"/>
       <sheetName val="該当号数"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="A1" t="str">
             <v>第2号</v>
           </cell>
           <cell r="B1" t="str">
             <v>不動産の買い入れや物品の製造などその性質・目的が競争入札に適さない場合</v>
           </cell>
         </row>
@@ -8954,51 +8935,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{666C95B3-660F-4FC2-B908-BE076F842A7F}">
   <dimension ref="A1:L940"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="A932" sqref="A932"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="15.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.36328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.36328125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="126.7265625" style="2" customWidth="1"/>
     <col min="5" max="5" width="43.81640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="75.81640625" style="2" customWidth="1"/>
     <col min="7" max="8" width="18" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.54296875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.90625" style="2" customWidth="1"/>
     <col min="11" max="11" width="97.36328125" style="2" customWidth="1"/>
     <col min="12" max="12" width="42.453125" style="2" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -29353,85 +29334,85 @@
       <c r="E551" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="F551" s="4" t="s">
         <v>1554</v>
       </c>
       <c r="G551" s="5">
         <v>45810</v>
       </c>
       <c r="H551" s="5">
         <v>45673</v>
       </c>
       <c r="I551" s="6">
         <v>399600</v>
       </c>
       <c r="J551" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K551" s="4" t="s">
         <v>19</v>
       </c>
       <c r="L551" s="4" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="552" spans="1:12" s="11" customFormat="1">
-      <c r="A552" s="8" t="s">
+    <row r="552" spans="1:12" s="7" customFormat="1">
+      <c r="A552" s="4" t="s">
         <v>1431</v>
       </c>
-      <c r="B552" s="8" t="s">
+      <c r="B552" s="4" t="s">
         <v>1540</v>
       </c>
-      <c r="C552" s="8" t="s">
+      <c r="C552" s="4" t="s">
         <v>1541</v>
       </c>
-      <c r="D552" s="8" t="s">
+      <c r="D552" s="4" t="s">
         <v>1555</v>
       </c>
-      <c r="E552" s="8" t="s">
+      <c r="E552" s="4" t="s">
         <v>1553</v>
       </c>
-      <c r="F552" s="8" t="s">
+      <c r="F552" s="4" t="s">
         <v>1554</v>
       </c>
-      <c r="G552" s="9">
+      <c r="G552" s="5">
         <v>45988</v>
       </c>
-      <c r="H552" s="9">
+      <c r="H552" s="5">
         <v>46073</v>
       </c>
-      <c r="I552" s="10">
+      <c r="I552" s="6">
         <v>3999600</v>
       </c>
-      <c r="J552" s="8" t="s">
-[...5 lines deleted...]
-      <c r="L552" s="8" t="s">
+      <c r="J552" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K552" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L552" s="4" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="553" spans="1:12" s="7" customFormat="1">
       <c r="A553" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1540</v>
       </c>
       <c r="C553" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="D553" s="4" t="s">
         <v>1557</v>
       </c>
       <c r="E553" s="4" t="s">
         <v>766</v>
       </c>
       <c r="F553" s="4" t="s">
         <v>767</v>
       </c>
       <c r="G553" s="5">
         <v>45810</v>
       </c>
@@ -33266,51 +33247,51 @@
       </c>
       <c r="I657" s="6">
         <v>7055266</v>
       </c>
       <c r="J657" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K657" s="4" t="s">
         <v>19</v>
       </c>
       <c r="L657" s="4"/>
     </row>
     <row r="658" spans="1:12" s="7" customFormat="1">
       <c r="A658" s="4" t="s">
         <v>1841</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1888</v>
       </c>
       <c r="C658" s="4" t="s">
         <v>1893</v>
       </c>
       <c r="D658" s="4" t="s">
         <v>1894</v>
       </c>
-      <c r="E658" s="12" t="s">
+      <c r="E658" s="8" t="s">
         <v>1895</v>
       </c>
       <c r="F658" s="4" t="s">
         <v>1896</v>
       </c>
       <c r="G658" s="5">
         <v>45916</v>
       </c>
       <c r="H658" s="5">
         <v>46038</v>
       </c>
       <c r="I658" s="6">
         <v>3525500</v>
       </c>
       <c r="J658" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="K658" s="4" t="s">
         <v>1898</v>
       </c>
       <c r="L658" s="4"/>
     </row>
     <row r="659" spans="1:12" s="7" customFormat="1">
       <c r="A659" s="4" t="s">
         <v>1841</v>
@@ -43708,51 +43689,50 @@
       </c>
       <c r="E940" s="4" t="s">
         <v>2454</v>
       </c>
       <c r="F940" s="4" t="s">
         <v>2455</v>
       </c>
       <c r="G940" s="5">
         <v>45748</v>
       </c>
       <c r="H940" s="5">
         <v>46112</v>
       </c>
       <c r="I940" s="6">
         <v>2090000</v>
       </c>
       <c r="J940" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K940" s="4" t="s">
         <v>19</v>
       </c>
       <c r="L940" s="4"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L940" xr:uid="{B1AAA782-3ACD-4BD5-8FA4-F040ACBD0A13}"/>
   <phoneticPr fontId="2"/>
   <dataValidations count="2">
     <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="日付を入力してください" error="2022/4/1のように入力してください。" sqref="G569:H569 G631:H631 G608:H608 G211:H211" xr:uid="{2EA9FB75-1308-40D9-B45C-7CA850F4F4D6}">
       <formula1>44652</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="halfAlpha" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="半角数字を入力してください。" error="半角数字のみ入力してください。「円」は不要です。" sqref="I569 I631 I608 I211" xr:uid="{9C86E678-72C0-4A50-BB66-CB2F492EE4FD}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>