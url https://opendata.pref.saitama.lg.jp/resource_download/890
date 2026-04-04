--- v0 (2025-10-14)
+++ v1 (2026-04-04)
@@ -1,1732 +1,2886 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\吉良\★オープンデータ　標準化　対応\オープンデータ\オープンデータ\★\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="600" yWindow="120" windowWidth="19395" windowHeight="7830"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20730" windowHeight="7725" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="02_event-asakashi" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="02_event-asakashi" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="193">
+  <si>
+    <t>主催者</t>
+  </si>
   <si>
     <t>識別情報</t>
   </si>
   <si>
-    <t>団体コード</t>
-[...68 lines deleted...]
-    <t>イベントURL</t>
+    <t>お祭り</t>
+  </si>
+  <si>
+    <t>緯度</t>
+  </si>
+  <si>
+    <t>担当課_電話番号</t>
+  </si>
+  <si>
+    <t>担当課_メールアドレス</t>
+  </si>
+  <si>
+    <t>開始日時特記事項</t>
+  </si>
+  <si>
+    <t>産業振興課</t>
   </si>
   <si>
     <t>担当課</t>
   </si>
   <si>
-    <t>担当課_電話番号</t>
-[...26 lines deleted...]
-    <t>無</t>
+    <t>048-463-1903</t>
+  </si>
+  <si>
+    <t>イベント名_カナ</t>
+  </si>
+  <si>
+    <t>市道8号線（公園通り）、シンボルロード、朝霞駅東口・南口広場、朝霞中央公園石畳、北朝霞駅北口ロータリー</t>
+    <rPh sb="0" eb="2">
+      <t>シドウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゴウセン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>コウエンドオ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ヒガシグチ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ミナミグチ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ヒロバ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>チュウオウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>コウエン</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>イシダタミ</t>
+    </rPh>
+    <rPh sb="40" eb="43">
+      <t>キタアサカ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>キタグチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>sangyo_sinko@city.asaka.lg.jp</t>
+  </si>
+  <si>
+    <t>コンテンツURL</t>
+  </si>
+  <si>
+    <t>地域づくり支援課</t>
   </si>
   <si>
     <t>黒目川花まつり実行委員会
 （朝霞市商工会）</t>
   </si>
   <si>
-    <t>048-470-5959</t>
-[...11 lines deleted...]
-    <t>sangyo_sinko@city.asaka.lg.jp</t>
+    <t>048-463-2645</t>
+  </si>
+  <si>
+    <t>地方公共団体名</t>
+  </si>
+  <si>
+    <t>東武東上線 朝霞駅より徒歩約1分</t>
+  </si>
+  <si>
+    <t>tiiki_sien@city.asaka.lg.jp</t>
+  </si>
+  <si>
+    <t>言語コード</t>
+  </si>
+  <si>
+    <t>全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>112275</t>
+  </si>
+  <si>
+    <t>法人番号</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>説明</t>
+  </si>
+  <si>
+    <t>Web開催</t>
+  </si>
+  <si>
+    <t>朝霞市</t>
+  </si>
+  <si>
+    <t>イベント名</t>
+  </si>
+  <si>
+    <t>共催団体</t>
+  </si>
+  <si>
+    <t>黒目川花まつり</t>
+  </si>
+  <si>
+    <t>北朝霞商業振興会</t>
   </si>
   <si>
     <t>朝霞市民まつり「彩夏祭」朝霞会場</t>
   </si>
   <si>
+    <t>朝霞市民まつり実行委員会</t>
+  </si>
+  <si>
+    <t>朝霞市民まつり「彩夏祭」北朝霞会場</t>
+  </si>
+  <si>
+    <t>掲載開始日</t>
+  </si>
+  <si>
+    <t>朝霞アートマルシェ</t>
+  </si>
+  <si>
+    <t>開始日</t>
+  </si>
+  <si>
+    <t>黒目川両岸の桜並木をはじめとして、産業文化センターや浜崎黒目花広場などを会場として、さまざまなイベントが行われます。</t>
+  </si>
+  <si>
+    <t>北朝霞どんぶり王選手権</t>
+  </si>
+  <si>
+    <t>あさかエリアデザイン会議</t>
+    <rPh sb="10" eb="12">
+      <t>カイギ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>料金(基本)</t>
+  </si>
+  <si>
+    <t>35.79688</t>
+  </si>
+  <si>
+    <t>イベント通称</t>
+  </si>
+  <si>
+    <t>主催者_メールアドレス</t>
+  </si>
+  <si>
+    <t>サブタイトル</t>
+  </si>
+  <si>
+    <t>イベント名_英語</t>
+  </si>
+  <si>
+    <t>連絡先名称</t>
+  </si>
+  <si>
+    <t>状態</t>
+  </si>
+  <si>
     <t>朝霞会場では、関八州よさこいフェスタをはじめ、あさか商工まつり・スポーツイベント・打ち上げ花火など多数のイベントが、朝霞中央公園・青葉台公園周辺道路で開催されます。</t>
   </si>
   <si>
+    <t>所在地_番地以下</t>
+  </si>
+  <si>
+    <t>キーワード</t>
+  </si>
+  <si>
+    <t>139.5905</t>
+  </si>
+  <si>
+    <t>タグ</t>
+  </si>
+  <si>
+    <t>対象となる産業</t>
+  </si>
+  <si>
+    <t>開催パターン</t>
+  </si>
+  <si>
+    <t>終了日</t>
+  </si>
+  <si>
+    <t>開始時間</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>終了時間</t>
+  </si>
+  <si>
+    <t>掲載終了日</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>北朝霞会場は、北朝霞公園野球場内に大きなステージを設置します。
+ステージでは、関八州よさこいフェスタや吹奏楽演奏など、ステージならではのイベントが目白押しです。</t>
+  </si>
+  <si>
+    <t>まちづくり推進課</t>
+    <rPh sb="5" eb="8">
+      <t>スイシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>所要時間</t>
+  </si>
+  <si>
+    <t>料金(詳細)</t>
+  </si>
+  <si>
+    <t>概要</t>
+  </si>
+  <si>
+    <t>13-52</t>
+  </si>
+  <si>
+    <t>市民や若手アーティストによる作品の展示・販売や、道路にお絵描きしたりワークショップでアート作品作りを体験したりできるほか、ジャズやアーティストのライブなどが行われ、朝霞駅前を中心に１日かけて楽しめるイベントです。</t>
+  </si>
+  <si>
+    <t>連絡先電話番号</t>
+  </si>
+  <si>
+    <t>朝霞市と朝霞市商工会並びに北朝霞商業振興会が連携し、北朝霞駅周辺の活性化のために、市内商店会の連携のもと「どんぶり王選手権」を開催し、朝霞市の誇れるＢ級グルメの創出を推進します。</t>
+  </si>
+  <si>
+    <t>サブイベント</t>
+  </si>
+  <si>
+    <t>イベント種類</t>
+  </si>
+  <si>
     <t>お祭り,花火大会</t>
   </si>
   <si>
-    <t>朝霞市本町1丁目1-1</t>
-[...8 lines deleted...]
-    <t>-</t>
+    <t>139.5901</t>
+  </si>
+  <si>
+    <t>連絡先内線番号</t>
+  </si>
+  <si>
+    <t>朝霞駅前商店会、朝霞本町商店会、仲町商工振興会、（公財）朝霞市文化・スポーツ振興公社</t>
+    <rPh sb="0" eb="2">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショウテンカイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ホンチョウ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ショウテンカイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ナカチョウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ショウコウ</t>
+    </rPh>
+    <rPh sb="20" eb="23">
+      <t>シンコウカイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>コウザイ</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>アサカシ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ブンカ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>シンコウ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>コウシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>朝霞アートマルシェ ２０１６実行委員会
+（朝霞市商工会）</t>
+  </si>
+  <si>
+    <t>関連組織</t>
+  </si>
+  <si>
+    <t>対象者</t>
+  </si>
+  <si>
+    <t>対象者備考</t>
+  </si>
+  <si>
+    <t>場所名称</t>
+  </si>
+  <si>
+    <t>申込開始時刻</t>
+  </si>
+  <si>
+    <t>朝霞市産業文化センターから浜崎黒目花広場付近の黒目川流域</t>
+  </si>
+  <si>
+    <t>駐輪場情報</t>
   </si>
   <si>
     <t>打ち上げ花火は6日 19：15 ～ 20：15
 ※荒天の場合は7日 19：15 ～ 20：15</t>
   </si>
   <si>
-    <t>朝霞市民まつり実行委員会</t>
-[...2 lines deleted...]
-    <t>048-463-2645</t>
+    <t>毎年２月開催</t>
+    <rPh sb="0" eb="2">
+      <t>マイトシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>朝霞会場</t>
+  </si>
+  <si>
+    <t>大字浜崎</t>
+    <rPh sb="0" eb="2">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ハマサキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>北朝霞会場</t>
+  </si>
+  <si>
+    <t>東武東上線朝霞駅南口および東口駅前広場とその周辺</t>
+  </si>
+  <si>
+    <t>朝霞市産業文化センター第二駐車場</t>
+  </si>
+  <si>
+    <t>集合（受付）場所</t>
+  </si>
+  <si>
+    <t>所在地_全国地方公共団体コード</t>
+  </si>
+  <si>
+    <t>町字ID</t>
+  </si>
+  <si>
+    <t>所在地_連結表記</t>
+  </si>
+  <si>
+    <t>所在地_都道府県</t>
+  </si>
+  <si>
+    <t>所在地_市区町村</t>
+  </si>
+  <si>
+    <t>所在地_町字</t>
+  </si>
+  <si>
+    <t>建物名等(方書)</t>
+  </si>
+  <si>
+    <t>35.81148</t>
+  </si>
+  <si>
+    <t>35.81824</t>
+  </si>
+  <si>
+    <t>お祭り</t>
+    <rPh sb="1" eb="2">
+      <t>マツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>35.79713</t>
+  </si>
+  <si>
+    <t>35.8131</t>
+  </si>
+  <si>
+    <t>経度</t>
+  </si>
+  <si>
+    <t>139.5943</t>
+  </si>
+  <si>
+    <t>139.5893</t>
+  </si>
+  <si>
+    <t>139.6009</t>
+  </si>
+  <si>
+    <t>アクセス方法</t>
+  </si>
+  <si>
+    <t>東武東上線朝霞台駅・JR武蔵野線北朝霞駅下車徒歩約5分</t>
+  </si>
+  <si>
+    <t>東武東上線 朝霞駅より徒歩約5分</t>
+  </si>
+  <si>
+    <t>東武東上線 朝霞台駅／JR武蔵野線北朝霞駅より徒歩約5分</t>
+  </si>
+  <si>
+    <t>駐車場情報</t>
+  </si>
+  <si>
+    <t>asaka.street.terrace@gmail.com</t>
+  </si>
+  <si>
+    <t>無</t>
+  </si>
+  <si>
+    <t>駐車場料金</t>
+  </si>
+  <si>
+    <t>Web開催URL</t>
+  </si>
+  <si>
+    <t>ツール・環境</t>
+  </si>
+  <si>
+    <t>定員</t>
+  </si>
+  <si>
+    <t>定員備考</t>
+  </si>
+  <si>
+    <t>料金種別</t>
+  </si>
+  <si>
+    <t>決済種別</t>
+  </si>
+  <si>
+    <t>外国語対応</t>
+  </si>
+  <si>
+    <t>みどり公園課</t>
+    <rPh sb="3" eb="6">
+      <t>コウエンカ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>外国語対応備考</t>
+  </si>
+  <si>
+    <t>ベビーカー利用</t>
+  </si>
+  <si>
+    <t>139.599817</t>
+  </si>
+  <si>
+    <t>開催条件</t>
+  </si>
+  <si>
+    <t>048-463-0374</t>
+  </si>
+  <si>
+    <t>参加申込終了日</t>
+  </si>
+  <si>
+    <t>朝霞駅南口周辺エリアにおいて、「ひと中心の、居心地がよく歩きたくなるまちなか」と「ひとでにぎわう魅力的な商業エリア」の創出を目指し、公園や街路空間などの公共空間を活用し、ひと中心の道づくりに向けた取り組みです。</t>
+    <rPh sb="0" eb="3">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ミナミグチ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>シュウヘン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>チュウシン</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>イゴコチ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>アル</t>
+    </rPh>
+    <rPh sb="48" eb="51">
+      <t>ミリョクテキ</t>
+    </rPh>
+    <rPh sb="52" eb="54">
+      <t>ショウギョウ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>ソウシュツ</t>
+    </rPh>
+    <rPh sb="62" eb="64">
+      <t>メザ</t>
+    </rPh>
+    <rPh sb="66" eb="68">
+      <t>コウエン</t>
+    </rPh>
+    <rPh sb="69" eb="73">
+      <t>ガイロ</t>
+    </rPh>
+    <rPh sb="76" eb="80">
+      <t>コウキョ</t>
+    </rPh>
+    <rPh sb="81" eb="83">
+      <t>カツヨウ</t>
+    </rPh>
+    <rPh sb="87" eb="89">
+      <t>チュウシン</t>
+    </rPh>
+    <rPh sb="90" eb="91">
+      <t>ミチ</t>
+    </rPh>
+    <rPh sb="95" eb="96">
+      <t>ム</t>
+    </rPh>
+    <rPh sb="98" eb="99">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="100" eb="101">
+      <t>ク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>参加申込終了時間</t>
+  </si>
+  <si>
+    <t>参加申込方法</t>
+  </si>
+  <si>
+    <t>申込開始日</t>
+  </si>
+  <si>
+    <t>申込URL</t>
+  </si>
+  <si>
+    <t>URL</t>
   </si>
   <si>
     <t>http://saikasai.com/</t>
   </si>
   <si>
-    <t>地域づくり支援課</t>
-[...52 lines deleted...]
-    <t>北朝霞商業振興会</t>
+    <t>授乳室</t>
+  </si>
+  <si>
+    <t>おむつ替えコーナー</t>
+  </si>
+  <si>
+    <t>飲食可否</t>
+  </si>
+  <si>
+    <t>ベビーカー貸出</t>
+  </si>
+  <si>
+    <t>画像</t>
+  </si>
+  <si>
+    <t>画像_ライセンス</t>
+  </si>
+  <si>
+    <t>備考</t>
+  </si>
+  <si>
+    <t>048-470-5959</t>
   </si>
   <si>
     <t>048-474-2727</t>
+  </si>
+  <si>
+    <t>info@asaka-sci.or.jp</t>
+  </si>
+  <si>
+    <t>ASAKA STREET TERRACE</t>
+  </si>
+  <si>
+    <t>朝霞市</t>
+    <rPh sb="0" eb="3">
+      <t>アサカシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>毎年３月開催</t>
+    <rPh sb="0" eb="2">
+      <t>マイトシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>毎年８月開催</t>
+    <rPh sb="0" eb="2">
+      <t>マイトシ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>毎年１１月頃開催</t>
+    <rPh sb="0" eb="2">
+      <t>マイトシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゴロ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>毎年１１月開催</t>
+    <rPh sb="0" eb="2">
+      <t>マイトシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>139.59453</t>
+  </si>
+  <si>
+    <t>朝霞駅南口広場、朝霞駅前商店街、駅西口富士見通線、朝霞市役所前、シンボルロード、朝霞の森</t>
+    <rPh sb="0" eb="3">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ミナミグチ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ヒロバ</t>
+    </rPh>
+    <rPh sb="8" eb="15">
+      <t>アサカエキマエ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ニシグチ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>フジミ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>トオ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="25" eb="30">
+      <t>アサカシヤクショ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>モリ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>東武東上線朝霞駅下車</t>
+    <rPh sb="0" eb="2">
+      <t>トウブ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>トウジョウセン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ゲシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　</t>
+  </si>
+  <si>
+    <t>048-463-2518</t>
+  </si>
+  <si>
+    <t>mati_zukuri@city.asaka.lg.jp</t>
+  </si>
+  <si>
+    <t>埼玉県</t>
+    <rPh sb="0" eb="3">
+      <t>サイタマケン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>本町1丁目</t>
+    <rPh sb="0" eb="2">
+      <t>ホンチョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>1-1</t>
+  </si>
+  <si>
+    <t>北原1丁目</t>
+    <rPh sb="0" eb="2">
+      <t>キタハラ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>本町2丁目</t>
+    <rPh sb="0" eb="2">
+      <t>ホンチョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>チョウメ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>669-1</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>35.796844</t>
+  </si>
+  <si>
+    <t>朝霞市　</t>
+    <rPh sb="0" eb="3">
+      <t>アサカシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>あさか冬のあかりテラス</t>
+    <rPh sb="3" eb="4">
+      <t>フユ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>毎年１2月頃開催</t>
+    <rPh sb="0" eb="2">
+      <t>マイトシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ゴロ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>カイサイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>シンボルロードを中心にイルミネーションが楽しめるほか、キッチンカーの出店やワークショップなども楽しめるイベントです。</t>
+    <rPh sb="8" eb="10">
+      <t>チュウシン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>タノ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>シュッテン</t>
+    </rPh>
+    <rPh sb="47" eb="48">
+      <t>タノ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>イルミネーション</t>
+  </si>
+  <si>
+    <t>大字溝沼</t>
+    <rPh sb="0" eb="2">
+      <t>オオアザ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ミゾヌマ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>35.79437</t>
+  </si>
+  <si>
+    <t>東武東上線朝霞駅下車　東武東上線朝霞台駅/JR武蔵野線北朝霞駅下車</t>
+    <rPh sb="0" eb="2">
+      <t>トウブ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>トウジョウセン</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ゲシャ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>トウブ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>トウジョウセン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>ムサシノ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>キタ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>アサカ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>エキ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ゲシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>埼玉県朝霞市大字溝沼</t>
+  </si>
+  <si>
+    <t>midori_koen@city.asaka.lg.jp</t>
+  </si>
+  <si>
+    <t>埼玉県朝霞市大字浜崎</t>
+  </si>
+  <si>
+    <t>埼玉県朝霞市本町1丁目1-1</t>
+  </si>
+  <si>
+    <t>埼玉県朝霞市北原1丁目3</t>
+  </si>
+  <si>
+    <t>埼玉県朝霞市本町2丁目13-52</t>
+  </si>
+  <si>
+    <t>埼玉県朝霞市大字浜崎669-1</t>
+  </si>
+  <si>
+    <t>埼玉県朝霞市本町2丁目13</t>
+  </si>
+  <si>
+    <t>クロメガワハナマツリ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アサカシミンマツリサイカサイアサカカイジョウ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アサカシミンマツリサイカサイキタアサカカイジョウ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アサカアートマルシェ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>キタアサカドンブリオウセンシュケン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アサカストリートテラス</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アサカフユノアカリテラス</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="19" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="2">
+    <numFmt numFmtId="176" formatCode="yyyy\-mm\-dd"/>
+    <numFmt numFmtId="177" formatCode="hh:mm"/>
+  </numFmts>
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...146 lines deleted...]
-      <charset val="128"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
-[...73 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
-        <bgColor indexed="65"/>
-[...91 lines deleted...]
-        <bgColor indexed="65"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...25 lines deleted...]
-    <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
-[...64 lines deleted...]
-        <color theme="4"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...121 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="21" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...39 lines deleted...]
-    <cellStyle name="入力" xfId="9" builtinId="20" customBuiltin="1"/>
+  <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="良い" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:AB7"/>
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B5" workbookViewId="0">
-      <selection activeCell="L5" sqref="L5"/>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetData/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CF8"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="16" max="17" width="14.25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="36.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="46.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="17.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="9" style="3" customWidth="1"/>
+    <col min="22" max="22" width="17.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9" style="3" customWidth="1"/>
+    <col min="24" max="25" width="11" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="219.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="15.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="31" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="11.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="15.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="15.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="25.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="88.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="7.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="92.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="17.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="31" style="1" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="28" style="1" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="12.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="14.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="10.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="11.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="66.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="53" max="55" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="9" style="1" customWidth="1"/>
+    <col min="57" max="58" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="60" max="62" width="9" style="1" customWidth="1"/>
+    <col min="63" max="63" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="15.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="9" style="1" customWidth="1"/>
+    <col min="66" max="66" width="15.125" style="2" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="17.25" style="3" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="13" style="1" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="11" style="2" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="13" style="3" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="9" style="1" customWidth="1"/>
+    <col min="72" max="72" width="20.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="19.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="9" style="1" customWidth="1"/>
+    <col min="76" max="77" width="15.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="16.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="9.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="81" max="81" width="30.875" bestFit="1" customWidth="1"/>
+    <col min="82" max="82" width="17.375" bestFit="1" customWidth="1"/>
+    <col min="83" max="83" width="16.375" bestFit="1" customWidth="1"/>
+    <col min="84" max="84" width="29.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" x14ac:dyDescent="0.15">
-      <c r="A1" t="s">
+    <row r="1" spans="1:84" x14ac:dyDescent="0.4">
+      <c r="A1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I1" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J1" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L1" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M1" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="N1" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="O1" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="P1" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q1" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="R1" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S1" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="T1" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="U1" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="V1" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="X1" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y1" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z1" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA1" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB1" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC1" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AD1" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE1" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AF1" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="AG1" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AH1" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="AJ1" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK1" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL1" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="AM1" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="AN1" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO1" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AP1" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AQ1" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AR1" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS1" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AT1" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AU1" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="AV1" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AW1" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AX1" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY1" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ1" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA1" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="BB1" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BD1" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="BE1" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF1" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="BG1" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="BH1" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="BI1" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ1" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK1" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="BL1" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM1" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="BP1" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="BS1" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="BZ1" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="CD1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE1" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CF1" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:84" ht="37.5" x14ac:dyDescent="0.4">
+      <c r="A2" s="4">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="R2" s="8">
+        <v>43189</v>
+      </c>
+      <c r="S2" s="8">
+        <v>43191</v>
+      </c>
+      <c r="T2" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="U2" s="10">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="V2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W2" s="10"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="6"/>
+      <c r="AA2" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB2" s="6"/>
+      <c r="AC2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="AD2" s="6"/>
+      <c r="AE2" s="6"/>
+      <c r="AF2" s="6"/>
+      <c r="AG2" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AH2" s="6"/>
+      <c r="AI2" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="AJ2" s="6"/>
+      <c r="AK2" s="6"/>
+      <c r="AL2" s="6"/>
+      <c r="AM2" s="6"/>
+      <c r="AN2" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="AO2" s="6"/>
+      <c r="AP2" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AQ2" s="6"/>
+      <c r="AR2" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS2" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT2" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU2" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="AV2" s="6"/>
+      <c r="AW2" s="6"/>
+      <c r="AX2" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="AY2" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AZ2" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BA2" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB2" s="6"/>
+      <c r="BC2" s="6"/>
+      <c r="BD2" s="6"/>
+      <c r="BE2" s="6"/>
+      <c r="BF2" s="6"/>
+      <c r="BG2" s="6"/>
+      <c r="BH2" s="6"/>
+      <c r="BI2" s="6"/>
+      <c r="BJ2" s="6"/>
+      <c r="BK2" s="6"/>
+      <c r="BL2" s="6"/>
+      <c r="BM2" s="6"/>
+      <c r="BN2" s="8"/>
+      <c r="BO2" s="10"/>
+      <c r="BP2" s="6"/>
+      <c r="BQ2" s="8"/>
+      <c r="BR2" s="10"/>
+      <c r="BS2" s="6"/>
+      <c r="BT2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="BU2" s="6"/>
+      <c r="BV2" s="6"/>
+      <c r="BW2" s="6"/>
+      <c r="BX2" s="6"/>
+      <c r="BY2" s="6"/>
+      <c r="BZ2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CA2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CB2" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CC2" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD2" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE2" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF2" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:84" ht="150" x14ac:dyDescent="0.4">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="R3" s="8">
+        <v>43315</v>
+      </c>
+      <c r="S3" s="8">
+        <v>43317</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="V3" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W3" s="10"/>
+      <c r="X3" s="8"/>
+      <c r="Y3" s="8"/>
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB3" s="6"/>
+      <c r="AC3" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD3" s="6"/>
+      <c r="AE3" s="6"/>
+      <c r="AF3" s="6"/>
+      <c r="AG3" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH3" s="6"/>
+      <c r="AI3" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ3" s="6"/>
+      <c r="AK3" s="6"/>
+      <c r="AL3" s="6"/>
+      <c r="AM3" s="6"/>
+      <c r="AN3" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="AO3" s="6"/>
+      <c r="AP3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AQ3" s="6"/>
+      <c r="AR3" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS3" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT3" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU3" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV3" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="AW3" s="6"/>
+      <c r="AX3" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY3" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="AZ3" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="BA3" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB3" s="6"/>
+      <c r="BC3" s="6"/>
+      <c r="BD3" s="6"/>
+      <c r="BE3" s="6"/>
+      <c r="BF3" s="6"/>
+      <c r="BG3" s="6"/>
+      <c r="BH3" s="6"/>
+      <c r="BI3" s="6"/>
+      <c r="BJ3" s="6"/>
+      <c r="BK3" s="6"/>
+      <c r="BL3" s="6"/>
+      <c r="BM3" s="6"/>
+      <c r="BN3" s="8"/>
+      <c r="BO3" s="10"/>
+      <c r="BP3" s="6"/>
+      <c r="BQ3" s="8"/>
+      <c r="BR3" s="10"/>
+      <c r="BS3" s="6"/>
+      <c r="BT3" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU3" s="6"/>
+      <c r="BV3" s="6"/>
+      <c r="BW3" s="6"/>
+      <c r="BX3" s="6"/>
+      <c r="BY3" s="6"/>
+      <c r="BZ3" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CA3" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CB3" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="CC3" s="4"/>
+      <c r="CD3" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="CE3" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF3" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:84" ht="37.5" x14ac:dyDescent="0.4">
+      <c r="A4" s="4">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="B4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="R4" s="8">
+        <v>43315</v>
+      </c>
+      <c r="S4" s="8">
+        <v>43317</v>
+      </c>
+      <c r="T4" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="U4" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W4" s="10"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="6"/>
+      <c r="AA4" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB4" s="6"/>
+      <c r="AC4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD4" s="6"/>
+      <c r="AE4" s="6"/>
+      <c r="AF4" s="6"/>
+      <c r="AG4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH4" s="6"/>
+      <c r="AI4" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ4" s="6"/>
+      <c r="AK4" s="6"/>
+      <c r="AL4" s="6"/>
+      <c r="AM4" s="6"/>
+      <c r="AN4" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO4" s="6"/>
+      <c r="AP4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AQ4" s="6"/>
+      <c r="AR4" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="AS4" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT4" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU4" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV4" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW4" s="6"/>
+      <c r="AX4" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="AY4" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="AZ4" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="BA4" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB4" s="6"/>
+      <c r="BC4" s="6"/>
+      <c r="BD4" s="6"/>
+      <c r="BE4" s="6"/>
+      <c r="BF4" s="6"/>
+      <c r="BG4" s="6"/>
+      <c r="BH4" s="6"/>
+      <c r="BI4" s="6"/>
+      <c r="BJ4" s="6"/>
+      <c r="BK4" s="6"/>
+      <c r="BL4" s="6"/>
+      <c r="BM4" s="6"/>
+      <c r="BN4" s="8"/>
+      <c r="BO4" s="10"/>
+      <c r="BP4" s="6"/>
+      <c r="BQ4" s="8"/>
+      <c r="BR4" s="10"/>
+      <c r="BS4" s="6"/>
+      <c r="BT4" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU4" s="6"/>
+      <c r="BV4" s="6"/>
+      <c r="BW4" s="6"/>
+      <c r="BX4" s="6"/>
+      <c r="BY4" s="6"/>
+      <c r="BZ4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CA4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CB4" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CC4" s="4"/>
+      <c r="CD4" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="CE4" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF4" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:84" ht="56.25" x14ac:dyDescent="0.4">
+      <c r="A5" s="4">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="B5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="R5" s="8">
+        <v>43380</v>
+      </c>
+      <c r="S5" s="8">
+        <v>43381</v>
+      </c>
+      <c r="T5" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="U5" s="10">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W5" s="10"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="6"/>
+      <c r="AA5" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB5" s="6"/>
+      <c r="AC5" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD5" s="6"/>
+      <c r="AE5" s="6"/>
+      <c r="AF5" s="6"/>
+      <c r="AG5" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AH5" s="6"/>
+      <c r="AI5" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ5" s="6"/>
+      <c r="AK5" s="6"/>
+      <c r="AL5" s="6"/>
+      <c r="AM5" s="6"/>
+      <c r="AN5" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="AO5" s="6"/>
+      <c r="AP5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AQ5" s="6"/>
+      <c r="AR5" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="AS5" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT5" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU5" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="AV5" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="AW5" s="6"/>
+      <c r="AX5" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AY5" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="AZ5" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BA5" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB5" s="6"/>
+      <c r="BC5" s="6"/>
+      <c r="BD5" s="6"/>
+      <c r="BE5" s="6"/>
+      <c r="BF5" s="6"/>
+      <c r="BG5" s="6"/>
+      <c r="BH5" s="6"/>
+      <c r="BI5" s="6"/>
+      <c r="BJ5" s="6"/>
+      <c r="BK5" s="6"/>
+      <c r="BL5" s="6"/>
+      <c r="BM5" s="6"/>
+      <c r="BN5" s="8"/>
+      <c r="BO5" s="10"/>
+      <c r="BP5" s="6"/>
+      <c r="BQ5" s="8"/>
+      <c r="BR5" s="10"/>
+      <c r="BS5" s="6"/>
+      <c r="BT5" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="BU5" s="6"/>
+      <c r="BV5" s="6"/>
+      <c r="BW5" s="6"/>
+      <c r="BX5" s="6"/>
+      <c r="BY5" s="6"/>
+      <c r="BZ5" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CA5" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CB5" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CC5" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD5" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE5" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF5" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:84" x14ac:dyDescent="0.4">
+      <c r="A6" s="4">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="B6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="R6" s="8">
+        <v>42770</v>
+      </c>
+      <c r="S6" s="8">
+        <v>42770</v>
+      </c>
+      <c r="T6" s="10">
+        <v>0.4375</v>
+      </c>
+      <c r="U6" s="10">
+        <v>0.625</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="W6" s="10"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="6"/>
+      <c r="AA6" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB6" s="6"/>
+      <c r="AC6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AF6" s="6"/>
+      <c r="AG6" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="AH6" s="6"/>
+      <c r="AI6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="AJ6" s="6"/>
+      <c r="AK6" s="6"/>
+      <c r="AL6" s="6"/>
+      <c r="AM6" s="6"/>
+      <c r="AN6" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO6" s="6"/>
+      <c r="AP6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AQ6" s="6"/>
+      <c r="AR6" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="AS6" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT6" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU6" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="AV6" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="AW6" s="6"/>
+      <c r="AX6" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AY6" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="AZ6" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="BA6" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB6" s="6"/>
+      <c r="BC6" s="6"/>
+      <c r="BD6" s="6"/>
+      <c r="BE6" s="6"/>
+      <c r="BF6" s="6"/>
+      <c r="BG6" s="6"/>
+      <c r="BH6" s="6"/>
+      <c r="BI6" s="6"/>
+      <c r="BJ6" s="6"/>
+      <c r="BK6" s="6"/>
+      <c r="BL6" s="6"/>
+      <c r="BM6" s="6"/>
+      <c r="BN6" s="8"/>
+      <c r="BO6" s="10"/>
+      <c r="BP6" s="6"/>
+      <c r="BQ6" s="8"/>
+      <c r="BR6" s="10"/>
+      <c r="BS6" s="6"/>
+      <c r="BT6" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="BU6" s="6"/>
+      <c r="BV6" s="6"/>
+      <c r="BW6" s="6"/>
+      <c r="BX6" s="6"/>
+      <c r="BY6" s="6"/>
+      <c r="BZ6" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CA6" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CB6" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="CC6" s="4"/>
+      <c r="CD6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="CE6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF6" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:84" x14ac:dyDescent="0.4">
+      <c r="A7" s="4">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="B7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="R7" s="8">
+        <v>45233</v>
+      </c>
+      <c r="S7" s="8"/>
+      <c r="T7" s="10">
+        <v>0.4375</v>
+      </c>
+      <c r="U7" s="10"/>
+      <c r="V7" s="6"/>
+      <c r="W7" s="10"/>
+      <c r="X7" s="8"/>
+      <c r="Y7" s="8"/>
+      <c r="Z7" s="6"/>
+      <c r="AA7" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AB7" s="6"/>
+      <c r="AC7" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD7" s="6"/>
+      <c r="AE7" s="6"/>
+      <c r="AF7" s="6"/>
+      <c r="AG7" s="6"/>
+      <c r="AH7" s="6"/>
+      <c r="AI7" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ7" s="6"/>
+      <c r="AK7" s="6"/>
+      <c r="AL7" s="6"/>
+      <c r="AM7" s="6"/>
+      <c r="AN7" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="AO7" s="6"/>
+      <c r="AP7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AQ7" s="6"/>
+      <c r="AR7" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="AS7" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT7" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU7" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="AV7" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="AW7" s="6"/>
+      <c r="AX7" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AY7" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ7" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="BA7" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="BB7" s="6"/>
+      <c r="BC7" s="6"/>
+      <c r="BD7" s="6"/>
+      <c r="BE7" s="6"/>
+      <c r="BF7" s="6"/>
+      <c r="BG7" s="6"/>
+      <c r="BH7" s="6"/>
+      <c r="BI7" s="6"/>
+      <c r="BJ7" s="6"/>
+      <c r="BK7" s="6"/>
+      <c r="BL7" s="6"/>
+      <c r="BM7" s="6"/>
+      <c r="BN7" s="8"/>
+      <c r="BO7" s="10"/>
+      <c r="BP7" s="6"/>
+      <c r="BQ7" s="8"/>
+      <c r="BR7" s="10"/>
+      <c r="BS7" s="6"/>
+      <c r="BT7" s="6"/>
+      <c r="BU7" s="6"/>
+      <c r="BV7" s="6"/>
+      <c r="BW7" s="6"/>
+      <c r="BX7" s="6"/>
+      <c r="BY7" s="6"/>
+      <c r="BZ7" s="6"/>
+      <c r="CA7" s="6"/>
+      <c r="CB7" s="6"/>
+      <c r="CC7" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="CD7" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="CE7" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF7" s="4" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="8" spans="1:84" x14ac:dyDescent="0.4">
+      <c r="A8" s="4">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
-[...8 lines deleted...]
-      <c r="L1" t="s">
+      <c r="B8" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="R8" s="8">
+        <v>44896</v>
+      </c>
+      <c r="S8" s="8"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="10"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="10"/>
+      <c r="X8" s="8"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="6"/>
+      <c r="AA8" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB8" s="6"/>
+      <c r="AC8" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AD8" s="6"/>
+      <c r="AE8" s="6"/>
+      <c r="AF8" s="6"/>
+      <c r="AG8" s="6"/>
+      <c r="AH8" s="6"/>
+      <c r="AI8" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AJ8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="AK8" s="6"/>
+      <c r="AL8" s="6"/>
+      <c r="AM8" s="6"/>
+      <c r="AN8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
-[...29 lines deleted...]
-      <c r="W1" t="s">
+      <c r="AO8" s="6"/>
+      <c r="AP8" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
-[...391 lines deleted...]
-      <c r="H7" s="1"/>
+      <c r="AQ8" s="6"/>
+      <c r="AR8" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS8" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AT8" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU8" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV8" s="6"/>
+      <c r="AW8" s="6"/>
+      <c r="AX8" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="AY8" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="AZ8" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="BA8" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="BB8" s="6"/>
+      <c r="BC8" s="6"/>
+      <c r="BD8" s="6"/>
+      <c r="BE8" s="6"/>
+      <c r="BF8" s="6"/>
+      <c r="BG8" s="6"/>
+      <c r="BH8" s="6"/>
+      <c r="BI8" s="6"/>
+      <c r="BJ8" s="6"/>
+      <c r="BK8" s="6"/>
+      <c r="BL8" s="6"/>
+      <c r="BM8" s="6"/>
+      <c r="BN8" s="8"/>
+      <c r="BO8" s="10"/>
+      <c r="BP8" s="6"/>
+      <c r="BQ8" s="8"/>
+      <c r="BR8" s="10"/>
+      <c r="BS8" s="6"/>
+      <c r="BT8" s="6"/>
+      <c r="BU8" s="6"/>
+      <c r="BV8" s="6"/>
+      <c r="BW8" s="6"/>
+      <c r="BX8" s="6"/>
+      <c r="BY8" s="6"/>
+      <c r="BZ8" s="6"/>
+      <c r="CA8" s="6"/>
+      <c r="CB8" s="6"/>
+      <c r="CC8" s="4"/>
+      <c r="CD8" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="CE8" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="CF8" s="4" t="s">
+        <v>179</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="18"/>
+  <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" scale="61" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>02_event-asakashi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>朝霞市役所</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>DPWS341</dc:creator>
+  <dc:creator>佐藤　あゆみ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
+    <vt:vector size="1" baseType="lpwstr">
+      <vt:lpwstr>5.0.2.0</vt:lpwstr>
+    </vt:vector>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
+    <vt:lpwstr>5.0.2.0</vt:lpwstr>
+  </property>
+  <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
+    <vt:filetime>2026-03-03T07:44:13Z</vt:filetime>
+  </property>
+</Properties>
+</file>